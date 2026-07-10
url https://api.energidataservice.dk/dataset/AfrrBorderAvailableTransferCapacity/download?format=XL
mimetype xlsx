--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R4de17287d3ef4fb188f66781e6988e59"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R6bcb3958d8ad4921b4cb8ff3e7413dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4de17287d3ef4fb188f66781e6988e59" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bcb3958d8ad4921b4cb8ff3e7413dee" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Direction</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>BorderEIC</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>BorderName</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Limit</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Source</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-25 23:51:12.664</x:v>
+        <x:v>2026-07-09 23:49:13.335</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 01:51:12.664</x:v>
+        <x:v>2026-07-10 01:49:13.335</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>121.593000</x:v>
+        <x:v>2670.399410</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-25 23:51:12.664</x:v>
+        <x:v>2026-07-09 23:49:08.862</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 01:51:12.664</x:v>
+        <x:v>2026-07-10 01:49:08.862</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>4457.453130</x:v>
+        <x:v>2663.527340</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-25 23:51:07.711</x:v>
+        <x:v>2026-07-09 23:49:04.686</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 01:51:07.711</x:v>
+        <x:v>2026-07-10 01:49:04.686</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>121.598560</x:v>
+        <x:v>2659.211910</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-25 23:51:07.711</x:v>
+        <x:v>2026-07-09 23:49:01.380</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 01:51:07.711</x:v>
+        <x:v>2026-07-10 01:49:01.380</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>4457.569820</x:v>
+        <x:v>2653.457520</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.264</x:v>
+        <x:v>2026-07-09 23:48:55.873</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.264</x:v>
+        <x:v>2026-07-10 01:48:55.873</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>121.601890</x:v>
+        <x:v>2647.700440</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.264</x:v>
+        <x:v>2026-07-09 23:48:52.859</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.264</x:v>
+        <x:v>2026-07-10 01:48:52.859</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>4457.639650</x:v>
+        <x:v>2641.944820</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.686</x:v>
+        <x:v>2026-07-09 23:48:48.841</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.686</x:v>
+        <x:v>2026-07-10 01:48:48.841</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>121.607440</x:v>
+        <x:v>2634.750730</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.686</x:v>
+        <x:v>2026-07-09 23:48:44.346</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.686</x:v>
+        <x:v>2026-07-10 01:48:44.346</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>4457.756350</x:v>
+        <x:v>2630.432620</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.688</x:v>
+        <x:v>2026-07-09 23:48:40.327</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.688</x:v>
+        <x:v>2026-07-10 01:48:40.327</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>121.610780</x:v>
+        <x:v>2623.239990</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.688</x:v>
+        <x:v>2026-07-09 23:48:36.337</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.688</x:v>
+        <x:v>2026-07-10 01:48:36.337</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>4457.826170</x:v>
+        <x:v>2618.923580</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.221</x:v>
+        <x:v>2026-07-09 23:48:32.862</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.221</x:v>
+        <x:v>2026-07-10 01:48:32.862</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>121.616330</x:v>
+        <x:v>2613.166990</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.221</x:v>
+        <x:v>2026-07-09 23:48:28.348</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.221</x:v>
+        <x:v>2026-07-10 01:48:28.348</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>4457.942870</x:v>
+        <x:v>2605.986080</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.689</x:v>
+        <x:v>2026-07-09 23:48:25.348</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.689</x:v>
+        <x:v>2026-07-10 01:48:25.348</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>121.620780</x:v>
+        <x:v>2601.656980</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.689</x:v>
+        <x:v>2026-07-09 23:48:20.350</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.689</x:v>
+        <x:v>2026-07-10 01:48:20.350</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>4458.036620</x:v>
+        <x:v>2594.462400</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.672</x:v>
+        <x:v>2026-07-09 23:48:16.844</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.672</x:v>
+        <x:v>2026-07-10 01:48:16.844</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>121.624110</x:v>
+        <x:v>2590.146000</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.672</x:v>
+        <x:v>2026-07-09 23:48:12.806</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.672</x:v>
+        <x:v>2026-07-10 01:48:12.806</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>4458.106450</x:v>
+        <x:v>2584.390380</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-25 23:50:40.216</x:v>
+        <x:v>2026-07-09 23:48:08.833</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 01:50:40.216</x:v>
+        <x:v>2026-07-10 01:48:08.833</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>121.629670</x:v>
+        <x:v>2577.195800</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 23:50:40.216</x:v>
+        <x:v>2026-07-09 23:48:04.597</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 01:50:40.216</x:v>
+        <x:v>2026-07-10 01:48:04.597</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>4458.223140</x:v>
+        <x:v>2572.878420</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-25 23:50:35.667</x:v>
+        <x:v>2026-07-09 23:48:00.342</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 01:50:35.667</x:v>
+        <x:v>2026-07-10 01:48:00.342</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>121.633000</x:v>
+        <x:v>2565.683110</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-25 23:50:35.667</x:v>
+        <x:v>2026-07-09 23:47:56.325</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 01:50:35.667</x:v>
+        <x:v>2026-07-10 01:47:56.325</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>4458.292970</x:v>
+        <x:v>2561.366700</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 23:50:32.718</x:v>
+        <x:v>2026-07-09 23:47:52.860</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 01:50:32.718</x:v>
+        <x:v>2026-07-10 01:47:52.860</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>121.637440</x:v>
+        <x:v>2554.171880</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 23:50:32.718</x:v>
+        <x:v>2026-07-09 23:47:48.861</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 01:50:32.718</x:v>
+        <x:v>2026-07-10 01:47:48.861</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>4458.386230</x:v>
+        <x:v>2549.856690</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 23:50:29.244</x:v>
+        <x:v>2026-07-09 23:47:44.342</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 01:50:29.244</x:v>
+        <x:v>2026-07-10 01:47:44.342</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>121.643010</x:v>
+        <x:v>2544.105470</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 23:50:29.244</x:v>
+        <x:v>2026-07-09 23:47:40.381</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 01:50:29.244</x:v>
+        <x:v>2026-07-10 01:47:40.381</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>4458.502930</x:v>
+        <x:v>2536.910400</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 23:50:23.684</x:v>
+        <x:v>2026-07-09 23:47:36.914</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 01:50:23.684</x:v>
+        <x:v>2026-07-10 01:47:36.914</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>121.646330</x:v>
+        <x:v>2532.593990</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 23:50:23.684</x:v>
+        <x:v>2026-07-09 23:47:32.881</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 01:50:23.684</x:v>
+        <x:v>2026-07-10 01:47:32.881</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>4458.573240</x:v>
+        <x:v>2525.399660</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 23:50:20.698</x:v>
+        <x:v>2026-07-09 23:47:28.857</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 01:50:20.698</x:v>
+        <x:v>2026-07-10 01:47:28.857</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>121.651890</x:v>
+        <x:v>2521.082760</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 23:50:20.698</x:v>
+        <x:v>2026-07-09 23:47:24.364</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 01:50:20.698</x:v>
+        <x:v>2026-07-10 01:47:24.364</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>4458.689940</x:v>
+        <x:v>2513.887940</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 23:50:16.230</x:v>
+        <x:v>2026-07-09 23:47:20.879</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 01:50:16.230</x:v>
+        <x:v>2026-07-10 01:47:20.879</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>121.655220</x:v>
+        <x:v>2509.571780</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 23:50:16.230</x:v>
+        <x:v>2026-07-09 23:47:16.855</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 01:50:16.230</x:v>
+        <x:v>2026-07-10 01:47:16.855</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>4458.759770</x:v>
+        <x:v>2503.815670</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 23:50:13.214</x:v>
+        <x:v>2026-07-09 23:47:12.865</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 01:50:13.214</x:v>
+        <x:v>2026-07-10 01:47:12.865</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>121.660780</x:v>
+        <x:v>2499.500000</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 23:50:13.214</x:v>
+        <x:v>2026-07-09 23:47:09.333</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 01:50:13.214</x:v>
+        <x:v>2026-07-10 01:47:09.333</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>4458.876460</x:v>
+        <x:v>2492.304690</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-25 23:50:08.695</x:v>
+        <x:v>2026-07-09 23:47:03.872</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 01:50:08.695</x:v>
+        <x:v>2026-07-10 01:47:03.872</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>121.664120</x:v>
+        <x:v>2487.989260</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-25 23:50:08.695</x:v>
+        <x:v>2026-07-09 23:47:00.847</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 01:50:08.695</x:v>
+        <x:v>2026-07-10 01:47:00.847</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>4458.946290</x:v>
+        <x:v>2480.794680</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-25 23:50:03.962</x:v>
+        <x:v>2026-07-09 23:46:56.858</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 01:50:03.962</x:v>
+        <x:v>2026-07-10 01:46:56.858</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>121.804790</x:v>
+        <x:v>2476.478030</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-25 23:50:03.939</x:v>
+        <x:v>2026-07-09 23:46:56.858</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 01:50:03.939</x:v>
+        <x:v>2026-07-10 01:46:56.858</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>4458.903320</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-25 23:50:00.660</x:v>
+        <x:v>2026-07-09 23:46:52.326</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 01:50:00.660</x:v>
+        <x:v>2026-07-10 01:46:52.326</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>4458.620120</x:v>
+        <x:v>2470.721680</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-25 23:49:55.678</x:v>
+        <x:v>2026-07-09 23:46:52.326</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 01:49:55.678</x:v>
+        <x:v>2026-07-10 01:46:52.326</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>4458.450200</x:v>
+        <x:v>1.338920</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-25 23:49:52.217</x:v>
+        <x:v>2026-07-09 23:46:48.905</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 01:49:52.217</x:v>
+        <x:v>2026-07-10 01:46:48.905</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>4458.223630</x:v>
+        <x:v>2464.966550</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-25 23:49:48.212</x:v>
+        <x:v>2026-07-09 23:46:48.905</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 01:49:48.212</x:v>
+        <x:v>2026-07-10 01:46:48.905</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>4457.940430</x:v>
+        <x:v>3.003500</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-25 23:49:43.198</x:v>
+        <x:v>2026-07-09 23:46:44.867</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 01:49:43.198</x:v>
+        <x:v>2026-07-10 01:46:44.867</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>4457.770510</x:v>
+        <x:v>2459.211180</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-25 23:49:41.216</x:v>
+        <x:v>2026-07-09 23:46:44.867</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 01:49:41.216</x:v>
+        <x:v>2026-07-10 01:46:44.867</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>4457.486820</x:v>
+        <x:v>5.223490</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 23:49:36.231</x:v>
+        <x:v>2026-07-09 23:46:40.810</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 01:49:36.231</x:v>
+        <x:v>2026-07-10 01:46:40.810</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>4457.316890</x:v>
+        <x:v>2452.015630</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 23:49:33.232</x:v>
+        <x:v>2026-07-09 23:46:40.810</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 01:49:33.232</x:v>
+        <x:v>2026-07-10 01:46:40.810</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>4457.033690</x:v>
+        <x:v>7.998930</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 23:49:28.688</x:v>
+        <x:v>2026-07-09 23:46:35.861</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 01:49:28.688</x:v>
+        <x:v>2026-07-10 01:46:35.861</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>4456.807130</x:v>
+        <x:v>2447.698730</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 23:49:23.688</x:v>
+        <x:v>2026-07-09 23:46:35.861</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 01:49:23.688</x:v>
+        <x:v>2026-07-10 01:46:35.861</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>4456.637210</x:v>
+        <x:v>9.663960</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 23:49:21.221</x:v>
+        <x:v>2026-07-09 23:46:32.835</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 01:49:21.221</x:v>
+        <x:v>2026-07-10 01:46:32.835</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>4456.353520</x:v>
+        <x:v>2441.943850</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 23:49:16.241</x:v>
+        <x:v>2026-07-09 23:46:32.835</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 01:49:16.241</x:v>
+        <x:v>2026-07-10 01:46:32.835</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>4456.183590</x:v>
+        <x:v>12.438540</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 23:49:12.700</x:v>
+        <x:v>2026-07-09 23:46:28.821</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 01:49:12.700</x:v>
+        <x:v>2026-07-10 01:46:28.821</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>4455.957030</x:v>
+        <x:v>2436.183840</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 23:49:08.658</x:v>
+        <x:v>2026-07-09 23:46:28.821</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 01:49:08.658</x:v>
+        <x:v>2026-07-10 01:46:28.821</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>4455.673340</x:v>
+        <x:v>14.105490</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 23:49:04.403</x:v>
+        <x:v>2026-07-09 23:46:24.313</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 01:49:04.403</x:v>
+        <x:v>2026-07-10 01:46:24.313</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>4455.503420</x:v>
+        <x:v>2430.427250</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 23:49:01.240</x:v>
+        <x:v>2026-07-09 23:46:24.313</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 01:49:01.240</x:v>
+        <x:v>2026-07-10 01:46:24.313</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>4455.276860</x:v>
+        <x:v>16.325860</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 23:48:56.209</x:v>
+        <x:v>2026-07-09 23:46:19.851</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 01:48:56.209</x:v>
+        <x:v>2026-07-10 01:46:19.851</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>4454.993650</x:v>
+        <x:v>19.100180</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 23:48:53.279</x:v>
+        <x:v>2026-07-09 23:46:19.850</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 01:48:53.279</x:v>
+        <x:v>2026-07-10 01:46:19.850</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>4454.823730</x:v>
+        <x:v>2423.234620</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 23:48:47.705</x:v>
+        <x:v>2026-07-09 23:46:16.851</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 01:48:47.705</x:v>
+        <x:v>2026-07-10 01:46:16.851</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>4454.540530</x:v>
+        <x:v>2418.915280</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 23:48:43.223</x:v>
+        <x:v>2026-07-09 23:46:16.851</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 01:48:43.223</x:v>
+        <x:v>2026-07-10 01:46:16.851</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>4454.313960</x:v>
+        <x:v>20.766140</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 23:48:40.269</x:v>
+        <x:v>2026-07-09 23:46:12.853</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 01:48:40.269</x:v>
+        <x:v>2026-07-10 01:46:12.853</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>4454.143550</x:v>
+        <x:v>2411.722660</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 23:48:35.692</x:v>
+        <x:v>2026-07-09 23:46:12.853</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 01:48:35.692</x:v>
+        <x:v>2026-07-10 01:46:12.853</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>4453.860350</x:v>
+        <x:v>23.540490</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 23:48:32.235</x:v>
+        <x:v>2026-07-09 23:46:08.325</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 01:48:32.235</x:v>
+        <x:v>2026-07-10 01:46:08.325</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>4453.690430</x:v>
+        <x:v>2405.966060</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 23:48:28.204</x:v>
+        <x:v>2026-07-09 23:46:08.325</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 01:48:28.204</x:v>
+        <x:v>2026-07-10 01:46:08.325</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>4453.407230</x:v>
+        <x:v>25.760880</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 23:48:23.679</x:v>
+        <x:v>2026-07-09 23:46:05.181</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 01:48:23.679</x:v>
+        <x:v>2026-07-10 01:46:05.181</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>4453.180180</x:v>
+        <x:v>2401.649410</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 23:48:20.241</x:v>
+        <x:v>2026-07-09 23:46:05.181</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 01:48:20.241</x:v>
+        <x:v>2026-07-10 01:46:05.181</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>4453.010250</x:v>
+        <x:v>27.425910</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 23:48:16.234</x:v>
+        <x:v>2026-07-09 23:46:00.837</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 01:48:16.234</x:v>
+        <x:v>2026-07-10 01:46:00.837</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>4452.727050</x:v>
+        <x:v>2394.454100</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 23:48:12.733</x:v>
+        <x:v>2026-07-09 23:46:00.837</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 01:48:12.733</x:v>
+        <x:v>2026-07-10 01:46:00.837</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>4452.557130</x:v>
+        <x:v>30.201190</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 23:48:08.663</x:v>
+        <x:v>2026-07-09 23:45:57.333</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 01:48:08.663</x:v>
+        <x:v>2026-07-10 01:45:57.333</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>4452.273930</x:v>
+        <x:v>2390.138920</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 23:48:04.282</x:v>
+        <x:v>2026-07-09 23:45:57.333</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 01:48:04.282</x:v>
+        <x:v>2026-07-10 01:45:57.333</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>4452.046880</x:v>
+        <x:v>31.865650</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 23:48:00.664</x:v>
+        <x:v>2026-07-09 23:45:52.848</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 01:48:00.664</x:v>
+        <x:v>2026-07-10 01:45:52.848</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>4451.876950</x:v>
+        <x:v>2382.945310</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 23:47:55.689</x:v>
+        <x:v>2026-07-09 23:45:52.848</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 01:47:55.689</x:v>
+        <x:v>2026-07-10 01:45:52.848</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>4451.593750</x:v>
+        <x:v>34.640310</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 23:47:52.215</x:v>
+        <x:v>2026-07-09 23:45:48.837</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 01:47:52.215</x:v>
+        <x:v>2026-07-10 01:45:48.837</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>4451.423830</x:v>
+        <x:v>36.305960</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 23:47:48.679</x:v>
+        <x:v>2026-07-09 23:45:48.836</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 01:47:48.679</x:v>
+        <x:v>2026-07-10 01:45:48.836</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>4451.140630</x:v>
+        <x:v>2378.626950</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 23:47:43.257</x:v>
+        <x:v>2026-07-09 23:45:44.328</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 01:47:43.257</x:v>
+        <x:v>2026-07-10 01:45:44.328</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>4450.913570</x:v>
+        <x:v>2372.870850</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 23:47:41.225</x:v>
+        <x:v>2026-07-09 23:45:44.328</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 01:47:41.225</x:v>
+        <x:v>2026-07-10 01:45:44.328</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>4450.743650</x:v>
+        <x:v>38.526170</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 23:47:36.703</x:v>
+        <x:v>2026-07-09 23:45:40.309</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 01:47:36.703</x:v>
+        <x:v>2026-07-10 01:45:40.309</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>4450.460450</x:v>
+        <x:v>2365.677490</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 23:47:32.674</x:v>
+        <x:v>2026-07-09 23:45:40.309</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 01:47:32.674</x:v>
+        <x:v>2026-07-10 01:45:40.309</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>4450.290530</x:v>
+        <x:v>41.300770</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 23:47:28.219</x:v>
+        <x:v>2026-07-09 23:45:35.891</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 01:47:28.219</x:v>
+        <x:v>2026-07-10 01:45:35.891</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>4450.007320</x:v>
+        <x:v>2361.361820</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 23:47:25.221</x:v>
+        <x:v>2026-07-09 23:45:35.891</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 01:47:25.221</x:v>
+        <x:v>2026-07-10 01:45:35.891</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>4449.836910</x:v>
+        <x:v>42.965420</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 23:47:20.709</x:v>
+        <x:v>2026-07-09 23:45:32.871</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 01:47:20.709</x:v>
+        <x:v>2026-07-10 01:45:32.871</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>4449.610350</x:v>
+        <x:v>2354.165770</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 23:47:15.707</x:v>
+        <x:v>2026-07-09 23:45:32.871</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 01:47:15.707</x:v>
+        <x:v>2026-07-10 01:45:32.871</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>4449.327150</x:v>
+        <x:v>45.740960</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 23:47:12.220</x:v>
+        <x:v>2026-07-09 23:45:28.352</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 01:47:12.220</x:v>
+        <x:v>2026-07-10 01:45:28.352</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>4449.157230</x:v>
+        <x:v>2349.850100</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 23:47:09.231</x:v>
+        <x:v>2026-07-09 23:45:28.352</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 01:47:09.231</x:v>
+        <x:v>2026-07-10 01:45:28.352</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>4448.873540</x:v>
+        <x:v>47.405610</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 23:47:04.754</x:v>
+        <x:v>2026-07-09 23:45:23.870</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 01:47:04.754</x:v>
+        <x:v>2026-07-10 01:45:23.870</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>4448.646970</x:v>
+        <x:v>50.180960</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 23:47:00.214</x:v>
+        <x:v>2026-07-09 23:45:23.869</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 01:47:00.214</x:v>
+        <x:v>2026-07-10 01:45:23.869</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>4448.477050</x:v>
+        <x:v>2342.654790</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 23:46:56.179</x:v>
+        <x:v>2026-07-09 23:45:20.830</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 01:46:56.179</x:v>
+        <x:v>2026-07-10 01:45:20.830</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>4448.193850</x:v>
+        <x:v>2338.339600</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 23:46:52.692</x:v>
+        <x:v>2026-07-09 23:45:20.830</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 01:46:52.692</x:v>
+        <x:v>2026-07-10 01:45:20.830</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>4448.023930</x:v>
+        <x:v>51.845380</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 23:46:47.677</x:v>
+        <x:v>2026-07-09 23:45:16.364</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 01:46:47.677</x:v>
+        <x:v>2026-07-10 01:45:16.364</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>4447.796880</x:v>
+        <x:v>54.620450</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 23:46:43.700</x:v>
+        <x:v>2026-07-09 23:45:16.363</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 01:46:43.700</x:v>
+        <x:v>2026-07-10 01:45:16.363</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>4447.513670</x:v>
+        <x:v>2332.584230</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 23:46:39.211</x:v>
+        <x:v>2026-07-09 23:45:11.837</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 01:46:39.211</x:v>
+        <x:v>2026-07-10 01:45:11.837</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>4447.343750</x:v>
+        <x:v>3714.990970</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 23:46:38.179</x:v>
+        <x:v>2026-07-09 23:45:11.837</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 01:46:38.179</x:v>
+        <x:v>2026-07-10 01:45:11.837</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>4447.060550</x:v>
+        <x:v>56.839670</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 23:46:32.658</x:v>
+        <x:v>2026-07-09 23:45:08.839</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 01:46:32.658</x:v>
+        <x:v>2026-07-10 01:45:08.839</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>4446.890630</x:v>
+        <x:v>5.797850</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 23:46:29.208</x:v>
+        <x:v>2026-07-09 23:45:08.838</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 01:46:29.208</x:v>
+        <x:v>2026-07-10 01:45:08.838</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>4446.606930</x:v>
+        <x:v>52.707690</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 23:46:24.697</x:v>
+        <x:v>2026-07-09 23:45:08.838</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 01:46:24.697</x:v>
+        <x:v>2026-07-10 01:45:08.838</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>4446.380370</x:v>
+        <x:v>1739.563110</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 23:46:19.680</x:v>
+        <x:v>2026-07-09 23:45:05.812</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 01:46:19.680</x:v>
+        <x:v>2026-07-10 01:45:05.812</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>4446.210450</x:v>
+        <x:v>1745.285030</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 23:46:16.202</x:v>
+        <x:v>2026-07-09 23:45:03.951</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 01:46:16.202</x:v>
+        <x:v>2026-07-10 01:45:03.951</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>4445.927250</x:v>
+        <x:v>61.278860</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 23:46:12.680</x:v>
+        <x:v>2026-07-09 23:45:00.370</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 01:46:12.680</x:v>
+        <x:v>2026-07-10 01:45:00.370</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>4445.757320</x:v>
+        <x:v>1748.806640</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 23:46:07.675</x:v>
+        <x:v>2026-07-09 23:45:00.370</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 01:46:07.675</x:v>
+        <x:v>2026-07-10 01:45:00.370</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>4445.473630</x:v>
+        <x:v>62.944120</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 23:46:04.254</x:v>
+        <x:v>2026-07-09 23:44:55.862</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 01:46:04.254</x:v>
+        <x:v>2026-07-10 01:44:55.862</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>4445.247070</x:v>
+        <x:v>1754.668700</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 23:46:00.661</x:v>
+        <x:v>2026-07-09 23:44:55.862</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 01:46:00.661</x:v>
+        <x:v>2026-07-10 01:44:55.862</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>4445.077150</x:v>
+        <x:v>65.716020</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 23:45:56.695</x:v>
+        <x:v>2026-07-09 23:44:52.847</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 01:45:56.695</x:v>
+        <x:v>2026-07-10 01:44:52.847</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>4444.793950</x:v>
+        <x:v>1758.189210</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 23:45:52.219</x:v>
+        <x:v>2026-07-09 23:44:52.847</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 01:45:52.219</x:v>
+        <x:v>2026-07-10 01:44:52.847</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>4444.623540</x:v>
+        <x:v>67.380780</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 23:45:48.678</x:v>
+        <x:v>2026-07-09 23:44:48.338</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 01:45:48.678</x:v>
+        <x:v>2026-07-10 01:44:48.338</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>4444.340330</x:v>
+        <x:v>1762.881710</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>