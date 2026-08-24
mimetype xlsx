--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R6bcb3958d8ad4921b4cb8ff3e7413dee"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R74ccac243d9944119514404d5534d07b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bcb3958d8ad4921b4cb8ff3e7413dee" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74ccac243d9944119514404d5534d07b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Direction</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>BorderEIC</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>BorderName</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Limit</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Source</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 23:49:13.335</x:v>
+        <x:v>2026-08-24 13:05:09.137</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 01:49:13.335</x:v>
+        <x:v>2026-08-24 15:05:09.137</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2670.399410</x:v>
+        <x:v>2203.199220</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-09 23:49:08.862</x:v>
+        <x:v>2026-08-24 13:05:04.195</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 01:49:08.862</x:v>
+        <x:v>2026-08-24 15:05:04.195</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>2663.527340</x:v>
+        <x:v>2201.399410</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-09 23:49:04.686</x:v>
+        <x:v>2026-08-24 13:05:01.127</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 01:49:04.686</x:v>
+        <x:v>2026-08-24 15:05:01.127</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>2659.211910</x:v>
+        <x:v>2200.099610</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-09 23:49:01.380</x:v>
+        <x:v>2026-08-24 13:04:56.644</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 01:49:01.380</x:v>
+        <x:v>2026-08-24 15:04:56.644</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>2653.457520</x:v>
+        <x:v>2198.366460</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-09 23:48:55.873</x:v>
+        <x:v>2026-08-24 13:04:53.135</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 01:48:55.873</x:v>
+        <x:v>2026-08-24 15:04:53.135</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>2647.700440</x:v>
+        <x:v>2196.199220</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-09 23:48:52.859</x:v>
+        <x:v>2026-08-24 13:04:49.120</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 01:48:52.859</x:v>
+        <x:v>2026-08-24 15:04:49.120</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>2641.944820</x:v>
+        <x:v>2194.899660</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-09 23:48:48.841</x:v>
+        <x:v>2026-08-24 13:04:45.641</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 01:48:48.841</x:v>
+        <x:v>2026-08-24 15:04:45.641</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2634.750730</x:v>
+        <x:v>2193.165530</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-09 23:48:44.346</x:v>
+        <x:v>2026-08-24 13:04:41.159</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 01:48:44.346</x:v>
+        <x:v>2026-08-24 15:04:41.159</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2630.432620</x:v>
+        <x:v>2190.999510</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-09 23:48:40.327</x:v>
+        <x:v>2026-08-24 13:04:37.134</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 01:48:40.327</x:v>
+        <x:v>2026-08-24 15:04:37.134</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2623.239990</x:v>
+        <x:v>2189.698970</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-09 23:48:36.337</x:v>
+        <x:v>2026-08-24 13:04:32.638</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 01:48:36.337</x:v>
+        <x:v>2026-08-24 15:04:32.638</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2618.923580</x:v>
+        <x:v>2187.965820</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-09 23:48:32.862</x:v>
+        <x:v>2026-08-24 13:04:28.628</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 01:48:32.862</x:v>
+        <x:v>2026-08-24 15:04:28.628</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2613.166990</x:v>
+        <x:v>2186.666020</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-09 23:48:28.348</x:v>
+        <x:v>2026-08-24 13:04:24.630</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 01:48:28.348</x:v>
+        <x:v>2026-08-24 15:04:24.630</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2605.986080</x:v>
+        <x:v>2184.499270</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-09 23:48:25.348</x:v>
+        <x:v>2026-08-24 13:04:19.628</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 01:48:25.348</x:v>
+        <x:v>2026-08-24 15:04:19.628</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2601.656980</x:v>
+        <x:v>2182.332760</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-09 23:48:20.350</x:v>
+        <x:v>2026-08-24 13:04:16.669</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 01:48:20.350</x:v>
+        <x:v>2026-08-24 15:04:16.669</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>2594.462400</x:v>
+        <x:v>2181.032470</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-09 23:48:16.844</x:v>
+        <x:v>2026-08-24 13:04:13.657</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 01:48:16.844</x:v>
+        <x:v>2026-08-24 15:04:13.657</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2590.146000</x:v>
+        <x:v>2179.299320</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-09 23:48:12.806</x:v>
+        <x:v>2026-08-24 13:04:09.168</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 01:48:12.806</x:v>
+        <x:v>2026-08-24 15:04:09.168</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>2584.390380</x:v>
+        <x:v>2177.999760</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-09 23:48:08.833</x:v>
+        <x:v>2026-08-24 13:04:04.394</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 01:48:08.833</x:v>
+        <x:v>2026-08-24 15:04:04.394</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2577.195800</x:v>
+        <x:v>2175.832520</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-09 23:48:04.597</x:v>
+        <x:v>2026-08-24 13:04:00.612</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 01:48:04.597</x:v>
+        <x:v>2026-08-24 15:04:00.612</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>2572.878420</x:v>
+        <x:v>2174.099120</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-09 23:48:00.342</x:v>
+        <x:v>2026-08-24 13:03:56.635</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 01:48:00.342</x:v>
+        <x:v>2026-08-24 15:03:56.635</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2565.683110</x:v>
+        <x:v>2172.799560</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-09 23:47:56.325</x:v>
+        <x:v>2026-08-24 13:03:53.149</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 01:47:56.325</x:v>
+        <x:v>2026-08-24 15:03:53.149</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>2561.366700</x:v>
+        <x:v>2170.632570</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-09 23:47:52.860</x:v>
+        <x:v>2026-08-24 13:03:49.141</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 01:47:52.860</x:v>
+        <x:v>2026-08-24 15:03:49.141</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>2554.171880</x:v>
+        <x:v>2168.898930</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-09 23:47:48.861</x:v>
+        <x:v>2026-08-24 13:03:45.141</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 01:47:48.861</x:v>
+        <x:v>2026-08-24 15:03:45.141</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>2549.856690</x:v>
+        <x:v>2167.599370</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-09 23:47:44.342</x:v>
+        <x:v>2026-08-24 13:03:40.656</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 01:47:44.342</x:v>
+        <x:v>2026-08-24 15:03:40.656</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2544.105470</x:v>
+        <x:v>2165.432370</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-09 23:47:40.381</x:v>
+        <x:v>2026-08-24 13:03:37.655</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 01:47:40.381</x:v>
+        <x:v>2026-08-24 15:03:37.655</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>2536.910400</x:v>
+        <x:v>2163.699710</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-09 23:47:36.914</x:v>
+        <x:v>2026-08-24 13:03:33.135</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 01:47:36.914</x:v>
+        <x:v>2026-08-24 15:03:33.135</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2532.593990</x:v>
+        <x:v>2162.399410</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-09 23:47:32.881</x:v>
+        <x:v>2026-08-24 13:03:27.604</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 01:47:32.881</x:v>
+        <x:v>2026-08-24 15:03:27.604</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>2525.399660</x:v>
+        <x:v>2160.234130</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-09 23:47:28.857</x:v>
+        <x:v>2026-08-24 13:03:24.640</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 01:47:28.857</x:v>
+        <x:v>2026-08-24 15:03:24.640</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2521.082760</x:v>
+        <x:v>2158.500980</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-09 23:47:24.364</x:v>
+        <x:v>2026-08-24 13:03:20.142</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 01:47:24.364</x:v>
+        <x:v>2026-08-24 15:03:20.142</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>2513.887940</x:v>
+        <x:v>2156.767330</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-09 23:47:20.879</x:v>
+        <x:v>2026-08-24 13:03:16.615</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 01:47:20.879</x:v>
+        <x:v>2026-08-24 15:03:16.615</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2509.571780</x:v>
+        <x:v>2155.033940</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-09 23:47:16.855</x:v>
+        <x:v>2026-08-24 13:03:12.644</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 01:47:16.855</x:v>
+        <x:v>2026-08-24 15:03:12.644</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>2503.815670</x:v>
+        <x:v>2153.300780</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-09 23:47:12.865</x:v>
+        <x:v>2026-08-24 13:03:08.666</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 01:47:12.865</x:v>
+        <x:v>2026-08-24 15:03:08.666</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>2499.500000</x:v>
+        <x:v>2151.567630</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-09 23:47:09.333</x:v>
+        <x:v>2026-08-24 13:03:04.315</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 01:47:09.333</x:v>
+        <x:v>2026-08-24 15:03:04.315</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2492.304690</x:v>
+        <x:v>2149.834230</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-09 23:47:03.872</x:v>
+        <x:v>2026-08-24 13:03:01.142</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 01:47:03.872</x:v>
+        <x:v>2026-08-24 15:03:01.142</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2487.989260</x:v>
+        <x:v>2148.534180</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-09 23:47:00.847</x:v>
+        <x:v>2026-08-24 13:02:56.135</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 01:47:00.847</x:v>
+        <x:v>2026-08-24 15:02:56.135</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2480.794680</x:v>
+        <x:v>2146.367430</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-09 23:46:56.858</x:v>
+        <x:v>2026-08-24 13:02:52.659</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 01:46:56.858</x:v>
+        <x:v>2026-08-24 15:02:52.659</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2476.478030</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-09 23:46:56.858</x:v>
+        <x:v>2026-08-24 13:02:52.659</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 01:46:56.858</x:v>
+        <x:v>2026-08-24 15:02:52.659</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2144.633790</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-09 23:46:52.326</x:v>
+        <x:v>2026-08-24 13:02:49.624</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 01:46:52.326</x:v>
+        <x:v>2026-08-24 15:02:49.624</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>2470.721680</x:v>
+        <x:v>99.891540</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-09 23:46:52.326</x:v>
+        <x:v>2026-08-24 13:02:49.624</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 01:46:52.326</x:v>
+        <x:v>2026-08-24 15:02:49.624</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>1.338920</x:v>
+        <x:v>2143.334230</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-09 23:46:48.905</x:v>
+        <x:v>2026-08-24 13:02:44.095</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 01:46:48.905</x:v>
+        <x:v>2026-08-24 15:02:44.095</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>2464.966550</x:v>
+        <x:v>99.283190</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-09 23:46:48.905</x:v>
+        <x:v>2026-08-24 13:02:44.095</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 01:46:48.905</x:v>
+        <x:v>2026-08-24 15:02:44.095</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>3.003500</x:v>
+        <x:v>2141.167480</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-09 23:46:44.867</x:v>
+        <x:v>2026-08-24 13:02:40.121</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 01:46:44.867</x:v>
+        <x:v>2026-08-24 15:02:40.121</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>2459.211180</x:v>
+        <x:v>98.796540</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-09 23:46:44.867</x:v>
+        <x:v>2026-08-24 13:02:40.121</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 01:46:44.867</x:v>
+        <x:v>2026-08-24 15:02:40.121</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>5.223490</x:v>
+        <x:v>2139.434330</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-09 23:46:40.810</x:v>
+        <x:v>2026-08-24 13:02:35.620</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 01:46:40.810</x:v>
+        <x:v>2026-08-24 15:02:35.620</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2452.015630</x:v>
+        <x:v>98.431480</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-09 23:46:40.810</x:v>
+        <x:v>2026-08-24 13:02:35.620</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 01:46:40.810</x:v>
+        <x:v>2026-08-24 15:02:35.620</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>7.998930</x:v>
+        <x:v>2138.134030</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-09 23:46:35.861</x:v>
+        <x:v>2026-08-24 13:02:31.628</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 01:46:35.861</x:v>
+        <x:v>2026-08-24 15:02:31.628</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>2447.698730</x:v>
+        <x:v>97.823130</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 23:46:35.861</x:v>
+        <x:v>2026-08-24 13:02:31.628</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 01:46:35.861</x:v>
+        <x:v>2026-08-24 15:02:31.628</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>9.663960</x:v>
+        <x:v>2135.967290</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 23:46:32.835</x:v>
+        <x:v>2026-08-24 13:02:28.624</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 01:46:32.835</x:v>
+        <x:v>2026-08-24 15:02:28.624</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>2441.943850</x:v>
+        <x:v>97.214850</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 23:46:32.835</x:v>
+        <x:v>2026-08-24 13:02:28.624</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 01:46:32.835</x:v>
+        <x:v>2026-08-24 15:02:28.624</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>12.438540</x:v>
+        <x:v>2134.234130</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 23:46:28.821</x:v>
+        <x:v>2026-08-24 13:02:24.622</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 01:46:28.821</x:v>
+        <x:v>2026-08-24 15:02:24.622</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2436.183840</x:v>
+        <x:v>96.849770</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 23:46:28.821</x:v>
+        <x:v>2026-08-24 13:02:24.622</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 01:46:28.821</x:v>
+        <x:v>2026-08-24 15:02:24.622</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>14.105490</x:v>
+        <x:v>2132.934080</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 23:46:24.313</x:v>
+        <x:v>2026-08-24 13:02:21.622</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 01:46:24.313</x:v>
+        <x:v>2026-08-24 15:02:21.622</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>2430.427250</x:v>
+        <x:v>2130.767330</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 23:46:24.313</x:v>
+        <x:v>2026-08-24 13:02:19.108</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 01:46:24.313</x:v>
+        <x:v>2026-08-24 15:02:19.108</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>16.325860</x:v>
+        <x:v>96.363170</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 23:46:19.851</x:v>
+        <x:v>2026-08-24 13:02:16.136</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 01:46:19.851</x:v>
+        <x:v>2026-08-24 15:02:16.136</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>19.100180</x:v>
+        <x:v>95.876560</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 23:46:19.850</x:v>
+        <x:v>2026-08-24 13:02:16.135</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 01:46:19.850</x:v>
+        <x:v>2026-08-24 15:02:16.135</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>2423.234620</x:v>
+        <x:v>2129.034180</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 23:46:16.851</x:v>
+        <x:v>2026-08-24 13:02:12.621</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 01:46:16.851</x:v>
+        <x:v>2026-08-24 15:02:12.621</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>2418.915280</x:v>
+        <x:v>95.389880</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 23:46:16.851</x:v>
+        <x:v>2026-08-24 13:02:12.621</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 01:46:16.851</x:v>
+        <x:v>2026-08-24 15:02:12.621</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>20.766140</x:v>
+        <x:v>2127.301030</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 23:46:12.853</x:v>
+        <x:v>2026-08-24 13:02:08.631</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 01:46:12.853</x:v>
+        <x:v>2026-08-24 15:02:08.631</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>2411.722660</x:v>
+        <x:v>94.903140</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 23:46:12.853</x:v>
+        <x:v>2026-08-24 13:02:08.631</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 01:46:12.853</x:v>
+        <x:v>2026-08-24 15:02:08.631</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>23.540490</x:v>
+        <x:v>2125.567380</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 23:46:08.325</x:v>
+        <x:v>2026-08-24 13:02:04.283</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 01:46:08.325</x:v>
+        <x:v>2026-08-24 15:02:04.283</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>2405.966060</x:v>
+        <x:v>94.294950</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 23:46:08.325</x:v>
+        <x:v>2026-08-24 13:02:04.283</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 01:46:08.325</x:v>
+        <x:v>2026-08-24 15:02:04.283</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>25.760880</x:v>
+        <x:v>2123.834470</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 23:46:05.181</x:v>
+        <x:v>2026-08-24 13:02:00.632</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 01:46:05.181</x:v>
+        <x:v>2026-08-24 15:02:00.632</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>2401.649410</x:v>
+        <x:v>93.929890</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 23:46:05.181</x:v>
+        <x:v>2026-08-24 13:02:00.632</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 01:46:05.181</x:v>
+        <x:v>2026-08-24 15:02:00.632</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>27.425910</x:v>
+        <x:v>2122.534180</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 23:46:00.837</x:v>
+        <x:v>2026-08-24 13:01:57.135</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 01:46:00.837</x:v>
+        <x:v>2026-08-24 15:01:57.135</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>2394.454100</x:v>
+        <x:v>93.443130</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 23:46:00.837</x:v>
+        <x:v>2026-08-24 13:01:57.135</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 01:46:00.837</x:v>
+        <x:v>2026-08-24 15:01:57.135</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>30.201190</x:v>
+        <x:v>2120.367430</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 23:45:57.333</x:v>
+        <x:v>2026-08-24 13:01:52.654</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 01:45:57.333</x:v>
+        <x:v>2026-08-24 15:01:52.654</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>2390.138920</x:v>
+        <x:v>92.834970</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 23:45:57.333</x:v>
+        <x:v>2026-08-24 13:01:51.646</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 01:45:57.333</x:v>
+        <x:v>2026-08-24 15:01:51.646</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>31.865650</x:v>
+        <x:v>2118.201170</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 23:45:52.848</x:v>
+        <x:v>2026-08-24 13:01:48.638</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 01:45:52.848</x:v>
+        <x:v>2026-08-24 15:01:48.638</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2382.945310</x:v>
+        <x:v>92.469760</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 23:45:52.848</x:v>
+        <x:v>2026-08-24 13:01:48.638</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 01:45:52.848</x:v>
+        <x:v>2026-08-24 15:01:48.638</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>34.640310</x:v>
+        <x:v>2116.900630</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 23:45:48.837</x:v>
+        <x:v>2026-08-24 13:01:44.088</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 01:45:48.837</x:v>
+        <x:v>2026-08-24 15:01:44.088</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>36.305960</x:v>
+        <x:v>91.983240</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 23:45:48.836</x:v>
+        <x:v>2026-08-24 13:01:44.088</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 01:45:48.836</x:v>
+        <x:v>2026-08-24 15:01:44.088</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>2378.626950</x:v>
+        <x:v>2115.167720</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 23:45:44.328</x:v>
+        <x:v>2026-08-24 13:01:40.630</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 01:45:44.328</x:v>
+        <x:v>2026-08-24 15:01:40.630</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>2372.870850</x:v>
+        <x:v>91.374970</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 23:45:44.328</x:v>
+        <x:v>2026-08-24 13:01:40.629</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 01:45:44.328</x:v>
+        <x:v>2026-08-24 15:01:40.629</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>38.526170</x:v>
+        <x:v>2113.001220</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 23:45:40.309</x:v>
+        <x:v>2026-08-24 13:01:36.136</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 01:45:40.309</x:v>
+        <x:v>2026-08-24 15:01:36.136</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2365.677490</x:v>
+        <x:v>91.009790</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 23:45:40.309</x:v>
+        <x:v>2026-08-24 13:01:36.136</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 01:45:40.309</x:v>
+        <x:v>2026-08-24 15:01:36.136</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>41.300770</x:v>
+        <x:v>2111.700680</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-09 23:45:35.891</x:v>
+        <x:v>2026-08-24 13:01:32.153</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 01:45:35.891</x:v>
+        <x:v>2026-08-24 15:01:32.153</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>2361.361820</x:v>
+        <x:v>90.523220</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-09 23:45:35.891</x:v>
+        <x:v>2026-08-24 13:01:32.153</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 01:45:35.891</x:v>
+        <x:v>2026-08-24 15:01:32.153</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>42.965420</x:v>
+        <x:v>2109.967530</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-09 23:45:32.871</x:v>
+        <x:v>2026-08-24 13:01:28.142</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 01:45:32.871</x:v>
+        <x:v>2026-08-24 15:01:28.142</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>2354.165770</x:v>
+        <x:v>90.158260</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-09 23:45:32.871</x:v>
+        <x:v>2026-08-24 13:01:28.142</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 01:45:32.871</x:v>
+        <x:v>2026-08-24 15:01:28.142</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>45.740960</x:v>
+        <x:v>2108.667720</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-09 23:45:28.352</x:v>
+        <x:v>2026-08-24 13:01:24.657</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 01:45:28.352</x:v>
+        <x:v>2026-08-24 15:01:24.657</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>2349.850100</x:v>
+        <x:v>89.549780</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-09 23:45:28.352</x:v>
+        <x:v>2026-08-24 13:01:24.657</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 01:45:28.352</x:v>
+        <x:v>2026-08-24 15:01:24.657</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>47.405610</x:v>
+        <x:v>2106.500490</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 23:45:23.870</x:v>
+        <x:v>2026-08-24 13:01:20.132</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 01:45:23.870</x:v>
+        <x:v>2026-08-24 15:01:20.132</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>50.180960</x:v>
+        <x:v>88.941660</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 23:45:23.869</x:v>
+        <x:v>2026-08-24 13:01:20.132</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 01:45:23.869</x:v>
+        <x:v>2026-08-24 15:01:20.132</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>2342.654790</x:v>
+        <x:v>2104.767580</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 23:45:20.830</x:v>
+        <x:v>2026-08-24 13:01:16.629</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 01:45:20.830</x:v>
+        <x:v>2026-08-24 15:01:16.629</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Export</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>2338.339600</x:v>
+        <x:v>88.576520</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 23:45:20.830</x:v>
+        <x:v>2026-08-24 13:01:16.629</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 01:45:20.830</x:v>
+        <x:v>2026-08-24 15:01:16.629</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>51.845380</x:v>
+        <x:v>2103.467770</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 23:45:16.364</x:v>
+        <x:v>2026-08-24 13:01:12.654</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 01:45:16.364</x:v>
+        <x:v>2026-08-24 15:01:12.654</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>54.620450</x:v>
+        <x:v>88.089790</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 23:45:16.363</x:v>
+        <x:v>2026-08-24 13:01:12.653</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 01:45:16.363</x:v>
+        <x:v>2026-08-24 15:01:12.653</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2332.584230</x:v>
+        <x:v>2101.300540</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 23:45:11.837</x:v>
+        <x:v>2026-08-24 13:01:09.140</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 01:45:11.837</x:v>
+        <x:v>2026-08-24 15:01:09.140</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>3714.990970</x:v>
+        <x:v>87.481590</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 23:45:11.837</x:v>
+        <x:v>2026-08-24 13:01:09.140</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 01:45:11.837</x:v>
+        <x:v>2026-08-24 15:01:09.140</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>56.839670</x:v>
+        <x:v>2099.567380</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 23:45:08.839</x:v>
+        <x:v>2026-08-24 13:01:04.948</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 01:45:08.839</x:v>
+        <x:v>2026-08-24 15:01:04.948</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>5.797850</x:v>
+        <x:v>87.116590</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 23:45:08.838</x:v>
+        <x:v>2026-08-24 13:01:04.947</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 01:45:08.838</x:v>
+        <x:v>2026-08-24 15:01:04.947</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>52.707690</x:v>
+        <x:v>2097.834470</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 23:45:08.838</x:v>
+        <x:v>2026-08-24 13:01:00.599</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 01:45:08.838</x:v>
+        <x:v>2026-08-24 15:01:00.599</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Import</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>10YDOM-1010A0213</x:v>
+        <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>DK1-DE</x:v>
+        <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1739.563110</x:v>
+        <x:v>86.629890</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 23:45:05.812</x:v>
+        <x:v>2026-08-24 13:01:00.598</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 01:45:05.812</x:v>
+        <x:v>2026-08-24 15:01:00.598</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1745.285030</x:v>
+        <x:v>2096.101070</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 23:45:03.951</x:v>
+        <x:v>2026-08-24 13:00:56.651</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 01:45:03.951</x:v>
+        <x:v>2026-08-24 15:00:56.651</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>61.278860</x:v>
+        <x:v>86.143140</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 23:45:00.370</x:v>
+        <x:v>2026-08-24 13:00:56.651</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 01:45:00.370</x:v>
+        <x:v>2026-08-24 15:00:56.651</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1748.806640</x:v>
+        <x:v>2094.801030</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 23:45:00.370</x:v>
+        <x:v>2026-08-24 13:00:52.648</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 01:45:00.370</x:v>
+        <x:v>2026-08-24 15:00:52.648</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>62.944120</x:v>
+        <x:v>85.656610</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 23:44:55.862</x:v>
+        <x:v>2026-08-24 13:00:52.648</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 01:44:55.862</x:v>
+        <x:v>2026-08-24 15:00:52.648</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>1754.668700</x:v>
+        <x:v>2092.634520</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 23:44:55.862</x:v>
+        <x:v>2026-08-24 13:00:49.156</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 01:44:55.862</x:v>
+        <x:v>2026-08-24 15:00:49.156</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>65.716020</x:v>
+        <x:v>85.047800</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 23:44:52.847</x:v>
+        <x:v>2026-08-24 13:00:49.156</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 01:44:52.847</x:v>
+        <x:v>2026-08-24 15:00:49.156</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>1758.189210</x:v>
+        <x:v>2090.899170</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 23:44:52.847</x:v>
+        <x:v>2026-08-24 13:00:45.141</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 01:44:52.847</x:v>
+        <x:v>2026-08-24 15:00:45.141</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>N/A</x:v>
+        <x:v>Export</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>10YDOM-1001A044T</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>DK2-DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>67.380780</x:v>
+        <x:v>84.682900</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 23:44:48.338</x:v>
+        <x:v>2026-08-24 13:00:45.141</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 01:44:48.338</x:v>
+        <x:v>2026-08-24 15:00:45.141</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1762.881710</x:v>
+        <x:v>2089.599120</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>