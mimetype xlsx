--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R74ccac243d9944119514404d5534d07b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R235edb4732f64bc28223abcd69dfbbbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74ccac243d9944119514404d5534d07b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R235edb4732f64bc28223abcd69dfbbbd" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Direction</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>BorderEIC</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>BorderName</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Limit</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Source</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 13:05:09.137</x:v>
+        <x:v>2026-10-08 13:06:20.810</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 15:05:09.137</x:v>
+        <x:v>2026-10-08 15:06:20.810</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2203.199220</x:v>
+        <x:v>337.216640</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 13:05:04.195</x:v>
+        <x:v>2026-10-08 13:06:16.321</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 15:05:04.195</x:v>
+        <x:v>2026-10-08 15:06:16.321</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>2201.399410</x:v>
+        <x:v>336.639010</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 13:05:01.127</x:v>
+        <x:v>2026-10-08 13:06:12.301</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 15:05:01.127</x:v>
+        <x:v>2026-10-08 15:06:12.301</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>2200.099610</x:v>
+        <x:v>336.061310</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 13:04:56.644</x:v>
+        <x:v>2026-10-08 13:06:06.799</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 15:04:56.644</x:v>
+        <x:v>2026-10-08 15:06:06.799</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>2198.366460</x:v>
+        <x:v>335.714540</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 13:04:53.135</x:v>
+        <x:v>2026-10-08 13:06:04.966</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 15:04:53.135</x:v>
+        <x:v>2026-10-08 15:06:04.966</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>2196.199220</x:v>
+        <x:v>335.252290</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 13:04:49.120</x:v>
+        <x:v>2026-10-08 13:06:00.305</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 15:04:49.120</x:v>
+        <x:v>2026-10-08 15:06:00.305</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>2194.899660</x:v>
+        <x:v>334.905580</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 13:04:45.641</x:v>
+        <x:v>2026-10-08 13:05:55.828</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 15:04:45.641</x:v>
+        <x:v>2026-10-08 15:05:55.828</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2193.165530</x:v>
+        <x:v>334.327910</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 13:04:41.159</x:v>
+        <x:v>2026-10-08 13:05:52.831</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 15:04:41.159</x:v>
+        <x:v>2026-10-08 15:05:52.831</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2190.999510</x:v>
+        <x:v>333.750210</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 13:04:37.134</x:v>
+        <x:v>2026-10-08 13:05:47.281</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 15:04:37.134</x:v>
+        <x:v>2026-10-08 15:05:47.281</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2189.698970</x:v>
+        <x:v>333.403470</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 13:04:32.638</x:v>
+        <x:v>2026-10-08 13:05:42.790</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 15:04:32.638</x:v>
+        <x:v>2026-10-08 15:05:42.790</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2187.965820</x:v>
+        <x:v>332.825650</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 13:04:28.628</x:v>
+        <x:v>2026-10-08 13:05:38.855</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 15:04:28.628</x:v>
+        <x:v>2026-10-08 15:05:38.855</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2186.666020</x:v>
+        <x:v>332.479030</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 13:04:24.630</x:v>
+        <x:v>2026-10-08 13:05:35.791</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 15:04:24.630</x:v>
+        <x:v>2026-10-08 15:05:35.791</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2184.499270</x:v>
+        <x:v>332.016660</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 13:04:19.628</x:v>
+        <x:v>2026-10-08 13:05:31.281</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 15:04:19.628</x:v>
+        <x:v>2026-10-08 15:05:31.281</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2182.332760</x:v>
+        <x:v>331.670200</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 13:04:16.669</x:v>
+        <x:v>2026-10-08 13:05:26.810</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 15:04:16.669</x:v>
+        <x:v>2026-10-08 15:05:26.810</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>2181.032470</x:v>
+        <x:v>331.092320</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 13:04:13.657</x:v>
+        <x:v>2026-10-08 13:05:23.831</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 15:04:13.657</x:v>
+        <x:v>2026-10-08 15:05:23.831</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2179.299320</x:v>
+        <x:v>330.745210</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 13:04:09.168</x:v>
+        <x:v>2026-10-08 13:05:19.311</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 15:04:09.168</x:v>
+        <x:v>2026-10-08 15:05:19.311</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>2177.999760</x:v>
+        <x:v>330.167540</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 13:04:04.394</x:v>
+        <x:v>2026-10-08 13:05:15.301</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 15:04:04.394</x:v>
+        <x:v>2026-10-08 15:05:15.301</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2175.832520</x:v>
+        <x:v>329.589540</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 13:04:00.612</x:v>
+        <x:v>2026-10-08 13:05:11.288</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 15:04:00.612</x:v>
+        <x:v>2026-10-08 15:05:11.288</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>2174.099120</x:v>
+        <x:v>329.242860</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 13:03:56.635</x:v>
+        <x:v>2026-10-08 13:05:06.796</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 15:03:56.635</x:v>
+        <x:v>2026-10-08 15:05:06.796</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2172.799560</x:v>
+        <x:v>328.497380</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 13:03:53.149</x:v>
+        <x:v>2026-10-08 13:05:02.500</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 15:03:53.149</x:v>
+        <x:v>2026-10-08 15:05:02.500</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>2170.632570</x:v>
+        <x:v>327.578920</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 13:03:49.141</x:v>
+        <x:v>2026-10-08 13:05:00.298</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 15:03:49.141</x:v>
+        <x:v>2026-10-08 15:05:00.298</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>2168.898930</x:v>
+        <x:v>326.353360</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 13:03:45.141</x:v>
+        <x:v>2026-10-08 13:04:56.313</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 15:03:45.141</x:v>
+        <x:v>2026-10-08 15:04:56.313</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>2167.599370</x:v>
+        <x:v>324.820920</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 13:03:40.656</x:v>
+        <x:v>2026-10-08 13:04:51.817</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 15:03:40.656</x:v>
+        <x:v>2026-10-08 15:04:51.817</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2165.432370</x:v>
+        <x:v>323.901610</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 13:03:37.655</x:v>
+        <x:v>2026-10-08 13:04:48.815</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 15:03:37.655</x:v>
+        <x:v>2026-10-08 15:04:48.815</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>2163.699710</x:v>
+        <x:v>322.369660</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 13:03:33.135</x:v>
+        <x:v>2026-10-08 13:04:43.805</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 15:03:33.135</x:v>
+        <x:v>2026-10-08 15:04:43.805</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2162.399410</x:v>
+        <x:v>321.451050</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 13:03:27.604</x:v>
+        <x:v>2026-10-08 13:04:40.840</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 15:03:27.604</x:v>
+        <x:v>2026-10-08 15:04:40.840</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>2160.234130</x:v>
+        <x:v>320.224850</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 13:03:24.640</x:v>
+        <x:v>2026-10-08 13:04:36.822</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 15:03:24.640</x:v>
+        <x:v>2026-10-08 15:04:36.822</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2158.500980</x:v>
+        <x:v>318.999270</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 13:03:20.142</x:v>
+        <x:v>2026-10-08 13:04:31.308</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 15:03:20.142</x:v>
+        <x:v>2026-10-08 15:04:31.308</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>2156.767330</x:v>
+        <x:v>317.774570</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 13:03:16.615</x:v>
+        <x:v>2026-10-08 13:04:27.294</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 15:03:16.615</x:v>
+        <x:v>2026-10-08 15:04:27.294</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2155.033940</x:v>
+        <x:v>316.241910</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 13:03:12.644</x:v>
+        <x:v>2026-10-08 13:04:22.818</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 15:03:12.644</x:v>
+        <x:v>2026-10-08 15:04:22.818</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>2153.300780</x:v>
+        <x:v>315.323270</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 13:03:08.666</x:v>
+        <x:v>2026-10-08 13:04:19.808</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 15:03:08.666</x:v>
+        <x:v>2026-10-08 15:04:19.808</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>2151.567630</x:v>
+        <x:v>313.791350</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 13:03:04.315</x:v>
+        <x:v>2026-10-08 13:04:15.312</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 15:03:04.315</x:v>
+        <x:v>2026-10-08 15:04:15.312</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2149.834230</x:v>
+        <x:v>312.872130</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 13:03:01.142</x:v>
+        <x:v>2026-10-08 13:04:10.809</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 15:03:01.142</x:v>
+        <x:v>2026-10-08 15:04:10.809</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2148.534180</x:v>
+        <x:v>311.646000</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 13:02:56.135</x:v>
+        <x:v>2026-10-08 13:04:06.795</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 15:02:56.135</x:v>
+        <x:v>2026-10-08 15:04:06.795</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2146.367430</x:v>
+        <x:v>310.114810</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 13:02:52.659</x:v>
+        <x:v>2026-10-08 13:04:03.374</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 15:02:52.659</x:v>
+        <x:v>2026-10-08 15:04:03.374</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>309.195590</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 13:02:52.659</x:v>
+        <x:v>2026-10-08 13:03:58.814</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 15:02:52.659</x:v>
+        <x:v>2026-10-08 15:03:58.814</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2144.633790</x:v>
+        <x:v>307.664370</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 13:02:49.624</x:v>
+        <x:v>2026-10-08 13:03:55.815</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 15:02:49.624</x:v>
+        <x:v>2026-10-08 15:03:55.815</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>99.891540</x:v>
+        <x:v>306.744480</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 13:02:49.624</x:v>
+        <x:v>2026-10-08 13:03:51.315</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 15:02:49.624</x:v>
+        <x:v>2026-10-08 15:03:51.315</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>2143.334230</x:v>
+        <x:v>305.518370</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 13:02:44.095</x:v>
+        <x:v>2026-10-08 13:03:46.811</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 15:02:44.095</x:v>
+        <x:v>2026-10-08 15:03:46.811</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>99.283190</x:v>
+        <x:v>304.293330</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 13:02:44.095</x:v>
+        <x:v>2026-10-08 13:03:42.803</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 15:02:44.095</x:v>
+        <x:v>2026-10-08 15:03:42.803</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>2141.167480</x:v>
+        <x:v>302.761110</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 13:02:40.121</x:v>
+        <x:v>2026-10-08 13:03:39.802</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 15:02:40.121</x:v>
+        <x:v>2026-10-08 15:03:39.802</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>98.796540</x:v>
+        <x:v>302.147890</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 13:02:40.121</x:v>
+        <x:v>2026-10-08 13:03:34.814</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 15:02:40.121</x:v>
+        <x:v>2026-10-08 15:03:34.814</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>2139.434330</x:v>
+        <x:v>300.616520</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 13:02:35.620</x:v>
+        <x:v>2026-10-08 13:03:31.814</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 15:02:35.620</x:v>
+        <x:v>2026-10-08 15:03:31.814</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>98.431480</x:v>
+        <x:v>299.084290</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 13:02:35.620</x:v>
+        <x:v>2026-10-08 13:03:27.286</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 15:02:35.620</x:v>
+        <x:v>2026-10-08 15:03:27.286</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>2138.134030</x:v>
+        <x:v>298.165370</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 13:02:31.628</x:v>
+        <x:v>2026-10-08 13:03:22.815</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 15:02:31.628</x:v>
+        <x:v>2026-10-08 15:03:22.815</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>97.823130</x:v>
+        <x:v>296.633330</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 13:02:31.628</x:v>
+        <x:v>2026-10-08 13:03:19.812</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 15:02:31.628</x:v>
+        <x:v>2026-10-08 15:03:19.812</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2135.967290</x:v>
+        <x:v>295.714170</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 13:02:28.624</x:v>
+        <x:v>2026-10-08 13:03:14.791</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 15:02:28.624</x:v>
+        <x:v>2026-10-08 15:03:14.791</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>97.214850</x:v>
+        <x:v>294.181980</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 13:02:28.624</x:v>
+        <x:v>2026-10-08 13:03:11.795</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 15:02:28.624</x:v>
+        <x:v>2026-10-08 15:03:11.795</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>2134.234130</x:v>
+        <x:v>293.263180</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 13:02:24.622</x:v>
+        <x:v>2026-10-08 13:03:07.827</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 15:02:24.622</x:v>
+        <x:v>2026-10-08 15:03:07.827</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>96.849770</x:v>
+        <x:v>292.037170</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 13:02:24.622</x:v>
+        <x:v>2026-10-08 13:03:03.373</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 15:02:24.622</x:v>
+        <x:v>2026-10-08 15:03:03.373</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>2132.934080</x:v>
+        <x:v>290.505220</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 13:02:21.622</x:v>
+        <x:v>2026-10-08 13:02:58.814</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 15:02:21.622</x:v>
+        <x:v>2026-10-08 15:02:58.814</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>2130.767330</x:v>
+        <x:v>289.586550</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 13:02:19.108</x:v>
+        <x:v>2026-10-08 13:02:55.799</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 15:02:19.108</x:v>
+        <x:v>2026-10-08 15:02:55.799</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>96.363170</x:v>
+        <x:v>288.054260</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 13:02:16.136</x:v>
+        <x:v>2026-10-08 13:02:50.798</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 15:02:16.136</x:v>
+        <x:v>2026-10-08 15:02:50.798</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>95.876560</x:v>
+        <x:v>287.135190</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 13:02:16.135</x:v>
+        <x:v>2026-10-08 13:02:46.831</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 15:02:16.135</x:v>
+        <x:v>2026-10-08 15:02:46.831</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>2129.034180</x:v>
+        <x:v>285.603180</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 13:02:12.621</x:v>
+        <x:v>2026-10-08 13:02:43.813</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 15:02:12.621</x:v>
+        <x:v>2026-10-08 15:02:43.813</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>95.389880</x:v>
+        <x:v>284.683720</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 13:02:12.621</x:v>
+        <x:v>2026-10-08 13:02:39.293</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 15:02:12.621</x:v>
+        <x:v>2026-10-08 15:02:39.293</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2127.301030</x:v>
+        <x:v>283.458400</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 13:02:08.631</x:v>
+        <x:v>2026-10-08 13:02:34.801</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 15:02:08.631</x:v>
+        <x:v>2026-10-08 15:02:34.801</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>94.903140</x:v>
+        <x:v>281.926360</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 13:02:08.631</x:v>
+        <x:v>2026-10-08 13:02:30.803</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 15:02:08.631</x:v>
+        <x:v>2026-10-08 15:02:30.803</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>2125.567380</x:v>
+        <x:v>281.007170</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 13:02:04.283</x:v>
+        <x:v>2026-10-08 13:02:27.289</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 15:02:04.283</x:v>
+        <x:v>2026-10-08 15:02:27.289</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>94.294950</x:v>
+        <x:v>279.475370</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 13:02:04.283</x:v>
+        <x:v>2026-10-08 13:02:22.796</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 15:02:04.283</x:v>
+        <x:v>2026-10-08 15:02:22.796</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>2123.834470</x:v>
+        <x:v>278.555910</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 13:02:00.632</x:v>
+        <x:v>2026-10-08 13:02:19.317</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 15:02:00.632</x:v>
+        <x:v>2026-10-08 15:02:19.317</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>93.929890</x:v>
+        <x:v>277.330810</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 13:02:00.632</x:v>
+        <x:v>2026-10-08 13:02:15.295</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 15:02:00.632</x:v>
+        <x:v>2026-10-08 15:02:15.295</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>2122.534180</x:v>
+        <x:v>276.105130</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 13:01:57.135</x:v>
+        <x:v>2026-10-08 13:02:09.792</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 15:01:57.135</x:v>
+        <x:v>2026-10-08 15:02:09.792</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>93.443130</x:v>
+        <x:v>274.879270</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 13:01:57.135</x:v>
+        <x:v>2026-10-08 13:02:07.292</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 15:01:57.135</x:v>
+        <x:v>2026-10-08 15:02:07.292</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>2120.367430</x:v>
+        <x:v>273.348790</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 13:01:52.654</x:v>
+        <x:v>2026-10-08 13:02:02.935</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 15:01:52.654</x:v>
+        <x:v>2026-10-08 15:02:02.935</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>92.834970</x:v>
+        <x:v>272.429440</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 13:01:51.646</x:v>
+        <x:v>2026-10-08 13:01:59.795</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 15:01:51.646</x:v>
+        <x:v>2026-10-08 15:01:59.795</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>2118.201170</x:v>
+        <x:v>271.204100</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 13:01:48.638</x:v>
+        <x:v>2026-10-08 13:01:55.302</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 15:01:48.638</x:v>
+        <x:v>2026-10-08 15:01:55.302</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>92.469760</x:v>
+        <x:v>269.978420</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 13:01:48.638</x:v>
+        <x:v>2026-10-08 13:01:50.798</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 15:01:48.638</x:v>
+        <x:v>2026-10-08 15:01:50.798</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>2116.900630</x:v>
+        <x:v>268.752840</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 13:01:44.088</x:v>
+        <x:v>2026-10-08 13:01:46.808</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 15:01:44.088</x:v>
+        <x:v>2026-10-08 15:01:46.808</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>91.983240</x:v>
+        <x:v>267.220760</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 13:01:44.088</x:v>
+        <x:v>2026-10-08 13:01:43.295</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 15:01:44.088</x:v>
+        <x:v>2026-10-08 15:01:43.295</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>2115.167720</x:v>
+        <x:v>266.301760</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 13:01:40.630</x:v>
+        <x:v>2026-10-08 13:01:38.824</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 15:01:40.630</x:v>
+        <x:v>2026-10-08 15:01:38.824</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>91.374970</x:v>
+        <x:v>264.769900</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 13:01:40.629</x:v>
+        <x:v>2026-10-08 13:01:34.820</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 15:01:40.629</x:v>
+        <x:v>2026-10-08 15:01:34.820</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>2113.001220</x:v>
+        <x:v>263.850770</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 13:01:36.136</x:v>
+        <x:v>2026-10-08 13:01:31.288</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 15:01:36.136</x:v>
+        <x:v>2026-10-08 15:01:31.288</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>91.009790</x:v>
+        <x:v>262.318730</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 13:01:36.136</x:v>
+        <x:v>2026-10-08 13:01:27.294</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 15:01:36.136</x:v>
+        <x:v>2026-10-08 15:01:27.294</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>2111.700680</x:v>
+        <x:v>261.399630</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 13:01:32.153</x:v>
+        <x:v>2026-10-08 13:01:22.886</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 15:01:32.153</x:v>
+        <x:v>2026-10-08 15:01:22.886</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>90.523220</x:v>
+        <x:v>260.174010</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 13:01:32.153</x:v>
+        <x:v>2026-10-08 13:01:18.964</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 15:01:32.153</x:v>
+        <x:v>2026-10-08 15:01:18.964</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>2109.967530</x:v>
+        <x:v>258.948550</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 13:01:28.142</x:v>
+        <x:v>2026-10-08 13:01:14.914</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 15:01:28.142</x:v>
+        <x:v>2026-10-08 15:01:14.914</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>90.158260</x:v>
+        <x:v>257.722870</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 13:01:28.142</x:v>
+        <x:v>2026-10-08 13:01:10.326</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 15:01:28.142</x:v>
+        <x:v>2026-10-08 15:01:10.326</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>2108.667720</x:v>
+        <x:v>256.190830</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 13:01:24.657</x:v>
+        <x:v>2026-10-08 13:01:07.310</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 15:01:24.657</x:v>
+        <x:v>2026-10-08 15:01:07.310</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>89.549780</x:v>
+        <x:v>255.271840</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 13:01:24.657</x:v>
+        <x:v>2026-10-08 13:01:03.339</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 15:01:24.657</x:v>
+        <x:v>2026-10-08 15:01:03.339</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>2106.500490</x:v>
+        <x:v>253.739690</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 13:01:20.132</x:v>
+        <x:v>2026-10-08 13:00:58.806</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 15:01:20.132</x:v>
+        <x:v>2026-10-08 15:00:58.806</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>88.941660</x:v>
+        <x:v>252.820650</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 13:01:20.132</x:v>
+        <x:v>2026-10-08 13:00:54.831</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 15:01:20.132</x:v>
+        <x:v>2026-10-08 15:00:54.831</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>2104.767580</x:v>
+        <x:v>251.595170</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 13:01:16.629</x:v>
+        <x:v>2026-10-08 13:00:50.831</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 15:01:16.629</x:v>
+        <x:v>2026-10-08 15:00:50.831</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>88.576520</x:v>
+        <x:v>250.063030</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 13:01:16.629</x:v>
+        <x:v>2026-10-08 13:00:46.305</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 15:01:16.629</x:v>
+        <x:v>2026-10-08 15:00:46.305</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>2103.467770</x:v>
+        <x:v>249.144000</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 13:01:12.654</x:v>
+        <x:v>2026-10-08 13:00:43.327</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 15:01:12.654</x:v>
+        <x:v>2026-10-08 15:00:43.327</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>88.089790</x:v>
+        <x:v>247.611940</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 13:01:12.653</x:v>
+        <x:v>2026-10-08 13:00:38.811</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 15:01:12.653</x:v>
+        <x:v>2026-10-08 15:00:38.811</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2101.300540</x:v>
+        <x:v>246.692860</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 13:01:09.140</x:v>
+        <x:v>2026-10-08 13:00:34.812</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 15:01:09.140</x:v>
+        <x:v>2026-10-08 15:00:34.812</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>87.481590</x:v>
+        <x:v>245.467410</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 13:01:09.140</x:v>
+        <x:v>2026-10-08 13:00:31.305</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 15:01:09.140</x:v>
+        <x:v>2026-10-08 15:00:31.305</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>2099.567380</x:v>
+        <x:v>244.241870</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 13:01:04.948</x:v>
+        <x:v>2026-10-08 13:00:26.833</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 15:01:04.948</x:v>
+        <x:v>2026-10-08 15:00:26.833</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>N/A</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>87.116590</x:v>
+        <x:v>617.916230</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 13:01:04.947</x:v>
+        <x:v>2026-10-08 13:00:22.840</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 15:01:04.947</x:v>
+        <x:v>2026-10-08 15:00:22.840</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>2097.834470</x:v>
+        <x:v>241.797640</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 13:01:00.599</x:v>
+        <x:v>2026-10-08 13:00:19.338</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 15:01:00.599</x:v>
+        <x:v>2026-10-08 15:00:19.338</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>86.629890</x:v>
+        <x:v>240.565060</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 13:01:00.598</x:v>
+        <x:v>2026-10-08 13:00:15.304</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 15:01:00.598</x:v>
+        <x:v>2026-10-08 15:00:15.304</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>2096.101070</x:v>
+        <x:v>239.645780</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 13:00:56.651</x:v>
+        <x:v>2026-10-08 13:00:09.806</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 15:00:56.651</x:v>
+        <x:v>2026-10-08 15:00:09.806</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>86.143140</x:v>
+        <x:v>238.114120</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 13:00:56.651</x:v>
+        <x:v>2026-10-08 13:00:07.330</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 15:00:56.651</x:v>
+        <x:v>2026-10-08 15:00:07.330</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>2094.801030</x:v>
+        <x:v>237.194670</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 13:00:52.648</x:v>
+        <x:v>2026-10-08 13:00:02.982</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 15:00:52.648</x:v>
+        <x:v>2026-10-08 15:00:02.982</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>85.656610</x:v>
+        <x:v>237.199830</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 13:00:52.648</x:v>
+        <x:v>2026-10-08 12:59:59.830</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 15:00:52.648</x:v>
+        <x:v>2026-10-08 14:59:59.830</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>2092.634520</x:v>
+        <x:v>237.470490</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 13:00:49.156</x:v>
+        <x:v>2026-10-08 12:59:55.297</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 15:00:49.156</x:v>
+        <x:v>2026-10-08 14:59:55.297</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>85.047800</x:v>
+        <x:v>237.831730</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 13:00:49.156</x:v>
+        <x:v>2026-10-08 12:59:51.802</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 15:00:49.156</x:v>
+        <x:v>2026-10-08 14:59:51.802</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>2090.899170</x:v>
+        <x:v>238.283110</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 13:00:45.141</x:v>
+        <x:v>2026-10-08 12:59:46.369</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 15:00:45.141</x:v>
+        <x:v>2026-10-08 14:59:46.369</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Export</x:v>
+        <x:v>Import</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>10YDOM-1001A044T</x:v>
+        <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>DK2-DK1</x:v>
+        <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>84.682900</x:v>
+        <x:v>238.553920</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 13:00:45.141</x:v>
+        <x:v>2026-10-08 12:59:42.802</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 15:00:45.141</x:v>
+        <x:v>2026-10-08 14:59:42.802</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Import</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>10YDOM-1010A0213</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1-DE</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>2089.599120</x:v>
+        <x:v>239.005370</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Picasso</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>