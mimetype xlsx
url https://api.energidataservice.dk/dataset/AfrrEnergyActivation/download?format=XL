--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfddca9a9efe24cd1bb829d5eec1018f3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R3aa70cd8f9e743398d4841ee51de68c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfddca9a9efe24cd1bb829d5eec1018f3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3aa70cd8f9e743398d4841ee51de68c4" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="23" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>aFRR_Activated</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>aFRR_ActivatedEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-25 13:06:15.293</x:v>
+        <x:v>2026-07-09 23:51:13.890</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-25 15:06:15.293</x:v>
+        <x:v>2026-07-10 01:51:13.890</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>-0.850000</x:v>
+        <x:v>3.180000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>6.430000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-25 13:06:14.330</x:v>
+        <x:v>2026-07-09 23:51:13.858</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-25 15:06:14.330</x:v>
+        <x:v>2026-07-10 01:51:13.858</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-12.800000</x:v>
+        <x:v>2.570000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-25 13:06:14.301</x:v>
+        <x:v>2026-07-09 23:51:12.885</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-25 15:06:14.301</x:v>
+        <x:v>2026-07-10 01:51:12.885</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>-1.070000</x:v>
+        <x:v>3.120000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>6.430000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-25 13:06:13.314</x:v>
+        <x:v>2026-07-09 23:51:12.856</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-25 15:06:13.314</x:v>
+        <x:v>2026-07-10 01:51:12.856</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>-13.730000</x:v>
+        <x:v>2.640000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-25 13:06:13.295</x:v>
+        <x:v>2026-07-09 23:51:11.887</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-25 15:06:13.295</x:v>
+        <x:v>2026-07-10 01:51:11.887</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>2.190000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>6.430000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-25 13:06:12.315</x:v>
+        <x:v>2026-07-09 23:51:11.857</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-25 15:06:12.315</x:v>
+        <x:v>2026-07-10 01:51:11.857</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>-13.600000</x:v>
+        <x:v>2.560000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-25 13:06:12.298</x:v>
+        <x:v>2026-07-09 23:51:10.892</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-25 15:06:12.298</x:v>
+        <x:v>2026-07-10 01:51:10.892</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-1.350000</x:v>
+        <x:v>2.150000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>6.430000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-25 13:06:11.315</x:v>
+        <x:v>2026-07-09 23:51:10.857</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-25 15:06:11.315</x:v>
+        <x:v>2026-07-10 01:51:10.857</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>-13.460000</x:v>
+        <x:v>2.560000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-25 13:06:11.298</x:v>
+        <x:v>2026-07-09 23:51:09.904</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-25 15:06:11.298</x:v>
+        <x:v>2026-07-10 01:51:09.904</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-1.580000</x:v>
+        <x:v>2.120000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>6.430000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-25 13:06:10.322</x:v>
+        <x:v>2026-07-09 23:51:09.865</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-25 15:06:10.322</x:v>
+        <x:v>2026-07-10 01:51:09.865</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>-13.310000</x:v>
+        <x:v>2.550000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-25 13:06:10.299</x:v>
+        <x:v>2026-07-09 23:51:08.887</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-25 15:06:10.299</x:v>
+        <x:v>2026-07-10 01:51:08.887</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>-2.020000</x:v>
+        <x:v>2.080000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>13.380000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 13:06:09.317</x:v>
+        <x:v>2026-07-09 23:51:08.859</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-25 15:06:09.317</x:v>
+        <x:v>2026-07-10 01:51:08.859</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>-13.170000</x:v>
+        <x:v>2.550000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-25 13:06:09.300</x:v>
+        <x:v>2026-07-09 23:51:07.894</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-25 15:06:09.300</x:v>
+        <x:v>2026-07-10 01:51:07.894</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>-1.860000</x:v>
+        <x:v>2.270000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>13.380000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-25 13:06:08.315</x:v>
+        <x:v>2026-07-09 23:51:07.862</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-25 15:06:08.315</x:v>
+        <x:v>2026-07-10 01:51:07.862</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>-13.040000</x:v>
+        <x:v>2.610000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-2.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-25 13:06:08.295</x:v>
+        <x:v>2026-07-09 23:51:06.894</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-25 15:06:08.295</x:v>
+        <x:v>2026-07-10 01:51:06.894</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>-1.920000</x:v>
+        <x:v>2.230000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>13.380000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-25 13:06:07.322</x:v>
+        <x:v>2026-07-09 23:51:06.857</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-25 15:06:07.322</x:v>
+        <x:v>2026-07-10 01:51:06.857</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-12.870000</x:v>
+        <x:v>2.600000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-25 13:06:07.298</x:v>
+        <x:v>2026-07-09 23:51:05.890</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-25 15:06:07.298</x:v>
+        <x:v>2026-07-10 01:51:05.890</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>-4.970000</x:v>
+        <x:v>2.190000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 13:06:06.326</x:v>
+        <x:v>2026-07-09 23:51:05.858</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-25 15:06:06.326</x:v>
+        <x:v>2026-07-10 01:51:05.858</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-12.740000</x:v>
+        <x:v>2.590000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-25 13:06:06.295</x:v>
+        <x:v>2026-07-09 23:51:04.887</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-25 15:06:06.295</x:v>
+        <x:v>2026-07-10 01:51:04.887</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>-5.060000</x:v>
+        <x:v>2.110000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-25 13:06:05.327</x:v>
+        <x:v>2026-07-09 23:51:04.857</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-25 15:06:05.327</x:v>
+        <x:v>2026-07-10 01:51:04.857</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-12.870000</x:v>
+        <x:v>2.580000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 13:06:05.294</x:v>
+        <x:v>2026-07-09 23:51:03.886</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-25 15:06:05.294</x:v>
+        <x:v>2026-07-10 01:51:03.886</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-4.960000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 13:06:04.315</x:v>
+        <x:v>2026-07-09 23:51:03.857</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-25 15:06:04.315</x:v>
+        <x:v>2026-07-10 01:51:03.857</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-12.730000</x:v>
+        <x:v>2.670000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-1.120000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 13:06:04.294</x:v>
+        <x:v>2026-07-09 23:51:02.888</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-25 15:06:04.294</x:v>
+        <x:v>2026-07-10 01:51:02.888</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>-5.060000</x:v>
+        <x:v>1.970000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 13:06:03.315</x:v>
+        <x:v>2026-07-09 23:51:02.858</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-25 15:06:03.315</x:v>
+        <x:v>2026-07-10 01:51:02.858</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>-10.560000</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 13:06:03.296</x:v>
+        <x:v>2026-07-09 23:51:01.889</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-25 15:06:03.296</x:v>
+        <x:v>2026-07-10 01:51:01.889</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>-6.170000</x:v>
+        <x:v>1.930000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 13:06:02.315</x:v>
+        <x:v>2026-07-09 23:51:01.858</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-25 15:06:02.315</x:v>
+        <x:v>2026-07-10 01:51:01.858</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-10.410000</x:v>
+        <x:v>2.640000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 13:06:02.294</x:v>
+        <x:v>2026-07-09 23:51:00.897</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-25 15:06:02.294</x:v>
+        <x:v>2026-07-10 01:51:00.897</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>-6.210000</x:v>
+        <x:v>1.890000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 13:06:01.339</x:v>
+        <x:v>2026-07-09 23:51:00.859</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-25 15:06:01.339</x:v>
+        <x:v>2026-07-10 01:51:00.859</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>-10.320000</x:v>
+        <x:v>3.300000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 13:06:01.311</x:v>
+        <x:v>2026-07-09 23:50:59.892</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-25 15:06:01.311</x:v>
+        <x:v>2026-07-10 01:50:59.892</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>-6.240000</x:v>
+        <x:v>3.380000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 13:06:00.329</x:v>
+        <x:v>2026-07-09 23:50:59.858</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-25 15:06:00.329</x:v>
+        <x:v>2026-07-10 01:50:59.858</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>-9.810000</x:v>
+        <x:v>3.130000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 13:06:00.297</x:v>
+        <x:v>2026-07-09 23:50:58.888</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-25 15:06:00.297</x:v>
+        <x:v>2026-07-10 01:50:58.888</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-7.570000</x:v>
+        <x:v>3.280000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 13:05:59.320</x:v>
+        <x:v>2026-07-09 23:50:58.857</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-25 15:05:59.320</x:v>
+        <x:v>2026-07-10 01:50:58.857</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>-9.680000</x:v>
+        <x:v>3.080000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-25 13:05:59.300</x:v>
+        <x:v>2026-07-09 23:50:57.887</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-25 15:05:59.300</x:v>
+        <x:v>2026-07-10 01:50:57.887</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>-7.530000</x:v>
+        <x:v>3.190000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-25 13:05:58.330</x:v>
+        <x:v>2026-07-09 23:50:57.857</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-25 15:05:58.330</x:v>
+        <x:v>2026-07-10 01:50:57.857</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>-9.550000</x:v>
+        <x:v>3.040000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-25 13:05:58.301</x:v>
+        <x:v>2026-07-09 23:50:56.892</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-25 15:05:58.301</x:v>
+        <x:v>2026-07-10 01:50:56.892</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>-7.990000</x:v>
+        <x:v>3.090000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-25 13:05:57.319</x:v>
+        <x:v>2026-07-09 23:50:56.859</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-25 15:05:57.319</x:v>
+        <x:v>2026-07-10 01:50:56.859</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>-9.420000</x:v>
+        <x:v>3.150000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-25 13:05:57.294</x:v>
+        <x:v>2026-07-09 23:50:55.896</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-25 15:05:57.294</x:v>
+        <x:v>2026-07-10 01:50:55.896</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>-7.920000</x:v>
+        <x:v>2.310000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-25 13:05:56.322</x:v>
+        <x:v>2026-07-09 23:50:55.858</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-25 15:05:56.322</x:v>
+        <x:v>2026-07-10 01:50:55.858</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>-7.940000</x:v>
+        <x:v>2.930000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-25 13:05:56.303</x:v>
+        <x:v>2026-07-09 23:50:54.904</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-25 15:05:56.303</x:v>
+        <x:v>2026-07-10 01:50:54.904</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>-6.300000</x:v>
+        <x:v>2.240000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-25 13:05:55.329</x:v>
+        <x:v>2026-07-09 23:50:54.870</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-25 15:05:55.329</x:v>
+        <x:v>2026-07-10 01:50:54.870</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>-7.860000</x:v>
+        <x:v>2.880000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-25 13:05:55.299</x:v>
+        <x:v>2026-07-09 23:50:53.892</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-25 15:05:55.299</x:v>
+        <x:v>2026-07-10 01:50:53.892</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>-6.320000</x:v>
+        <x:v>2.170000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-25 13:05:54.318</x:v>
+        <x:v>2026-07-09 23:50:53.862</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-25 15:05:54.318</x:v>
+        <x:v>2026-07-10 01:50:53.862</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>-7.780000</x:v>
+        <x:v>2.830000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 13:05:54.297</x:v>
+        <x:v>2026-07-09 23:50:52.893</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-25 15:05:54.297</x:v>
+        <x:v>2026-07-10 01:50:52.893</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>-6.340000</x:v>
+        <x:v>2.130000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 13:05:53.325</x:v>
+        <x:v>2026-07-09 23:50:52.857</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-25 15:05:53.325</x:v>
+        <x:v>2026-07-10 01:50:52.857</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>-7.670000</x:v>
+        <x:v>2.860000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 13:05:53.296</x:v>
+        <x:v>2026-07-09 23:50:51.887</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-25 15:05:53.296</x:v>
+        <x:v>2026-07-10 01:50:51.887</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>-6.120000</x:v>
+        <x:v>2.750000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 13:05:52.312</x:v>
+        <x:v>2026-07-09 23:50:51.858</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-25 15:05:52.312</x:v>
+        <x:v>2026-07-10 01:50:51.858</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>-6.740000</x:v>
+        <x:v>2.540000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 13:05:52.294</x:v>
+        <x:v>2026-07-09 23:50:50.887</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-25 15:05:52.294</x:v>
+        <x:v>2026-07-10 01:50:50.887</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>-5.840000</x:v>
+        <x:v>2.650000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 13:05:51.323</x:v>
+        <x:v>2026-07-09 23:50:50.857</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-25 15:05:51.323</x:v>
+        <x:v>2026-07-10 01:50:50.857</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>2.500000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 13:05:51.295</x:v>
+        <x:v>2026-07-09 23:50:49.901</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-25 15:05:51.295</x:v>
+        <x:v>2026-07-10 01:50:49.901</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>-5.890000</x:v>
+        <x:v>2.550000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 13:05:50.314</x:v>
+        <x:v>2026-07-09 23:50:49.871</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-25 15:05:50.314</x:v>
+        <x:v>2026-07-10 01:50:49.871</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>-6.640000</x:v>
+        <x:v>2.470000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 13:05:50.295</x:v>
+        <x:v>2026-07-09 23:50:48.889</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-25 15:05:50.295</x:v>
+        <x:v>2026-07-10 01:50:48.889</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>-5.940000</x:v>
+        <x:v>2.460000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 13:05:49.331</x:v>
+        <x:v>2026-07-09 23:50:48.857</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-25 15:05:49.331</x:v>
+        <x:v>2026-07-10 01:50:48.857</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>-6.590000</x:v>
+        <x:v>2.430000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 13:05:49.301</x:v>
+        <x:v>2026-07-09 23:50:47.889</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-25 15:05:49.301</x:v>
+        <x:v>2026-07-10 01:50:47.889</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>-6.790000</x:v>
+        <x:v>2.520000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 13:05:48.323</x:v>
+        <x:v>2026-07-09 23:50:47.858</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-25 15:05:48.323</x:v>
+        <x:v>2026-07-10 01:50:47.858</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>-5.080000</x:v>
+        <x:v>1.980000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 13:05:48.302</x:v>
+        <x:v>2026-07-09 23:50:46.891</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-25 15:05:48.302</x:v>
+        <x:v>2026-07-10 01:50:46.891</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-6.320000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 13:05:47.329</x:v>
+        <x:v>2026-07-09 23:50:46.858</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-25 15:05:47.329</x:v>
+        <x:v>2026-07-10 01:50:46.858</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>-5.050000</x:v>
+        <x:v>1.970000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 13:05:47.304</x:v>
+        <x:v>2026-07-09 23:50:45.889</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-25 15:05:47.304</x:v>
+        <x:v>2026-07-10 01:50:45.889</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>-6.360000</x:v>
+        <x:v>2.310000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 13:05:46.325</x:v>
+        <x:v>2026-07-09 23:50:45.857</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-25 15:05:46.325</x:v>
+        <x:v>2026-07-10 01:50:45.857</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>-5.020000</x:v>
+        <x:v>1.960000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 13:05:46.303</x:v>
+        <x:v>2026-07-09 23:50:44.889</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-25 15:05:46.303</x:v>
+        <x:v>2026-07-10 01:50:44.889</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>-6.390000</x:v>
+        <x:v>2.210000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 13:05:45.338</x:v>
+        <x:v>2026-07-09 23:50:44.858</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-25 15:05:45.338</x:v>
+        <x:v>2026-07-10 01:50:44.858</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>-4.990000</x:v>
+        <x:v>1.980000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 13:05:45.311</x:v>
+        <x:v>2026-07-09 23:50:43.888</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-25 15:05:45.311</x:v>
+        <x:v>2026-07-10 01:50:43.888</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>-6.420000</x:v>
+        <x:v>1.600000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 13:05:44.311</x:v>
+        <x:v>2026-07-09 23:50:43.858</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-25 15:05:44.311</x:v>
+        <x:v>2026-07-10 01:50:43.858</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>-6.210000</x:v>
+        <x:v>1.930000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 13:05:44.293</x:v>
+        <x:v>2026-07-09 23:50:42.895</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-25 15:05:44.293</x:v>
+        <x:v>2026-07-10 01:50:42.895</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>-6.290000</x:v>
+        <x:v>1.520000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 13:05:43.317</x:v>
+        <x:v>2026-07-09 23:50:42.867</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-25 15:05:43.317</x:v>
+        <x:v>2026-07-10 01:50:42.867</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>-6.110000</x:v>
+        <x:v>1.920000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 13:05:43.297</x:v>
+        <x:v>2026-07-09 23:50:41.886</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-25 15:05:43.297</x:v>
+        <x:v>2026-07-10 01:50:41.886</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>-5.480000</x:v>
+        <x:v>1.430000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 13:05:42.321</x:v>
+        <x:v>2026-07-09 23:50:41.856</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-25 15:05:42.321</x:v>
+        <x:v>2026-07-10 01:50:41.856</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>-6.030000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 13:05:42.296</x:v>
+        <x:v>2026-07-09 23:50:40.897</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-25 15:05:42.296</x:v>
+        <x:v>2026-07-10 01:50:40.897</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>-5.570000</x:v>
+        <x:v>1.350000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 13:05:41.329</x:v>
+        <x:v>2026-07-09 23:50:40.864</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-25 15:05:41.329</x:v>
+        <x:v>2026-07-10 01:50:40.864</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>-5.960000</x:v>
+        <x:v>1.890000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 13:05:41.303</x:v>
+        <x:v>2026-07-09 23:50:39.895</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-25 15:05:41.303</x:v>
+        <x:v>2026-07-10 01:50:39.895</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>-5.660000</x:v>
+        <x:v>1.420000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 13:05:40.316</x:v>
+        <x:v>2026-07-09 23:50:39.865</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-25 15:05:40.316</x:v>
+        <x:v>2026-07-10 01:50:39.865</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-6.570000</x:v>
+        <x:v>2.030000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 13:05:40.295</x:v>
+        <x:v>2026-07-09 23:50:38.887</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-25 15:05:40.295</x:v>
+        <x:v>2026-07-10 01:50:38.887</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>-6.110000</x:v>
+        <x:v>1.330000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 13:05:39.320</x:v>
+        <x:v>2026-07-09 23:50:38.857</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-25 15:05:39.320</x:v>
+        <x:v>2026-07-10 01:50:38.857</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>-6.450000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 13:05:39.300</x:v>
+        <x:v>2026-07-09 23:50:37.896</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-25 15:05:39.300</x:v>
+        <x:v>2026-07-10 01:50:37.896</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>-6.180000</x:v>
+        <x:v>1.240000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 13:05:38.327</x:v>
+        <x:v>2026-07-09 23:50:37.860</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-25 15:05:38.327</x:v>
+        <x:v>2026-07-10 01:50:37.860</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>-6.350000</x:v>
+        <x:v>1.990000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 13:05:38.298</x:v>
+        <x:v>2026-07-09 23:50:36.892</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-25 15:05:38.298</x:v>
+        <x:v>2026-07-10 01:50:36.892</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-6.250000</x:v>
+        <x:v>1.150000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 13:05:37.313</x:v>
+        <x:v>2026-07-09 23:50:36.863</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-25 15:05:37.313</x:v>
+        <x:v>2026-07-10 01:50:36.863</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>-6.220000</x:v>
+        <x:v>1.960000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 13:05:37.295</x:v>
+        <x:v>2026-07-09 23:50:35.886</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-25 15:05:37.295</x:v>
+        <x:v>2026-07-10 01:50:35.886</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>-8.880000</x:v>
+        <x:v>1.150000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 13:05:36.329</x:v>
+        <x:v>2026-07-09 23:50:35.857</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-25 15:05:36.329</x:v>
+        <x:v>2026-07-10 01:50:35.857</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>-6.090000</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 13:05:36.305</x:v>
+        <x:v>2026-07-09 23:50:34.886</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-25 15:05:36.305</x:v>
+        <x:v>2026-07-10 01:50:34.886</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-8.720000</x:v>
+        <x:v>1.060000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 13:05:35.334</x:v>
+        <x:v>2026-07-09 23:50:34.857</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-25 15:05:35.334</x:v>
+        <x:v>2026-07-10 01:50:34.857</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>-5.990000</x:v>
+        <x:v>2.300000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 13:05:35.308</x:v>
+        <x:v>2026-07-09 23:50:33.886</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-25 15:05:35.308</x:v>
+        <x:v>2026-07-10 01:50:33.886</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>-8.650000</x:v>
+        <x:v>0.970000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 13:05:34.323</x:v>
+        <x:v>2026-07-09 23:50:33.857</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-25 15:05:34.323</x:v>
+        <x:v>2026-07-10 01:50:33.857</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>-5.900000</x:v>
+        <x:v>2.250000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 13:05:34.301</x:v>
+        <x:v>2026-07-09 23:50:32.903</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-25 15:05:34.301</x:v>
+        <x:v>2026-07-10 01:50:32.903</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>-8.580000</x:v>
+        <x:v>0.870000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-1.100000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 13:05:33.316</x:v>
+        <x:v>2026-07-09 23:50:32.872</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-25 15:05:33.316</x:v>
+        <x:v>2026-07-10 01:50:32.872</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>-4.840000</x:v>
+        <x:v>2.740000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 13:05:33.295</x:v>
+        <x:v>2026-07-09 23:50:31.886</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-25 15:05:33.295</x:v>
+        <x:v>2026-07-10 01:50:31.886</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>-8.640000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 13:05:32.322</x:v>
+        <x:v>2026-07-09 23:50:31.857</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-25 15:05:32.322</x:v>
+        <x:v>2026-07-10 01:50:31.857</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>-4.780000</x:v>
+        <x:v>2.520000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 13:05:32.298</x:v>
+        <x:v>2026-07-09 23:50:30.889</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-25 15:05:32.298</x:v>
+        <x:v>2026-07-10 01:50:30.889</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>-8.560000</x:v>
+        <x:v>0.580000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 13:05:31.317</x:v>
+        <x:v>2026-07-09 23:50:30.859</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-25 15:05:31.317</x:v>
+        <x:v>2026-07-10 01:50:30.859</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>-4.640000</x:v>
+        <x:v>2.250000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 13:05:31.294</x:v>
+        <x:v>2026-07-09 23:50:29.899</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-25 15:05:31.294</x:v>
+        <x:v>2026-07-10 01:50:29.899</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>-8.480000</x:v>
+        <x:v>0.490000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 13:05:30.323</x:v>
+        <x:v>2026-07-09 23:50:29.859</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-25 15:05:30.323</x:v>
+        <x:v>2026-07-10 01:50:29.859</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>-4.580000</x:v>
+        <x:v>2.190000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 13:05:30.303</x:v>
+        <x:v>2026-07-09 23:50:28.889</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-25 15:05:30.303</x:v>
+        <x:v>2026-07-10 01:50:28.889</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>-8.400000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 13:05:29.331</x:v>
+        <x:v>2026-07-09 23:50:28.858</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 15:05:29.331</x:v>
+        <x:v>2026-07-10 01:50:28.858</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>-4.530000</x:v>
+        <x:v>2.130000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 13:05:29.312</x:v>
+        <x:v>2026-07-09 23:50:27.894</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-25 15:05:29.312</x:v>
+        <x:v>2026-07-10 01:50:27.894</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>-8.320000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 13:05:28.333</x:v>
+        <x:v>2026-07-09 23:50:27.856</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-25 15:05:28.333</x:v>
+        <x:v>2026-07-10 01:50:27.856</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-5.200000</x:v>
+        <x:v>3.050000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 13:05:28.301</x:v>
+        <x:v>2026-07-09 23:50:26.889</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-25 15:05:28.301</x:v>
+        <x:v>2026-07-10 01:50:26.889</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>-8.130000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 13:05:27.314</x:v>
+        <x:v>2026-07-09 23:50:26.858</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-25 15:05:27.314</x:v>
+        <x:v>2026-07-10 01:50:26.858</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>-5.100000</x:v>
+        <x:v>2.930000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>20.080000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 13:05:27.294</x:v>
+        <x:v>2026-07-09 23:50:25.896</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 15:05:27.294</x:v>
+        <x:v>2026-07-10 01:50:25.896</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>-8.610000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 13:05:26.331</x:v>
+        <x:v>2026-07-09 23:50:25.858</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 15:05:26.331</x:v>
+        <x:v>2026-07-10 01:50:25.858</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>-5.010000</x:v>
+        <x:v>2.590000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>20.080000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 13:05:26.308</x:v>
+        <x:v>2026-07-09 23:50:24.889</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 15:05:26.308</x:v>
+        <x:v>2026-07-10 01:50:24.889</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>-8.500000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-2.500000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 13:05:25.322</x:v>
+        <x:v>2026-07-09 23:50:24.858</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 15:05:25.322</x:v>
+        <x:v>2026-07-10 01:50:24.858</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>-4.930000</x:v>
+        <x:v>3.410000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>53.090000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>