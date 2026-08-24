--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R3aa70cd8f9e743398d4841ee51de68c4"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc9a1b534b4544464af3da725fe282533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3aa70cd8f9e743398d4841ee51de68c4" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9a1b534b4544464af3da725fe282533" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="23" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>aFRR_Activated</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>aFRR_ActivatedEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 23:51:13.890</x:v>
+        <x:v>2026-08-23 23:51:15.866</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 01:51:13.890</x:v>
+        <x:v>2026-08-24 01:51:15.866</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>3.180000</x:v>
+        <x:v>1.330000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-09 23:51:13.858</x:v>
+        <x:v>2026-08-23 23:51:15.846</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 01:51:13.858</x:v>
+        <x:v>2026-08-24 01:51:15.846</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>2.570000</x:v>
+        <x:v>-12.730000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-09 23:51:12.885</x:v>
+        <x:v>2026-08-23 23:51:14.864</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 01:51:12.885</x:v>
+        <x:v>2026-08-24 01:51:14.864</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>3.120000</x:v>
+        <x:v>2.550000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-09 23:51:12.856</x:v>
+        <x:v>2026-08-23 23:51:14.846</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 01:51:12.856</x:v>
+        <x:v>2026-08-24 01:51:14.846</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>2.640000</x:v>
+        <x:v>-13.140000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-09 23:51:11.887</x:v>
+        <x:v>2026-08-23 23:51:13.870</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 01:51:11.887</x:v>
+        <x:v>2026-08-24 01:51:13.870</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>2.190000</x:v>
+        <x:v>2.600000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-09 23:51:11.857</x:v>
+        <x:v>2026-08-23 23:51:13.847</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 01:51:11.857</x:v>
+        <x:v>2026-08-24 01:51:13.847</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>2.560000</x:v>
+        <x:v>-13.190000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-09 23:51:10.892</x:v>
+        <x:v>2026-08-23 23:51:12.864</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 01:51:10.892</x:v>
+        <x:v>2026-08-24 01:51:12.864</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>2.150000</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-09 23:51:10.857</x:v>
+        <x:v>2026-08-23 23:51:12.844</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 01:51:10.857</x:v>
+        <x:v>2026-08-24 01:51:12.844</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>2.560000</x:v>
+        <x:v>-13.250000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-09 23:51:09.904</x:v>
+        <x:v>2026-08-23 23:51:11.864</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 01:51:09.904</x:v>
+        <x:v>2026-08-24 01:51:11.864</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>2.690000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-09 23:51:09.865</x:v>
+        <x:v>2026-08-23 23:51:11.845</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 01:51:09.865</x:v>
+        <x:v>2026-08-24 01:51:11.845</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>-12.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-09 23:51:08.887</x:v>
+        <x:v>2026-08-23 23:51:10.864</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 01:51:08.887</x:v>
+        <x:v>2026-08-24 01:51:10.864</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>2.080000</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-09 23:51:08.859</x:v>
+        <x:v>2026-08-23 23:51:10.846</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 01:51:08.859</x:v>
+        <x:v>2026-08-24 01:51:10.846</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>-12.270000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-09 23:51:07.894</x:v>
+        <x:v>2026-08-23 23:51:09.865</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 01:51:07.894</x:v>
+        <x:v>2026-08-24 01:51:09.865</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>2.270000</x:v>
+        <x:v>2.710000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-09 23:51:07.862</x:v>
+        <x:v>2026-08-23 23:51:09.845</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 01:51:07.862</x:v>
+        <x:v>2026-08-24 01:51:09.845</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>2.610000</x:v>
+        <x:v>-12.390000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-09 23:51:06.894</x:v>
+        <x:v>2026-08-23 23:51:08.867</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 01:51:06.894</x:v>
+        <x:v>2026-08-24 01:51:08.867</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>2.230000</x:v>
+        <x:v>2.820000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-09 23:51:06.857</x:v>
+        <x:v>2026-08-23 23:51:08.846</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 01:51:06.857</x:v>
+        <x:v>2026-08-24 01:51:08.846</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>2.600000</x:v>
+        <x:v>-12.510000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-09 23:51:05.890</x:v>
+        <x:v>2026-08-23 23:51:07.863</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 01:51:05.890</x:v>
+        <x:v>2026-08-24 01:51:07.863</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>2.190000</x:v>
+        <x:v>2.870000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-09 23:51:05.858</x:v>
+        <x:v>2026-08-23 23:51:07.845</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 01:51:05.858</x:v>
+        <x:v>2026-08-24 01:51:07.845</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>2.590000</x:v>
+        <x:v>-16.250000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-09 23:51:04.887</x:v>
+        <x:v>2026-08-23 23:51:06.865</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 01:51:04.887</x:v>
+        <x:v>2026-08-24 01:51:06.865</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>2.110000</x:v>
+        <x:v>3.370000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-09 23:51:04.857</x:v>
+        <x:v>2026-08-23 23:51:06.845</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 01:51:04.857</x:v>
+        <x:v>2026-08-24 01:51:06.845</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>2.580000</x:v>
+        <x:v>-16.310000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-09 23:51:03.886</x:v>
+        <x:v>2026-08-23 23:51:05.863</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 01:51:03.886</x:v>
+        <x:v>2026-08-24 01:51:05.863</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>3.400000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-09 23:51:03.857</x:v>
+        <x:v>2026-08-23 23:51:05.844</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 01:51:03.857</x:v>
+        <x:v>2026-08-24 01:51:05.844</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>2.670000</x:v>
+        <x:v>-16.220000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-09 23:51:02.888</x:v>
+        <x:v>2026-08-23 23:51:04.866</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 01:51:02.888</x:v>
+        <x:v>2026-08-24 01:51:04.866</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>1.970000</x:v>
+        <x:v>3.440000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-09 23:51:02.858</x:v>
+        <x:v>2026-08-23 23:51:04.846</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 01:51:02.858</x:v>
+        <x:v>2026-08-24 01:51:04.846</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>-16.120000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.889</x:v>
+        <x:v>2026-08-23 23:51:03.865</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.889</x:v>
+        <x:v>2026-08-24 01:51:03.865</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>1.930000</x:v>
+        <x:v>3.470000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.858</x:v>
+        <x:v>2026-08-23 23:51:03.846</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.858</x:v>
+        <x:v>2026-08-24 01:51:03.846</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>2.640000</x:v>
+        <x:v>-16.560000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-09 23:51:00.897</x:v>
+        <x:v>2026-08-23 23:51:02.870</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 01:51:00.897</x:v>
+        <x:v>2026-08-24 01:51:02.870</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>1.890000</x:v>
+        <x:v>3.350000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-09 23:51:00.859</x:v>
+        <x:v>2026-08-23 23:51:02.844</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 01:51:00.859</x:v>
+        <x:v>2026-08-24 01:51:02.844</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>-16.590000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-09 23:50:59.892</x:v>
+        <x:v>2026-08-23 23:51:01.868</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 01:50:59.892</x:v>
+        <x:v>2026-08-24 01:51:01.868</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>3.380000</x:v>
+        <x:v>3.390000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-09 23:50:59.858</x:v>
+        <x:v>2026-08-23 23:51:01.845</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 01:50:59.858</x:v>
+        <x:v>2026-08-24 01:51:01.845</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>3.130000</x:v>
+        <x:v>-16.450000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-09 23:50:58.888</x:v>
+        <x:v>2026-08-23 23:51:00.864</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 01:50:58.888</x:v>
+        <x:v>2026-08-24 01:51:00.864</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>3.280000</x:v>
+        <x:v>3.440000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-09 23:50:58.857</x:v>
+        <x:v>2026-08-23 23:51:00.845</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 01:50:58.857</x:v>
+        <x:v>2026-08-24 01:51:00.845</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>3.080000</x:v>
+        <x:v>-16.310000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-09 23:50:57.887</x:v>
+        <x:v>2026-08-23 23:50:59.867</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 01:50:57.887</x:v>
+        <x:v>2026-08-24 01:50:59.867</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>3.190000</x:v>
+        <x:v>3.490000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-09 23:50:57.857</x:v>
+        <x:v>2026-08-23 23:50:59.846</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 01:50:57.857</x:v>
+        <x:v>2026-08-24 01:50:59.846</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>3.040000</x:v>
+        <x:v>-16.020000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.892</x:v>
+        <x:v>2026-08-23 23:50:58.864</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.892</x:v>
+        <x:v>2026-08-24 01:50:58.864</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>3.090000</x:v>
+        <x:v>3.970000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.859</x:v>
+        <x:v>2026-08-23 23:50:58.845</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.859</x:v>
+        <x:v>2026-08-24 01:50:58.845</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>3.150000</x:v>
+        <x:v>-15.880000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-09 23:50:55.896</x:v>
+        <x:v>2026-08-23 23:50:57.865</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 01:50:55.896</x:v>
+        <x:v>2026-08-24 01:50:57.865</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>2.310000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-09 23:50:55.858</x:v>
+        <x:v>2026-08-23 23:50:57.846</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 01:50:55.858</x:v>
+        <x:v>2026-08-24 01:50:57.846</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>2.930000</x:v>
+        <x:v>-15.750000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-09 23:50:54.904</x:v>
+        <x:v>2026-08-23 23:50:56.870</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 01:50:54.904</x:v>
+        <x:v>2026-08-24 01:50:56.870</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>2.240000</x:v>
+        <x:v>4.020000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-09 23:50:54.870</x:v>
+        <x:v>2026-08-23 23:50:56.845</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 01:50:54.870</x:v>
+        <x:v>2026-08-24 01:50:56.845</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>2.880000</x:v>
+        <x:v>-15.340000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-09 23:50:53.892</x:v>
+        <x:v>2026-08-23 23:50:55.867</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 01:50:53.892</x:v>
+        <x:v>2026-08-24 01:50:55.867</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>2.170000</x:v>
+        <x:v>4.030000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-09 23:50:53.862</x:v>
+        <x:v>2026-08-23 23:50:55.846</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 01:50:53.862</x:v>
+        <x:v>2026-08-24 01:50:55.846</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>2.830000</x:v>
+        <x:v>-15.230000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-09 23:50:52.893</x:v>
+        <x:v>2026-08-23 23:50:54.866</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 01:50:52.893</x:v>
+        <x:v>2026-08-24 01:50:54.866</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>4.060000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-09 23:50:52.857</x:v>
+        <x:v>2026-08-23 23:50:54.844</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 01:50:52.857</x:v>
+        <x:v>2026-08-24 01:50:54.844</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>2.860000</x:v>
+        <x:v>-15.050000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-09 23:50:51.887</x:v>
+        <x:v>2026-08-23 23:50:53.870</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 01:50:51.887</x:v>
+        <x:v>2026-08-24 01:50:53.870</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>2.750000</x:v>
+        <x:v>4.080000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 23:50:51.858</x:v>
+        <x:v>2026-08-23 23:50:53.846</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 01:50:51.858</x:v>
+        <x:v>2026-08-24 01:50:53.846</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>2.540000</x:v>
+        <x:v>-14.940000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 23:50:50.887</x:v>
+        <x:v>2026-08-23 23:50:52.863</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 01:50:50.887</x:v>
+        <x:v>2026-08-24 01:50:52.863</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>2.650000</x:v>
+        <x:v>4.110000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 23:50:50.857</x:v>
+        <x:v>2026-08-23 23:50:52.844</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 01:50:50.857</x:v>
+        <x:v>2026-08-24 01:50:52.844</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>2.500000</x:v>
+        <x:v>-14.830000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 23:50:49.901</x:v>
+        <x:v>2026-08-23 23:50:51.873</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 01:50:49.901</x:v>
+        <x:v>2026-08-24 01:50:51.873</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>4.140000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 23:50:49.871</x:v>
+        <x:v>2026-08-23 23:50:51.845</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 01:50:49.871</x:v>
+        <x:v>2026-08-24 01:50:51.845</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>2.470000</x:v>
+        <x:v>-14.720000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 23:50:48.889</x:v>
+        <x:v>2026-08-23 23:50:50.868</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 01:50:48.889</x:v>
+        <x:v>2026-08-24 01:50:50.868</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>2.460000</x:v>
+        <x:v>4.150000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 23:50:48.857</x:v>
+        <x:v>2026-08-23 23:50:50.846</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 01:50:48.857</x:v>
+        <x:v>2026-08-24 01:50:50.846</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>2.430000</x:v>
+        <x:v>-15.820000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 23:50:47.889</x:v>
+        <x:v>2026-08-23 23:50:49.868</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 01:50:47.889</x:v>
+        <x:v>2026-08-24 01:50:49.868</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>2.520000</x:v>
+        <x:v>4.180000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 23:50:47.858</x:v>
+        <x:v>2026-08-23 23:50:49.847</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 01:50:47.858</x:v>
+        <x:v>2026-08-24 01:50:49.847</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>1.980000</x:v>
+        <x:v>-15.640000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 23:50:46.891</x:v>
+        <x:v>2026-08-23 23:50:48.877</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 01:50:46.891</x:v>
+        <x:v>2026-08-24 01:50:48.877</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>4.210000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 23:50:46.858</x:v>
+        <x:v>2026-08-23 23:50:48.846</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 01:50:46.858</x:v>
+        <x:v>2026-08-24 01:50:48.846</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1.970000</x:v>
+        <x:v>-15.460000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.889</x:v>
+        <x:v>2026-08-23 23:50:47.869</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.889</x:v>
+        <x:v>2026-08-24 01:50:47.869</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>2.310000</x:v>
+        <x:v>4.230000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.857</x:v>
+        <x:v>2026-08-23 23:50:47.844</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.857</x:v>
+        <x:v>2026-08-24 01:50:47.844</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1.960000</x:v>
+        <x:v>-15.280000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 23:50:44.889</x:v>
+        <x:v>2026-08-23 23:50:46.864</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 01:50:44.889</x:v>
+        <x:v>2026-08-24 01:50:46.864</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>2.210000</x:v>
+        <x:v>3.870000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 23:50:44.858</x:v>
+        <x:v>2026-08-23 23:50:46.846</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 01:50:44.858</x:v>
+        <x:v>2026-08-24 01:50:46.846</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1.980000</x:v>
+        <x:v>-14.460000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 23:50:43.888</x:v>
+        <x:v>2026-08-23 23:50:45.865</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 01:50:43.888</x:v>
+        <x:v>2026-08-24 01:50:45.865</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>1.600000</x:v>
+        <x:v>3.910000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 23:50:43.858</x:v>
+        <x:v>2026-08-23 23:50:45.846</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 01:50:43.858</x:v>
+        <x:v>2026-08-24 01:50:45.846</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>1.930000</x:v>
+        <x:v>-14.310000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 23:50:42.895</x:v>
+        <x:v>2026-08-23 23:50:44.866</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 01:50:42.895</x:v>
+        <x:v>2026-08-24 01:50:44.866</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>1.520000</x:v>
+        <x:v>3.950000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 23:50:42.867</x:v>
+        <x:v>2026-08-23 23:50:44.846</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 01:50:42.867</x:v>
+        <x:v>2026-08-24 01:50:44.846</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1.920000</x:v>
+        <x:v>-14.170000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 23:50:41.886</x:v>
+        <x:v>2026-08-23 23:50:43.873</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 01:50:41.886</x:v>
+        <x:v>2026-08-24 01:50:43.873</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>1.430000</x:v>
+        <x:v>3.980000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 23:50:41.856</x:v>
+        <x:v>2026-08-23 23:50:43.847</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 01:50:41.856</x:v>
+        <x:v>2026-08-24 01:50:43.847</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>-12.490000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 23:50:40.897</x:v>
+        <x:v>2026-08-23 23:50:42.864</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 01:50:40.897</x:v>
+        <x:v>2026-08-24 01:50:42.864</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>4.020000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 23:50:40.864</x:v>
+        <x:v>2026-08-23 23:50:42.845</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 01:50:40.864</x:v>
+        <x:v>2026-08-24 01:50:42.845</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>1.890000</x:v>
+        <x:v>-12.330000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 23:50:39.895</x:v>
+        <x:v>2026-08-23 23:50:41.867</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 01:50:39.895</x:v>
+        <x:v>2026-08-24 01:50:41.867</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>1.420000</x:v>
+        <x:v>4.070000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 23:50:39.865</x:v>
+        <x:v>2026-08-23 23:50:41.846</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 01:50:39.865</x:v>
+        <x:v>2026-08-24 01:50:41.846</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>2.030000</x:v>
+        <x:v>-12.280000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 23:50:38.887</x:v>
+        <x:v>2026-08-23 23:50:40.872</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 01:50:38.887</x:v>
+        <x:v>2026-08-24 01:50:40.872</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>4.110000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 23:50:38.857</x:v>
+        <x:v>2026-08-23 23:50:40.846</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 01:50:38.857</x:v>
+        <x:v>2026-08-24 01:50:40.846</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>-12.230000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 23:50:37.896</x:v>
+        <x:v>2026-08-23 23:50:39.863</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 01:50:37.896</x:v>
+        <x:v>2026-08-24 01:50:39.863</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>1.240000</x:v>
+        <x:v>3.110000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 23:50:37.860</x:v>
+        <x:v>2026-08-23 23:50:39.845</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 01:50:37.860</x:v>
+        <x:v>2026-08-24 01:50:39.845</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>1.990000</x:v>
+        <x:v>-11.990000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-09 23:50:36.892</x:v>
+        <x:v>2026-08-23 23:50:38.867</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 01:50:36.892</x:v>
+        <x:v>2026-08-24 01:50:38.867</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>1.150000</x:v>
+        <x:v>3.630000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-09 23:50:36.863</x:v>
+        <x:v>2026-08-23 23:50:38.846</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 01:50:36.863</x:v>
+        <x:v>2026-08-24 01:50:38.846</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>1.960000</x:v>
+        <x:v>-11.850000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-09 23:50:35.886</x:v>
+        <x:v>2026-08-23 23:50:37.865</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 01:50:35.886</x:v>
+        <x:v>2026-08-24 01:50:37.865</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>1.150000</x:v>
+        <x:v>3.660000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-09 23:50:35.857</x:v>
+        <x:v>2026-08-23 23:50:37.845</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 01:50:35.857</x:v>
+        <x:v>2026-08-24 01:50:37.845</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>-11.820000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-09 23:50:34.886</x:v>
+        <x:v>2026-08-23 23:50:36.873</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 01:50:34.886</x:v>
+        <x:v>2026-08-24 01:50:36.873</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>1.060000</x:v>
+        <x:v>3.680000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-09 23:50:34.857</x:v>
+        <x:v>2026-08-23 23:50:36.845</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 01:50:34.857</x:v>
+        <x:v>2026-08-24 01:50:36.845</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>2.300000</x:v>
+        <x:v>-11.790000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.886</x:v>
+        <x:v>2026-08-23 23:50:35.871</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.886</x:v>
+        <x:v>2026-08-24 01:50:35.871</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.970000</x:v>
+        <x:v>3.690000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.857</x:v>
+        <x:v>2026-08-23 23:50:35.846</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.857</x:v>
+        <x:v>2026-08-24 01:50:35.846</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>2.250000</x:v>
+        <x:v>-15.120000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 23:50:32.903</x:v>
+        <x:v>2026-08-23 23:50:34.868</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 01:50:32.903</x:v>
+        <x:v>2026-08-24 01:50:34.868</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>4.560000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 23:50:32.872</x:v>
+        <x:v>2026-08-23 23:50:34.848</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 01:50:32.872</x:v>
+        <x:v>2026-08-24 01:50:34.848</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>2.740000</x:v>
+        <x:v>-14.800000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 23:50:31.886</x:v>
+        <x:v>2026-08-23 23:50:33.874</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 01:50:31.886</x:v>
+        <x:v>2026-08-24 01:50:33.874</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>4.560000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 23:50:31.857</x:v>
+        <x:v>2026-08-23 23:50:33.846</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 01:50:31.857</x:v>
+        <x:v>2026-08-24 01:50:33.846</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>2.520000</x:v>
+        <x:v>-14.590000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 23:50:30.889</x:v>
+        <x:v>2026-08-23 23:50:32.871</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 01:50:30.889</x:v>
+        <x:v>2026-08-24 01:50:32.871</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0.580000</x:v>
+        <x:v>4.550000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 23:50:30.859</x:v>
+        <x:v>2026-08-23 23:50:32.846</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 01:50:30.859</x:v>
+        <x:v>2026-08-24 01:50:32.846</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>2.250000</x:v>
+        <x:v>-14.370000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 23:50:29.899</x:v>
+        <x:v>2026-08-23 23:50:31.864</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 01:50:29.899</x:v>
+        <x:v>2026-08-24 01:50:31.864</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.490000</x:v>
+        <x:v>4.510000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 23:50:29.859</x:v>
+        <x:v>2026-08-23 23:50:31.845</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 01:50:29.859</x:v>
+        <x:v>2026-08-24 01:50:31.845</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>2.190000</x:v>
+        <x:v>-13.750000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.889</x:v>
+        <x:v>2026-08-23 23:50:30.864</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.889</x:v>
+        <x:v>2026-08-24 01:50:30.864</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>4.960000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.858</x:v>
+        <x:v>2026-08-23 23:50:30.845</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.858</x:v>
+        <x:v>2026-08-24 01:50:30.845</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>-13.520000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 23:50:27.894</x:v>
+        <x:v>2026-08-23 23:50:29.871</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 01:50:27.894</x:v>
+        <x:v>2026-08-24 01:50:29.871</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>4.940000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 23:50:27.856</x:v>
+        <x:v>2026-08-23 23:50:29.846</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 01:50:27.856</x:v>
+        <x:v>2026-08-24 01:50:29.846</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>3.050000</x:v>
+        <x:v>-13.320000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 23:50:26.889</x:v>
+        <x:v>2026-08-23 23:50:28.862</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 01:50:26.889</x:v>
+        <x:v>2026-08-24 01:50:28.862</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>4.920000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 23:50:26.858</x:v>
+        <x:v>2026-08-23 23:50:28.845</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 01:50:26.858</x:v>
+        <x:v>2026-08-24 01:50:28.845</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>2.930000</x:v>
+        <x:v>-13.130000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 23:50:25.896</x:v>
+        <x:v>2026-08-23 23:50:27.868</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 01:50:25.896</x:v>
+        <x:v>2026-08-24 01:50:27.868</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>4.880000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 23:50:25.858</x:v>
+        <x:v>2026-08-23 23:50:27.846</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 01:50:25.858</x:v>
+        <x:v>2026-08-24 01:50:27.846</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>2.590000</x:v>
+        <x:v>-11.330000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.889</x:v>
+        <x:v>2026-08-23 23:50:26.863</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.889</x:v>
+        <x:v>2026-08-24 01:50:26.863</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>4.350000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>157.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.858</x:v>
+        <x:v>2026-08-23 23:50:26.845</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.858</x:v>
+        <x:v>2026-08-24 01:50:26.845</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>3.410000</x:v>
+        <x:v>-11.250000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>106.800000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>