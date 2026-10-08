--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc9a1b534b4544464af3da725fe282533"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf60281ac19d84ac2b746992c36f373e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9a1b534b4544464af3da725fe282533" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf60281ac19d84ac2b746992c36f373e5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="23" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>aFRR_Activated</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>aFRR_ActivatedEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-23 23:51:15.866</x:v>
+        <x:v>2026-10-08 13:06:10.159</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 01:51:15.866</x:v>
+        <x:v>2026-10-08 15:06:10.159</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>-67.400000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-23 23:51:15.846</x:v>
+        <x:v>2026-10-08 13:06:10.135</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 01:51:15.846</x:v>
+        <x:v>2026-10-08 15:06:10.135</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-12.730000</x:v>
+        <x:v>-135.390000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-23 23:51:14.864</x:v>
+        <x:v>2026-10-08 13:06:09.156</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 01:51:14.864</x:v>
+        <x:v>2026-10-08 15:06:09.156</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>-67.370000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-23 23:51:14.846</x:v>
+        <x:v>2026-10-08 13:06:09.135</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 01:51:14.846</x:v>
+        <x:v>2026-10-08 15:06:09.135</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>-13.140000</x:v>
+        <x:v>-135.660000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-23 23:51:13.870</x:v>
+        <x:v>2026-10-08 13:06:08.165</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 01:51:13.870</x:v>
+        <x:v>2026-10-08 15:06:08.165</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>2.600000</x:v>
+        <x:v>-67.290000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-23 23:51:13.847</x:v>
+        <x:v>2026-10-08 13:06:08.136</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 01:51:13.847</x:v>
+        <x:v>2026-10-08 15:06:08.136</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>-13.190000</x:v>
+        <x:v>-135.540000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-23 23:51:12.864</x:v>
+        <x:v>2026-10-08 13:06:07.159</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 01:51:12.864</x:v>
+        <x:v>2026-10-08 15:06:07.159</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>-67.220000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-23 23:51:12.844</x:v>
+        <x:v>2026-10-08 13:06:07.136</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 01:51:12.844</x:v>
+        <x:v>2026-10-08 15:06:07.136</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>-13.250000</x:v>
+        <x:v>-135.830000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-23 23:51:11.864</x:v>
+        <x:v>2026-10-08 13:06:06.159</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 01:51:11.864</x:v>
+        <x:v>2026-10-08 15:06:06.159</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>-68.330000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-23 23:51:11.845</x:v>
+        <x:v>2026-10-08 13:06:06.135</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 01:51:11.845</x:v>
+        <x:v>2026-10-08 15:06:06.135</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>-12.000000</x:v>
+        <x:v>-136.360000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-23 23:51:10.864</x:v>
+        <x:v>2026-10-08 13:06:05.198</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 01:51:10.864</x:v>
+        <x:v>2026-10-08 15:06:05.198</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>-68.220000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-23 23:51:10.846</x:v>
+        <x:v>2026-10-08 13:06:05.178</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 01:51:10.846</x:v>
+        <x:v>2026-10-08 15:06:05.178</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>-12.270000</x:v>
+        <x:v>-136.640000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-23 23:51:09.865</x:v>
+        <x:v>2026-10-08 13:06:04.157</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 01:51:09.865</x:v>
+        <x:v>2026-10-08 15:06:04.157</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>2.710000</x:v>
+        <x:v>-67.100000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-23 23:51:09.845</x:v>
+        <x:v>2026-10-08 13:06:04.135</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 01:51:09.845</x:v>
+        <x:v>2026-10-08 15:06:04.135</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>-12.390000</x:v>
+        <x:v>-136.870000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.867</x:v>
+        <x:v>2026-10-08 13:06:03.156</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.867</x:v>
+        <x:v>2026-10-08 15:06:03.156</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>2.820000</x:v>
+        <x:v>-66.990000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.846</x:v>
+        <x:v>2026-10-08 13:06:03.135</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.846</x:v>
+        <x:v>2026-10-08 15:06:03.135</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-12.510000</x:v>
+        <x:v>-137.150000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-23 23:51:07.863</x:v>
+        <x:v>2026-10-08 13:06:02.157</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 01:51:07.863</x:v>
+        <x:v>2026-10-08 15:06:02.157</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>2.870000</x:v>
+        <x:v>-66.840000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-23 23:51:07.845</x:v>
+        <x:v>2026-10-08 13:06:02.136</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 01:51:07.845</x:v>
+        <x:v>2026-10-08 15:06:02.136</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-16.250000</x:v>
+        <x:v>-137.230000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-23 23:51:06.865</x:v>
+        <x:v>2026-10-08 13:06:01.166</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 01:51:06.865</x:v>
+        <x:v>2026-10-08 15:06:01.166</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>3.370000</x:v>
+        <x:v>-66.730000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-23 23:51:06.845</x:v>
+        <x:v>2026-10-08 13:06:01.135</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 01:51:06.845</x:v>
+        <x:v>2026-10-08 15:06:01.135</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-16.310000</x:v>
+        <x:v>-137.530000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-23 23:51:05.863</x:v>
+        <x:v>2026-10-08 13:06:00.165</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 01:51:05.863</x:v>
+        <x:v>2026-10-08 15:06:00.165</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>3.400000</x:v>
+        <x:v>-66.610000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-23 23:51:05.844</x:v>
+        <x:v>2026-10-08 13:06:00.136</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 01:51:05.844</x:v>
+        <x:v>2026-10-08 15:06:00.136</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-16.220000</x:v>
+        <x:v>-137.740000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-23 23:51:04.866</x:v>
+        <x:v>2026-10-08 13:05:59.158</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 01:51:04.866</x:v>
+        <x:v>2026-10-08 15:05:59.158</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>3.440000</x:v>
+        <x:v>-67.140000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-23 23:51:04.846</x:v>
+        <x:v>2026-10-08 13:05:59.134</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 01:51:04.846</x:v>
+        <x:v>2026-10-08 15:05:59.134</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>-16.120000</x:v>
+        <x:v>-137.700000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-23 23:51:03.865</x:v>
+        <x:v>2026-10-08 13:05:58.154</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 01:51:03.865</x:v>
+        <x:v>2026-10-08 15:05:58.154</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>3.470000</x:v>
+        <x:v>-67.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-23 23:51:03.846</x:v>
+        <x:v>2026-10-08 13:05:58.134</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 01:51:03.846</x:v>
+        <x:v>2026-10-08 15:05:58.134</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-16.560000</x:v>
+        <x:v>-138.020000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-23 23:51:02.870</x:v>
+        <x:v>2026-10-08 13:05:57.159</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 01:51:02.870</x:v>
+        <x:v>2026-10-08 15:05:57.159</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>3.350000</x:v>
+        <x:v>-66.870000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-23 23:51:02.844</x:v>
+        <x:v>2026-10-08 13:05:57.137</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 01:51:02.844</x:v>
+        <x:v>2026-10-08 15:05:57.137</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>-16.590000</x:v>
+        <x:v>-138.340000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-23 23:51:01.868</x:v>
+        <x:v>2026-10-08 13:05:56.163</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 01:51:01.868</x:v>
+        <x:v>2026-10-08 15:05:56.163</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>3.390000</x:v>
+        <x:v>-66.730000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-23 23:51:01.845</x:v>
+        <x:v>2026-10-08 13:05:56.134</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 01:51:01.845</x:v>
+        <x:v>2026-10-08 15:05:56.134</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>-16.450000</x:v>
+        <x:v>-138.660000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-23 23:51:00.864</x:v>
+        <x:v>2026-10-08 13:05:55.158</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 01:51:00.864</x:v>
+        <x:v>2026-10-08 15:05:55.158</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>3.440000</x:v>
+        <x:v>-66.600000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-23 23:51:00.845</x:v>
+        <x:v>2026-10-08 13:05:55.135</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 01:51:00.845</x:v>
+        <x:v>2026-10-08 15:05:55.135</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>-16.310000</x:v>
+        <x:v>-138.900000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-23 23:50:59.867</x:v>
+        <x:v>2026-10-08 13:05:54.160</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 01:50:59.867</x:v>
+        <x:v>2026-10-08 15:05:54.160</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>3.490000</x:v>
+        <x:v>-64.490000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-23 23:50:59.846</x:v>
+        <x:v>2026-10-08 13:05:54.135</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 01:50:59.846</x:v>
+        <x:v>2026-10-08 15:05:54.135</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>-16.020000</x:v>
+        <x:v>-138.870000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-23 23:50:58.864</x:v>
+        <x:v>2026-10-08 13:05:53.157</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 01:50:58.864</x:v>
+        <x:v>2026-10-08 15:05:53.157</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>3.970000</x:v>
+        <x:v>-64.430000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-23 23:50:58.845</x:v>
+        <x:v>2026-10-08 13:05:53.134</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 01:50:58.845</x:v>
+        <x:v>2026-10-08 15:05:53.134</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>-15.880000</x:v>
+        <x:v>-139.210000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-23 23:50:57.865</x:v>
+        <x:v>2026-10-08 13:05:52.158</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 01:50:57.865</x:v>
+        <x:v>2026-10-08 15:05:52.158</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>-63.370000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-23 23:50:57.846</x:v>
+        <x:v>2026-10-08 13:05:52.136</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 01:50:57.846</x:v>
+        <x:v>2026-10-08 15:05:52.136</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>-15.750000</x:v>
+        <x:v>-139.240000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-23 23:50:56.870</x:v>
+        <x:v>2026-10-08 13:05:51.172</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 01:50:56.870</x:v>
+        <x:v>2026-10-08 15:05:51.172</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>4.020000</x:v>
+        <x:v>-63.310000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-23 23:50:56.845</x:v>
+        <x:v>2026-10-08 13:05:51.137</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 01:50:56.845</x:v>
+        <x:v>2026-10-08 15:05:51.137</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>-15.340000</x:v>
+        <x:v>-139.610000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-23 23:50:55.867</x:v>
+        <x:v>2026-10-08 13:05:50.161</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 01:50:55.867</x:v>
+        <x:v>2026-10-08 15:05:50.161</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>4.030000</x:v>
+        <x:v>-65.230000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-23 23:50:55.846</x:v>
+        <x:v>2026-10-08 13:05:50.135</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 01:50:55.846</x:v>
+        <x:v>2026-10-08 15:05:50.135</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>-15.230000</x:v>
+        <x:v>-139.700000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-23 23:50:54.866</x:v>
+        <x:v>2026-10-08 13:05:49.158</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 01:50:54.866</x:v>
+        <x:v>2026-10-08 15:05:49.158</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>4.060000</x:v>
+        <x:v>-65.120000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-23 23:50:54.844</x:v>
+        <x:v>2026-10-08 13:05:49.135</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 01:50:54.844</x:v>
+        <x:v>2026-10-08 15:05:49.135</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>-15.050000</x:v>
+        <x:v>-140.080000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-23 23:50:53.870</x:v>
+        <x:v>2026-10-08 13:05:48.155</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 01:50:53.870</x:v>
+        <x:v>2026-10-08 15:05:48.155</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>4.080000</x:v>
+        <x:v>-64.990000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-23 23:50:53.846</x:v>
+        <x:v>2026-10-08 13:05:48.134</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 01:50:53.846</x:v>
+        <x:v>2026-10-08 15:05:48.134</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>-14.940000</x:v>
+        <x:v>-139.660000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-23 23:50:52.863</x:v>
+        <x:v>2026-10-08 13:05:47.156</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 01:50:52.863</x:v>
+        <x:v>2026-10-08 15:05:47.156</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>4.110000</x:v>
+        <x:v>-64.850000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-23 23:50:52.844</x:v>
+        <x:v>2026-10-08 13:05:47.135</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 01:50:52.844</x:v>
+        <x:v>2026-10-08 15:05:47.135</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>-14.830000</x:v>
+        <x:v>-140.800000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.873</x:v>
+        <x:v>2026-10-08 13:05:46.155</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.873</x:v>
+        <x:v>2026-10-08 15:05:46.155</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>4.140000</x:v>
+        <x:v>-65.910000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.845</x:v>
+        <x:v>2026-10-08 13:05:46.134</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.845</x:v>
+        <x:v>2026-10-08 15:05:46.134</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>-14.720000</x:v>
+        <x:v>-140.990000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>101.220000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-23 23:50:50.868</x:v>
+        <x:v>2026-10-08 13:05:45.155</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 01:50:50.868</x:v>
+        <x:v>2026-10-08 15:05:45.155</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>4.150000</x:v>
+        <x:v>-65.730000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-23 23:50:50.846</x:v>
+        <x:v>2026-10-08 13:05:45.135</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 01:50:50.846</x:v>
+        <x:v>2026-10-08 15:05:45.135</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>-15.820000</x:v>
+        <x:v>-141.380000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>102.240000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-23 23:50:49.868</x:v>
+        <x:v>2026-10-08 13:05:44.155</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 01:50:49.868</x:v>
+        <x:v>2026-10-08 15:05:44.155</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>4.180000</x:v>
+        <x:v>-65.550000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-23 23:50:49.847</x:v>
+        <x:v>2026-10-08 13:05:44.134</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 01:50:49.847</x:v>
+        <x:v>2026-10-08 15:05:44.134</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>-15.640000</x:v>
+        <x:v>-141.780000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>102.240000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-23 23:50:48.877</x:v>
+        <x:v>2026-10-08 13:05:43.166</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 01:50:48.877</x:v>
+        <x:v>2026-10-08 15:05:43.166</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>4.210000</x:v>
+        <x:v>-64.370000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-23 23:50:48.846</x:v>
+        <x:v>2026-10-08 13:05:43.136</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 01:50:48.846</x:v>
+        <x:v>2026-10-08 15:05:43.136</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>-15.460000</x:v>
+        <x:v>-143.210000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>102.240000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.869</x:v>
+        <x:v>2026-10-08 13:05:42.163</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.869</x:v>
+        <x:v>2026-10-08 15:05:42.163</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>4.230000</x:v>
+        <x:v>-63.160000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.844</x:v>
+        <x:v>2026-10-08 13:05:42.135</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.844</x:v>
+        <x:v>2026-10-08 15:05:42.135</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>-15.280000</x:v>
+        <x:v>-142.270000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>102.240000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-23 23:50:46.864</x:v>
+        <x:v>2026-10-08 13:05:41.159</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 01:50:46.864</x:v>
+        <x:v>2026-10-08 15:05:41.159</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>3.870000</x:v>
+        <x:v>-63.010000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-23 23:50:46.846</x:v>
+        <x:v>2026-10-08 13:05:41.136</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 01:50:46.846</x:v>
+        <x:v>2026-10-08 15:05:41.136</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>-14.460000</x:v>
+        <x:v>-142.680000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-23 23:50:45.865</x:v>
+        <x:v>2026-10-08 13:05:40.157</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 01:50:45.865</x:v>
+        <x:v>2026-10-08 15:05:40.157</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>3.910000</x:v>
+        <x:v>-62.870000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-23 23:50:45.846</x:v>
+        <x:v>2026-10-08 13:05:40.134</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 01:50:45.846</x:v>
+        <x:v>2026-10-08 15:05:40.134</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>-14.310000</x:v>
+        <x:v>-143.090000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.866</x:v>
+        <x:v>2026-10-08 13:05:39.165</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.866</x:v>
+        <x:v>2026-10-08 15:05:39.165</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>-62.730000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.846</x:v>
+        <x:v>2026-10-08 13:05:39.135</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.846</x:v>
+        <x:v>2026-10-08 15:05:39.135</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>-14.170000</x:v>
+        <x:v>-143.050000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-23 23:50:43.873</x:v>
+        <x:v>2026-10-08 13:05:38.154</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 01:50:43.873</x:v>
+        <x:v>2026-10-08 15:05:38.154</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>3.980000</x:v>
+        <x:v>-63.960000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-23 23:50:43.847</x:v>
+        <x:v>2026-10-08 13:05:38.135</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 01:50:43.847</x:v>
+        <x:v>2026-10-08 15:05:38.135</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>-12.490000</x:v>
+        <x:v>-143.720000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-23 23:50:42.864</x:v>
+        <x:v>2026-10-08 13:05:37.156</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 01:50:42.864</x:v>
+        <x:v>2026-10-08 15:05:37.156</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>4.020000</x:v>
+        <x:v>-63.770000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-23 23:50:42.845</x:v>
+        <x:v>2026-10-08 13:05:37.135</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 01:50:42.845</x:v>
+        <x:v>2026-10-08 15:05:37.135</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>-12.330000</x:v>
+        <x:v>-144.150000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-23 23:50:41.867</x:v>
+        <x:v>2026-10-08 13:05:36.153</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 01:50:41.867</x:v>
+        <x:v>2026-10-08 15:05:36.153</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>4.070000</x:v>
+        <x:v>-63.580000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-23 23:50:41.846</x:v>
+        <x:v>2026-10-08 13:05:36.134</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 01:50:41.846</x:v>
+        <x:v>2026-10-08 15:05:36.134</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-12.280000</x:v>
+        <x:v>-143.550000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.872</x:v>
+        <x:v>2026-10-08 13:05:35.155</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.872</x:v>
+        <x:v>2026-10-08 15:05:35.155</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>4.110000</x:v>
+        <x:v>-63.380000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.846</x:v>
+        <x:v>2026-10-08 13:05:35.134</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.846</x:v>
+        <x:v>2026-10-08 15:05:35.134</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>-12.230000</x:v>
+        <x:v>-145.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-23 23:50:39.863</x:v>
+        <x:v>2026-10-08 13:05:34.161</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 01:50:39.863</x:v>
+        <x:v>2026-10-08 15:05:34.161</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>-61.660000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-23 23:50:39.845</x:v>
+        <x:v>2026-10-08 13:05:34.139</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 01:50:39.845</x:v>
+        <x:v>2026-10-08 15:05:34.139</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>-11.990000</x:v>
+        <x:v>-145.340000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-23 23:50:38.867</x:v>
+        <x:v>2026-10-08 13:05:33.161</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 01:50:38.867</x:v>
+        <x:v>2026-10-08 15:05:33.161</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>-61.530000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-23 23:50:38.846</x:v>
+        <x:v>2026-10-08 13:05:33.137</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 01:50:38.846</x:v>
+        <x:v>2026-10-08 15:05:33.137</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>-11.850000</x:v>
+        <x:v>-145.770000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-23 23:50:37.865</x:v>
+        <x:v>2026-10-08 13:05:32.159</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 01:50:37.865</x:v>
+        <x:v>2026-10-08 15:05:32.159</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>3.660000</x:v>
+        <x:v>-61.390000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-23 23:50:37.845</x:v>
+        <x:v>2026-10-08 13:05:32.135</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 01:50:37.845</x:v>
+        <x:v>2026-10-08 15:05:32.135</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>-11.820000</x:v>
+        <x:v>-147.680000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.873</x:v>
+        <x:v>2026-10-08 13:05:31.174</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.873</x:v>
+        <x:v>2026-10-08 15:05:31.174</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>3.680000</x:v>
+        <x:v>-60.270000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.845</x:v>
+        <x:v>2026-10-08 13:05:31.139</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.845</x:v>
+        <x:v>2026-10-08 15:05:31.139</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>-11.790000</x:v>
+        <x:v>-146.470000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-23 23:50:35.871</x:v>
+        <x:v>2026-10-08 13:05:30.157</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 01:50:35.871</x:v>
+        <x:v>2026-10-08 15:05:30.157</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>3.690000</x:v>
+        <x:v>-61.710000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-23 23:50:35.846</x:v>
+        <x:v>2026-10-08 13:05:30.134</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 01:50:35.846</x:v>
+        <x:v>2026-10-08 15:05:30.134</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>-15.120000</x:v>
+        <x:v>-146.820000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-23 23:50:34.868</x:v>
+        <x:v>2026-10-08 13:05:29.155</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 01:50:34.868</x:v>
+        <x:v>2026-10-08 15:05:29.155</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>4.560000</x:v>
+        <x:v>-61.510000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-23 23:50:34.848</x:v>
+        <x:v>2026-10-08 13:05:29.135</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 01:50:34.848</x:v>
+        <x:v>2026-10-08 15:05:29.135</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>-14.800000</x:v>
+        <x:v>-147.260000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-23 23:50:33.874</x:v>
+        <x:v>2026-10-08 13:05:28.162</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 01:50:33.874</x:v>
+        <x:v>2026-10-08 15:05:28.162</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>4.560000</x:v>
+        <x:v>-61.320000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-23 23:50:33.846</x:v>
+        <x:v>2026-10-08 13:05:28.133</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 01:50:33.846</x:v>
+        <x:v>2026-10-08 15:05:28.133</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>-14.590000</x:v>
+        <x:v>-147.700000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-23 23:50:32.871</x:v>
+        <x:v>2026-10-08 13:05:27.158</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 01:50:32.871</x:v>
+        <x:v>2026-10-08 15:05:27.158</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>4.550000</x:v>
+        <x:v>-61.120000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-23 23:50:32.846</x:v>
+        <x:v>2026-10-08 13:05:27.135</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 01:50:32.846</x:v>
+        <x:v>2026-10-08 15:05:27.135</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>-14.370000</x:v>
+        <x:v>-148.150000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-23 23:50:31.864</x:v>
+        <x:v>2026-10-08 13:05:26.155</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 01:50:31.864</x:v>
+        <x:v>2026-10-08 15:05:26.155</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>4.510000</x:v>
+        <x:v>-62.240000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-23 23:50:31.845</x:v>
+        <x:v>2026-10-08 13:05:26.134</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 01:50:31.845</x:v>
+        <x:v>2026-10-08 15:05:26.134</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>-13.750000</x:v>
+        <x:v>-148.440000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-23 23:50:30.864</x:v>
+        <x:v>2026-10-08 13:05:25.167</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 01:50:30.864</x:v>
+        <x:v>2026-10-08 15:05:25.167</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>4.960000</x:v>
+        <x:v>-62.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-23 23:50:30.845</x:v>
+        <x:v>2026-10-08 13:05:25.136</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 01:50:30.845</x:v>
+        <x:v>2026-10-08 15:05:25.136</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>-13.520000</x:v>
+        <x:v>-148.890000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>26.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-23 23:50:29.871</x:v>
+        <x:v>2026-10-08 13:05:24.158</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 01:50:29.871</x:v>
+        <x:v>2026-10-08 15:05:24.158</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>4.940000</x:v>
+        <x:v>-61.750000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-23 23:50:29.846</x:v>
+        <x:v>2026-10-08 13:05:24.136</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 01:50:29.846</x:v>
+        <x:v>2026-10-08 15:05:24.136</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-13.320000</x:v>
+        <x:v>-149.340000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.862</x:v>
+        <x:v>2026-10-08 13:05:23.157</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.862</x:v>
+        <x:v>2026-10-08 15:05:23.157</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>4.920000</x:v>
+        <x:v>-61.470000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>17.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.845</x:v>
+        <x:v>2026-10-08 13:05:23.135</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.845</x:v>
+        <x:v>2026-10-08 15:05:23.135</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>-13.130000</x:v>
+        <x:v>-149.700000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>103.700000</x:v>
+        <x:v>25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-23 23:50:27.868</x:v>
+        <x:v>2026-10-08 13:05:22.162</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 01:50:27.868</x:v>
+        <x:v>2026-10-08 15:05:22.162</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>4.880000</x:v>
+        <x:v>-59.980000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>20.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-23 23:50:27.846</x:v>
+        <x:v>2026-10-08 13:05:22.141</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 01:50:27.846</x:v>
+        <x:v>2026-10-08 15:05:22.141</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>-11.330000</x:v>
+        <x:v>-150.030000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-23 23:50:26.863</x:v>
+        <x:v>2026-10-08 13:05:21.164</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 01:50:26.863</x:v>
+        <x:v>2026-10-08 15:05:21.164</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>4.350000</x:v>
+        <x:v>-59.780000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>157.500000</x:v>
+        <x:v>20.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-23 23:50:26.845</x:v>
+        <x:v>2026-10-08 13:05:21.135</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 01:50:26.845</x:v>
+        <x:v>2026-10-08 15:05:21.135</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>-11.250000</x:v>
+        <x:v>-150.500000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>106.800000</x:v>
+        <x:v>25.900000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>