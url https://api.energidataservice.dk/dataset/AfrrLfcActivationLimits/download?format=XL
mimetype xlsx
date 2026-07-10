--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R61ae9fd1c793426591d3997572c25ce7"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R96211540f35247629b7d9994a56e46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61ae9fd1c793426591d3997572c25ce7" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96211540f35247629b7d9994a56e46c8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>LimitUp</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>LimitDown</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-25 23:45:00.322</x:v>
+        <x:v>2026-07-09 23:45:00.893</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 01:45:00.322</x:v>
+        <x:v>2026-07-10 01:45:00.893</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>168.150000</x:v>
+        <x:v>198.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-25 23:30:00.334</x:v>
+        <x:v>2026-07-09 23:45:00.857</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 01:30:00.334</x:v>
+        <x:v>2026-07-10 01:45:00.857</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-25 23:30:00.302</x:v>
+        <x:v>2026-07-09 23:30:00.897</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 01:30:00.302</x:v>
+        <x:v>2026-07-10 01:30:00.897</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>132.050000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>312.550000</x:v>
+        <x:v>203.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-25 23:15:00.326</x:v>
+        <x:v>2026-07-09 23:30:00.860</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 01:15:00.326</x:v>
+        <x:v>2026-07-10 01:30:00.860</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>195.700000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>172.900000</x:v>
+        <x:v>374.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-25 23:15:00.294</x:v>
+        <x:v>2026-07-09 23:15:00.903</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 01:15:00.294</x:v>
+        <x:v>2026-07-10 01:15:00.903</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>132.050000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>313.500000</x:v>
+        <x:v>200.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-25 23:00:00.395</x:v>
+        <x:v>2026-07-09 23:15:00.869</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 01:00:00.395</x:v>
+        <x:v>2026-07-10 01:15:00.869</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>197.600000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>181.450000</x:v>
+        <x:v>353.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-25 23:00:00.307</x:v>
+        <x:v>2026-07-09 23:00:00.889</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 01:00:00.307</x:v>
+        <x:v>2026-07-10 01:00:00.889</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>129.200000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>312.550000</x:v>
+        <x:v>195.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-25 22:45:00.325</x:v>
+        <x:v>2026-07-09 23:00:00.853</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 00:45:00.325</x:v>
+        <x:v>2026-07-10 01:00:00.853</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>179.550000</x:v>
+        <x:v>353.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-25 22:45:00.293</x:v>
+        <x:v>2026-07-09 22:45:00.896</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 00:45:00.293</x:v>
+        <x:v>2026-07-10 00:45:00.896</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>144.400000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>311.600000</x:v>
+        <x:v>203.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-25 22:30:00.329</x:v>
+        <x:v>2026-07-09 22:45:00.859</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 00:30:00.329</x:v>
+        <x:v>2026-07-10 00:45:00.859</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>171.950000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>190.000000</x:v>
+        <x:v>353.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-25 22:30:00.298</x:v>
+        <x:v>2026-07-09 22:30:00.895</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 00:30:00.298</x:v>
+        <x:v>2026-07-10 00:30:00.895</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>311.600000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 22:15:00.323</x:v>
+        <x:v>2026-07-09 22:30:00.859</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 00:15:00.323</x:v>
+        <x:v>2026-07-10 00:30:00.859</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>169.100000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>183.350000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-25 22:15:00.300</x:v>
+        <x:v>2026-07-09 22:15:00.894</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 00:15:00.300</x:v>
+        <x:v>2026-07-10 00:15:00.894</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>128.250000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>312.550000</x:v>
+        <x:v>175.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-25 22:00:00.439</x:v>
+        <x:v>2026-07-09 22:15:00.858</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 00:00:00.439</x:v>
+        <x:v>2026-07-10 00:15:00.858</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>98.800000</x:v>
+        <x:v>171.950000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>190.000000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-25 22:00:00.386</x:v>
+        <x:v>2026-07-09 22:00:00.898</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 00:00:00.386</x:v>
+        <x:v>2026-07-10 00:00:00.898</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>127.300000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>311.600000</x:v>
+        <x:v>189.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-25 21:45:00.336</x:v>
+        <x:v>2026-07-09 22:00:00.860</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-25 23:45:00.336</x:v>
+        <x:v>2026-07-10 00:00:00.860</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>100.700000</x:v>
+        <x:v>174.800000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>194.750000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-25 21:30:00.323</x:v>
+        <x:v>2026-07-09 21:45:00.892</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-25 23:30:00.323</x:v>
+        <x:v>2026-07-09 23:45:00.892</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>110.200000</x:v>
+        <x:v>112.100000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>186.200000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 21:30:00.295</x:v>
+        <x:v>2026-07-09 21:30:00.891</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-25 23:30:00.295</x:v>
+        <x:v>2026-07-09 23:30:00.891</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>112.100000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>198.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-25 21:15:00.325</x:v>
+        <x:v>2026-07-09 21:30:00.858</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-25 23:15:00.325</x:v>
+        <x:v>2026-07-09 23:30:00.858</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>111.150000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>190.950000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-25 21:15:00.297</x:v>
+        <x:v>2026-07-09 21:15:00.894</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-25 23:15:00.297</x:v>
+        <x:v>2026-07-09 23:15:00.894</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>112.100000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>340.100000</x:v>
+        <x:v>200.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 21:00:00.344</x:v>
+        <x:v>2026-07-09 21:15:00.859</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-25 23:00:00.344</x:v>
+        <x:v>2026-07-09 23:15:00.859</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>194.750000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 21:00:00.303</x:v>
+        <x:v>2026-07-09 21:00:00.901</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-25 23:00:00.303</x:v>
+        <x:v>2026-07-09 23:00:00.901</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>111.150000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>234.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 20:45:00.317</x:v>
+        <x:v>2026-07-09 21:00:00.866</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-25 22:45:00.317</x:v>
+        <x:v>2026-07-09 23:00:00.866</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>148.200000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>215.650000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 20:45:00.294</x:v>
+        <x:v>2026-07-09 20:45:00.893</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-25 22:45:00.294</x:v>
+        <x:v>2026-07-09 22:45:00.893</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>342.000000</x:v>
+        <x:v>226.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 20:30:00.340</x:v>
+        <x:v>2026-07-09 20:45:00.859</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-25 22:30:00.340</x:v>
+        <x:v>2026-07-09 22:45:00.859</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>105.450000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>224.200000</x:v>
+        <x:v>372.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 20:30:00.307</x:v>
+        <x:v>2026-07-09 20:30:00.891</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-25 22:30:00.307</x:v>
+        <x:v>2026-07-09 22:30:00.891</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>202.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 20:15:00.351</x:v>
+        <x:v>2026-07-09 20:30:00.854</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-25 22:15:00.351</x:v>
+        <x:v>2026-07-09 22:30:00.854</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>107.350000</x:v>
+        <x:v>118.750000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>198.550000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 20:15:00.324</x:v>
+        <x:v>2026-07-09 20:15:00.886</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-25 22:15:00.324</x:v>
+        <x:v>2026-07-09 22:15:00.886</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>340.100000</x:v>
+        <x:v>203.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 20:00:00.371</x:v>
+        <x:v>2026-07-09 20:15:00.850</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-25 22:00:00.371</x:v>
+        <x:v>2026-07-09 22:15:00.850</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>107.350000</x:v>
+        <x:v>115.900000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>202.350000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 20:00:00.298</x:v>
+        <x:v>2026-07-09 20:00:00.897</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-25 22:00:00.298</x:v>
+        <x:v>2026-07-09 22:00:00.897</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>201.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 19:45:00.333</x:v>
+        <x:v>2026-07-09 20:00:00.856</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-25 21:45:00.333</x:v>
+        <x:v>2026-07-09 22:00:00.856</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>105.450000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>209.000000</x:v>
+        <x:v>371.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 19:45:00.304</x:v>
+        <x:v>2026-07-09 19:45:00.893</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-25 21:45:00.304</x:v>
+        <x:v>2026-07-09 21:45:00.893</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>97.850000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>195.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-25 19:30:00.328</x:v>
+        <x:v>2026-07-09 19:45:00.856</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-25 21:30:00.328</x:v>
+        <x:v>2026-07-09 21:45:00.856</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>228.000000</x:v>
+        <x:v>350.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-25 19:30:00.295</x:v>
+        <x:v>2026-07-09 19:30:00.905</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-25 21:30:00.295</x:v>
+        <x:v>2026-07-09 21:30:00.905</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>100.700000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>207.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-25 19:15:00.333</x:v>
+        <x:v>2026-07-09 19:15:00.901</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-25 21:15:00.333</x:v>
+        <x:v>2026-07-09 21:15:00.901</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>103.550000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>191.900000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-25 19:15:00.297</x:v>
+        <x:v>2026-07-09 19:15:00.858</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-25 21:15:00.297</x:v>
+        <x:v>2026-07-09 21:15:00.858</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>100.700000</x:v>
+        <x:v>137.750000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>340.100000</x:v>
+        <x:v>349.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-25 19:00:00.459</x:v>
+        <x:v>2026-07-09 19:00:00.906</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-25 21:00:00.459</x:v>
+        <x:v>2026-07-09 21:00:00.906</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>82.650000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>199.500000</x:v>
+        <x:v>213.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-25 19:00:00.359</x:v>
+        <x:v>2026-07-09 19:00:00.866</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-25 21:00:00.359</x:v>
+        <x:v>2026-07-09 21:00:00.866</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>100.700000</x:v>
+        <x:v>137.750000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>341.050000</x:v>
+        <x:v>331.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-25 18:45:00.320</x:v>
+        <x:v>2026-07-09 18:45:00.854</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-25 20:45:00.320</x:v>
+        <x:v>2026-07-09 20:45:00.854</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>152.950000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>211.850000</x:v>
+        <x:v>367.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-25 18:30:00.319</x:v>
+        <x:v>2026-07-09 18:30:00.897</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-25 20:30:00.319</x:v>
+        <x:v>2026-07-09 20:30:00.897</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>96.900000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>221.350000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-25 18:30:00.294</x:v>
+        <x:v>2026-07-09 18:30:00.858</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-25 20:30:00.294</x:v>
+        <x:v>2026-07-09 20:30:00.858</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>133.950000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>336.300000</x:v>
+        <x:v>367.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-25 18:15:00.320</x:v>
+        <x:v>2026-07-09 18:15:00.893</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-25 20:15:00.320</x:v>
+        <x:v>2026-07-09 20:15:00.893</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>98.800000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>209.000000</x:v>
+        <x:v>192.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 18:15:00.294</x:v>
+        <x:v>2026-07-09 18:00:00.891</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-25 20:15:00.294</x:v>
+        <x:v>2026-07-09 20:00:00.891</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>98.800000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>337.250000</x:v>
+        <x:v>199.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 18:00:00.417</x:v>
+        <x:v>2026-07-09 18:00:00.856</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-25 20:00:00.417</x:v>
+        <x:v>2026-07-09 20:00:00.856</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>152.950000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>213.750000</x:v>
+        <x:v>368.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 18:00:00.299</x:v>
+        <x:v>2026-07-09 17:45:00.894</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-25 20:00:00.299</x:v>
+        <x:v>2026-07-09 19:45:00.894</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>85.500000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>338.200000</x:v>
+        <x:v>207.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 17:45:00.317</x:v>
+        <x:v>2026-07-09 17:45:00.854</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-25 19:45:00.317</x:v>
+        <x:v>2026-07-09 19:45:00.854</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>101.650000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>225.150000</x:v>
+        <x:v>368.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 17:45:00.293</x:v>
+        <x:v>2026-07-09 17:30:00.897</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-25 19:45:00.293</x:v>
+        <x:v>2026-07-09 19:30:00.897</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>97.850000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>330.600000</x:v>
+        <x:v>202.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 17:30:00.330</x:v>
+        <x:v>2026-07-09 17:30:00.862</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-25 19:30:00.330</x:v>
+        <x:v>2026-07-09 19:30:00.862</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>209.950000</x:v>
+        <x:v>363.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 17:30:00.307</x:v>
+        <x:v>2026-07-09 17:15:00.888</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-25 19:30:00.307</x:v>
+        <x:v>2026-07-09 19:15:00.888</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>83.600000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>331.550000</x:v>
+        <x:v>207.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 17:15:00.324</x:v>
+        <x:v>2026-07-09 17:15:00.855</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-25 19:15:00.324</x:v>
+        <x:v>2026-07-09 19:15:00.855</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>196.650000</x:v>
+        <x:v>372.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 17:15:00.297</x:v>
+        <x:v>2026-07-09 17:00:00.891</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-25 19:15:00.297</x:v>
+        <x:v>2026-07-09 19:00:00.891</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>97.850000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>332.500000</x:v>
+        <x:v>206.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 17:00:00.412</x:v>
+        <x:v>2026-07-09 17:00:00.854</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-25 19:00:00.412</x:v>
+        <x:v>2026-07-09 19:00:00.854</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>110.200000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>190.000000</x:v>
+        <x:v>362.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 17:00:00.294</x:v>
+        <x:v>2026-07-09 16:45:00.900</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-25 19:00:00.294</x:v>
+        <x:v>2026-07-09 18:45:00.900</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>102.600000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>334.400000</x:v>
+        <x:v>208.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 16:45:00.337</x:v>
+        <x:v>2026-07-09 16:45:00.856</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-25 18:45:00.337</x:v>
+        <x:v>2026-07-09 18:45:00.856</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>111.150000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>165.300000</x:v>
+        <x:v>378.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 16:45:00.310</x:v>
+        <x:v>2026-07-09 16:30:00.903</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-25 18:45:00.310</x:v>
+        <x:v>2026-07-09 18:30:00.903</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>102.600000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>355.300000</x:v>
+        <x:v>210.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 16:30:00.326</x:v>
+        <x:v>2026-07-09 16:30:00.867</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-25 18:30:00.326</x:v>
+        <x:v>2026-07-09 18:30:00.867</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>112.100000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>165.300000</x:v>
+        <x:v>379.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 16:30:00.296</x:v>
+        <x:v>2026-07-09 16:15:00.902</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-25 18:30:00.296</x:v>
+        <x:v>2026-07-09 18:15:00.902</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>107.350000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>356.250000</x:v>
+        <x:v>209.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 16:15:00.328</x:v>
+        <x:v>2026-07-09 16:15:00.855</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-25 18:15:00.328</x:v>
+        <x:v>2026-07-09 18:15:00.855</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>113.050000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>380.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 16:15:00.303</x:v>
+        <x:v>2026-07-09 16:00:00.899</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-25 18:15:00.303</x:v>
+        <x:v>2026-07-09 18:00:00.899</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>122.550000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>347.700000</x:v>
+        <x:v>200.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 16:00:00.378</x:v>
+        <x:v>2026-07-09 16:00:00.857</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-25 18:00:00.378</x:v>
+        <x:v>2026-07-09 18:00:00.857</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>112.100000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>185.250000</x:v>
+        <x:v>372.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 16:00:00.297</x:v>
+        <x:v>2026-07-09 15:45:00.910</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-25 18:00:00.297</x:v>
+        <x:v>2026-07-09 17:45:00.910</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>122.550000</x:v>
+        <x:v>110.200000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>348.650000</x:v>
+        <x:v>207.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 15:45:00.340</x:v>
+        <x:v>2026-07-09 15:45:00.867</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-25 17:45:00.340</x:v>
+        <x:v>2026-07-09 17:45:00.867</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>107.350000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>399.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 15:45:00.296</x:v>
+        <x:v>2026-07-09 15:30:00.901</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-25 17:45:00.296</x:v>
+        <x:v>2026-07-09 17:30:00.901</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>163.400000</x:v>
+        <x:v>115.900000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>338.200000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 15:30:00.330</x:v>
+        <x:v>2026-07-09 15:30:00.855</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-25 17:30:00.330</x:v>
+        <x:v>2026-07-09 17:30:00.855</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>161.500000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>169.100000</x:v>
+        <x:v>401.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 15:30:00.298</x:v>
+        <x:v>2026-07-09 15:15:00.900</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-25 17:30:00.298</x:v>
+        <x:v>2026-07-09 17:15:00.900</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>183.350000</x:v>
+        <x:v>119.700000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>320.150000</x:v>
+        <x:v>193.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 15:15:00.326</x:v>
+        <x:v>2026-07-09 15:15:00.856</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-25 17:15:00.326</x:v>
+        <x:v>2026-07-09 17:15:00.856</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 15:15:00.297</x:v>
+        <x:v>2026-07-09 15:00:00.895</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-25 17:15:00.297</x:v>
+        <x:v>2026-07-09 17:00:00.895</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>248.900000</x:v>
+        <x:v>119.700000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>308.750000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 15:00:00.365</x:v>
+        <x:v>2026-07-09 15:00:00.856</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-25 17:00:00.365</x:v>
+        <x:v>2026-07-09 17:00:00.856</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 15:00:00.334</x:v>
+        <x:v>2026-07-09 14:45:00.897</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-25 17:00:00.334</x:v>
+        <x:v>2026-07-09 16:45:00.897</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>234.650000</x:v>
+        <x:v>134.900000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>297.350000</x:v>
+        <x:v>193.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 14:45:00.323</x:v>
+        <x:v>2026-07-09 14:45:00.858</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-25 16:45:00.323</x:v>
+        <x:v>2026-07-09 16:45:00.858</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>141.550000</x:v>
+        <x:v>179.550000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>176.700000</x:v>
+        <x:v>387.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 14:45:00.295</x:v>
+        <x:v>2026-07-09 14:30:00.904</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-25 16:45:00.295</x:v>
+        <x:v>2026-07-09 16:30:00.904</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>314.450000</x:v>
+        <x:v>134.900000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>247.000000</x:v>
+        <x:v>189.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 14:30:00.324</x:v>
+        <x:v>2026-07-09 14:30:00.868</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-25 16:30:00.324</x:v>
+        <x:v>2026-07-09 16:30:00.868</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>181.450000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>389.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 14:30:00.299</x:v>
+        <x:v>2026-07-09 14:15:00.893</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-25 16:30:00.299</x:v>
+        <x:v>2026-07-09 16:15:00.893</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>250.800000</x:v>
+        <x:v>190.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 14:15:00.329</x:v>
+        <x:v>2026-07-09 14:15:00.860</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-25 16:15:00.329</x:v>
+        <x:v>2026-07-09 16:15:00.860</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>181.450000</x:v>
+        <x:v>387.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 14:15:00.294</x:v>
+        <x:v>2026-07-09 14:00:00.894</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-25 16:15:00.294</x:v>
+        <x:v>2026-07-09 16:00:00.894</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>339.150000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>249.850000</x:v>
+        <x:v>195.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 14:00:00.354</x:v>
+        <x:v>2026-07-09 14:00:00.856</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-25 16:00:00.354</x:v>
+        <x:v>2026-07-09 16:00:00.856</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>181.450000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>190.000000</x:v>
+        <x:v>387.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 14:00:00.292</x:v>
+        <x:v>2026-07-09 13:45:00.902</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-25 16:00:00.292</x:v>
+        <x:v>2026-07-09 15:45:00.902</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>340.100000</x:v>
+        <x:v>103.550000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>249.850000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 13:45:00.325</x:v>
+        <x:v>2026-07-09 13:45:00.862</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-25 15:45:00.325</x:v>
+        <x:v>2026-07-09 15:45:00.862</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>190.950000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>396.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 13:45:00.297</x:v>
+        <x:v>2026-07-09 13:30:00.891</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-25 15:45:00.297</x:v>
+        <x:v>2026-07-09 15:30:00.891</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>437.950000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>148.200000</x:v>
+        <x:v>121.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 13:30:00.324</x:v>
+        <x:v>2026-07-09 13:30:00.855</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-25 15:30:00.324</x:v>
+        <x:v>2026-07-09 15:30:00.855</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>190.950000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>171.000000</x:v>
+        <x:v>389.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 13:30:00.299</x:v>
+        <x:v>2026-07-09 13:15:00.893</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-25 15:30:00.299</x:v>
+        <x:v>2026-07-09 15:15:00.893</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>441.750000</x:v>
+        <x:v>128.250000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>146.300000</x:v>
+        <x:v>122.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 13:15:00.328</x:v>
+        <x:v>2026-07-09 13:00:00.901</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-25 15:15:00.328</x:v>
+        <x:v>2026-07-09 15:00:00.901</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>139.650000</x:v>
+        <x:v>123.500000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>179.550000</x:v>
+        <x:v>129.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 13:15:00.293</x:v>
+        <x:v>2026-07-09 13:00:00.860</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-25 15:15:00.293</x:v>
+        <x:v>2026-07-09 15:00:00.860</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>442.700000</x:v>
+        <x:v>200.450000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>382.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 13:00:00.352</x:v>
+        <x:v>2026-07-09 12:45:00.892</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-25 15:00:00.352</x:v>
+        <x:v>2026-07-09 14:45:00.892</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>139.650000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 13:00:00.297</x:v>
+        <x:v>2026-07-09 12:45:00.854</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-25 15:00:00.297</x:v>
+        <x:v>2026-07-09 14:45:00.854</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>445.550000</x:v>
+        <x:v>202.350000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>150.100000</x:v>
+        <x:v>398.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 12:45:00.323</x:v>
+        <x:v>2026-07-09 12:30:00.888</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-25 14:45:00.323</x:v>
+        <x:v>2026-07-09 14:30:00.888</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>133.000000</x:v>
+        <x:v>110.200000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>162.450000</x:v>
+        <x:v>114.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 12:45:00.299</x:v>
+        <x:v>2026-07-09 12:30:00.855</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-25 14:45:00.299</x:v>
+        <x:v>2026-07-09 14:30:00.855</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>456.000000</x:v>
+        <x:v>202.350000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>399.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 12:30:00.313</x:v>
+        <x:v>2026-07-09 12:15:00.882</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-25 14:30:00.313</x:v>
+        <x:v>2026-07-09 14:15:00.882</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>134.900000</x:v>
+        <x:v>93.100000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>168.150000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 12:30:00.292</x:v>
+        <x:v>2026-07-09 12:15:00.851</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-25 14:30:00.292</x:v>
+        <x:v>2026-07-09 14:15:00.851</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>456.000000</x:v>
+        <x:v>201.400000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>399.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 12:15:00.326</x:v>
+        <x:v>2026-07-09 12:00:00.898</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-25 14:15:00.326</x:v>
+        <x:v>2026-07-09 14:00:00.898</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>134.900000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>169.100000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 12:15:00.297</x:v>
+        <x:v>2026-07-09 12:00:00.858</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-25 14:15:00.297</x:v>
+        <x:v>2026-07-09 14:00:00.858</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>455.050000</x:v>
+        <x:v>193.800000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>135.850000</x:v>
+        <x:v>399.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 12:00:00.346</x:v>
+        <x:v>2026-07-09 11:45:00.900</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 14:00:00.346</x:v>
+        <x:v>2026-07-09 13:45:00.900</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>134.900000</x:v>
+        <x:v>151.050000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>187.150000</x:v>
+        <x:v>101.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 12:00:00.296</x:v>
+        <x:v>2026-07-09 11:45:00.856</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-25 14:00:00.296</x:v>
+        <x:v>2026-07-09 13:45:00.856</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>455.050000</x:v>
+        <x:v>187.150000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>345.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 11:45:00.329</x:v>
+        <x:v>2026-07-09 11:30:00.896</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-25 13:45:00.329</x:v>
+        <x:v>2026-07-09 13:30:00.896</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>115.900000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>166.250000</x:v>
+        <x:v>132.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 11:45:00.295</x:v>
+        <x:v>2026-07-09 11:30:00.860</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-25 13:45:00.295</x:v>
+        <x:v>2026-07-09 13:30:00.860</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>460.750000</x:v>
+        <x:v>198.550000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>393.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 11:30:00.322</x:v>
+        <x:v>2026-07-09 11:15:00.889</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-25 13:30:00.322</x:v>
+        <x:v>2026-07-09 13:15:00.889</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>116.850000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>196.650000</x:v>
+        <x:v>131.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 11:30:00.296</x:v>
+        <x:v>2026-07-09 11:15:00.852</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 13:30:00.296</x:v>
+        <x:v>2026-07-09 13:15:00.852</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>462.650000</x:v>
+        <x:v>214.700000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>399.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 11:15:00.320</x:v>
+        <x:v>2026-07-09 11:00:00.893</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 13:15:00.320</x:v>
+        <x:v>2026-07-09 13:00:00.893</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>127.300000</x:v>
+        <x:v>115.900000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>199.500000</x:v>
+        <x:v>130.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 11:15:00.295</x:v>
+        <x:v>2026-07-09 11:00:00.856</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 13:15:00.295</x:v>
+        <x:v>2026-07-09 13:00:00.856</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>461.700000</x:v>
+        <x:v>194.750000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>399.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 11:00:00.334</x:v>
+        <x:v>2026-07-09 10:45:00.899</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 13:00:00.334</x:v>
+        <x:v>2026-07-09 12:45:00.899</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>85.500000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>170.050000</x:v>
+        <x:v>138.700000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>