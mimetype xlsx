--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R96211540f35247629b7d9994a56e46c8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R8f088523e73e4e2d810e33dbf30ebba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96211540f35247629b7d9994a56e46c8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f088523e73e4e2d810e33dbf30ebba3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>LimitUp</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>LimitDown</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 23:45:00.893</x:v>
+        <x:v>2026-08-24 13:00:00.870</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 01:45:00.893</x:v>
+        <x:v>2026-08-24 15:00:00.870</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>157.700000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>198.550000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-09 23:45:00.857</x:v>
+        <x:v>2026-08-24 13:00:00.841</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 01:45:00.857</x:v>
+        <x:v>2026-08-24 15:00:00.841</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>196.650000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>330.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-09 23:30:00.897</x:v>
+        <x:v>2026-08-24 12:45:00.870</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 01:30:00.897</x:v>
+        <x:v>2026-08-24 14:45:00.870</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>156.750000</x:v>
+        <x:v>143.450000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>203.300000</x:v>
+        <x:v>171.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-09 23:30:00.860</x:v>
+        <x:v>2026-08-24 12:45:00.846</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 01:30:00.860</x:v>
+        <x:v>2026-08-24 14:45:00.846</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>195.700000</x:v>
+        <x:v>175.750000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>374.300000</x:v>
+        <x:v>333.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-09 23:15:00.903</x:v>
+        <x:v>2026-08-24 12:30:00.867</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 01:15:00.903</x:v>
+        <x:v>2026-08-24 14:30:00.867</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>156.750000</x:v>
+        <x:v>144.400000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>200.450000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-09 23:15:00.869</x:v>
+        <x:v>2026-08-24 12:30:00.844</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 01:15:00.869</x:v>
+        <x:v>2026-08-24 14:30:00.844</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>197.600000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>353.400000</x:v>
+        <x:v>332.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-09 23:00:00.889</x:v>
+        <x:v>2026-08-24 12:15:00.864</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 01:00:00.889</x:v>
+        <x:v>2026-08-24 14:15:00.864</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>156.750000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>195.700000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-09 23:00:00.853</x:v>
+        <x:v>2026-08-24 12:15:00.839</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 01:00:00.853</x:v>
+        <x:v>2026-08-24 14:15:00.839</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>196.650000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>353.400000</x:v>
+        <x:v>350.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-09 22:45:00.896</x:v>
+        <x:v>2026-08-24 12:00:00.879</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 00:45:00.896</x:v>
+        <x:v>2026-08-24 14:00:00.879</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>144.400000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>203.300000</x:v>
+        <x:v>165.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-09 22:45:00.859</x:v>
+        <x:v>2026-08-24 12:00:00.843</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 00:45:00.859</x:v>
+        <x:v>2026-08-24 14:00:00.843</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>353.400000</x:v>
+        <x:v>348.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-09 22:30:00.895</x:v>
+        <x:v>2026-08-24 11:45:00.870</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 00:30:00.895</x:v>
+        <x:v>2026-08-24 13:45:00.870</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>171.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-09 22:30:00.859</x:v>
+        <x:v>2026-08-24 11:45:00.845</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 00:30:00.859</x:v>
+        <x:v>2026-08-24 13:45:00.845</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>169.100000</x:v>
+        <x:v>172.900000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>345.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-09 22:15:00.894</x:v>
+        <x:v>2026-08-24 11:30:00.871</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 00:15:00.894</x:v>
+        <x:v>2026-08-24 13:30:00.871</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>128.250000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>166.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-09 22:15:00.858</x:v>
+        <x:v>2026-08-24 11:30:00.846</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 00:15:00.858</x:v>
+        <x:v>2026-08-24 13:30:00.846</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>172.900000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>348.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-09 22:00:00.898</x:v>
+        <x:v>2026-08-24 11:15:00.868</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 00:00:00.898</x:v>
+        <x:v>2026-08-24 13:15:00.868</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>127.300000</x:v>
+        <x:v>162.450000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>189.050000</x:v>
+        <x:v>168.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-09 22:00:00.860</x:v>
+        <x:v>2026-08-24 11:15:00.844</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 00:00:00.860</x:v>
+        <x:v>2026-08-24 13:15:00.844</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>174.800000</x:v>
+        <x:v>172.900000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>357.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-09 21:45:00.892</x:v>
+        <x:v>2026-08-24 11:00:00.864</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-09 23:45:00.892</x:v>
+        <x:v>2026-08-24 13:00:00.864</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>112.100000</x:v>
+        <x:v>162.450000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>152.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-09 21:30:00.891</x:v>
+        <x:v>2026-08-24 11:00:00.839</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-09 23:30:00.891</x:v>
+        <x:v>2026-08-24 13:00:00.839</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>112.100000</x:v>
+        <x:v>171.950000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>198.550000</x:v>
+        <x:v>355.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-09 21:30:00.858</x:v>
+        <x:v>2026-08-24 10:45:00.865</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-09 23:30:00.858</x:v>
+        <x:v>2026-08-24 12:45:00.865</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>167.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-09 21:15:00.894</x:v>
+        <x:v>2026-08-24 10:45:00.842</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-09 23:15:00.894</x:v>
+        <x:v>2026-08-24 12:45:00.842</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>112.100000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>200.450000</x:v>
+        <x:v>350.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-09 21:15:00.859</x:v>
+        <x:v>2026-08-24 10:30:00.870</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-09 23:15:00.859</x:v>
+        <x:v>2026-08-24 12:30:00.870</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-09 21:00:00.901</x:v>
+        <x:v>2026-08-24 10:30:00.845</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-09 23:00:00.901</x:v>
+        <x:v>2026-08-24 12:30:00.845</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>111.150000</x:v>
+        <x:v>153.900000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>234.650000</x:v>
+        <x:v>348.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-09 21:00:00.866</x:v>
+        <x:v>2026-08-24 10:15:00.864</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-09 23:00:00.866</x:v>
+        <x:v>2026-08-24 12:15:00.864</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>148.200000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>153.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-09 20:45:00.893</x:v>
+        <x:v>2026-08-24 10:15:00.842</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-09 22:45:00.893</x:v>
+        <x:v>2026-08-24 12:15:00.842</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>153.900000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>226.100000</x:v>
+        <x:v>347.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-09 20:45:00.859</x:v>
+        <x:v>2026-08-24 10:00:00.875</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-09 22:45:00.859</x:v>
+        <x:v>2026-08-24 12:00:00.875</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>149.150000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>372.400000</x:v>
+        <x:v>168.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-09 20:30:00.891</x:v>
+        <x:v>2026-08-24 10:00:00.842</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-09 22:30:00.891</x:v>
+        <x:v>2026-08-24 12:00:00.842</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>152.950000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>202.350000</x:v>
+        <x:v>348.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-09 20:30:00.854</x:v>
+        <x:v>2026-08-24 09:45:00.864</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-09 22:30:00.854</x:v>
+        <x:v>2026-08-24 11:45:00.864</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>118.750000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>171.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-09 20:15:00.886</x:v>
+        <x:v>2026-08-24 09:45:00.840</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-09 22:15:00.886</x:v>
+        <x:v>2026-08-24 11:45:00.840</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>203.300000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-09 20:15:00.850</x:v>
+        <x:v>2026-08-24 09:30:00.864</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-09 22:15:00.850</x:v>
+        <x:v>2026-08-24 11:30:00.864</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>115.900000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-09 20:00:00.897</x:v>
+        <x:v>2026-08-24 09:30:00.843</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-09 22:00:00.897</x:v>
+        <x:v>2026-08-24 11:30:00.843</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>201.400000</x:v>
+        <x:v>388.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-09 20:00:00.856</x:v>
+        <x:v>2026-08-24 09:15:00.868</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-09 22:00:00.856</x:v>
+        <x:v>2026-08-24 11:15:00.868</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>371.450000</x:v>
+        <x:v>182.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-09 19:45:00.893</x:v>
+        <x:v>2026-08-24 09:15:00.843</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-09 21:45:00.893</x:v>
+        <x:v>2026-08-24 11:15:00.843</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>99.750000</x:v>
+        <x:v>149.150000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>195.700000</x:v>
+        <x:v>396.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-09 19:45:00.856</x:v>
+        <x:v>2026-08-24 09:00:00.876</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-09 21:45:00.856</x:v>
+        <x:v>2026-08-24 11:00:00.876</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>156.750000</x:v>
+        <x:v>120.650000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>350.550000</x:v>
+        <x:v>206.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-09 19:30:00.905</x:v>
+        <x:v>2026-08-24 09:00:00.846</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-09 21:30:00.905</x:v>
+        <x:v>2026-08-24 11:00:00.846</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>99.750000</x:v>
+        <x:v>149.150000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>207.100000</x:v>
+        <x:v>415.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-09 19:15:00.901</x:v>
+        <x:v>2026-08-24 08:45:00.866</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-09 21:15:00.901</x:v>
+        <x:v>2026-08-24 10:45:00.866</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>99.750000</x:v>
+        <x:v>138.700000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>212.800000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-09 19:15:00.858</x:v>
+        <x:v>2026-08-24 08:45:00.841</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-09 21:15:00.858</x:v>
+        <x:v>2026-08-24 10:45:00.841</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>137.750000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>349.600000</x:v>
+        <x:v>393.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-09 19:00:00.906</x:v>
+        <x:v>2026-08-24 08:30:00.865</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-09 21:00:00.906</x:v>
+        <x:v>2026-08-24 10:30:00.865</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>82.650000</x:v>
+        <x:v>98.800000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>213.750000</x:v>
+        <x:v>208.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-09 19:00:00.866</x:v>
+        <x:v>2026-08-24 08:30:00.841</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-09 21:00:00.866</x:v>
+        <x:v>2026-08-24 10:30:00.841</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>137.750000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>331.550000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-09 18:45:00.854</x:v>
+        <x:v>2026-08-24 08:15:00.870</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-09 20:45:00.854</x:v>
+        <x:v>2026-08-24 10:15:00.870</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>152.950000</x:v>
+        <x:v>120.650000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>367.650000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-09 18:30:00.897</x:v>
+        <x:v>2026-08-24 08:15:00.842</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-09 20:30:00.897</x:v>
+        <x:v>2026-08-24 10:15:00.842</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>96.900000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>373.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-09 18:30:00.858</x:v>
+        <x:v>2026-08-24 08:00:00.874</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-09 20:30:00.858</x:v>
+        <x:v>2026-08-24 10:00:00.874</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>133.950000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>367.650000</x:v>
+        <x:v>185.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-09 18:15:00.893</x:v>
+        <x:v>2026-08-24 08:00:00.846</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-09 20:15:00.893</x:v>
+        <x:v>2026-08-24 10:00:00.846</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>98.800000</x:v>
+        <x:v>118.750000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>192.850000</x:v>
+        <x:v>391.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-09 18:00:00.891</x:v>
+        <x:v>2026-08-24 07:45:00.885</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-09 20:00:00.891</x:v>
+        <x:v>2026-08-24 09:45:00.885</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>98.800000</x:v>
+        <x:v>105.450000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>199.500000</x:v>
+        <x:v>168.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-09 18:00:00.856</x:v>
+        <x:v>2026-08-24 07:45:00.861</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-09 20:00:00.856</x:v>
+        <x:v>2026-08-24 09:45:00.861</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>152.950000</x:v>
+        <x:v>133.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>368.600000</x:v>
+        <x:v>393.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-09 17:45:00.894</x:v>
+        <x:v>2026-08-24 07:30:00.872</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-09 19:45:00.894</x:v>
+        <x:v>2026-08-24 09:30:00.872</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>85.500000</x:v>
+        <x:v>80.750000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>207.100000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 17:45:00.854</x:v>
+        <x:v>2026-08-24 07:30:00.849</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-09 19:45:00.854</x:v>
+        <x:v>2026-08-24 09:30:00.849</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>105.450000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>368.600000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 17:30:00.897</x:v>
+        <x:v>2026-08-24 07:15:00.867</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-09 19:30:00.897</x:v>
+        <x:v>2026-08-24 09:15:00.867</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>97.850000</x:v>
+        <x:v>76.950000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>202.350000</x:v>
+        <x:v>209.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 17:30:00.862</x:v>
+        <x:v>2026-08-24 07:15:00.843</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-09 19:30:00.862</x:v>
+        <x:v>2026-08-24 09:15:00.843</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>157.700000</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>363.850000</x:v>
+        <x:v>391.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 17:15:00.888</x:v>
+        <x:v>2026-08-24 07:00:00.864</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-09 19:15:00.888</x:v>
+        <x:v>2026-08-24 09:00:00.864</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>83.600000</x:v>
+        <x:v>54.150000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>207.100000</x:v>
+        <x:v>192.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 17:15:00.855</x:v>
+        <x:v>2026-08-24 07:00:00.841</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-09 19:15:00.855</x:v>
+        <x:v>2026-08-24 09:00:00.841</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>157.700000</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>372.400000</x:v>
+        <x:v>389.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 17:00:00.891</x:v>
+        <x:v>2026-08-24 06:45:00.874</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-09 19:00:00.891</x:v>
+        <x:v>2026-08-24 08:45:00.874</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>97.850000</x:v>
+        <x:v>86.450000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>206.150000</x:v>
+        <x:v>193.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 17:00:00.854</x:v>
+        <x:v>2026-08-24 06:45:00.845</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-09 19:00:00.854</x:v>
+        <x:v>2026-08-24 08:45:00.845</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>157.700000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>362.900000</x:v>
+        <x:v>408.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 16:45:00.900</x:v>
+        <x:v>2026-08-24 06:30:00.867</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-09 18:45:00.900</x:v>
+        <x:v>2026-08-24 08:30:00.867</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>87.400000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>208.050000</x:v>
+        <x:v>192.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 16:45:00.856</x:v>
+        <x:v>2026-08-24 06:30:00.841</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-09 18:45:00.856</x:v>
+        <x:v>2026-08-24 08:30:00.841</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>158.650000</x:v>
+        <x:v>110.200000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>378.100000</x:v>
+        <x:v>408.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 16:30:00.903</x:v>
+        <x:v>2026-08-24 06:15:00.868</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-09 18:30:00.903</x:v>
+        <x:v>2026-08-24 08:15:00.868</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>102.600000</x:v>
+        <x:v>91.200000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>210.900000</x:v>
+        <x:v>192.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 16:30:00.867</x:v>
+        <x:v>2026-08-24 06:15:00.841</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-09 18:30:00.867</x:v>
+        <x:v>2026-08-24 08:15:00.841</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>155.800000</x:v>
+        <x:v>113.050000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>379.050000</x:v>
+        <x:v>407.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 16:15:00.902</x:v>
+        <x:v>2026-08-24 06:00:00.868</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-09 18:15:00.902</x:v>
+        <x:v>2026-08-24 08:00:00.868</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>107.350000</x:v>
+        <x:v>90.250000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>209.950000</x:v>
+        <x:v>205.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 16:15:00.855</x:v>
+        <x:v>2026-08-24 06:00:00.845</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-09 18:15:00.855</x:v>
+        <x:v>2026-08-24 08:00:00.845</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>155.800000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>380.000000</x:v>
+        <x:v>407.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 16:00:00.899</x:v>
+        <x:v>2026-08-24 05:45:00.864</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-09 18:00:00.899</x:v>
+        <x:v>2026-08-24 07:45:00.864</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>92.150000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>200.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 16:00:00.857</x:v>
+        <x:v>2026-08-24 05:45:00.840</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-09 18:00:00.857</x:v>
+        <x:v>2026-08-24 07:45:00.840</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>155.800000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>372.400000</x:v>
+        <x:v>402.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 15:45:00.910</x:v>
+        <x:v>2026-08-24 05:30:00.863</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-09 17:45:00.910</x:v>
+        <x:v>2026-08-24 07:30:00.863</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>110.200000</x:v>
+        <x:v>93.100000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>207.100000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 15:45:00.867</x:v>
+        <x:v>2026-08-24 05:30:00.840</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-09 17:45:00.867</x:v>
+        <x:v>2026-08-24 07:30:00.840</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>154.850000</x:v>
+        <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>399.950000</x:v>
+        <x:v>402.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 15:30:00.901</x:v>
+        <x:v>2026-08-24 05:15:00.879</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-09 17:30:00.901</x:v>
+        <x:v>2026-08-24 07:15:00.879</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>115.900000</x:v>
+        <x:v>95.950000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>212.800000</x:v>
+        <x:v>208.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 15:30:00.855</x:v>
+        <x:v>2026-08-24 05:15:00.846</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-09 17:30:00.855</x:v>
+        <x:v>2026-08-24 07:15:00.846</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>161.500000</x:v>
+        <x:v>106.400000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>401.850000</x:v>
+        <x:v>400.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 15:15:00.900</x:v>
+        <x:v>2026-08-24 05:00:00.871</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-09 17:15:00.900</x:v>
+        <x:v>2026-08-24 07:00:00.871</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>94.050000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>193.800000</x:v>
+        <x:v>210.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 15:15:00.856</x:v>
+        <x:v>2026-08-24 05:00:00.840</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-09 17:15:00.856</x:v>
+        <x:v>2026-08-24 07:00:00.840</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>106.400000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>410.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 15:00:00.895</x:v>
+        <x:v>2026-08-24 04:45:00.868</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-09 17:00:00.895</x:v>
+        <x:v>2026-08-24 06:45:00.868</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>119.700000</x:v>
+        <x:v>64.600000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>196.650000</x:v>
+        <x:v>194.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 15:00:00.856</x:v>
+        <x:v>2026-08-24 04:45:00.844</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-09 17:00:00.856</x:v>
+        <x:v>2026-08-24 06:45:00.844</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>405.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 14:45:00.897</x:v>
+        <x:v>2026-08-24 04:30:00.867</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-09 16:45:00.897</x:v>
+        <x:v>2026-08-24 06:30:00.867</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>134.900000</x:v>
+        <x:v>64.600000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>193.800000</x:v>
+        <x:v>183.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 14:45:00.858</x:v>
+        <x:v>2026-08-24 04:30:00.845</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-09 16:45:00.858</x:v>
+        <x:v>2026-08-24 06:30:00.845</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>179.550000</x:v>
+        <x:v>105.450000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>387.600000</x:v>
+        <x:v>405.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 14:30:00.904</x:v>
+        <x:v>2026-08-24 04:15:00.865</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-09 16:30:00.904</x:v>
+        <x:v>2026-08-24 06:15:00.865</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>134.900000</x:v>
+        <x:v>64.600000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>189.050000</x:v>
+        <x:v>185.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 14:30:00.868</x:v>
+        <x:v>2026-08-24 04:15:00.840</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-09 16:30:00.868</x:v>
+        <x:v>2026-08-24 06:15:00.840</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>181.450000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>389.500000</x:v>
+        <x:v>402.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 14:15:00.893</x:v>
+        <x:v>2026-08-24 04:00:00.868</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-09 16:15:00.893</x:v>
+        <x:v>2026-08-24 06:00:00.868</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>97.850000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>190.000000</x:v>
+        <x:v>191.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 14:15:00.860</x:v>
+        <x:v>2026-08-24 04:00:00.846</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-09 16:15:00.860</x:v>
+        <x:v>2026-08-24 06:00:00.846</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>387.600000</x:v>
+        <x:v>399.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-09 14:00:00.894</x:v>
+        <x:v>2026-08-24 03:45:00.868</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-09 16:00:00.894</x:v>
+        <x:v>2026-08-24 05:45:00.868</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>117.800000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>195.700000</x:v>
+        <x:v>215.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-09 14:00:00.856</x:v>
+        <x:v>2026-08-24 03:45:00.845</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-09 16:00:00.856</x:v>
+        <x:v>2026-08-24 05:45:00.845</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>181.450000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>387.600000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-09 13:45:00.902</x:v>
+        <x:v>2026-08-24 03:30:00.871</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-09 15:45:00.902</x:v>
+        <x:v>2026-08-24 05:30:00.871</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>103.550000</x:v>
+        <x:v>116.850000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>219.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-09 13:45:00.862</x:v>
+        <x:v>2026-08-24 03:30:00.848</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-09 15:45:00.862</x:v>
+        <x:v>2026-08-24 05:30:00.848</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>190.950000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>396.150000</x:v>
+        <x:v>395.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-09 13:30:00.891</x:v>
+        <x:v>2026-08-24 03:15:00.874</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-09 15:30:00.891</x:v>
+        <x:v>2026-08-24 05:15:00.874</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>117.800000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>121.600000</x:v>
+        <x:v>218.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-09 13:30:00.855</x:v>
+        <x:v>2026-08-24 03:15:00.844</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-09 15:30:00.855</x:v>
+        <x:v>2026-08-24 05:15:00.844</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>190.950000</x:v>
+        <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>389.500000</x:v>
+        <x:v>395.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 13:15:00.893</x:v>
+        <x:v>2026-08-24 03:00:00.865</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-09 15:15:00.893</x:v>
+        <x:v>2026-08-24 05:00:00.865</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>128.250000</x:v>
+        <x:v>83.600000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>122.550000</x:v>
+        <x:v>218.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 13:00:00.901</x:v>
+        <x:v>2026-08-24 03:00:00.842</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-09 15:00:00.901</x:v>
+        <x:v>2026-08-24 05:00:00.842</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>123.500000</x:v>
+        <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>129.200000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 13:00:00.860</x:v>
+        <x:v>2026-08-24 02:45:00.845</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-09 15:00:00.860</x:v>
+        <x:v>2026-08-24 04:45:00.845</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>200.450000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>382.850000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 12:45:00.892</x:v>
+        <x:v>2026-08-24 02:30:00.862</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-09 14:45:00.892</x:v>
+        <x:v>2026-08-24 04:30:00.862</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>123.500000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>218.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 12:45:00.854</x:v>
+        <x:v>2026-08-24 02:15:00.872</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-09 14:45:00.854</x:v>
+        <x:v>2026-08-24 04:15:00.872</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>202.350000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>398.050000</x:v>
+        <x:v>217.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 12:30:00.888</x:v>
+        <x:v>2026-08-24 02:15:00.844</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-09 14:30:00.888</x:v>
+        <x:v>2026-08-24 04:15:00.844</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>110.200000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>114.950000</x:v>
+        <x:v>384.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 12:30:00.855</x:v>
+        <x:v>2026-08-24 02:00:00.868</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-09 14:30:00.855</x:v>
+        <x:v>2026-08-24 04:00:00.868</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>202.350000</x:v>
+        <x:v>124.450000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>399.000000</x:v>
+        <x:v>218.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 12:15:00.882</x:v>
+        <x:v>2026-08-24 02:00:00.844</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-09 14:15:00.882</x:v>
+        <x:v>2026-08-24 04:00:00.844</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>93.100000</x:v>
+        <x:v>162.450000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>384.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 12:15:00.851</x:v>
+        <x:v>2026-08-24 01:45:00.868</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-09 14:15:00.851</x:v>
+        <x:v>2026-08-24 03:45:00.868</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>201.400000</x:v>
+        <x:v>138.700000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>399.950000</x:v>
+        <x:v>214.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 12:00:00.898</x:v>
+        <x:v>2026-08-24 01:45:00.843</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-09 14:00:00.898</x:v>
+        <x:v>2026-08-24 03:45:00.843</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>109.250000</x:v>
+        <x:v>180.500000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>386.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 12:00:00.858</x:v>
+        <x:v>2026-08-24 01:30:00.870</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-09 14:00:00.858</x:v>
+        <x:v>2026-08-24 03:30:00.870</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>193.800000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>399.000000</x:v>
+        <x:v>215.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 11:45:00.900</x:v>
+        <x:v>2026-08-24 01:30:00.845</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-09 13:45:00.900</x:v>
+        <x:v>2026-08-24 03:30:00.845</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>151.050000</x:v>
+        <x:v>180.500000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>101.650000</x:v>
+        <x:v>385.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 11:45:00.856</x:v>
+        <x:v>2026-08-24 01:15:00.865</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-09 13:45:00.856</x:v>
+        <x:v>2026-08-24 03:15:00.865</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>187.150000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>345.800000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 11:30:00.896</x:v>
+        <x:v>2026-08-24 01:00:00.869</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-09 13:30:00.896</x:v>
+        <x:v>2026-08-24 03:00:00.869</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>115.900000</x:v>
+        <x:v>138.700000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>132.050000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 11:30:00.860</x:v>
+        <x:v>2026-08-24 01:00:00.845</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-09 13:30:00.860</x:v>
+        <x:v>2026-08-24 03:00:00.845</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>198.550000</x:v>
+        <x:v>180.500000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>393.300000</x:v>
+        <x:v>384.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 11:15:00.889</x:v>
+        <x:v>2026-08-24 00:45:00.866</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-09 13:15:00.889</x:v>
+        <x:v>2026-08-24 02:45:00.866</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>116.850000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>131.100000</x:v>
+        <x:v>213.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 11:15:00.852</x:v>
+        <x:v>2026-08-24 00:45:00.841</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-09 13:15:00.852</x:v>
+        <x:v>2026-08-24 02:45:00.841</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>214.700000</x:v>
+        <x:v>183.350000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>399.000000</x:v>
+        <x:v>395.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 11:00:00.893</x:v>
+        <x:v>2026-08-24 00:30:00.860</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-09 13:00:00.893</x:v>
+        <x:v>2026-08-24 02:30:00.860</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>115.900000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>130.150000</x:v>
+        <x:v>216.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 11:00:00.856</x:v>
+        <x:v>2026-08-24 00:15:00.869</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-09 13:00:00.856</x:v>
+        <x:v>2026-08-24 02:15:00.869</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>194.750000</x:v>
+        <x:v>140.600000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>399.000000</x:v>
+        <x:v>216.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 10:45:00.899</x:v>
+        <x:v>2026-08-24 00:15:00.845</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-09 12:45:00.899</x:v>
+        <x:v>2026-08-24 02:15:00.845</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>85.500000</x:v>
+        <x:v>183.350000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>396.150000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>