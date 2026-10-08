--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R8f088523e73e4e2d810e33dbf30ebba3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R01e996379a85458e8c1fcd02b1e91cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f088523e73e4e2d810e33dbf30ebba3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01e996379a85458e8c1fcd02b1e91cb3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>LimitUp</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>LimitDown</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 13:00:00.870</x:v>
+        <x:v>2026-10-08 13:00:00.173</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 15:00:00.870</x:v>
+        <x:v>2026-10-08 15:00:00.173</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>145.350000</x:v>
+        <x:v>168.150000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>163.400000</x:v>
+        <x:v>229.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 13:00:00.841</x:v>
+        <x:v>2026-10-08 13:00:00.134</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 15:00:00.841</x:v>
+        <x:v>2026-10-08 15:00:00.134</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>330.600000</x:v>
+        <x:v>530.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 12:45:00.870</x:v>
+        <x:v>2026-10-08 12:45:00.161</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 14:45:00.870</x:v>
+        <x:v>2026-10-08 14:45:00.161</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>143.450000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>183.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 12:45:00.846</x:v>
+        <x:v>2026-10-08 12:45:00.132</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 14:45:00.846</x:v>
+        <x:v>2026-10-08 14:45:00.132</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>223.250000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>333.450000</x:v>
+        <x:v>526.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 12:30:00.867</x:v>
+        <x:v>2026-10-08 12:30:00.169</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 14:30:00.867</x:v>
+        <x:v>2026-10-08 14:30:00.169</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>144.400000</x:v>
+        <x:v>160.550000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>155.800000</x:v>
+        <x:v>190.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 12:30:00.844</x:v>
+        <x:v>2026-10-08 12:30:00.135</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 14:30:00.844</x:v>
+        <x:v>2026-10-08 14:30:00.135</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>209.950000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>332.500000</x:v>
+        <x:v>526.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 12:15:00.864</x:v>
+        <x:v>2026-10-08 12:15:00.164</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 14:15:00.864</x:v>
+        <x:v>2026-10-08 14:15:00.164</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>155.800000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>163.400000</x:v>
+        <x:v>199.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 12:15:00.839</x:v>
+        <x:v>2026-10-08 12:15:00.134</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 14:15:00.839</x:v>
+        <x:v>2026-10-08 14:15:00.134</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>199.500000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>350.550000</x:v>
+        <x:v>534.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 12:00:00.879</x:v>
+        <x:v>2026-10-08 12:00:00.154</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 14:00:00.879</x:v>
+        <x:v>2026-10-08 14:00:00.154</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>156.750000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>165.300000</x:v>
+        <x:v>212.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 12:00:00.843</x:v>
+        <x:v>2026-10-08 12:00:00.129</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 14:00:00.843</x:v>
+        <x:v>2026-10-08 14:00:00.129</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>174.800000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>348.650000</x:v>
+        <x:v>532.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 11:45:00.870</x:v>
+        <x:v>2026-10-08 11:45:00.177</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 13:45:00.870</x:v>
+        <x:v>2026-10-08 13:45:00.177</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>145.350000</x:v>
+        <x:v>119.700000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>171.000000</x:v>
+        <x:v>176.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 11:45:00.845</x:v>
+        <x:v>2026-10-08 11:45:00.133</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 13:45:00.845</x:v>
+        <x:v>2026-10-08 13:45:00.133</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>172.900000</x:v>
+        <x:v>152.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>345.800000</x:v>
+        <x:v>502.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 11:30:00.871</x:v>
+        <x:v>2026-10-08 11:30:00.281</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 13:30:00.871</x:v>
+        <x:v>2026-10-08 13:30:00.281</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>145.350000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>166.250000</x:v>
+        <x:v>148.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 11:30:00.846</x:v>
+        <x:v>2026-10-08 11:30:00.134</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 13:30:00.846</x:v>
+        <x:v>2026-10-08 13:30:00.134</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>172.900000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>348.650000</x:v>
+        <x:v>522.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 11:15:00.868</x:v>
+        <x:v>2026-10-08 11:15:00.205</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 13:15:00.868</x:v>
+        <x:v>2026-10-08 13:15:00.205</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>162.450000</x:v>
+        <x:v>143.450000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>168.150000</x:v>
+        <x:v>150.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 11:15:00.844</x:v>
+        <x:v>2026-10-08 11:15:00.129</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 13:15:00.844</x:v>
+        <x:v>2026-10-08 13:15:00.129</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>172.900000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>357.200000</x:v>
+        <x:v>519.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 11:00:00.864</x:v>
+        <x:v>2026-10-08 11:00:00.162</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 13:00:00.864</x:v>
+        <x:v>2026-10-08 13:00:00.162</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>162.450000</x:v>
+        <x:v>114.950000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>152.950000</x:v>
+        <x:v>174.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 11:00:00.839</x:v>
+        <x:v>2026-10-08 11:00:00.134</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 13:00:00.839</x:v>
+        <x:v>2026-10-08 13:00:00.134</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>171.950000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>355.300000</x:v>
+        <x:v>520.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 10:45:00.865</x:v>
+        <x:v>2026-10-08 10:45:00.164</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 12:45:00.865</x:v>
+        <x:v>2026-10-08 12:45:00.164</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>157.700000</x:v>
+        <x:v>125.400000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>167.200000</x:v>
+        <x:v>202.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 10:45:00.842</x:v>
+        <x:v>2026-10-08 10:45:00.137</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 12:45:00.842</x:v>
+        <x:v>2026-10-08 12:45:00.137</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>154.850000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>350.550000</x:v>
+        <x:v>582.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 10:30:00.870</x:v>
+        <x:v>2026-10-08 10:30:00.150</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 12:30:00.870</x:v>
+        <x:v>2026-10-08 12:30:00.150</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>154.850000</x:v>
+        <x:v>127.300000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>154.850000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 10:30:00.845</x:v>
+        <x:v>2026-10-08 10:30:00.129</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 12:30:00.845</x:v>
+        <x:v>2026-10-08 12:30:00.129</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>153.900000</x:v>
+        <x:v>155.800000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>348.650000</x:v>
+        <x:v>601.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 10:15:00.864</x:v>
+        <x:v>2026-10-08 10:15:00.153</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 12:15:00.864</x:v>
+        <x:v>2026-10-08 12:15:00.153</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>158.650000</x:v>
+        <x:v>128.250000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>153.900000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 10:15:00.842</x:v>
+        <x:v>2026-10-08 10:15:00.133</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 12:15:00.842</x:v>
+        <x:v>2026-10-08 12:15:00.133</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>153.900000</x:v>
+        <x:v>140.600000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>347.700000</x:v>
+        <x:v>600.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 10:00:00.875</x:v>
+        <x:v>2026-10-08 10:00:00.159</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 12:00:00.875</x:v>
+        <x:v>2026-10-08 12:00:00.159</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>149.150000</x:v>
+        <x:v>159.600000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>168.150000</x:v>
+        <x:v>152.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 10:00:00.842</x:v>
+        <x:v>2026-10-08 10:00:00.135</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 12:00:00.842</x:v>
+        <x:v>2026-10-08 12:00:00.135</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>152.950000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>348.650000</x:v>
+        <x:v>600.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 09:45:00.864</x:v>
+        <x:v>2026-10-08 09:45:00.161</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 11:45:00.864</x:v>
+        <x:v>2026-10-08 11:45:00.161</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>147.250000</x:v>
+        <x:v>117.800000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>171.000000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 09:45:00.840</x:v>
+        <x:v>2026-10-08 09:45:00.136</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 11:45:00.840</x:v>
+        <x:v>2026-10-08 11:45:00.136</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>158.650000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>593.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 09:30:00.864</x:v>
+        <x:v>2026-10-08 09:30:00.157</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 11:30:00.864</x:v>
+        <x:v>2026-10-08 11:30:00.157</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>147.250000</x:v>
+        <x:v>119.700000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>173.850000</x:v>
+        <x:v>158.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 09:30:00.843</x:v>
+        <x:v>2026-10-08 09:30:00.134</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 11:30:00.843</x:v>
+        <x:v>2026-10-08 11:30:00.134</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>158.650000</x:v>
+        <x:v>152.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>388.550000</x:v>
+        <x:v>590.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 09:15:00.868</x:v>
+        <x:v>2026-10-08 09:15:00.153</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 11:15:00.868</x:v>
+        <x:v>2026-10-08 11:15:00.153</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>117.800000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>182.400000</x:v>
+        <x:v>152.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 09:15:00.843</x:v>
+        <x:v>2026-10-08 09:15:00.131</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 11:15:00.843</x:v>
+        <x:v>2026-10-08 11:15:00.131</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>149.150000</x:v>
+        <x:v>151.050000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>396.150000</x:v>
+        <x:v>592.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 09:00:00.876</x:v>
+        <x:v>2026-10-08 09:00:00.158</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 11:00:00.876</x:v>
+        <x:v>2026-10-08 11:00:00.158</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>120.650000</x:v>
+        <x:v>114.950000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>206.150000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 09:00:00.846</x:v>
+        <x:v>2026-10-08 09:00:00.133</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 11:00:00.846</x:v>
+        <x:v>2026-10-08 11:00:00.133</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>149.150000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>415.150000</x:v>
+        <x:v>585.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 08:45:00.866</x:v>
+        <x:v>2026-10-08 08:45:00.161</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 10:45:00.866</x:v>
+        <x:v>2026-10-08 10:45:00.161</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>153.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 08:45:00.841</x:v>
+        <x:v>2026-10-08 08:45:00.133</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 10:45:00.841</x:v>
+        <x:v>2026-10-08 10:45:00.133</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>144.400000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>393.300000</x:v>
+        <x:v>580.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 08:30:00.865</x:v>
+        <x:v>2026-10-08 08:30:00.149</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 10:30:00.865</x:v>
+        <x:v>2026-10-08 10:30:00.149</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>98.800000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>208.050000</x:v>
+        <x:v>151.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 08:30:00.841</x:v>
+        <x:v>2026-10-08 08:30:00.129</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 10:30:00.841</x:v>
+        <x:v>2026-10-08 10:30:00.129</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>137.750000</x:v>
+        <x:v>143.450000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>578.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 08:15:00.870</x:v>
+        <x:v>2026-10-08 08:15:00.194</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 10:15:00.870</x:v>
+        <x:v>2026-10-08 10:15:00.194</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>120.650000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>147.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 08:15:00.842</x:v>
+        <x:v>2026-10-08 08:15:00.133</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 10:15:00.842</x:v>
+        <x:v>2026-10-08 10:15:00.133</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>144.400000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>373.350000</x:v>
+        <x:v>584.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 08:00:00.874</x:v>
+        <x:v>2026-10-08 08:00:00.155</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 10:00:00.874</x:v>
+        <x:v>2026-10-08 10:00:00.155</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>99.750000</x:v>
+        <x:v>109.250000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>185.250000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 08:00:00.846</x:v>
+        <x:v>2026-10-08 08:00:00.133</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 10:00:00.846</x:v>
+        <x:v>2026-10-08 10:00:00.133</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>118.750000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>391.400000</x:v>
+        <x:v>578.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 07:45:00.885</x:v>
+        <x:v>2026-10-08 07:45:00.153</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 09:45:00.885</x:v>
+        <x:v>2026-10-08 09:45:00.153</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>133.950000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>168.150000</x:v>
+        <x:v>132.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 07:45:00.861</x:v>
+        <x:v>2026-10-08 07:45:00.131</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 09:45:00.861</x:v>
+        <x:v>2026-10-08 09:45:00.131</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>133.000000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>393.300000</x:v>
+        <x:v>570.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 07:30:00.872</x:v>
+        <x:v>2026-10-08 07:30:00.160</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 09:30:00.872</x:v>
+        <x:v>2026-10-08 09:30:00.160</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>80.750000</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>127.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 07:30:00.849</x:v>
+        <x:v>2026-10-08 07:30:00.130</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 09:30:00.849</x:v>
+        <x:v>2026-10-08 09:30:00.130</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>141.550000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>558.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 07:15:00.867</x:v>
+        <x:v>2026-10-08 07:15:00.164</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 09:15:00.867</x:v>
+        <x:v>2026-10-08 09:15:00.164</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>76.950000</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>209.950000</x:v>
+        <x:v>157.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 07:15:00.843</x:v>
+        <x:v>2026-10-08 07:15:00.138</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 09:15:00.843</x:v>
+        <x:v>2026-10-08 09:15:00.138</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>140.600000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>391.400000</x:v>
+        <x:v>555.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 07:00:00.864</x:v>
+        <x:v>2026-10-08 07:00:00.152</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 09:00:00.864</x:v>
+        <x:v>2026-10-08 09:00:00.152</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>54.150000</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>192.850000</x:v>
+        <x:v>165.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 07:00:00.841</x:v>
+        <x:v>2026-10-08 07:00:00.129</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 09:00:00.841</x:v>
+        <x:v>2026-10-08 09:00:00.129</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>389.500000</x:v>
+        <x:v>571.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 06:45:00.874</x:v>
+        <x:v>2026-10-08 06:45:00.166</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 08:45:00.874</x:v>
+        <x:v>2026-10-08 08:45:00.166</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>86.450000</x:v>
+        <x:v>123.500000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>193.800000</x:v>
+        <x:v>181.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 06:45:00.845</x:v>
+        <x:v>2026-10-08 06:45:00.133</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 08:45:00.845</x:v>
+        <x:v>2026-10-08 08:45:00.133</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>122.550000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>408.500000</x:v>
+        <x:v>570.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 06:30:00.867</x:v>
+        <x:v>2026-10-08 06:30:00.161</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 08:30:00.867</x:v>
+        <x:v>2026-10-08 08:30:00.161</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>87.400000</x:v>
+        <x:v>101.650000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>192.850000</x:v>
+        <x:v>173.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 06:30:00.841</x:v>
+        <x:v>2026-10-08 06:30:00.129</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 08:30:00.841</x:v>
+        <x:v>2026-10-08 08:30:00.129</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>110.200000</x:v>
+        <x:v>119.700000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>408.500000</x:v>
+        <x:v>570.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 06:15:00.868</x:v>
+        <x:v>2026-10-08 06:15:00.151</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 08:15:00.868</x:v>
+        <x:v>2026-10-08 08:15:00.151</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>91.200000</x:v>
+        <x:v>100.700000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>192.850000</x:v>
+        <x:v>186.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 06:15:00.841</x:v>
+        <x:v>2026-10-08 06:00:00.160</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 08:15:00.841</x:v>
+        <x:v>2026-10-08 08:00:00.160</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>113.050000</x:v>
+        <x:v>101.650000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>407.550000</x:v>
+        <x:v>194.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 06:00:00.868</x:v>
+        <x:v>2026-10-08 06:00:00.133</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 08:00:00.868</x:v>
+        <x:v>2026-10-08 08:00:00.133</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>90.250000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>205.200000</x:v>
+        <x:v>575.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 06:00:00.845</x:v>
+        <x:v>2026-10-08 05:45:00.155</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 08:00:00.845</x:v>
+        <x:v>2026-10-08 07:45:00.155</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>100.700000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>407.550000</x:v>
+        <x:v>191.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 05:45:00.864</x:v>
+        <x:v>2026-10-08 05:45:00.131</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 07:45:00.864</x:v>
+        <x:v>2026-10-08 07:45:00.131</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>92.150000</x:v>
+        <x:v>128.250000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>200.450000</x:v>
+        <x:v>580.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 05:45:00.840</x:v>
+        <x:v>2026-10-08 05:30:00.151</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 07:45:00.840</x:v>
+        <x:v>2026-10-08 07:30:00.151</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>100.700000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>402.800000</x:v>
+        <x:v>197.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 05:30:00.863</x:v>
+        <x:v>2026-10-08 05:30:00.129</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 07:30:00.863</x:v>
+        <x:v>2026-10-08 07:30:00.129</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>93.100000</x:v>
+        <x:v>111.150000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>204.250000</x:v>
+        <x:v>583.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 05:30:00.840</x:v>
+        <x:v>2026-10-08 05:15:00.156</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 07:30:00.840</x:v>
+        <x:v>2026-10-08 07:15:00.156</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>126.350000</x:v>
+        <x:v>100.700000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>402.800000</x:v>
+        <x:v>199.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 05:15:00.879</x:v>
+        <x:v>2026-10-08 05:15:00.133</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 07:15:00.879</x:v>
+        <x:v>2026-10-08 07:15:00.133</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>95.950000</x:v>
+        <x:v>110.200000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>208.050000</x:v>
+        <x:v>565.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 05:15:00.846</x:v>
+        <x:v>2026-10-08 05:00:00.155</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 07:15:00.846</x:v>
+        <x:v>2026-10-08 07:00:00.155</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>400.900000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 05:00:00.871</x:v>
+        <x:v>2026-10-08 05:00:00.132</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 07:00:00.871</x:v>
+        <x:v>2026-10-08 07:00:00.132</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>94.050000</x:v>
+        <x:v>130.150000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>210.900000</x:v>
+        <x:v>566.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 05:00:00.840</x:v>
+        <x:v>2026-10-08 04:45:00.156</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 07:00:00.840</x:v>
+        <x:v>2026-10-08 06:45:00.156</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>106.400000</x:v>
+        <x:v>94.050000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>410.400000</x:v>
+        <x:v>197.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 04:45:00.868</x:v>
+        <x:v>2026-10-08 04:45:00.132</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 06:45:00.868</x:v>
+        <x:v>2026-10-08 06:45:00.132</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>64.600000</x:v>
+        <x:v>132.050000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>194.750000</x:v>
+        <x:v>509.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 04:45:00.844</x:v>
+        <x:v>2026-10-08 04:30:00.154</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 06:45:00.844</x:v>
+        <x:v>2026-10-08 06:30:00.154</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>94.050000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>405.650000</x:v>
+        <x:v>187.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 04:30:00.867</x:v>
+        <x:v>2026-10-08 04:30:00.127</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 06:30:00.867</x:v>
+        <x:v>2026-10-08 06:30:00.127</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>64.600000</x:v>
+        <x:v>132.050000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>183.350000</x:v>
+        <x:v>507.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 04:30:00.845</x:v>
+        <x:v>2026-10-08 04:15:00.145</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 06:30:00.845</x:v>
+        <x:v>2026-10-08 06:15:00.145</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>105.450000</x:v>
+        <x:v>96.900000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>405.650000</x:v>
+        <x:v>181.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 04:15:00.865</x:v>
+        <x:v>2026-10-08 04:15:00.125</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 06:15:00.865</x:v>
+        <x:v>2026-10-08 06:15:00.125</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>64.600000</x:v>
+        <x:v>132.050000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>185.250000</x:v>
+        <x:v>513.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 04:15:00.840</x:v>
+        <x:v>2026-10-08 04:00:00.153</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 06:15:00.840</x:v>
+        <x:v>2026-10-08 06:00:00.153</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>95.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>402.800000</x:v>
+        <x:v>184.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 04:00:00.868</x:v>
+        <x:v>2026-10-08 04:00:00.128</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 06:00:00.868</x:v>
+        <x:v>2026-10-08 06:00:00.128</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>97.850000</x:v>
+        <x:v>133.950000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>191.900000</x:v>
+        <x:v>513.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 04:00:00.846</x:v>
+        <x:v>2026-10-08 03:45:00.150</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 06:00:00.846</x:v>
+        <x:v>2026-10-08 05:45:00.150</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>399.950000</x:v>
+        <x:v>204.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 03:45:00.868</x:v>
+        <x:v>2026-10-08 03:45:00.125</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 05:45:00.868</x:v>
+        <x:v>2026-10-08 05:45:00.125</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>133.950000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>215.650000</x:v>
+        <x:v>487.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 03:45:00.845</x:v>
+        <x:v>2026-10-08 03:30:00.153</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 05:45:00.845</x:v>
+        <x:v>2026-10-08 05:30:00.153</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>110.200000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>208.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 03:30:00.871</x:v>
+        <x:v>2026-10-08 03:30:00.128</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 05:30:00.871</x:v>
+        <x:v>2026-10-08 05:30:00.128</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>116.850000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>219.450000</x:v>
+        <x:v>501.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 03:30:00.848</x:v>
+        <x:v>2026-10-08 03:15:00.152</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 05:30:00.848</x:v>
+        <x:v>2026-10-08 05:15:00.152</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>125.400000</x:v>
+        <x:v>111.150000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>395.200000</x:v>
+        <x:v>218.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 03:15:00.874</x:v>
+        <x:v>2026-10-08 03:15:00.126</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 05:15:00.874</x:v>
+        <x:v>2026-10-08 05:15:00.126</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>117.800000</x:v>
+        <x:v>138.700000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>218.500000</x:v>
+        <x:v>506.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 03:15:00.844</x:v>
+        <x:v>2026-10-08 03:00:00.167</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 05:15:00.844</x:v>
+        <x:v>2026-10-08 05:00:00.167</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>126.350000</x:v>
+        <x:v>111.150000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>395.200000</x:v>
+        <x:v>210.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 03:00:00.865</x:v>
+        <x:v>2026-10-08 03:00:00.140</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 05:00:00.865</x:v>
+        <x:v>2026-10-08 05:00:00.140</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>83.600000</x:v>
+        <x:v>141.550000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>218.500000</x:v>
+        <x:v>506.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 03:00:00.842</x:v>
+        <x:v>2026-10-08 02:45:00.146</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 05:00:00.842</x:v>
+        <x:v>2026-10-08 04:45:00.146</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>195.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 02:45:00.845</x:v>
+        <x:v>2026-10-08 02:45:00.125</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 04:45:00.845</x:v>
+        <x:v>2026-10-08 04:45:00.125</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>163.400000</x:v>
+        <x:v>152.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>481.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 02:30:00.862</x:v>
+        <x:v>2026-10-08 02:30:00.149</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 04:30:00.862</x:v>
+        <x:v>2026-10-08 04:30:00.149</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>123.500000</x:v>
+        <x:v>121.600000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>218.500000</x:v>
+        <x:v>225.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 02:15:00.872</x:v>
+        <x:v>2026-10-08 02:30:00.128</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 04:15:00.872</x:v>
+        <x:v>2026-10-08 04:30:00.128</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>217.550000</x:v>
+        <x:v>481.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 02:15:00.844</x:v>
+        <x:v>2026-10-08 02:15:00.146</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 04:15:00.844</x:v>
+        <x:v>2026-10-08 04:15:00.146</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>163.400000</x:v>
+        <x:v>120.650000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>384.750000</x:v>
+        <x:v>243.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 02:00:00.868</x:v>
+        <x:v>2026-10-08 02:15:00.125</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 04:00:00.868</x:v>
+        <x:v>2026-10-08 04:15:00.125</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>124.450000</x:v>
+        <x:v>154.850000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>218.500000</x:v>
+        <x:v>483.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 02:00:00.844</x:v>
+        <x:v>2026-10-08 02:00:00.170</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 04:00:00.844</x:v>
+        <x:v>2026-10-08 04:00:00.170</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>162.450000</x:v>
+        <x:v>99.750000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>384.750000</x:v>
+        <x:v>242.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 01:45:00.868</x:v>
+        <x:v>2026-10-08 02:00:00.144</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 03:45:00.868</x:v>
+        <x:v>2026-10-08 04:00:00.144</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>156.750000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>214.700000</x:v>
+        <x:v>484.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 01:45:00.843</x:v>
+        <x:v>2026-10-08 01:45:00.148</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 03:45:00.843</x:v>
+        <x:v>2026-10-08 03:45:00.148</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>180.500000</x:v>
+        <x:v>164.350000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>386.650000</x:v>
+        <x:v>250.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 01:30:00.870</x:v>
+        <x:v>2026-10-08 01:45:00.125</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 03:30:00.870</x:v>
+        <x:v>2026-10-08 03:45:00.125</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>139.650000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>215.650000</x:v>
+        <x:v>484.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 01:30:00.845</x:v>
+        <x:v>2026-10-08 01:30:00.151</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 03:30:00.845</x:v>
+        <x:v>2026-10-08 03:30:00.151</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>180.500000</x:v>
+        <x:v>140.600000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>385.700000</x:v>
+        <x:v>238.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 01:15:00.865</x:v>
+        <x:v>2026-10-08 01:30:00.127</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 03:15:00.865</x:v>
+        <x:v>2026-10-08 03:30:00.127</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>139.650000</x:v>
+        <x:v>161.500000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>212.800000</x:v>
+        <x:v>484.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 01:00:00.869</x:v>
+        <x:v>2026-10-08 01:15:00.154</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 03:00:00.869</x:v>
+        <x:v>2026-10-08 03:15:00.154</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>138.700000</x:v>
+        <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>212.800000</x:v>
+        <x:v>254.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 01:00:00.845</x:v>
+        <x:v>2026-10-08 01:15:00.125</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 03:00:00.845</x:v>
+        <x:v>2026-10-08 03:15:00.125</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>180.500000</x:v>
+        <x:v>164.350000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>384.750000</x:v>
+        <x:v>483.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 00:45:00.866</x:v>
+        <x:v>2026-10-08 01:00:00.153</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 02:45:00.866</x:v>
+        <x:v>2026-10-08 03:00:00.153</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>139.650000</x:v>
+        <x:v>133.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>213.750000</x:v>
+        <x:v>250.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 00:45:00.841</x:v>
+        <x:v>2026-10-08 01:00:00.124</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 02:45:00.841</x:v>
+        <x:v>2026-10-08 03:00:00.124</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>183.350000</x:v>
+        <x:v>163.400000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>395.200000</x:v>
+        <x:v>482.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 00:30:00.860</x:v>
+        <x:v>2026-10-08 00:45:00.156</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 02:30:00.860</x:v>
+        <x:v>2026-10-08 02:45:00.156</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>136.800000</x:v>
+        <x:v>126.350000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>216.600000</x:v>
+        <x:v>232.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 00:15:00.869</x:v>
+        <x:v>2026-10-08 00:45:00.128</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 02:15:00.869</x:v>
+        <x:v>2026-10-08 02:45:00.128</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>140.600000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>216.600000</x:v>
+        <x:v>483.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 00:15:00.845</x:v>
+        <x:v>2026-10-08 00:30:00.125</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 02:15:00.845</x:v>
+        <x:v>2026-10-08 02:30:00.125</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>183.350000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>396.150000</x:v>
+        <x:v>484.500000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>