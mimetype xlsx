--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R06298caf42454866ba5a7787230d6d1d"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4b89c488e72f4e66867fc1ae37a8e2e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06298caf42454866ba5a7787230d6d1d" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b89c488e72f4e66867fc1ae37a8e2e9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,1877 +171,1827 @@
     <x:col min="6" max="6" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Correction</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>PriceUpEUR</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PriceDownEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-25 23:51:21.302</x:v>
+        <x:v>2026-07-09 23:51:04.618</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 01:51:21.302</x:v>
+        <x:v>2026-07-10 01:51:04.618</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>47.924600</x:v>
-[...4 lines deleted...]
-      <x:c r="F2" s="2"/>
+        <x:v>27.280900</x:v>
+      </x:c>
+      <x:c r="E2" s="2"/>
+      <x:c r="F2" t="n" s="2">
+        <x:v>-140.320010</x:v>
+      </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-25 23:51:21.291</x:v>
+        <x:v>2026-07-09 23:51:04.599</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 01:51:21.291</x:v>
+        <x:v>2026-07-10 01:51:04.599</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>47.783900</x:v>
-[...4 lines deleted...]
-      <x:c r="F3" s="2"/>
+        <x:v>32.367060</x:v>
+      </x:c>
+      <x:c r="E3" s="2"/>
+      <x:c r="F3" t="n" s="2">
+        <x:v>-140.320010</x:v>
+      </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-25 23:51:21.282</x:v>
+        <x:v>2026-07-09 23:51:04.556</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 01:51:21.282</x:v>
+        <x:v>2026-07-10 01:51:04.556</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>48.340920</x:v>
-[...4 lines deleted...]
-      <x:c r="F4" s="2"/>
+        <x:v>42.936720</x:v>
+      </x:c>
+      <x:c r="E4" s="2"/>
+      <x:c r="F4" t="n" s="2">
+        <x:v>-140.320010</x:v>
+      </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-25 23:51:16.282</x:v>
+        <x:v>2026-07-09 23:51:02.561</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 01:51:16.282</x:v>
+        <x:v>2026-07-10 01:51:02.561</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>48.340920</x:v>
-[...4 lines deleted...]
-      <x:c r="F5" s="2"/>
+        <x:v>44.078740</x:v>
+      </x:c>
+      <x:c r="E5" s="2"/>
+      <x:c r="F5" t="n" s="2">
+        <x:v>-140.320010</x:v>
+      </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-25 23:51:16.268</x:v>
+        <x:v>2026-07-09 23:51:01.442</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 01:51:16.268</x:v>
+        <x:v>2026-07-10 01:51:01.442</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>47.251170</x:v>
-[...4 lines deleted...]
-      <x:c r="F6" s="2"/>
+        <x:v>32.367060</x:v>
+      </x:c>
+      <x:c r="E6" s="2"/>
+      <x:c r="F6" t="n" s="2">
+        <x:v>-127.970000</x:v>
+      </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-25 23:51:16.260</x:v>
+        <x:v>2026-07-09 23:51:01.426</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 01:51:16.260</x:v>
+        <x:v>2026-07-10 01:51:01.426</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>48.911240</x:v>
-[...4 lines deleted...]
-      <x:c r="F7" s="2"/>
+        <x:v>27.041290</x:v>
+      </x:c>
+      <x:c r="E7" s="2"/>
+      <x:c r="F7" t="n" s="2">
+        <x:v>-127.970000</x:v>
+      </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-25 23:51:12.723</x:v>
+        <x:v>2026-07-09 23:51:01.383</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 01:51:12.723</x:v>
+        <x:v>2026-07-10 01:51:01.383</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>48.911240</x:v>
-[...4 lines deleted...]
-      <x:c r="F8" s="2"/>
+        <x:v>44.078740</x:v>
+      </x:c>
+      <x:c r="E8" s="2"/>
+      <x:c r="F8" t="n" s="2">
+        <x:v>-127.970000</x:v>
+      </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-25 23:51:12.715</x:v>
+        <x:v>2026-07-09 23:51:01.368</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 01:51:12.715</x:v>
+        <x:v>2026-07-10 01:51:01.368</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>49.058490</x:v>
-[...4 lines deleted...]
-      <x:c r="F9" s="2"/>
+        <x:v>48.555890</x:v>
+      </x:c>
+      <x:c r="E9" s="2"/>
+      <x:c r="F9" t="n" s="2">
+        <x:v>-127.970000</x:v>
+      </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-25 23:51:12.706</x:v>
+        <x:v>2026-07-09 23:50:56.946</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 01:51:12.706</x:v>
+        <x:v>2026-07-10 01:50:56.946</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>49.747290</x:v>
-[...4 lines deleted...]
-      <x:c r="F10" s="2"/>
+        <x:v>27.041290</x:v>
+      </x:c>
+      <x:c r="E10" s="2"/>
+      <x:c r="F10" t="n" s="2">
+        <x:v>-133.399990</x:v>
+      </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-25 23:51:07.761</x:v>
+        <x:v>2026-07-09 23:50:56.932</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 01:51:07.761</x:v>
+        <x:v>2026-07-10 01:50:56.932</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>49.747290</x:v>
-[...4 lines deleted...]
-      <x:c r="F11" s="2"/>
+        <x:v>27.684720</x:v>
+      </x:c>
+      <x:c r="E11" s="2"/>
+      <x:c r="F11" t="n" s="2">
+        <x:v>-133.399990</x:v>
+      </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-25 23:51:07.753</x:v>
+        <x:v>2026-07-09 23:50:56.887</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 01:51:07.753</x:v>
+        <x:v>2026-07-10 01:50:56.887</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>49.801730</x:v>
-[...4 lines deleted...]
-      <x:c r="F12" s="2"/>
+        <x:v>48.555890</x:v>
+      </x:c>
+      <x:c r="E12" s="2"/>
+      <x:c r="F12" t="n" s="2">
+        <x:v>-133.399990</x:v>
+      </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.355</x:v>
+        <x:v>2026-07-09 23:50:56.871</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.355</x:v>
+        <x:v>2026-07-10 01:50:56.871</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>50.786770</x:v>
-[...4 lines deleted...]
-      <x:c r="F13" s="2"/>
+        <x:v>49.656270</x:v>
+      </x:c>
+      <x:c r="E13" s="2"/>
+      <x:c r="F13" t="n" s="2">
+        <x:v>-133.399990</x:v>
+      </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.341</x:v>
+        <x:v>2026-07-09 23:50:52.965</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.341</x:v>
+        <x:v>2026-07-10 01:50:52.965</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>50.434120</x:v>
-[...4 lines deleted...]
-      <x:c r="F14" s="2"/>
+        <x:v>27.684720</x:v>
+      </x:c>
+      <x:c r="E14" s="2"/>
+      <x:c r="F14" t="n" s="2">
+        <x:v>-148.520000</x:v>
+      </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.330</x:v>
+        <x:v>2026-07-09 23:50:52.925</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.330</x:v>
+        <x:v>2026-07-10 01:50:52.925</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>51.682180</x:v>
-[...4 lines deleted...]
-      <x:c r="F15" s="2"/>
+        <x:v>49.656270</x:v>
+      </x:c>
+      <x:c r="E15" s="2"/>
+      <x:c r="F15" t="n" s="2">
+        <x:v>-148.520000</x:v>
+      </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-25 23:51:04.315</x:v>
+        <x:v>2026-07-09 23:50:49.412</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 01:51:04.315</x:v>
+        <x:v>2026-07-10 01:50:49.412</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>51.682180</x:v>
-[...4 lines deleted...]
-      <x:c r="F16" s="2"/>
+        <x:v>30.629510</x:v>
+      </x:c>
+      <x:c r="E16" s="2"/>
+      <x:c r="F16" t="n" s="2">
+        <x:v>-148.520000</x:v>
+      </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.760</x:v>
+        <x:v>2026-07-09 23:50:49.371</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.760</x:v>
+        <x:v>2026-07-10 01:50:49.371</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>51.682180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50.155740</x:v>
+      </x:c>
+      <x:c r="E17" s="2"/>
       <x:c r="F17" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-148.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.753</x:v>
+        <x:v>2026-07-09 23:50:45.409</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.753</x:v>
+        <x:v>2026-07-10 01:50:45.409</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>51.422220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>30.946390</x:v>
+      </x:c>
+      <x:c r="E18" s="2"/>
       <x:c r="F18" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-148.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.744</x:v>
+        <x:v>2026-07-09 23:50:45.395</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.744</x:v>
+        <x:v>2026-07-10 01:50:45.395</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>52.793420</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31.402210</x:v>
+      </x:c>
+      <x:c r="E19" s="2"/>
       <x:c r="F19" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-148.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-25 23:51:00.733</x:v>
+        <x:v>2026-07-09 23:50:45.354</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 01:51:00.733</x:v>
+        <x:v>2026-07-10 01:50:45.354</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>52.793420</x:v>
+        <x:v>50.159650</x:v>
       </x:c>
       <x:c r="E20" s="2"/>
       <x:c r="F20" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-148.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.763</x:v>
+        <x:v>2026-07-09 23:50:45.339</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.763</x:v>
+        <x:v>2026-07-10 01:50:45.339</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>52.793420</x:v>
+        <x:v>51.507080</x:v>
       </x:c>
       <x:c r="E21" s="2"/>
       <x:c r="F21" t="n" s="2">
-        <x:v>-120.030000</x:v>
+        <x:v>-148.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.754</x:v>
+        <x:v>2026-07-09 23:50:40.874</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.754</x:v>
+        <x:v>2026-07-10 01:50:40.874</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>52.794860</x:v>
+        <x:v>31.402210</x:v>
       </x:c>
       <x:c r="E22" s="2"/>
       <x:c r="F22" t="n" s="2">
-        <x:v>-120.030000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.746</x:v>
+        <x:v>2026-07-09 23:50:40.837</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.746</x:v>
+        <x:v>2026-07-10 01:50:40.837</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>53.388810</x:v>
+        <x:v>51.507080</x:v>
       </x:c>
       <x:c r="E23" s="2"/>
       <x:c r="F23" t="n" s="2">
-        <x:v>-120.030000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 23:50:56.734</x:v>
+        <x:v>2026-07-09 23:50:37.411</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 01:50:56.734</x:v>
+        <x:v>2026-07-10 01:50:37.411</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>53.388810</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32.074200</x:v>
+      </x:c>
+      <x:c r="E24" s="2"/>
       <x:c r="F24" t="n" s="2">
-        <x:v>-120.030000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.295</x:v>
+        <x:v>2026-07-09 23:50:37.397</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.295</x:v>
+        <x:v>2026-07-10 01:50:37.397</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>53.388810</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37.467270</x:v>
+      </x:c>
+      <x:c r="E25" s="2"/>
       <x:c r="F25" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.288</x:v>
+        <x:v>2026-07-09 23:50:37.354</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.288</x:v>
+        <x:v>2026-07-10 01:50:37.354</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>54.621120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.839630</x:v>
+      </x:c>
+      <x:c r="E26" s="2"/>
       <x:c r="F26" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.274</x:v>
+        <x:v>2026-07-09 23:50:36.374</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.274</x:v>
+        <x:v>2026-07-10 01:50:36.374</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>54.268040</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.839630</x:v>
+      </x:c>
+      <x:c r="E27" s="2"/>
       <x:c r="F27" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 23:50:53.266</x:v>
+        <x:v>2026-07-09 23:50:33.457</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 01:50:53.266</x:v>
+        <x:v>2026-07-10 01:50:33.457</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>54.268040</x:v>
+        <x:v>37.467270</x:v>
       </x:c>
       <x:c r="E28" s="2"/>
       <x:c r="F28" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.764</x:v>
+        <x:v>2026-07-09 23:50:33.442</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.764</x:v>
+        <x:v>2026-07-10 01:50:33.442</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>54.268040</x:v>
+        <x:v>37.255860</x:v>
       </x:c>
       <x:c r="E29" s="2"/>
       <x:c r="F29" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.755</x:v>
+        <x:v>2026-07-09 23:50:33.399</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.755</x:v>
+        <x:v>2026-07-10 01:50:33.399</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>53.220040</x:v>
+        <x:v>55.972320</x:v>
       </x:c>
       <x:c r="E30" s="2"/>
       <x:c r="F30" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.744</x:v>
+        <x:v>2026-07-09 23:50:33.383</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.744</x:v>
+        <x:v>2026-07-10 01:50:33.383</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>54.289840</x:v>
+        <x:v>46.972320</x:v>
       </x:c>
       <x:c r="E31" s="2"/>
       <x:c r="F31" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 23:50:48.734</x:v>
+        <x:v>2026-07-09 23:50:33.368</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 01:50:48.734</x:v>
+        <x:v>2026-07-10 01:50:33.368</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>54.289840</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59.519250</x:v>
+      </x:c>
+      <x:c r="E32" s="2"/>
       <x:c r="F32" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.743</x:v>
+        <x:v>2026-07-09 23:50:28.438</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.743</x:v>
+        <x:v>2026-07-10 01:50:28.438</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>54.289840</x:v>
-[...4 lines deleted...]
-      <x:c r="F33" s="2"/>
+        <x:v>37.255860</x:v>
+      </x:c>
+      <x:c r="E33" s="2"/>
+      <x:c r="F33" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.734</x:v>
+        <x:v>2026-07-09 23:50:28.422</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.734</x:v>
+        <x:v>2026-07-10 01:50:28.422</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>56.934470</x:v>
-[...4 lines deleted...]
-      <x:c r="F34" s="2"/>
+        <x:v>45.926200</x:v>
+      </x:c>
+      <x:c r="E34" s="2"/>
+      <x:c r="F34" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.727</x:v>
+        <x:v>2026-07-09 23:50:28.383</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.727</x:v>
+        <x:v>2026-07-10 01:50:28.383</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>53.369080</x:v>
-[...4 lines deleted...]
-      <x:c r="F35" s="2"/>
+        <x:v>59.519250</x:v>
+      </x:c>
+      <x:c r="E35" s="2"/>
+      <x:c r="F35" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-25 23:50:43.717</x:v>
+        <x:v>2026-07-09 23:50:28.368</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 01:50:43.717</x:v>
+        <x:v>2026-07-10 01:50:28.368</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>53.369080</x:v>
+        <x:v>68.519250</x:v>
       </x:c>
       <x:c r="E36" s="2"/>
-      <x:c r="F36" s="2"/>
+      <x:c r="F36" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-25 23:50:40.270</x:v>
+        <x:v>2026-07-09 23:50:28.352</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 01:50:40.270</x:v>
+        <x:v>2026-07-10 01:50:28.352</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>53.369080</x:v>
+        <x:v>67.606870</x:v>
       </x:c>
       <x:c r="E37" s="2"/>
       <x:c r="F37" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-25 23:50:40.256</x:v>
+        <x:v>2026-07-09 23:50:24.945</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 01:50:40.256</x:v>
+        <x:v>2026-07-10 01:50:24.945</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>53.406970</x:v>
+        <x:v>45.926200</x:v>
       </x:c>
       <x:c r="E38" s="2"/>
       <x:c r="F38" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-25 23:50:35.735</x:v>
+        <x:v>2026-07-09 23:50:24.931</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 01:50:35.735</x:v>
+        <x:v>2026-07-10 01:50:24.931</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>53.406970</x:v>
+        <x:v>45.658610</x:v>
       </x:c>
       <x:c r="E39" s="2"/>
       <x:c r="F39" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-25 23:50:35.726</x:v>
+        <x:v>2026-07-09 23:50:24.891</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 01:50:35.726</x:v>
+        <x:v>2026-07-10 01:50:24.891</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>53.422840</x:v>
+        <x:v>67.606870</x:v>
       </x:c>
       <x:c r="E40" s="2"/>
       <x:c r="F40" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-25 23:50:35.717</x:v>
+        <x:v>2026-07-09 23:50:24.877</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 01:50:35.717</x:v>
+        <x:v>2026-07-10 01:50:24.877</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>53.422840</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73.755970</x:v>
+      </x:c>
+      <x:c r="E41" s="2"/>
       <x:c r="F41" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-154.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-25 23:50:32.762</x:v>
+        <x:v>2026-07-09 23:50:20.997</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 01:50:32.762</x:v>
+        <x:v>2026-07-10 01:50:20.997</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>53.422840</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.658610</x:v>
+      </x:c>
+      <x:c r="E42" s="2"/>
       <x:c r="F42" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-154.490010</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-25 23:50:29.319</x:v>
+        <x:v>2026-07-09 23:50:20.981</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 01:50:29.319</x:v>
+        <x:v>2026-07-10 01:50:20.981</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>53.295150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.564770</x:v>
+      </x:c>
+      <x:c r="E43" s="2"/>
       <x:c r="F43" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-154.490010</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 23:50:29.300</x:v>
+        <x:v>2026-07-09 23:50:20.938</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 01:50:29.300</x:v>
+        <x:v>2026-07-10 01:50:20.938</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>52.532070</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73.755970</x:v>
+      </x:c>
+      <x:c r="E44" s="2"/>
       <x:c r="F44" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-154.490010</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 23:50:29.288</x:v>
+        <x:v>2026-07-09 23:50:20.922</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 01:50:29.288</x:v>
+        <x:v>2026-07-10 01:50:20.922</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>52.532070</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69.674050</x:v>
+      </x:c>
+      <x:c r="E45" s="2"/>
       <x:c r="F45" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-154.490010</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 23:50:23.735</x:v>
+        <x:v>2026-07-09 23:50:16.990</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 01:50:23.735</x:v>
+        <x:v>2026-07-10 01:50:16.990</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>52.532070</x:v>
-[...4 lines deleted...]
-      <x:c r="F46" s="2"/>
+        <x:v>47.564770</x:v>
+      </x:c>
+      <x:c r="E46" s="2"/>
+      <x:c r="F46" t="n" s="2">
+        <x:v>-153.980000</x:v>
+      </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 23:50:23.726</x:v>
+        <x:v>2026-07-09 23:50:16.936</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 01:50:23.726</x:v>
+        <x:v>2026-07-10 01:50:16.936</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>52.288630</x:v>
-[...4 lines deleted...]
-      <x:c r="F47" s="2"/>
+        <x:v>47.665250</x:v>
+      </x:c>
+      <x:c r="E47" s="2"/>
+      <x:c r="F47" t="n" s="2">
+        <x:v>-153.980000</x:v>
+      </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 23:50:20.757</x:v>
+        <x:v>2026-07-09 23:50:16.897</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 01:50:20.757</x:v>
+        <x:v>2026-07-10 01:50:16.897</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>52.288630</x:v>
-[...4 lines deleted...]
-      <x:c r="F48" s="2"/>
+        <x:v>69.674050</x:v>
+      </x:c>
+      <x:c r="E48" s="2"/>
+      <x:c r="F48" t="n" s="2">
+        <x:v>-153.980000</x:v>
+      </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 23:50:20.748</x:v>
+        <x:v>2026-07-09 23:50:16.881</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 01:50:20.748</x:v>
+        <x:v>2026-07-10 01:50:16.881</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>51.857450</x:v>
-[...4 lines deleted...]
-      <x:c r="F49" s="2"/>
+        <x:v>78.399580</x:v>
+      </x:c>
+      <x:c r="E49" s="2"/>
+      <x:c r="F49" t="n" s="2">
+        <x:v>-153.980000</x:v>
+      </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 23:50:16.305</x:v>
+        <x:v>2026-07-09 23:50:13.445</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 01:50:16.305</x:v>
+        <x:v>2026-07-10 01:50:13.445</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>51.857450</x:v>
-[...4 lines deleted...]
-      <x:c r="F50" s="2"/>
+        <x:v>47.665250</x:v>
+      </x:c>
+      <x:c r="E50" s="2"/>
+      <x:c r="F50" t="n" s="2">
+        <x:v>-153.000000</x:v>
+      </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 23:50:16.295</x:v>
+        <x:v>2026-07-09 23:50:13.342</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 01:50:16.295</x:v>
+        <x:v>2026-07-10 01:50:13.342</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>51.513430</x:v>
-[...4 lines deleted...]
-      <x:c r="F51" s="2"/>
+        <x:v>78.399580</x:v>
+      </x:c>
+      <x:c r="E51" s="2"/>
+      <x:c r="F51" t="n" s="2">
+        <x:v>-153.000000</x:v>
+      </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 23:50:16.281</x:v>
+        <x:v>2026-07-09 23:50:08.943</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 01:50:16.281</x:v>
+        <x:v>2026-07-10 01:50:08.943</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>51.513430</x:v>
+        <x:v>41.848400</x:v>
       </x:c>
       <x:c r="E52" s="2"/>
-      <x:c r="F52" s="2"/>
+      <x:c r="F52" t="n" s="2">
+        <x:v>-153.000000</x:v>
+      </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 23:50:13.293</x:v>
+        <x:v>2026-07-09 23:50:08.926</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 01:50:13.293</x:v>
+        <x:v>2026-07-10 01:50:08.926</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>51.513430</x:v>
+        <x:v>38.195640</x:v>
       </x:c>
       <x:c r="E53" s="2"/>
       <x:c r="F53" t="n" s="2">
-        <x:v>-118.950000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 23:50:13.275</x:v>
+        <x:v>2026-07-09 23:50:08.885</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 01:50:13.275</x:v>
+        <x:v>2026-07-10 01:50:08.885</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>51.744330</x:v>
+        <x:v>82.657590</x:v>
       </x:c>
       <x:c r="E54" s="2"/>
       <x:c r="F54" t="n" s="2">
-        <x:v>-118.950000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 23:50:13.261</x:v>
+        <x:v>2026-07-09 23:50:08.871</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 01:50:13.261</x:v>
+        <x:v>2026-07-10 01:50:08.871</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>51.744330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90.748600</x:v>
+      </x:c>
+      <x:c r="E55" s="2"/>
       <x:c r="F55" t="n" s="2">
-        <x:v>-118.950000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 23:50:08.738</x:v>
+        <x:v>2026-07-09 23:50:04.634</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 01:50:08.738</x:v>
+        <x:v>2026-07-10 01:50:04.634</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>51.744330</x:v>
-[...4 lines deleted...]
-      <x:c r="F56" s="2"/>
+        <x:v>38.195640</x:v>
+      </x:c>
+      <x:c r="E56" s="2"/>
+      <x:c r="F56" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 23:50:07.731</x:v>
+        <x:v>2026-07-09 23:50:04.620</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 01:50:07.731</x:v>
+        <x:v>2026-07-10 01:50:04.620</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>51.769320</x:v>
-[...4 lines deleted...]
-      <x:c r="F57" s="2"/>
+        <x:v>39.657140</x:v>
+      </x:c>
+      <x:c r="E57" s="2"/>
+      <x:c r="F57" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 23:50:07.716</x:v>
+        <x:v>2026-07-09 23:50:04.574</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 01:50:07.716</x:v>
+        <x:v>2026-07-10 01:50:04.574</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>51.769320</x:v>
-[...4 lines deleted...]
-      <x:c r="F58" s="2"/>
+        <x:v>90.748600</x:v>
+      </x:c>
+      <x:c r="E58" s="2"/>
+      <x:c r="F58" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 23:50:04.034</x:v>
+        <x:v>2026-07-09 23:50:04.559</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 01:50:04.034</x:v>
+        <x:v>2026-07-10 01:50:04.559</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>51.769320</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85.186700</x:v>
+      </x:c>
+      <x:c r="E59" s="2"/>
       <x:c r="F59" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 23:50:04.026</x:v>
+        <x:v>2026-07-09 23:50:01.403</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 01:50:04.026</x:v>
+        <x:v>2026-07-10 01:50:01.403</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>52.267930</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39.657140</x:v>
+      </x:c>
+      <x:c r="E60" s="2"/>
       <x:c r="F60" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 23:50:04.016</x:v>
+        <x:v>2026-07-09 23:50:01.389</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 01:50:04.016</x:v>
+        <x:v>2026-07-10 01:50:01.389</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>52.267930</x:v>
+        <x:v>37.785890</x:v>
       </x:c>
       <x:c r="E61" s="2"/>
       <x:c r="F61" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 23:50:00.697</x:v>
+        <x:v>2026-07-09 23:50:01.347</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 01:50:00.697</x:v>
+        <x:v>2026-07-10 01:50:01.347</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>52.267930</x:v>
+        <x:v>85.186700</x:v>
       </x:c>
       <x:c r="E62" s="2"/>
       <x:c r="F62" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 23:49:55.728</x:v>
+        <x:v>2026-07-09 23:50:01.333</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 01:49:55.728</x:v>
+        <x:v>2026-07-10 01:50:01.333</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>52.755880</x:v>
+        <x:v>85.141340</x:v>
       </x:c>
       <x:c r="E63" s="2"/>
       <x:c r="F63" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 23:49:55.720</x:v>
+        <x:v>2026-07-09 23:49:56.929</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 01:49:55.720</x:v>
+        <x:v>2026-07-10 01:49:56.929</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>53.538280</x:v>
+        <x:v>37.785890</x:v>
       </x:c>
       <x:c r="E64" s="2"/>
       <x:c r="F64" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 23:49:52.253</x:v>
+        <x:v>2026-07-09 23:49:56.890</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 01:49:52.253</x:v>
+        <x:v>2026-07-10 01:49:56.890</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>53.538280</x:v>
+        <x:v>85.141340</x:v>
       </x:c>
       <x:c r="E65" s="2"/>
       <x:c r="F65" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 23:49:48.247</x:v>
+        <x:v>2026-07-09 23:49:56.875</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 01:49:48.247</x:v>
+        <x:v>2026-07-10 01:49:56.875</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>54.009670</x:v>
+        <x:v>76.141340</x:v>
       </x:c>
       <x:c r="E66" s="2"/>
       <x:c r="F66" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 23:49:43.251</x:v>
+        <x:v>2026-07-09 23:49:52.892</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 01:49:43.251</x:v>
+        <x:v>2026-07-10 01:49:52.892</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>53.807640</x:v>
+        <x:v>39.416710</x:v>
       </x:c>
       <x:c r="E67" s="2"/>
       <x:c r="F67" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 23:49:43.242</x:v>
+        <x:v>2026-07-09 23:49:51.909</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 01:49:43.242</x:v>
+        <x:v>2026-07-10 01:49:51.909</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>54.245470</x:v>
+        <x:v>83.153690</x:v>
       </x:c>
       <x:c r="E68" s="2"/>
       <x:c r="F68" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 23:49:43.232</x:v>
+        <x:v>2026-07-09 23:49:51.889</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 01:49:43.232</x:v>
+        <x:v>2026-07-10 01:49:51.889</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>54.245470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92.153690</x:v>
+      </x:c>
+      <x:c r="E69" s="2"/>
       <x:c r="F69" t="n" s="2">
-        <x:v>-117.730000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 23:49:41.272</x:v>
+        <x:v>2026-07-09 23:49:48.958</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 01:49:41.272</x:v>
+        <x:v>2026-07-10 01:49:48.958</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>54.245470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39.522390</x:v>
+      </x:c>
+      <x:c r="E70" s="2"/>
       <x:c r="F70" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 23:49:41.259</x:v>
+        <x:v>2026-07-09 23:49:48.941</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 01:49:41.259</x:v>
+        <x:v>2026-07-10 01:49:48.941</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>54.625460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37.035770</x:v>
+      </x:c>
+      <x:c r="E71" s="2"/>
       <x:c r="F71" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 23:49:41.251</x:v>
+        <x:v>2026-07-09 23:49:48.901</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 01:49:41.251</x:v>
+        <x:v>2026-07-10 01:49:48.901</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>54.625460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79.024380</x:v>
+      </x:c>
+      <x:c r="E72" s="2"/>
       <x:c r="F72" t="n" s="2">
-        <x:v>-95.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 23:49:36.265</x:v>
+        <x:v>2026-07-09 23:49:48.887</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 01:49:36.265</x:v>
+        <x:v>2026-07-10 01:49:48.887</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>54.625460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78.877850</x:v>
+      </x:c>
+      <x:c r="E73" s="2"/>
       <x:c r="F73" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 23:49:33.298</x:v>
+        <x:v>2026-07-09 23:49:45.424</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 01:49:33.298</x:v>
+        <x:v>2026-07-10 01:49:45.424</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>55.844570</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37.035770</x:v>
+      </x:c>
+      <x:c r="E74" s="2"/>
       <x:c r="F74" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 23:49:33.289</x:v>
+        <x:v>2026-07-09 23:49:45.408</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 01:49:33.289</x:v>
+        <x:v>2026-07-10 01:49:45.408</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>54.136060</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38.489400</x:v>
+      </x:c>
+      <x:c r="E75" s="2"/>
       <x:c r="F75" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 23:49:33.280</x:v>
+        <x:v>2026-07-09 23:49:45.365</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 01:49:33.280</x:v>
+        <x:v>2026-07-10 01:49:45.365</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>56.122630</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78.877850</x:v>
+      </x:c>
+      <x:c r="E76" s="2"/>
       <x:c r="F76" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 23:49:33.268</x:v>
+        <x:v>2026-07-09 23:49:45.350</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 01:49:33.268</x:v>
+        <x:v>2026-07-10 01:49:45.350</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>56.122630</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75.233470</x:v>
+      </x:c>
+      <x:c r="E77" s="2"/>
       <x:c r="F77" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 23:49:28.744</x:v>
+        <x:v>2026-07-09 23:49:40.404</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 01:49:28.744</x:v>
+        <x:v>2026-07-10 01:49:40.404</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>56.122630</x:v>
-[...4 lines deleted...]
-      <x:c r="F78" s="2"/>
+        <x:v>38.489400</x:v>
+      </x:c>
+      <x:c r="E78" s="2"/>
+      <x:c r="F78" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 23:49:28.735</x:v>
+        <x:v>2026-07-09 23:49:40.365</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 01:49:28.735</x:v>
+        <x:v>2026-07-10 01:49:40.365</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>57.831140</x:v>
-[...4 lines deleted...]
-      <x:c r="F79" s="2"/>
+        <x:v>75.233470</x:v>
+      </x:c>
+      <x:c r="E79" s="2"/>
+      <x:c r="F79" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 23:49:28.726</x:v>
+        <x:v>2026-07-09 23:49:40.350</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 01:49:28.726</x:v>
+        <x:v>2026-07-10 01:49:40.350</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>55.670990</x:v>
-[...4 lines deleted...]
-      <x:c r="F80" s="2"/>
+        <x:v>66.233470</x:v>
+      </x:c>
+      <x:c r="E80" s="2"/>
+      <x:c r="F80" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 23:49:23.744</x:v>
+        <x:v>2026-07-09 23:49:36.951</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 01:49:23.744</x:v>
+        <x:v>2026-07-10 01:49:36.951</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>55.670990</x:v>
-[...4 lines deleted...]
-      <x:c r="F81" s="2"/>
+        <x:v>38.494120</x:v>
+      </x:c>
+      <x:c r="E81" s="2"/>
+      <x:c r="F81" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 23:49:23.735</x:v>
+        <x:v>2026-07-09 23:49:36.909</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 01:49:23.735</x:v>
+        <x:v>2026-07-10 01:49:36.909</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>55.953020</x:v>
-[...4 lines deleted...]
-      <x:c r="F82" s="2"/>
+        <x:v>76.797260</x:v>
+      </x:c>
+      <x:c r="E82" s="2"/>
+      <x:c r="F82" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 23:49:23.723</x:v>
+        <x:v>2026-07-09 23:49:36.893</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 01:49:23.723</x:v>
+        <x:v>2026-07-10 01:49:36.893</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>55.953020</x:v>
-[...4 lines deleted...]
-      <x:c r="F83" s="2"/>
+        <x:v>85.797260</x:v>
+      </x:c>
+      <x:c r="E83" s="2"/>
+      <x:c r="F83" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 23:49:21.300</x:v>
+        <x:v>2026-07-09 23:49:32.442</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 01:49:21.300</x:v>
+        <x:v>2026-07-10 01:49:32.442</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>55.953020</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40.303450</x:v>
+      </x:c>
+      <x:c r="E84" s="2"/>
       <x:c r="F84" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 23:49:21.287</x:v>
+        <x:v>2026-07-09 23:49:32.427</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 01:49:21.287</x:v>
+        <x:v>2026-07-10 01:49:32.427</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>54.977470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>30.922180</x:v>
+      </x:c>
+      <x:c r="E85" s="2"/>
       <x:c r="F85" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 23:49:21.261</x:v>
+        <x:v>2026-07-09 23:49:32.382</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 01:49:21.261</x:v>
+        <x:v>2026-07-10 01:49:32.382</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>54.977470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73.079250</x:v>
+      </x:c>
+      <x:c r="E86" s="2"/>
       <x:c r="F86" t="n" s="2">
-        <x:v>-62.220000</x:v>
+        <x:v>-155.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 23:49:16.303</x:v>
+        <x:v>2026-07-09 23:49:32.366</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 01:49:16.303</x:v>
+        <x:v>2026-07-10 01:49:32.366</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>54.977470</x:v>
-[...4 lines deleted...]
-      <x:c r="F87" s="2"/>
+        <x:v>64.079250</x:v>
+      </x:c>
+      <x:c r="E87" s="2"/>
+      <x:c r="F87" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 23:49:16.292</x:v>
+        <x:v>2026-07-09 23:49:32.352</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 01:49:16.292</x:v>
+        <x:v>2026-07-10 01:49:32.352</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>52.923860</x:v>
-[...4 lines deleted...]
-      <x:c r="F88" s="2"/>
+        <x:v>76.693800</x:v>
+      </x:c>
+      <x:c r="E88" s="2"/>
+      <x:c r="F88" t="n" s="2">
+        <x:v>-155.480000</x:v>
+      </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 23:49:16.283</x:v>
+        <x:v>2026-07-09 23:49:28.418</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 01:49:16.283</x:v>
+        <x:v>2026-07-10 01:49:28.418</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>52.923860</x:v>
+        <x:v>30.922180</x:v>
       </x:c>
       <x:c r="E89" s="2"/>
-      <x:c r="F89" s="2"/>
+      <x:c r="F89" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 23:49:12.756</x:v>
+        <x:v>2026-07-09 23:49:28.373</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 01:49:12.756</x:v>
+        <x:v>2026-07-10 01:49:28.373</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>52.923860</x:v>
+        <x:v>76.693800</x:v>
       </x:c>
       <x:c r="E90" s="2"/>
       <x:c r="F90" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 23:49:12.747</x:v>
+        <x:v>2026-07-09 23:49:28.358</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 01:49:12.747</x:v>
+        <x:v>2026-07-10 01:49:28.358</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>53.010730</x:v>
+        <x:v>77.363930</x:v>
       </x:c>
       <x:c r="E91" s="2"/>
       <x:c r="F91" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 23:49:12.735</x:v>
+        <x:v>2026-07-09 23:49:25.406</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 01:49:12.735</x:v>
+        <x:v>2026-07-10 01:49:25.406</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>53.010730</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32.352360</x:v>
+      </x:c>
+      <x:c r="E92" s="2"/>
       <x:c r="F92" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 23:49:08.712</x:v>
+        <x:v>2026-07-09 23:49:25.366</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 01:49:08.712</x:v>
+        <x:v>2026-07-10 01:49:25.366</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>53.010730</x:v>
-[...4 lines deleted...]
-      <x:c r="F93" s="2"/>
+        <x:v>75.410890</x:v>
+      </x:c>
+      <x:c r="E93" s="2"/>
+      <x:c r="F93" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 23:49:08.703</x:v>
+        <x:v>2026-07-09 23:49:25.352</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 01:49:08.703</x:v>
+        <x:v>2026-07-10 01:49:25.352</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>50.796970</x:v>
-[...4 lines deleted...]
-      <x:c r="F94" s="2"/>
+        <x:v>76.812600</x:v>
+      </x:c>
+      <x:c r="E94" s="2"/>
+      <x:c r="F94" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 23:49:08.693</x:v>
+        <x:v>2026-07-09 23:49:20.912</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 01:49:08.693</x:v>
+        <x:v>2026-07-10 01:49:20.912</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>53.372100</x:v>
-[...4 lines deleted...]
-      <x:c r="F95" s="2"/>
+        <x:v>37.509150</x:v>
+      </x:c>
+      <x:c r="E95" s="2"/>
+      <x:c r="F95" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 23:49:04.470</x:v>
+        <x:v>2026-07-09 23:49:20.873</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 01:49:04.470</x:v>
+        <x:v>2026-07-10 01:49:20.873</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>53.372100</x:v>
-[...4 lines deleted...]
-      <x:c r="F96" s="2"/>
+        <x:v>76.064950</x:v>
+      </x:c>
+      <x:c r="E96" s="2"/>
+      <x:c r="F96" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 23:49:04.461</x:v>
+        <x:v>2026-07-09 23:49:20.858</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 01:49:04.461</x:v>
+        <x:v>2026-07-10 01:49:20.858</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>55.585860</x:v>
-[...4 lines deleted...]
-      <x:c r="F97" s="2"/>
+        <x:v>75.875280</x:v>
+      </x:c>
+      <x:c r="E97" s="2"/>
+      <x:c r="F97" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 23:49:04.452</x:v>
+        <x:v>2026-07-09 23:49:16.944</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 01:49:04.452</x:v>
+        <x:v>2026-07-10 01:49:16.944</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>54.020300</x:v>
-[...4 lines deleted...]
-      <x:c r="F98" s="2"/>
+        <x:v>41.237880</x:v>
+      </x:c>
+      <x:c r="E98" s="2"/>
+      <x:c r="F98" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 23:49:04.442</x:v>
+        <x:v>2026-07-09 23:49:16.929</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 01:49:04.442</x:v>
+        <x:v>2026-07-10 01:49:16.929</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>54.020300</x:v>
+        <x:v>42.735120</x:v>
       </x:c>
       <x:c r="E99" s="2"/>
-      <x:c r="F99" s="2"/>
+      <x:c r="F99" t="n" s="2">
+        <x:v>-155.500000</x:v>
+      </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 23:49:01.311</x:v>
+        <x:v>2026-07-09 23:49:16.882</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 01:49:01.311</x:v>
+        <x:v>2026-07-10 01:49:16.882</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>54.020300</x:v>
+        <x:v>78.661280</x:v>
       </x:c>
       <x:c r="E100" s="2"/>
       <x:c r="F100" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 23:49:01.299</x:v>
+        <x:v>2026-07-09 23:49:16.867</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 01:49:01.299</x:v>
+        <x:v>2026-07-10 01:49:16.867</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>51.565460</x:v>
+        <x:v>77.024110</x:v>
       </x:c>
       <x:c r="E101" s="2"/>
       <x:c r="F101" t="n" s="2">
-        <x:v>-117.530000</x:v>
+        <x:v>-155.500000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>