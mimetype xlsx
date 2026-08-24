--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R4b89c488e72f4e66867fc1ae37a8e2e9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R26edf27a49f240d094ba5879a842ecb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b89c488e72f4e66867fc1ae37a8e2e9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26edf27a49f240d094ba5879a842ecb2" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,1827 +171,1827 @@
     <x:col min="6" max="6" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Correction</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>PriceUpEUR</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PriceDownEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 23:51:04.618</x:v>
+        <x:v>2026-08-23 23:51:08.263</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 01:51:04.618</x:v>
+        <x:v>2026-08-24 01:51:08.263</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>27.280900</x:v>
+        <x:v>-81.456740</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" t="n" s="2">
-        <x:v>-140.320010</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-09 23:51:04.599</x:v>
+        <x:v>2026-08-23 23:51:08.233</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 01:51:04.599</x:v>
+        <x:v>2026-08-24 01:51:08.233</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>32.367060</x:v>
+        <x:v>-80.348570</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" t="n" s="2">
-        <x:v>-140.320010</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-09 23:51:04.556</x:v>
+        <x:v>2026-08-23 23:51:08.209</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 01:51:04.556</x:v>
+        <x:v>2026-08-24 01:51:08.209</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>42.936720</x:v>
+        <x:v>203.616150</x:v>
       </x:c>
       <x:c r="E4" s="2"/>
       <x:c r="F4" t="n" s="2">
-        <x:v>-140.320010</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-09 23:51:02.561</x:v>
+        <x:v>2026-08-23 23:51:08.201</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 01:51:02.561</x:v>
+        <x:v>2026-08-24 01:51:08.201</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>44.078740</x:v>
+        <x:v>203.544840</x:v>
       </x:c>
       <x:c r="E5" s="2"/>
       <x:c r="F5" t="n" s="2">
-        <x:v>-140.320010</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.442</x:v>
+        <x:v>2026-08-23 23:51:08.193</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.442</x:v>
+        <x:v>2026-08-24 01:51:08.193</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>32.367060</x:v>
+        <x:v>200.638230</x:v>
       </x:c>
       <x:c r="E6" s="2"/>
       <x:c r="F6" t="n" s="2">
-        <x:v>-127.970000</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.426</x:v>
+        <x:v>2026-08-23 23:51:04.778</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.426</x:v>
+        <x:v>2026-08-24 01:51:04.778</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>27.041290</x:v>
+        <x:v>-80.348570</x:v>
       </x:c>
       <x:c r="E7" s="2"/>
       <x:c r="F7" t="n" s="2">
-        <x:v>-127.970000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.383</x:v>
+        <x:v>2026-08-23 23:51:03.822</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.383</x:v>
+        <x:v>2026-08-24 01:51:03.822</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>44.078740</x:v>
+        <x:v>200.638230</x:v>
       </x:c>
       <x:c r="E8" s="2"/>
       <x:c r="F8" t="n" s="2">
-        <x:v>-127.970000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-09 23:51:01.368</x:v>
+        <x:v>2026-08-23 23:51:03.811</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 01:51:01.368</x:v>
+        <x:v>2026-08-24 01:51:03.811</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>48.555890</x:v>
+        <x:v>201.269160</x:v>
       </x:c>
       <x:c r="E9" s="2"/>
       <x:c r="F9" t="n" s="2">
-        <x:v>-127.970000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.946</x:v>
+        <x:v>2026-08-23 23:51:00.776</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.946</x:v>
+        <x:v>2026-08-24 01:51:00.776</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>27.041290</x:v>
+        <x:v>-63.156770</x:v>
       </x:c>
       <x:c r="E10" s="2"/>
       <x:c r="F10" t="n" s="2">
-        <x:v>-133.399990</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.932</x:v>
+        <x:v>2026-08-23 23:51:00.736</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.932</x:v>
+        <x:v>2026-08-24 01:51:00.736</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>27.684720</x:v>
+        <x:v>200.139980</x:v>
       </x:c>
       <x:c r="E11" s="2"/>
       <x:c r="F11" t="n" s="2">
-        <x:v>-133.399990</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.887</x:v>
+        <x:v>2026-08-23 23:51:00.728</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.887</x:v>
+        <x:v>2026-08-24 01:51:00.728</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>48.555890</x:v>
+        <x:v>200.042810</x:v>
       </x:c>
       <x:c r="E12" s="2"/>
       <x:c r="F12" t="n" s="2">
-        <x:v>-133.399990</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-09 23:50:56.871</x:v>
+        <x:v>2026-08-23 23:50:57.244</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 01:50:56.871</x:v>
+        <x:v>2026-08-24 01:50:57.244</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>49.656270</x:v>
+        <x:v>-61.006970</x:v>
       </x:c>
       <x:c r="E13" s="2"/>
       <x:c r="F13" t="n" s="2">
-        <x:v>-133.399990</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-09 23:50:52.965</x:v>
+        <x:v>2026-08-23 23:50:57.203</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 01:50:52.965</x:v>
+        <x:v>2026-08-24 01:50:57.203</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>27.684720</x:v>
+        <x:v>198.243150</x:v>
       </x:c>
       <x:c r="E14" s="2"/>
       <x:c r="F14" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-09 23:50:52.925</x:v>
+        <x:v>2026-08-23 23:50:57.193</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 01:50:52.925</x:v>
+        <x:v>2026-08-24 01:50:57.193</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>49.656270</x:v>
+        <x:v>197.726360</x:v>
       </x:c>
       <x:c r="E15" s="2"/>
       <x:c r="F15" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-09 23:50:49.412</x:v>
+        <x:v>2026-08-23 23:50:51.760</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 01:50:49.412</x:v>
+        <x:v>2026-08-24 01:50:51.760</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>30.629510</x:v>
+        <x:v>-74.376310</x:v>
       </x:c>
       <x:c r="E16" s="2"/>
       <x:c r="F16" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-09 23:50:49.371</x:v>
+        <x:v>2026-08-23 23:50:51.735</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 01:50:49.371</x:v>
+        <x:v>2026-08-24 01:50:51.735</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>50.155740</x:v>
+        <x:v>-73.148790</x:v>
       </x:c>
       <x:c r="E17" s="2"/>
       <x:c r="F17" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.409</x:v>
+        <x:v>2026-08-23 23:50:51.713</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.409</x:v>
+        <x:v>2026-08-24 01:50:51.713</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>30.946390</x:v>
+        <x:v>197.644100</x:v>
       </x:c>
       <x:c r="E18" s="2"/>
       <x:c r="F18" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.395</x:v>
+        <x:v>2026-08-23 23:50:51.704</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.395</x:v>
+        <x:v>2026-08-24 01:50:51.704</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>31.402210</x:v>
+        <x:v>197.625180</x:v>
       </x:c>
       <x:c r="E19" s="2"/>
       <x:c r="F19" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.354</x:v>
+        <x:v>2026-08-23 23:50:51.692</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.354</x:v>
+        <x:v>2026-08-24 01:50:51.692</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>50.159650</x:v>
+        <x:v>194.528550</x:v>
       </x:c>
       <x:c r="E20" s="2"/>
       <x:c r="F20" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-101.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-09 23:50:45.339</x:v>
+        <x:v>2026-08-23 23:50:47.758</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 01:50:45.339</x:v>
+        <x:v>2026-08-24 01:50:47.758</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>51.507080</x:v>
+        <x:v>-73.148790</x:v>
       </x:c>
       <x:c r="E21" s="2"/>
       <x:c r="F21" t="n" s="2">
-        <x:v>-148.520000</x:v>
+        <x:v>-102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-09 23:50:40.874</x:v>
+        <x:v>2026-08-23 23:50:47.736</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 01:50:40.874</x:v>
+        <x:v>2026-08-24 01:50:47.736</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>31.402210</x:v>
+        <x:v>-54.845070</x:v>
       </x:c>
       <x:c r="E22" s="2"/>
       <x:c r="F22" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-09 23:50:40.837</x:v>
+        <x:v>2026-08-23 23:50:47.714</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 01:50:40.837</x:v>
+        <x:v>2026-08-24 01:50:47.714</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>51.507080</x:v>
+        <x:v>194.528550</x:v>
       </x:c>
       <x:c r="E23" s="2"/>
       <x:c r="F23" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-09 23:50:37.411</x:v>
+        <x:v>2026-08-23 23:50:47.707</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 01:50:37.411</x:v>
+        <x:v>2026-08-24 01:50:47.707</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>32.074200</x:v>
+        <x:v>194.707330</x:v>
       </x:c>
       <x:c r="E24" s="2"/>
       <x:c r="F24" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-09 23:50:37.397</x:v>
+        <x:v>2026-08-23 23:50:47.697</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 01:50:37.397</x:v>
+        <x:v>2026-08-24 01:50:47.697</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>37.467270</x:v>
+        <x:v>191.165410</x:v>
       </x:c>
       <x:c r="E25" s="2"/>
       <x:c r="F25" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-102.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-09 23:50:37.354</x:v>
+        <x:v>2026-08-23 23:50:44.258</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 01:50:37.354</x:v>
+        <x:v>2026-08-24 01:50:44.258</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>52.839630</x:v>
+        <x:v>-54.845070</x:v>
       </x:c>
       <x:c r="E26" s="2"/>
       <x:c r="F26" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-09 23:50:36.374</x:v>
+        <x:v>2026-08-23 23:50:44.233</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 01:50:36.374</x:v>
+        <x:v>2026-08-24 01:50:44.233</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>52.839630</x:v>
+        <x:v>-58.145640</x:v>
       </x:c>
       <x:c r="E27" s="2"/>
       <x:c r="F27" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.457</x:v>
+        <x:v>2026-08-23 23:50:44.211</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.457</x:v>
+        <x:v>2026-08-24 01:50:44.211</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>37.467270</x:v>
+        <x:v>191.165410</x:v>
       </x:c>
       <x:c r="E28" s="2"/>
       <x:c r="F28" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.442</x:v>
+        <x:v>2026-08-23 23:50:44.202</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.442</x:v>
+        <x:v>2026-08-24 01:50:44.202</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>37.255860</x:v>
+        <x:v>191.471410</x:v>
       </x:c>
       <x:c r="E29" s="2"/>
       <x:c r="F29" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.399</x:v>
+        <x:v>2026-08-23 23:50:44.192</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.399</x:v>
+        <x:v>2026-08-24 01:50:44.192</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>55.972320</x:v>
+        <x:v>208.492140</x:v>
       </x:c>
       <x:c r="E30" s="2"/>
       <x:c r="F30" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.383</x:v>
+        <x:v>2026-08-23 23:50:40.277</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.383</x:v>
+        <x:v>2026-08-24 01:50:40.277</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>46.972320</x:v>
+        <x:v>-58.145640</x:v>
       </x:c>
       <x:c r="E31" s="2"/>
       <x:c r="F31" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-09 23:50:33.368</x:v>
+        <x:v>2026-08-23 23:50:40.260</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 01:50:33.368</x:v>
+        <x:v>2026-08-24 01:50:40.260</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>59.519250</x:v>
+        <x:v>-59.686530</x:v>
       </x:c>
       <x:c r="E32" s="2"/>
       <x:c r="F32" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.438</x:v>
+        <x:v>2026-08-23 23:50:40.232</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.438</x:v>
+        <x:v>2026-08-24 01:50:40.232</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>37.255860</x:v>
+        <x:v>208.492140</x:v>
       </x:c>
       <x:c r="E33" s="2"/>
       <x:c r="F33" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.422</x:v>
+        <x:v>2026-08-23 23:50:40.224</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.422</x:v>
+        <x:v>2026-08-24 01:50:40.224</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>45.926200</x:v>
+        <x:v>208.379820</x:v>
       </x:c>
       <x:c r="E34" s="2"/>
       <x:c r="F34" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.383</x:v>
+        <x:v>2026-08-23 23:50:40.214</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.383</x:v>
+        <x:v>2026-08-24 01:50:40.214</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>59.519250</x:v>
+        <x:v>209.771340</x:v>
       </x:c>
       <x:c r="E35" s="2"/>
       <x:c r="F35" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.368</x:v>
+        <x:v>2026-08-23 23:50:36.768</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.368</x:v>
+        <x:v>2026-08-24 01:50:36.768</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>68.519250</x:v>
+        <x:v>-59.686530</x:v>
       </x:c>
       <x:c r="E36" s="2"/>
       <x:c r="F36" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-09 23:50:28.352</x:v>
+        <x:v>2026-08-23 23:50:36.744</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 01:50:28.352</x:v>
+        <x:v>2026-08-24 01:50:36.744</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>67.606870</x:v>
+        <x:v>-55.137250</x:v>
       </x:c>
       <x:c r="E37" s="2"/>
       <x:c r="F37" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.945</x:v>
+        <x:v>2026-08-23 23:50:36.717</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.945</x:v>
+        <x:v>2026-08-24 01:50:36.717</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>45.926200</x:v>
+        <x:v>209.771340</x:v>
       </x:c>
       <x:c r="E38" s="2"/>
       <x:c r="F38" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.931</x:v>
+        <x:v>2026-08-23 23:50:36.708</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.931</x:v>
+        <x:v>2026-08-24 01:50:36.708</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>45.658610</x:v>
+        <x:v>209.703580</x:v>
       </x:c>
       <x:c r="E39" s="2"/>
       <x:c r="F39" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.891</x:v>
+        <x:v>2026-08-23 23:50:36.698</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.891</x:v>
+        <x:v>2026-08-24 01:50:36.698</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>67.606870</x:v>
+        <x:v>186.025430</x:v>
       </x:c>
       <x:c r="E40" s="2"/>
       <x:c r="F40" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-09 23:50:24.877</x:v>
+        <x:v>2026-08-23 23:50:32.754</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 01:50:24.877</x:v>
+        <x:v>2026-08-24 01:50:32.754</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>73.755970</x:v>
+        <x:v>-55.137250</x:v>
       </x:c>
       <x:c r="E41" s="2"/>
       <x:c r="F41" t="n" s="2">
-        <x:v>-154.910000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-09 23:50:20.997</x:v>
+        <x:v>2026-08-23 23:50:32.717</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 01:50:20.997</x:v>
+        <x:v>2026-08-24 01:50:32.717</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>45.658610</x:v>
+        <x:v>186.025430</x:v>
       </x:c>
       <x:c r="E42" s="2"/>
       <x:c r="F42" t="n" s="2">
-        <x:v>-154.490010</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-09 23:50:20.981</x:v>
+        <x:v>2026-08-23 23:50:32.709</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 01:50:20.981</x:v>
+        <x:v>2026-08-24 01:50:32.709</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>47.564770</x:v>
+        <x:v>185.961130</x:v>
       </x:c>
       <x:c r="E43" s="2"/>
       <x:c r="F43" t="n" s="2">
-        <x:v>-154.490010</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-09 23:50:20.938</x:v>
+        <x:v>2026-08-23 23:50:28.260</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 01:50:20.938</x:v>
+        <x:v>2026-08-24 01:50:28.260</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>73.755970</x:v>
+        <x:v>-53.599470</x:v>
       </x:c>
       <x:c r="E44" s="2"/>
       <x:c r="F44" t="n" s="2">
-        <x:v>-154.490010</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-09 23:50:20.922</x:v>
+        <x:v>2026-08-23 23:50:28.238</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 01:50:20.922</x:v>
+        <x:v>2026-08-24 01:50:28.238</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>69.674050</x:v>
+        <x:v>-47.700810</x:v>
       </x:c>
       <x:c r="E45" s="2"/>
       <x:c r="F45" t="n" s="2">
-        <x:v>-154.490010</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-09 23:50:16.990</x:v>
+        <x:v>2026-08-23 23:50:28.216</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 01:50:16.990</x:v>
+        <x:v>2026-08-24 01:50:28.216</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>47.564770</x:v>
+        <x:v>184.726030</x:v>
       </x:c>
       <x:c r="E46" s="2"/>
       <x:c r="F46" t="n" s="2">
-        <x:v>-153.980000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 23:50:16.936</x:v>
+        <x:v>2026-08-23 23:50:28.209</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 01:50:16.936</x:v>
+        <x:v>2026-08-24 01:50:28.209</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>47.665250</x:v>
+        <x:v>184.789640</x:v>
       </x:c>
       <x:c r="E47" s="2"/>
       <x:c r="F47" t="n" s="2">
-        <x:v>-153.980000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 23:50:16.897</x:v>
+        <x:v>2026-08-23 23:50:28.201</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 01:50:16.897</x:v>
+        <x:v>2026-08-24 01:50:28.201</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>69.674050</x:v>
+        <x:v>197.129270</x:v>
       </x:c>
       <x:c r="E48" s="2"/>
       <x:c r="F48" t="n" s="2">
-        <x:v>-153.980000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 23:50:16.881</x:v>
+        <x:v>2026-08-23 23:50:24.237</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 01:50:16.881</x:v>
+        <x:v>2026-08-24 01:50:24.237</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>78.399580</x:v>
+        <x:v>-47.700810</x:v>
       </x:c>
       <x:c r="E49" s="2"/>
       <x:c r="F49" t="n" s="2">
-        <x:v>-153.980000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 23:50:13.445</x:v>
+        <x:v>2026-08-23 23:50:24.213</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 01:50:13.445</x:v>
+        <x:v>2026-08-24 01:50:24.213</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>47.665250</x:v>
+        <x:v>197.129270</x:v>
       </x:c>
       <x:c r="E50" s="2"/>
       <x:c r="F50" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 23:50:13.342</x:v>
+        <x:v>2026-08-23 23:50:24.205</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 01:50:13.342</x:v>
+        <x:v>2026-08-24 01:50:24.205</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>78.399580</x:v>
+        <x:v>197.515170</x:v>
       </x:c>
       <x:c r="E51" s="2"/>
       <x:c r="F51" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 23:50:08.943</x:v>
+        <x:v>2026-08-23 23:50:24.198</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 01:50:08.943</x:v>
+        <x:v>2026-08-24 01:50:24.198</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>41.848400</x:v>
+        <x:v>208.689710</x:v>
       </x:c>
       <x:c r="E52" s="2"/>
       <x:c r="F52" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 23:50:08.926</x:v>
+        <x:v>2026-08-23 23:50:20.698</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 01:50:08.926</x:v>
+        <x:v>2026-08-24 01:50:20.698</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>38.195640</x:v>
+        <x:v>208.689710</x:v>
       </x:c>
       <x:c r="E53" s="2"/>
       <x:c r="F53" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 23:50:08.885</x:v>
+        <x:v>2026-08-23 23:50:20.690</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 01:50:08.885</x:v>
+        <x:v>2026-08-24 01:50:20.690</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>82.657590</x:v>
+        <x:v>208.403430</x:v>
       </x:c>
       <x:c r="E54" s="2"/>
       <x:c r="F54" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 23:50:08.871</x:v>
+        <x:v>2026-08-23 23:50:20.682</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 01:50:08.871</x:v>
+        <x:v>2026-08-24 01:50:20.682</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>90.748600</x:v>
+        <x:v>189.683600</x:v>
       </x:c>
       <x:c r="E55" s="2"/>
       <x:c r="F55" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 23:50:04.634</x:v>
+        <x:v>2026-08-23 23:50:18.708</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 01:50:04.634</x:v>
+        <x:v>2026-08-24 01:50:18.708</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>38.195640</x:v>
+        <x:v>-47.700810</x:v>
       </x:c>
       <x:c r="E56" s="2"/>
       <x:c r="F56" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 23:50:04.620</x:v>
+        <x:v>2026-08-23 23:50:18.682</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 01:50:04.620</x:v>
+        <x:v>2026-08-24 01:50:18.682</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>39.657140</x:v>
+        <x:v>-44.982360</x:v>
       </x:c>
       <x:c r="E57" s="2"/>
       <x:c r="F57" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 23:50:04.574</x:v>
+        <x:v>2026-08-23 23:50:16.734</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 01:50:04.574</x:v>
+        <x:v>2026-08-24 01:50:16.734</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>90.748600</x:v>
+        <x:v>-44.982360</x:v>
       </x:c>
       <x:c r="E58" s="2"/>
       <x:c r="F58" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 23:50:04.559</x:v>
+        <x:v>2026-08-23 23:50:16.714</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 01:50:04.559</x:v>
+        <x:v>2026-08-24 01:50:16.714</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>85.186700</x:v>
+        <x:v>-42.725210</x:v>
       </x:c>
       <x:c r="E59" s="2"/>
       <x:c r="F59" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 23:50:01.403</x:v>
+        <x:v>2026-08-23 23:50:16.694</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 01:50:01.403</x:v>
+        <x:v>2026-08-24 01:50:16.694</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>39.657140</x:v>
+        <x:v>189.683600</x:v>
       </x:c>
       <x:c r="E60" s="2"/>
       <x:c r="F60" t="n" s="2">
-        <x:v>-155.300000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 23:50:01.389</x:v>
+        <x:v>2026-08-23 23:50:16.686</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 01:50:01.389</x:v>
+        <x:v>2026-08-24 01:50:16.686</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>37.785890</x:v>
+        <x:v>190.252000</x:v>
       </x:c>
       <x:c r="E61" s="2"/>
       <x:c r="F61" t="n" s="2">
-        <x:v>-155.300000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 23:50:01.347</x:v>
+        <x:v>2026-08-23 23:50:16.678</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 01:50:01.347</x:v>
+        <x:v>2026-08-24 01:50:16.678</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>85.186700</x:v>
+        <x:v>194.787030</x:v>
       </x:c>
       <x:c r="E62" s="2"/>
       <x:c r="F62" t="n" s="2">
-        <x:v>-155.300000</x:v>
+        <x:v>-103.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 23:50:01.333</x:v>
+        <x:v>2026-08-23 23:50:12.279</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 01:50:01.333</x:v>
+        <x:v>2026-08-24 01:50:12.279</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>85.141340</x:v>
+        <x:v>-42.725210</x:v>
       </x:c>
       <x:c r="E63" s="2"/>
       <x:c r="F63" t="n" s="2">
-        <x:v>-155.300000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 23:49:56.929</x:v>
+        <x:v>2026-08-23 23:50:12.256</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 01:49:56.929</x:v>
+        <x:v>2026-08-24 01:50:12.256</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>37.785890</x:v>
+        <x:v>-42.016650</x:v>
       </x:c>
       <x:c r="E64" s="2"/>
       <x:c r="F64" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 23:49:56.890</x:v>
+        <x:v>2026-08-23 23:50:12.231</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 01:49:56.890</x:v>
+        <x:v>2026-08-24 01:50:12.231</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>85.141340</x:v>
+        <x:v>194.787030</x:v>
       </x:c>
       <x:c r="E65" s="2"/>
       <x:c r="F65" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 23:49:56.875</x:v>
+        <x:v>2026-08-23 23:50:12.222</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 01:49:56.875</x:v>
+        <x:v>2026-08-24 01:50:12.222</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>76.141340</x:v>
+        <x:v>194.552350</x:v>
       </x:c>
       <x:c r="E66" s="2"/>
       <x:c r="F66" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 23:49:52.892</x:v>
+        <x:v>2026-08-23 23:50:12.214</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 01:49:52.892</x:v>
+        <x:v>2026-08-24 01:50:12.214</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>39.416710</x:v>
+        <x:v>225.767180</x:v>
       </x:c>
       <x:c r="E67" s="2"/>
       <x:c r="F67" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-106.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 23:49:51.909</x:v>
+        <x:v>2026-08-23 23:50:07.760</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 01:49:51.909</x:v>
+        <x:v>2026-08-24 01:50:07.760</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>83.153690</x:v>
+        <x:v>-42.016650</x:v>
       </x:c>
       <x:c r="E68" s="2"/>
       <x:c r="F68" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 23:49:51.889</x:v>
+        <x:v>2026-08-23 23:50:07.729</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 01:49:51.889</x:v>
+        <x:v>2026-08-24 01:50:07.729</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>92.153690</x:v>
+        <x:v>-36.033730</x:v>
       </x:c>
       <x:c r="E69" s="2"/>
       <x:c r="F69" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 23:49:48.958</x:v>
+        <x:v>2026-08-23 23:50:07.704</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 01:49:48.958</x:v>
+        <x:v>2026-08-24 01:50:07.704</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>39.522390</x:v>
+        <x:v>225.767180</x:v>
       </x:c>
       <x:c r="E70" s="2"/>
       <x:c r="F70" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 23:49:48.941</x:v>
+        <x:v>2026-08-23 23:50:07.696</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 01:49:48.941</x:v>
+        <x:v>2026-08-24 01:50:07.696</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>37.035770</x:v>
+        <x:v>226.472140</x:v>
       </x:c>
       <x:c r="E71" s="2"/>
       <x:c r="F71" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 23:49:48.901</x:v>
+        <x:v>2026-08-23 23:50:07.688</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 01:49:48.901</x:v>
+        <x:v>2026-08-24 01:50:07.688</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>79.024380</x:v>
+        <x:v>231.016970</x:v>
       </x:c>
       <x:c r="E72" s="2"/>
       <x:c r="F72" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 23:49:48.887</x:v>
+        <x:v>2026-08-23 23:50:04.835</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 01:49:48.887</x:v>
+        <x:v>2026-08-24 01:50:04.835</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>78.877850</x:v>
+        <x:v>-36.033730</x:v>
       </x:c>
       <x:c r="E73" s="2"/>
       <x:c r="F73" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 23:49:45.424</x:v>
+        <x:v>2026-08-23 23:50:04.793</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 01:49:45.424</x:v>
+        <x:v>2026-08-24 01:50:04.793</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>37.035770</x:v>
+        <x:v>231.016970</x:v>
       </x:c>
       <x:c r="E74" s="2"/>
       <x:c r="F74" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 23:49:45.408</x:v>
+        <x:v>2026-08-23 23:50:04.784</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 01:49:45.408</x:v>
+        <x:v>2026-08-24 01:50:04.784</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>38.489400</x:v>
+        <x:v>230.919000</x:v>
       </x:c>
       <x:c r="E75" s="2"/>
       <x:c r="F75" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-09 23:49:45.365</x:v>
+        <x:v>2026-08-23 23:50:00.369</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 01:49:45.365</x:v>
+        <x:v>2026-08-24 01:50:00.369</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>78.877850</x:v>
+        <x:v>-42.908730</x:v>
       </x:c>
       <x:c r="E76" s="2"/>
       <x:c r="F76" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-09 23:49:45.350</x:v>
+        <x:v>2026-08-23 23:50:00.325</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 01:49:45.350</x:v>
+        <x:v>2026-08-24 01:50:00.325</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>75.233470</x:v>
+        <x:v>-36.165940</x:v>
       </x:c>
       <x:c r="E77" s="2"/>
       <x:c r="F77" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-09 23:49:40.404</x:v>
+        <x:v>2026-08-23 23:50:00.300</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 01:49:40.404</x:v>
+        <x:v>2026-08-24 01:50:00.300</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>38.489400</x:v>
+        <x:v>232.343580</x:v>
       </x:c>
       <x:c r="E78" s="2"/>
       <x:c r="F78" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-09 23:49:40.365</x:v>
+        <x:v>2026-08-23 23:50:00.290</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 01:49:40.365</x:v>
+        <x:v>2026-08-24 01:50:00.290</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>75.233470</x:v>
+        <x:v>230.183840</x:v>
       </x:c>
       <x:c r="E79" s="2"/>
       <x:c r="F79" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-09 23:49:40.350</x:v>
+        <x:v>2026-08-23 23:50:00.281</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 01:49:40.350</x:v>
+        <x:v>2026-08-24 01:50:00.281</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>66.233470</x:v>
+        <x:v>235.738370</x:v>
       </x:c>
       <x:c r="E80" s="2"/>
       <x:c r="F80" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-118.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-09 23:49:36.951</x:v>
+        <x:v>2026-08-23 23:49:56.261</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 01:49:36.951</x:v>
+        <x:v>2026-08-24 01:49:56.261</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>38.494120</x:v>
+        <x:v>-36.165940</x:v>
       </x:c>
       <x:c r="E81" s="2"/>
       <x:c r="F81" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-126.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 23:49:36.909</x:v>
+        <x:v>2026-08-23 23:49:56.233</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 01:49:36.909</x:v>
+        <x:v>2026-08-24 01:49:56.233</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>76.797260</x:v>
+        <x:v>-48.313980</x:v>
       </x:c>
       <x:c r="E82" s="2"/>
       <x:c r="F82" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-126.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 23:49:36.893</x:v>
+        <x:v>2026-08-23 23:49:56.208</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 01:49:36.893</x:v>
+        <x:v>2026-08-24 01:49:56.208</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>85.797260</x:v>
+        <x:v>235.738370</x:v>
       </x:c>
       <x:c r="E83" s="2"/>
       <x:c r="F83" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-126.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 23:49:32.442</x:v>
+        <x:v>2026-08-23 23:49:56.199</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 01:49:32.442</x:v>
+        <x:v>2026-08-24 01:49:56.199</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>40.303450</x:v>
+        <x:v>237.151940</x:v>
       </x:c>
       <x:c r="E84" s="2"/>
       <x:c r="F84" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-126.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 23:49:32.427</x:v>
+        <x:v>2026-08-23 23:49:56.191</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 01:49:32.427</x:v>
+        <x:v>2026-08-24 01:49:56.191</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>30.922180</x:v>
+        <x:v>234.435330</x:v>
       </x:c>
       <x:c r="E85" s="2"/>
       <x:c r="F85" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-126.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 23:49:32.382</x:v>
+        <x:v>2026-08-23 23:49:51.796</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 01:49:32.382</x:v>
+        <x:v>2026-08-24 01:49:51.796</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>73.079250</x:v>
+        <x:v>-48.313980</x:v>
       </x:c>
       <x:c r="E86" s="2"/>
       <x:c r="F86" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 23:49:32.366</x:v>
+        <x:v>2026-08-23 23:49:51.765</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 01:49:32.366</x:v>
+        <x:v>2026-08-24 01:49:51.765</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>64.079250</x:v>
+        <x:v>-34.621430</x:v>
       </x:c>
       <x:c r="E87" s="2"/>
       <x:c r="F87" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 23:49:32.352</x:v>
+        <x:v>2026-08-23 23:49:51.744</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 01:49:32.352</x:v>
+        <x:v>2026-08-24 01:49:51.744</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>76.693800</x:v>
+        <x:v>234.435330</x:v>
       </x:c>
       <x:c r="E88" s="2"/>
       <x:c r="F88" t="n" s="2">
-        <x:v>-155.480000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 23:49:28.418</x:v>
+        <x:v>2026-08-23 23:49:51.736</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 01:49:28.418</x:v>
+        <x:v>2026-08-24 01:49:51.736</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>30.922180</x:v>
+        <x:v>234.857500</x:v>
       </x:c>
       <x:c r="E89" s="2"/>
       <x:c r="F89" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 23:49:28.373</x:v>
+        <x:v>2026-08-23 23:49:51.728</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 01:49:28.373</x:v>
+        <x:v>2026-08-24 01:49:51.728</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>76.693800</x:v>
+        <x:v>235.453890</x:v>
       </x:c>
       <x:c r="E90" s="2"/>
       <x:c r="F90" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-116.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 23:49:28.358</x:v>
+        <x:v>2026-08-23 23:49:48.745</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 01:49:28.358</x:v>
+        <x:v>2026-08-24 01:49:48.745</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>77.363930</x:v>
+        <x:v>-34.621430</x:v>
       </x:c>
       <x:c r="E91" s="2"/>
       <x:c r="F91" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 23:49:25.406</x:v>
+        <x:v>2026-08-23 23:49:48.708</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 01:49:25.406</x:v>
+        <x:v>2026-08-24 01:49:48.708</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>32.352360</x:v>
+        <x:v>235.453890</x:v>
       </x:c>
       <x:c r="E92" s="2"/>
       <x:c r="F92" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 23:49:25.366</x:v>
+        <x:v>2026-08-23 23:49:48.699</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 01:49:25.366</x:v>
+        <x:v>2026-08-24 01:49:48.699</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>75.410890</x:v>
+        <x:v>235.600780</x:v>
       </x:c>
       <x:c r="E93" s="2"/>
       <x:c r="F93" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 23:49:25.352</x:v>
+        <x:v>2026-08-23 23:49:45.270</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 01:49:25.352</x:v>
+        <x:v>2026-08-24 01:49:45.270</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>76.812600</x:v>
+        <x:v>-58.462830</x:v>
       </x:c>
       <x:c r="E94" s="2"/>
       <x:c r="F94" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 23:49:20.912</x:v>
+        <x:v>2026-08-23 23:49:45.237</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 01:49:20.912</x:v>
+        <x:v>2026-08-24 01:49:45.237</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>37.509150</x:v>
+        <x:v>-35.540070</x:v>
       </x:c>
       <x:c r="E95" s="2"/>
       <x:c r="F95" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 23:49:20.873</x:v>
+        <x:v>2026-08-23 23:49:45.216</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 01:49:20.873</x:v>
+        <x:v>2026-08-24 01:49:45.216</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>76.064950</x:v>
+        <x:v>235.400680</x:v>
       </x:c>
       <x:c r="E96" s="2"/>
       <x:c r="F96" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 23:49:20.858</x:v>
+        <x:v>2026-08-23 23:49:45.208</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 01:49:20.858</x:v>
+        <x:v>2026-08-24 01:49:45.208</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>75.875280</x:v>
+        <x:v>235.131220</x:v>
       </x:c>
       <x:c r="E97" s="2"/>
       <x:c r="F97" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 23:49:16.944</x:v>
+        <x:v>2026-08-23 23:49:45.200</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 01:49:16.944</x:v>
+        <x:v>2026-08-24 01:49:45.200</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>41.237880</x:v>
+        <x:v>233.569000</x:v>
       </x:c>
       <x:c r="E98" s="2"/>
       <x:c r="F98" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 23:49:16.929</x:v>
+        <x:v>2026-08-23 23:49:40.773</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 01:49:16.929</x:v>
+        <x:v>2026-08-24 01:49:40.773</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>42.735120</x:v>
+        <x:v>-35.540070</x:v>
       </x:c>
       <x:c r="E99" s="2"/>
       <x:c r="F99" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-115.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 23:49:16.882</x:v>
+        <x:v>2026-08-23 23:49:40.748</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 01:49:16.882</x:v>
+        <x:v>2026-08-24 01:49:40.748</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>78.661280</x:v>
+        <x:v>-50.938580</x:v>
       </x:c>
       <x:c r="E100" s="2"/>
       <x:c r="F100" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-115.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 23:49:16.867</x:v>
+        <x:v>2026-08-23 23:49:40.727</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 01:49:16.867</x:v>
+        <x:v>2026-08-24 01:49:40.727</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>77.024110</x:v>
+        <x:v>233.569000</x:v>
       </x:c>
       <x:c r="E101" s="2"/>
       <x:c r="F101" t="n" s="2">
-        <x:v>-155.500000</x:v>
+        <x:v>-115.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>