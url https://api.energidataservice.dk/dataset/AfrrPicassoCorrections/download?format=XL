--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R26edf27a49f240d094ba5879a842ecb2"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1b42b08bdd4945bdb32497673bacf63b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26edf27a49f240d094ba5879a842ecb2" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b42b08bdd4945bdb32497673bacf63b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,1827 +171,1827 @@
     <x:col min="6" max="6" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeMsUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeMsDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Correction</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>PriceUpEUR</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PriceDownEUR</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.263</x:v>
+        <x:v>2026-10-08 13:06:00.353</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.263</x:v>
+        <x:v>2026-10-08 15:06:00.353</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>-81.456740</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" t="n" s="2">
-        <x:v>-100.000000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.233</x:v>
+        <x:v>2026-10-08 13:06:00.329</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.233</x:v>
+        <x:v>2026-10-08 15:06:00.329</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-80.348570</x:v>
+        <x:v>-334.905580</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" t="n" s="2">
-        <x:v>-100.000000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.209</x:v>
+        <x:v>2026-10-08 13:05:55.895</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.209</x:v>
+        <x:v>2026-10-08 15:05:55.895</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>203.616150</x:v>
+        <x:v>3.090330</x:v>
       </x:c>
       <x:c r="E4" s="2"/>
       <x:c r="F4" t="n" s="2">
-        <x:v>-100.000000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.201</x:v>
+        <x:v>2026-10-08 13:05:55.873</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.201</x:v>
+        <x:v>2026-10-08 15:05:55.873</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>203.544840</x:v>
+        <x:v>-337.418240</x:v>
       </x:c>
       <x:c r="E5" s="2"/>
       <x:c r="F5" t="n" s="2">
-        <x:v>-100.000000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-23 23:51:08.193</x:v>
+        <x:v>2026-10-08 13:05:52.882</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 01:51:08.193</x:v>
+        <x:v>2026-10-08 15:05:52.882</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>200.638230</x:v>
+        <x:v>8.800740</x:v>
       </x:c>
       <x:c r="E6" s="2"/>
       <x:c r="F6" t="n" s="2">
-        <x:v>-100.000000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-23 23:51:04.778</x:v>
+        <x:v>2026-10-08 13:05:52.856</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 01:51:04.778</x:v>
+        <x:v>2026-10-08 15:05:52.856</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>-80.348570</x:v>
+        <x:v>-342.550960</x:v>
       </x:c>
       <x:c r="E7" s="2"/>
       <x:c r="F7" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-23 23:51:03.822</x:v>
+        <x:v>2026-10-08 13:05:48.345</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 01:51:03.822</x:v>
+        <x:v>2026-10-08 15:05:48.345</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>200.638230</x:v>
+        <x:v>1.579740</x:v>
       </x:c>
       <x:c r="E8" s="2"/>
       <x:c r="F8" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-23 23:51:03.811</x:v>
+        <x:v>2026-10-08 13:05:47.305</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 01:51:03.811</x:v>
+        <x:v>2026-10-08 15:05:47.305</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>201.269160</x:v>
+        <x:v>-334.983220</x:v>
       </x:c>
       <x:c r="E9" s="2"/>
       <x:c r="F9" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-23 23:51:00.776</x:v>
+        <x:v>2026-10-08 13:05:43.840</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 01:51:00.776</x:v>
+        <x:v>2026-10-08 15:05:43.840</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-63.156770</x:v>
+        <x:v>6.879680</x:v>
       </x:c>
       <x:c r="E10" s="2"/>
       <x:c r="F10" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-23 23:51:00.736</x:v>
+        <x:v>2026-10-08 13:05:42.815</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 01:51:00.736</x:v>
+        <x:v>2026-10-08 15:05:42.815</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>200.139980</x:v>
+        <x:v>-339.705320</x:v>
       </x:c>
       <x:c r="E11" s="2"/>
       <x:c r="F11" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-23 23:51:00.728</x:v>
+        <x:v>2026-10-08 13:05:39.843</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 01:51:00.728</x:v>
+        <x:v>2026-10-08 15:05:39.843</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>200.042810</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E12" s="2"/>
       <x:c r="F12" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-23 23:50:57.244</x:v>
+        <x:v>2026-10-08 13:05:38.880</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 01:50:57.244</x:v>
+        <x:v>2026-10-08 15:05:38.880</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>-61.006970</x:v>
+        <x:v>-332.479030</x:v>
       </x:c>
       <x:c r="E13" s="2"/>
       <x:c r="F13" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-23 23:50:57.203</x:v>
+        <x:v>2026-10-08 13:05:36.920</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 01:50:57.203</x:v>
+        <x:v>2026-10-08 15:05:36.920</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>198.243150</x:v>
+        <x:v>3.022940</x:v>
       </x:c>
       <x:c r="E14" s="2"/>
       <x:c r="F14" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-23 23:50:57.193</x:v>
+        <x:v>2026-10-08 13:05:35.807</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 01:50:57.193</x:v>
+        <x:v>2026-10-08 15:05:35.807</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>197.726360</x:v>
+        <x:v>-335.039610</x:v>
       </x:c>
       <x:c r="E15" s="2"/>
       <x:c r="F15" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.760</x:v>
+        <x:v>2026-10-08 13:05:32.842</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.760</x:v>
+        <x:v>2026-10-08 15:05:32.842</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>-74.376310</x:v>
+        <x:v>9.843840</x:v>
       </x:c>
       <x:c r="E16" s="2"/>
       <x:c r="F16" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.735</x:v>
+        <x:v>2026-10-08 13:05:31.307</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.735</x:v>
+        <x:v>2026-10-08 15:05:31.307</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-73.148790</x:v>
+        <x:v>-341.514040</x:v>
       </x:c>
       <x:c r="E17" s="2"/>
       <x:c r="F17" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.713</x:v>
+        <x:v>2026-10-08 13:05:26.840</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.713</x:v>
+        <x:v>2026-10-08 15:05:26.840</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>197.644100</x:v>
+        <x:v>-331.092320</x:v>
       </x:c>
       <x:c r="E18" s="2"/>
       <x:c r="F18" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.704</x:v>
+        <x:v>2026-10-08 13:05:23.872</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.704</x:v>
+        <x:v>2026-10-08 15:05:23.872</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>197.625180</x:v>
+        <x:v>-330.745210</x:v>
       </x:c>
       <x:c r="E19" s="2"/>
       <x:c r="F19" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-23 23:50:51.692</x:v>
+        <x:v>2026-10-08 13:05:20.368</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 01:50:51.692</x:v>
+        <x:v>2026-10-08 15:05:20.368</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>194.528550</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E20" s="2"/>
       <x:c r="F20" t="n" s="2">
-        <x:v>-101.220000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.758</x:v>
+        <x:v>2026-10-08 13:05:19.336</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.758</x:v>
+        <x:v>2026-10-08 15:05:19.336</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-73.148790</x:v>
+        <x:v>-330.167540</x:v>
       </x:c>
       <x:c r="E21" s="2"/>
       <x:c r="F21" t="n" s="2">
-        <x:v>-102.240000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.736</x:v>
+        <x:v>2026-10-08 13:05:16.350</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.736</x:v>
+        <x:v>2026-10-08 15:05:16.350</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-54.845070</x:v>
+        <x:v>1.840900</x:v>
       </x:c>
       <x:c r="E22" s="2"/>
       <x:c r="F22" t="n" s="2">
-        <x:v>-102.240000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.714</x:v>
+        <x:v>2026-10-08 13:05:15.327</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.714</x:v>
+        <x:v>2026-10-08 15:05:15.327</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>194.528550</x:v>
+        <x:v>-331.430450</x:v>
       </x:c>
       <x:c r="E23" s="2"/>
       <x:c r="F23" t="n" s="2">
-        <x:v>-102.240000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.707</x:v>
+        <x:v>2026-10-08 13:05:12.343</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.707</x:v>
+        <x:v>2026-10-08 15:05:12.343</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>194.707330</x:v>
+        <x:v>3.685410</x:v>
       </x:c>
       <x:c r="E24" s="2"/>
       <x:c r="F24" t="n" s="2">
-        <x:v>-102.240000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-23 23:50:47.697</x:v>
+        <x:v>2026-10-08 13:05:11.313</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 01:50:47.697</x:v>
+        <x:v>2026-10-08 15:05:11.313</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>191.165410</x:v>
+        <x:v>-332.928280</x:v>
       </x:c>
       <x:c r="E25" s="2"/>
       <x:c r="F25" t="n" s="2">
-        <x:v>-102.240000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.258</x:v>
+        <x:v>2026-10-08 13:05:06.822</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.258</x:v>
+        <x:v>2026-10-08 15:05:06.822</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>-54.845070</x:v>
+        <x:v>-328.497380</x:v>
       </x:c>
       <x:c r="E26" s="2"/>
       <x:c r="F26" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.233</x:v>
+        <x:v>2026-10-08 13:05:04.971</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.233</x:v>
+        <x:v>2026-10-08 15:05:04.971</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-58.145640</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E27" s="2"/>
       <x:c r="F27" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.211</x:v>
+        <x:v>2026-10-08 13:05:02.527</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.211</x:v>
+        <x:v>2026-10-08 15:05:02.527</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>191.165410</x:v>
+        <x:v>-327.578920</x:v>
       </x:c>
       <x:c r="E28" s="2"/>
       <x:c r="F28" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.202</x:v>
+        <x:v>2026-10-08 13:05:00.344</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.202</x:v>
+        <x:v>2026-10-08 15:05:00.344</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>191.471410</x:v>
+        <x:v>-4.823150</x:v>
       </x:c>
       <x:c r="E29" s="2"/>
       <x:c r="F29" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-23 23:50:44.192</x:v>
+        <x:v>2026-10-08 13:05:00.323</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 01:50:44.192</x:v>
+        <x:v>2026-10-08 15:05:00.323</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>208.492140</x:v>
+        <x:v>-321.530210</x:v>
       </x:c>
       <x:c r="E30" s="2"/>
       <x:c r="F30" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.277</x:v>
+        <x:v>2026-10-08 13:04:56.376</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.277</x:v>
+        <x:v>2026-10-08 15:04:56.376</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>-58.145640</x:v>
+        <x:v>-8.488370</x:v>
       </x:c>
       <x:c r="E31" s="2"/>
       <x:c r="F31" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.260</x:v>
+        <x:v>2026-10-08 13:04:56.355</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.260</x:v>
+        <x:v>2026-10-08 15:04:56.355</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-59.686530</x:v>
+        <x:v>-316.332550</x:v>
       </x:c>
       <x:c r="E32" s="2"/>
       <x:c r="F32" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.232</x:v>
+        <x:v>2026-10-08 13:04:51.881</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.232</x:v>
+        <x:v>2026-10-08 15:04:51.881</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>208.492140</x:v>
+        <x:v>-13.897860</x:v>
       </x:c>
       <x:c r="E33" s="2"/>
       <x:c r="F33" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.224</x:v>
+        <x:v>2026-10-08 13:04:51.859</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.224</x:v>
+        <x:v>2026-10-08 15:04:51.859</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>208.379820</x:v>
+        <x:v>-14.624260</x:v>
       </x:c>
       <x:c r="E34" s="2"/>
       <x:c r="F34" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-23 23:50:40.214</x:v>
+        <x:v>2026-10-08 13:04:51.851</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 01:50:40.214</x:v>
+        <x:v>2026-10-08 15:04:51.851</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>209.771340</x:v>
+        <x:v>-310.003750</x:v>
       </x:c>
       <x:c r="E35" s="2"/>
       <x:c r="F35" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.768</x:v>
+        <x:v>2026-10-08 13:04:51.842</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.768</x:v>
+        <x:v>2026-10-08 15:04:51.842</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>-59.686530</x:v>
+        <x:v>-307.745390</x:v>
       </x:c>
       <x:c r="E36" s="2"/>
       <x:c r="F36" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.744</x:v>
+        <x:v>2026-10-08 13:04:48.859</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.744</x:v>
+        <x:v>2026-10-08 15:04:48.859</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>-55.137250</x:v>
+        <x:v>-14.624260</x:v>
       </x:c>
       <x:c r="E37" s="2"/>
       <x:c r="F37" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.717</x:v>
+        <x:v>2026-10-08 13:04:48.837</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.717</x:v>
+        <x:v>2026-10-08 15:04:48.837</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>209.771340</x:v>
+        <x:v>-307.745390</x:v>
       </x:c>
       <x:c r="E38" s="2"/>
       <x:c r="F38" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.708</x:v>
+        <x:v>2026-10-08 13:04:43.867</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.708</x:v>
+        <x:v>2026-10-08 15:04:43.867</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>209.703580</x:v>
+        <x:v>-13.501950</x:v>
       </x:c>
       <x:c r="E39" s="2"/>
       <x:c r="F39" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-23 23:50:36.698</x:v>
+        <x:v>2026-10-08 13:04:43.846</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 01:50:36.698</x:v>
+        <x:v>2026-10-08 15:04:43.846</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>186.025430</x:v>
+        <x:v>-24.482200</x:v>
       </x:c>
       <x:c r="E40" s="2"/>
       <x:c r="F40" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-23 23:50:32.754</x:v>
+        <x:v>2026-10-08 13:04:43.838</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 01:50:32.754</x:v>
+        <x:v>2026-10-08 15:04:43.838</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>-55.137250</x:v>
+        <x:v>-307.949100</x:v>
       </x:c>
       <x:c r="E41" s="2"/>
       <x:c r="F41" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-23 23:50:32.717</x:v>
+        <x:v>2026-10-08 13:04:43.830</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 01:50:32.717</x:v>
+        <x:v>2026-10-08 15:04:43.830</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>186.025430</x:v>
+        <x:v>-295.742650</x:v>
       </x:c>
       <x:c r="E42" s="2"/>
       <x:c r="F42" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-23 23:50:32.709</x:v>
+        <x:v>2026-10-08 13:04:40.903</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 01:50:32.709</x:v>
+        <x:v>2026-10-08 15:04:40.903</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>185.961130</x:v>
+        <x:v>-24.482200</x:v>
       </x:c>
       <x:c r="E43" s="2"/>
       <x:c r="F43" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.260</x:v>
+        <x:v>2026-10-08 13:04:40.879</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.260</x:v>
+        <x:v>2026-10-08 15:04:40.879</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>-53.599470</x:v>
+        <x:v>-28.914050</x:v>
       </x:c>
       <x:c r="E44" s="2"/>
       <x:c r="F44" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.238</x:v>
+        <x:v>2026-10-08 13:04:40.869</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.238</x:v>
+        <x:v>2026-10-08 15:04:40.869</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>-47.700810</x:v>
+        <x:v>-295.742650</x:v>
       </x:c>
       <x:c r="E45" s="2"/>
       <x:c r="F45" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.216</x:v>
+        <x:v>2026-10-08 13:04:40.860</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.216</x:v>
+        <x:v>2026-10-08 15:04:40.860</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>184.726030</x:v>
+        <x:v>-290.085210</x:v>
       </x:c>
       <x:c r="E46" s="2"/>
       <x:c r="F46" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.209</x:v>
+        <x:v>2026-10-08 13:04:36.886</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.209</x:v>
+        <x:v>2026-10-08 15:04:36.886</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>184.789640</x:v>
+        <x:v>-28.914050</x:v>
       </x:c>
       <x:c r="E47" s="2"/>
       <x:c r="F47" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-23 23:50:28.201</x:v>
+        <x:v>2026-10-08 13:04:36.865</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 01:50:28.201</x:v>
+        <x:v>2026-10-08 15:04:36.865</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>197.129270</x:v>
+        <x:v>-36.569580</x:v>
       </x:c>
       <x:c r="E48" s="2"/>
       <x:c r="F48" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-23 23:50:24.237</x:v>
+        <x:v>2026-10-08 13:04:36.857</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 01:50:24.237</x:v>
+        <x:v>2026-10-08 15:04:36.857</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>-47.700810</x:v>
+        <x:v>-290.085210</x:v>
       </x:c>
       <x:c r="E49" s="2"/>
       <x:c r="F49" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-23 23:50:24.213</x:v>
+        <x:v>2026-10-08 13:04:36.849</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 01:50:24.213</x:v>
+        <x:v>2026-10-08 15:04:36.849</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>197.129270</x:v>
+        <x:v>-281.204990</x:v>
       </x:c>
       <x:c r="E50" s="2"/>
       <x:c r="F50" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-25.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-23 23:50:24.205</x:v>
+        <x:v>2026-10-08 13:04:32.349</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 01:50:24.205</x:v>
+        <x:v>2026-10-08 15:04:32.349</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>197.515170</x:v>
+        <x:v>-36.569580</x:v>
       </x:c>
       <x:c r="E51" s="2"/>
       <x:c r="F51" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-23 23:50:24.198</x:v>
+        <x:v>2026-10-08 13:04:31.346</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 01:50:24.198</x:v>
+        <x:v>2026-10-08 15:04:31.346</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>208.689710</x:v>
+        <x:v>-281.204990</x:v>
       </x:c>
       <x:c r="E52" s="2"/>
       <x:c r="F52" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-23 23:50:20.698</x:v>
+        <x:v>2026-10-08 13:04:28.313</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 01:50:20.698</x:v>
+        <x:v>2026-10-08 15:04:28.313</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>208.689710</x:v>
+        <x:v>-35.236360</x:v>
       </x:c>
       <x:c r="E53" s="2"/>
       <x:c r="F53" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-23 23:50:20.690</x:v>
+        <x:v>2026-10-08 13:04:27.319</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 01:50:20.690</x:v>
+        <x:v>2026-10-08 15:04:27.319</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>208.403430</x:v>
+        <x:v>-281.005550</x:v>
       </x:c>
       <x:c r="E54" s="2"/>
       <x:c r="F54" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-23 23:50:20.682</x:v>
+        <x:v>2026-10-08 13:04:24.851</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 01:50:20.682</x:v>
+        <x:v>2026-10-08 15:04:24.851</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>189.683600</x:v>
+        <x:v>-36.303670</x:v>
       </x:c>
       <x:c r="E55" s="2"/>
       <x:c r="F55" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-23 23:50:18.708</x:v>
+        <x:v>2026-10-08 13:04:22.842</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 01:50:18.708</x:v>
+        <x:v>2026-10-08 15:04:22.842</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-47.700810</x:v>
+        <x:v>-279.019620</x:v>
       </x:c>
       <x:c r="E56" s="2"/>
       <x:c r="F56" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-23 23:50:18.682</x:v>
+        <x:v>2026-10-08 13:04:20.866</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 01:50:18.682</x:v>
+        <x:v>2026-10-08 15:04:20.866</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>-44.982360</x:v>
+        <x:v>-34.983930</x:v>
       </x:c>
       <x:c r="E57" s="2"/>
       <x:c r="F57" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-23 23:50:16.734</x:v>
+        <x:v>2026-10-08 13:04:20.838</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 01:50:16.734</x:v>
+        <x:v>2026-10-08 15:04:20.838</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>-44.982360</x:v>
+        <x:v>-28.464260</x:v>
       </x:c>
       <x:c r="E58" s="2"/>
       <x:c r="F58" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-23 23:50:16.714</x:v>
+        <x:v>2026-10-08 13:04:20.827</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 01:50:16.714</x:v>
+        <x:v>2026-10-08 15:04:20.827</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>-42.725210</x:v>
+        <x:v>-278.807430</x:v>
       </x:c>
       <x:c r="E59" s="2"/>
       <x:c r="F59" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-26.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-23 23:50:16.694</x:v>
+        <x:v>2026-10-08 13:04:19.833</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 01:50:16.694</x:v>
+        <x:v>2026-10-08 15:04:19.833</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>189.683600</x:v>
+        <x:v>-278.807430</x:v>
       </x:c>
       <x:c r="E60" s="2"/>
       <x:c r="F60" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-23 23:50:16.686</x:v>
+        <x:v>2026-10-08 13:04:15.338</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 01:50:16.686</x:v>
+        <x:v>2026-10-08 15:04:15.338</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>190.252000</x:v>
+        <x:v>-284.407870</x:v>
       </x:c>
       <x:c r="E61" s="2"/>
       <x:c r="F61" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-23 23:50:16.678</x:v>
+        <x:v>2026-10-08 13:04:14.379</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 01:50:16.678</x:v>
+        <x:v>2026-10-08 15:04:14.379</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>194.787030</x:v>
+        <x:v>-28.464260</x:v>
       </x:c>
       <x:c r="E62" s="2"/>
       <x:c r="F62" t="n" s="2">
-        <x:v>-103.700000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-23 23:50:12.279</x:v>
+        <x:v>2026-10-08 13:04:13.354</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 01:50:12.279</x:v>
+        <x:v>2026-10-08 15:04:13.354</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>-42.725210</x:v>
+        <x:v>-27.822700</x:v>
       </x:c>
       <x:c r="E63" s="2"/>
       <x:c r="F63" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-23 23:50:12.256</x:v>
+        <x:v>2026-10-08 13:04:13.331</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 01:50:12.256</x:v>
+        <x:v>2026-10-08 15:04:13.331</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>-42.016650</x:v>
+        <x:v>-24.061840</x:v>
       </x:c>
       <x:c r="E64" s="2"/>
       <x:c r="F64" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-23 23:50:12.231</x:v>
+        <x:v>2026-10-08 13:04:13.301</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 01:50:12.231</x:v>
+        <x:v>2026-10-08 15:04:13.301</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>194.787030</x:v>
+        <x:v>-283.823300</x:v>
       </x:c>
       <x:c r="E65" s="2"/>
       <x:c r="F65" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-23 23:50:12.222</x:v>
+        <x:v>2026-10-08 13:04:10.832</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 01:50:12.222</x:v>
+        <x:v>2026-10-08 15:04:10.832</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>194.552350</x:v>
+        <x:v>-283.823300</x:v>
       </x:c>
       <x:c r="E66" s="2"/>
       <x:c r="F66" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-23 23:50:12.214</x:v>
+        <x:v>2026-10-08 13:04:08.851</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 01:50:12.214</x:v>
+        <x:v>2026-10-08 15:04:08.851</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>225.767180</x:v>
+        <x:v>-24.061840</x:v>
       </x:c>
       <x:c r="E67" s="2"/>
       <x:c r="F67" t="n" s="2">
-        <x:v>-106.800000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-23 23:50:07.760</x:v>
+        <x:v>2026-10-08 13:04:06.819</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 01:50:07.760</x:v>
+        <x:v>2026-10-08 15:04:06.819</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>-42.016650</x:v>
+        <x:v>-286.052950</x:v>
       </x:c>
       <x:c r="E68" s="2"/>
       <x:c r="F68" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-23 23:50:07.729</x:v>
+        <x:v>2026-10-08 13:04:04.513</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 01:50:07.729</x:v>
+        <x:v>2026-10-08 15:04:04.513</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>-36.033730</x:v>
+        <x:v>-21.542370</x:v>
       </x:c>
       <x:c r="E69" s="2"/>
       <x:c r="F69" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-23 23:50:07.704</x:v>
+        <x:v>2026-10-08 13:04:04.493</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 01:50:07.704</x:v>
+        <x:v>2026-10-08 15:04:04.493</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>225.767180</x:v>
+        <x:v>-28.968570</x:v>
       </x:c>
       <x:c r="E70" s="2"/>
       <x:c r="F70" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-23 23:50:07.696</x:v>
+        <x:v>2026-10-08 13:04:04.483</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 01:50:07.696</x:v>
+        <x:v>2026-10-08 15:04:04.483</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>226.472140</x:v>
+        <x:v>-287.653200</x:v>
       </x:c>
       <x:c r="E71" s="2"/>
       <x:c r="F71" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-23 23:50:07.688</x:v>
+        <x:v>2026-10-08 13:04:03.403</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 01:50:07.688</x:v>
+        <x:v>2026-10-08 15:04:03.403</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>231.016970</x:v>
+        <x:v>-287.653200</x:v>
       </x:c>
       <x:c r="E72" s="2"/>
       <x:c r="F72" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-23 23:50:04.835</x:v>
+        <x:v>2026-10-08 13:04:01.343</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 01:50:04.835</x:v>
+        <x:v>2026-10-08 15:04:01.343</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>-36.033730</x:v>
+        <x:v>-28.968570</x:v>
       </x:c>
       <x:c r="E73" s="2"/>
       <x:c r="F73" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-23 23:50:04.793</x:v>
+        <x:v>2026-10-08 13:04:01.318</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 01:50:04.793</x:v>
+        <x:v>2026-10-08 15:04:01.318</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>231.016970</x:v>
+        <x:v>-28.440780</x:v>
       </x:c>
       <x:c r="E74" s="2"/>
       <x:c r="F74" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-23 23:50:04.784</x:v>
+        <x:v>2026-10-08 13:04:01.309</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 01:50:04.784</x:v>
+        <x:v>2026-10-08 15:04:01.309</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>230.919000</x:v>
+        <x:v>-278.695800</x:v>
       </x:c>
       <x:c r="E75" s="2"/>
       <x:c r="F75" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-23 23:50:00.369</x:v>
+        <x:v>2026-10-08 13:03:58.838</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 01:50:00.369</x:v>
+        <x:v>2026-10-08 15:03:58.838</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-42.908730</x:v>
+        <x:v>-278.695800</x:v>
       </x:c>
       <x:c r="E76" s="2"/>
       <x:c r="F76" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-23 23:50:00.325</x:v>
+        <x:v>2026-10-08 13:03:56.864</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 01:50:00.325</x:v>
+        <x:v>2026-10-08 15:03:56.864</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>-36.165940</x:v>
+        <x:v>-28.440780</x:v>
       </x:c>
       <x:c r="E77" s="2"/>
       <x:c r="F77" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-23 23:50:00.300</x:v>
+        <x:v>2026-10-08 13:03:56.838</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 01:50:00.300</x:v>
+        <x:v>2026-10-08 15:03:56.838</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>232.343580</x:v>
+        <x:v>-30.115500</x:v>
       </x:c>
       <x:c r="E78" s="2"/>
       <x:c r="F78" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-23 23:50:00.290</x:v>
+        <x:v>2026-10-08 13:03:56.829</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 01:50:00.290</x:v>
+        <x:v>2026-10-08 15:03:56.829</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>230.183840</x:v>
+        <x:v>-278.303680</x:v>
       </x:c>
       <x:c r="E79" s="2"/>
       <x:c r="F79" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-23 23:50:00.281</x:v>
+        <x:v>2026-10-08 13:03:55.839</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 01:50:00.281</x:v>
+        <x:v>2026-10-08 15:03:55.839</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>235.738370</x:v>
+        <x:v>-278.303680</x:v>
       </x:c>
       <x:c r="E80" s="2"/>
       <x:c r="F80" t="n" s="2">
-        <x:v>-118.790000</x:v>
+        <x:v>-19.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-23 23:49:56.261</x:v>
+        <x:v>2026-10-08 13:03:52.350</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 01:49:56.261</x:v>
+        <x:v>2026-10-08 15:03:52.350</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>-36.165940</x:v>
+        <x:v>-30.115500</x:v>
       </x:c>
       <x:c r="E81" s="2"/>
       <x:c r="F81" t="n" s="2">
-        <x:v>-126.700000</x:v>
+        <x:v>-19.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-23 23:49:56.233</x:v>
+        <x:v>2026-10-08 13:03:52.326</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 01:49:56.233</x:v>
+        <x:v>2026-10-08 15:03:52.326</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>-48.313980</x:v>
+        <x:v>-29.419280</x:v>
       </x:c>
       <x:c r="E82" s="2"/>
       <x:c r="F82" t="n" s="2">
-        <x:v>-126.700000</x:v>
+        <x:v>-19.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-23 23:49:56.208</x:v>
+        <x:v>2026-10-08 13:03:52.295</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 01:49:56.208</x:v>
+        <x:v>2026-10-08 15:03:52.295</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>235.738370</x:v>
+        <x:v>-275.402890</x:v>
       </x:c>
       <x:c r="E83" s="2"/>
       <x:c r="F83" t="n" s="2">
-        <x:v>-126.700000</x:v>
+        <x:v>-19.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-23 23:49:56.199</x:v>
+        <x:v>2026-10-08 13:03:51.373</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 01:49:56.199</x:v>
+        <x:v>2026-10-08 15:03:51.373</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>237.151940</x:v>
+        <x:v>-275.402890</x:v>
       </x:c>
       <x:c r="E84" s="2"/>
       <x:c r="F84" t="n" s="2">
-        <x:v>-126.700000</x:v>
+        <x:v>-19.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-23 23:49:56.191</x:v>
+        <x:v>2026-10-08 13:03:49.357</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 01:49:56.191</x:v>
+        <x:v>2026-10-08 15:03:49.357</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>234.435330</x:v>
+        <x:v>-29.419280</x:v>
       </x:c>
       <x:c r="E85" s="2"/>
       <x:c r="F85" t="n" s="2">
-        <x:v>-126.700000</x:v>
+        <x:v>-19.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-23 23:49:51.796</x:v>
+        <x:v>2026-10-08 13:03:49.332</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 01:49:51.796</x:v>
+        <x:v>2026-10-08 15:03:49.332</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>-48.313980</x:v>
+        <x:v>-28.676280</x:v>
       </x:c>
       <x:c r="E86" s="2"/>
       <x:c r="F86" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-23 23:49:51.765</x:v>
+        <x:v>2026-10-08 13:03:49.302</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 01:49:51.765</x:v>
+        <x:v>2026-10-08 15:03:49.302</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>-34.621430</x:v>
+        <x:v>-274.874050</x:v>
       </x:c>
       <x:c r="E87" s="2"/>
       <x:c r="F87" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-19.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-23 23:49:51.744</x:v>
+        <x:v>2026-10-08 13:03:46.836</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 01:49:51.744</x:v>
+        <x:v>2026-10-08 15:03:46.836</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>234.435330</x:v>
+        <x:v>-274.874050</x:v>
       </x:c>
       <x:c r="E88" s="2"/>
       <x:c r="F88" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-23 23:49:51.736</x:v>
+        <x:v>2026-10-08 13:03:43.838</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 01:49:51.736</x:v>
+        <x:v>2026-10-08 15:03:43.838</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>234.857500</x:v>
+        <x:v>-28.676280</x:v>
       </x:c>
       <x:c r="E89" s="2"/>
       <x:c r="F89" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-23 23:49:51.728</x:v>
+        <x:v>2026-10-08 13:03:42.827</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 01:49:51.728</x:v>
+        <x:v>2026-10-08 15:03:42.827</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>235.453890</x:v>
+        <x:v>-274.084810</x:v>
       </x:c>
       <x:c r="E90" s="2"/>
       <x:c r="F90" t="n" s="2">
-        <x:v>-116.680000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-23 23:49:48.745</x:v>
+        <x:v>2026-10-08 13:03:40.824</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 01:49:48.745</x:v>
+        <x:v>2026-10-08 15:03:40.824</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>-34.621430</x:v>
+        <x:v>-33.008060</x:v>
       </x:c>
       <x:c r="E91" s="2"/>
       <x:c r="F91" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-23 23:49:48.708</x:v>
+        <x:v>2026-10-08 13:03:39.826</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 01:49:48.708</x:v>
+        <x:v>2026-10-08 15:03:39.826</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>235.453890</x:v>
+        <x:v>-269.139830</x:v>
       </x:c>
       <x:c r="E92" s="2"/>
       <x:c r="F92" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-23 23:49:48.699</x:v>
+        <x:v>2026-10-08 13:03:36.429</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 01:49:48.699</x:v>
+        <x:v>2026-10-08 15:03:36.429</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>235.600780</x:v>
+        <x:v>-32.738460</x:v>
       </x:c>
       <x:c r="E93" s="2"/>
       <x:c r="F93" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-23 23:49:45.270</x:v>
+        <x:v>2026-10-08 13:03:34.840</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 01:49:45.270</x:v>
+        <x:v>2026-10-08 15:03:34.840</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>-58.462830</x:v>
+        <x:v>-267.878050</x:v>
       </x:c>
       <x:c r="E94" s="2"/>
       <x:c r="F94" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-23 23:49:45.237</x:v>
+        <x:v>2026-10-08 13:03:32.877</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 01:49:45.237</x:v>
+        <x:v>2026-10-08 15:03:32.877</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-35.540070</x:v>
+        <x:v>-34.607970</x:v>
       </x:c>
       <x:c r="E95" s="2"/>
       <x:c r="F95" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-23 23:49:45.216</x:v>
+        <x:v>2026-10-08 13:03:31.838</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 01:49:45.216</x:v>
+        <x:v>2026-10-08 15:03:31.838</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>235.400680</x:v>
+        <x:v>-264.476320</x:v>
       </x:c>
       <x:c r="E96" s="2"/>
       <x:c r="F96" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-23 23:49:45.208</x:v>
+        <x:v>2026-10-08 13:03:28.335</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 01:49:45.208</x:v>
+        <x:v>2026-10-08 15:03:28.335</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>235.131220</x:v>
+        <x:v>-33.885620</x:v>
       </x:c>
       <x:c r="E97" s="2"/>
       <x:c r="F97" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-23 23:49:45.200</x:v>
+        <x:v>2026-10-08 13:03:27.316</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 01:49:45.200</x:v>
+        <x:v>2026-10-08 15:03:27.316</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>233.569000</x:v>
+        <x:v>-264.279750</x:v>
       </x:c>
       <x:c r="E98" s="2"/>
       <x:c r="F98" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-23 23:49:40.773</x:v>
+        <x:v>2026-10-08 13:03:23.825</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 01:49:40.773</x:v>
+        <x:v>2026-10-08 15:03:23.825</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>-35.540070</x:v>
+        <x:v>-29.377740</x:v>
       </x:c>
       <x:c r="E99" s="2"/>
       <x:c r="F99" t="n" s="2">
-        <x:v>-115.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-23 23:49:40.748</x:v>
+        <x:v>2026-10-08 13:03:22.839</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 01:49:40.748</x:v>
+        <x:v>2026-10-08 15:03:22.839</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>-50.938580</x:v>
+        <x:v>-267.255580</x:v>
       </x:c>
       <x:c r="E100" s="2"/>
       <x:c r="F100" t="n" s="2">
-        <x:v>-115.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-23 23:49:40.727</x:v>
+        <x:v>2026-10-08 13:03:20.859</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 01:49:40.727</x:v>
+        <x:v>2026-10-08 15:03:20.859</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>233.569000</x:v>
+        <x:v>-27.291930</x:v>
       </x:c>
       <x:c r="E101" s="2"/>
       <x:c r="F101" t="n" s="2">
-        <x:v>-115.000000</x:v>
+        <x:v>-17.480000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>