--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Race28c5961a84017a4e37f87dcff869f"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re2d1caf2f1284ca7bb971126776f8cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Race28c5961a84017a4e37f87dcff869f" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2d1caf2f1284ca7bb971126776f8cd9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3813 +195,3813 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>OnshoreWindCapacity</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>SolarPowerCapacity</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>NumberGenerationUnitsGe100MW</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>NumberGenerationUnitsLt100MW</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>NumberOffshoreWindGenerators</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>NumberOnshoreWindGenerators</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>NumberSolarPanels</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>1058.400000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
         <x:v>3.642920</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>166.000000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>173.950000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>40.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>10.650000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>34.941440</x:v>
+        <x:v>35.555340</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>2057</x:v>
+        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
         <x:v>3.253500</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>2.967000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>12.665500</x:v>
+        <x:v>12.959100</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>1165</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>7.103440</x:v>
+        <x:v>7.078840</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>2.330910</x:v>
+        <x:v>2.359710</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6.486830</x:v>
+        <x:v>6.545630</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>582</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>1.983000</x:v>
+        <x:v>1.968000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>8.736910</x:v>
+        <x:v>8.894310</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>1051</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>40.540000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.900000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>4.933990</x:v>
+        <x:v>5.595790</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>493</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>6.882050</x:v>
+        <x:v>6.948650</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>699</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
         <x:v>3.848000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>6.080490</x:v>
+        <x:v>6.156190</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>851.000000</x:v>
+        <x:v>823.000000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
         <x:v>1.064000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>10.800000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>1.980000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>10.159630</x:v>
+        <x:v>10.286430</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>989</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>0.850000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>15.067970</x:v>
+        <x:v>15.194670</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>1195</x:v>
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>39.913000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>5.890870</x:v>
+        <x:v>5.956870</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>676</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>4.955510</x:v>
+        <x:v>5.034310</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>601</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>4.823670</x:v>
+        <x:v>4.958070</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>13.565020</x:v>
+        <x:v>13.808120</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>1008</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>2.171760</x:v>
+        <x:v>2.229560</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>0.353000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>7.697790</x:v>
+        <x:v>7.782890</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>979</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>3.177000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>2.725000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>8.292870</x:v>
+        <x:v>8.401070</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>950</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>1.348000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>0.025000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>7.929260</x:v>
+        <x:v>8.177560</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>876</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>74.082000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>11.396250</x:v>
+        <x:v>11.605850</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>1388</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>9.824000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>4.015000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.083100</x:v>
+        <x:v>14.348710</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>1542</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>16.028000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>3.911140</x:v>
+        <x:v>4.011940</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>3.764000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>9.932210</x:v>
+        <x:v>10.084810</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>1209</x:v>
+        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>13.155000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>12.242100</x:v>
+        <x:v>12.505600</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>1695</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>386.000000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>35.672000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>2.985000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>20.259110</x:v>
+        <x:v>20.753870</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>1795</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>1.285000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>0.360000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>16.543990</x:v>
+        <x:v>16.816180</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>1698</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
         <x:v>35.061000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>3.950000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>25.747970</x:v>
+        <x:v>26.024070</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>2031</x:v>
+        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.015000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>4.150000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>9.277580</x:v>
+        <x:v>9.488380</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>1318</x:v>
+        <x:v>1339</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
         <x:v>34.935000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>7.458000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>27.228220</x:v>
+        <x:v>27.531020</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>2721</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>3.574000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>0.300000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>5.865990</x:v>
+        <x:v>5.933390</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>966</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>17.523000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>0.600000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>14.538530</x:v>
+        <x:v>15.143830</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>1986</x:v>
+        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>11.812000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>4.670000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>12.681190</x:v>
+        <x:v>12.965190</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>1932</x:v>
+        <x:v>1962</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
         <x:v>8.036000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>59.050000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>52.467080</x:v>
+        <x:v>52.934680</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>2568</x:v>
+        <x:v>2608</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>7.710000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>35.114000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>142.193750</x:v>
+        <x:v>142.488150</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>1562</x:v>
+        <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
         <x:v>29.213000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>80.285000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>61.779680</x:v>
+        <x:v>61.973380</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>2225</x:v>
+        <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>12.033000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>8.990000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>12.556960</x:v>
+        <x:v>12.704960</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>1219</x:v>
+        <x:v>1233</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
         <x:v>23.799000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>21.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>42.425000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>73.849400</x:v>
+        <x:v>74.965580</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>2518</x:v>
+        <x:v>2543</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>6.952000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>9.800000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>8.781900</x:v>
+        <x:v>8.947250</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>17</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>1264</x:v>
+        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>10.964000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>6.800000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>99.194960</x:v>
+        <x:v>99.545710</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>1085</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>3.486000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>5.415000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>11.248020</x:v>
+        <x:v>11.461650</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>1487</x:v>
+        <x:v>1507</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
         <x:v>16.030000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>368.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>270.525000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>302.042220</x:v>
+        <x:v>302.209500</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>1403</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
         <x:v>53.065000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>68.549000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>143.946030</x:v>
+        <x:v>144.302720</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>3009</x:v>
+        <x:v>3042</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>38.604000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>58.045000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>57.928240</x:v>
+        <x:v>58.518880</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>2192</x:v>
+        <x:v>2227</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>95.520000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>604.800000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>17.715000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>100.099150</x:v>
+        <x:v>100.241330</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>1823</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>102.364000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>36.676000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>31.701780</x:v>
+        <x:v>31.832280</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>1868</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>7.353000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>13.600000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>31.934110</x:v>
+        <x:v>32.125880</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>1879</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>35.984000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>30.855000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>63.877340</x:v>
+        <x:v>63.997540</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>1737</x:v>
+        <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>25.356000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>15.680000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>17.810600</x:v>
+        <x:v>18.575770</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>2267</x:v>
+        <x:v>2311</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>4.525000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>24.950000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>6.092150</x:v>
+        <x:v>6.273630</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>752</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>16.300000</x:v>
+        <x:v>16.307500</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>28.980000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>7.431710</x:v>
+        <x:v>7.511050</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>950</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>372.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>159.081000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>11.130000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>122.170400</x:v>
+        <x:v>122.475710</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>2813</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>20.637000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>34.535000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>53.123310</x:v>
+        <x:v>53.426830</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>2094</x:v>
+        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>7.492000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>26.300000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>12.573810</x:v>
+        <x:v>12.688560</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>1377</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>43.620000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>4.440640</x:v>
+        <x:v>4.518860</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>520</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
         <x:v>0.750000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>12.000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>2.443360</x:v>
+        <x:v>2.455260</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>41.112000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>40.570000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>19.502040</x:v>
+        <x:v>19.728540</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>2213</x:v>
+        <x:v>2231</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
         <x:v>8.782000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>93.925000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>66.593050</x:v>
+        <x:v>66.713730</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>1284</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>74.656000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>13.850000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>102.257420</x:v>
+        <x:v>102.536610</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>2719</x:v>
+        <x:v>2742</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>43.512000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>173.830000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>21.820410</x:v>
+        <x:v>21.968330</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>2046</x:v>
+        <x:v>2063</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>73.462000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>776.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>81.524000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>31.073470</x:v>
+        <x:v>31.649520</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>3052</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>1.980000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>1.394810</x:v>
+        <x:v>1.401950</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>15.527000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>99.110000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>72.569360</x:v>
+        <x:v>72.977930</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>2663</x:v>
+        <x:v>2698</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>10.156000</x:v>
+        <x:v>10.136000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>61.015000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>265.408900</x:v>
+        <x:v>265.520300</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>2068</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>3.741000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>84.315000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>357.928060</x:v>
+        <x:v>358.148200</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>2503</x:v>
+        <x:v>2519</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
         <x:v>427.000000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>28.400000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>2.250000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>13.141970</x:v>
+        <x:v>13.246630</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>1373</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>40.411000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>3.555000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>56.421990</x:v>
+        <x:v>56.827770</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>3455</x:v>
+        <x:v>3498</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>10.960000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>33.980000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>244.720020</x:v>
+        <x:v>245.955580</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>2976</x:v>
+        <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>8.270000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>53.440000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>226.997560</x:v>
+        <x:v>227.589640</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>4986</x:v>
+        <x:v>5039</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>106.517000</x:v>
+        <x:v>106.518600</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>136.285000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>136.216240</x:v>
+        <x:v>136.871900</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>3101</x:v>
+        <x:v>3133</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>43.946000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>230.225000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>177.633540</x:v>
+        <x:v>178.055970</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>142</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>2373</x:v>
+        <x:v>2436</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>25.854000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>219.600000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>182.205000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>133.376050</x:v>
+        <x:v>133.705540</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>1182</x:v>
+        <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>61.995000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>6.417860</x:v>
+        <x:v>6.535790</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>949</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
         <x:v>0.771000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>18.600000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>207.719060</x:v>
+        <x:v>207.892970</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>24</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>2366</x:v>
+        <x:v>2384</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>2.139000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>404.000040</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>52.415000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>92.938270</x:v>
+        <x:v>143.899520</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>1517</x:v>
+        <x:v>1533</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
         <x:v>16.671000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>31.304000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>60.409520</x:v>
+        <x:v>60.569660</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>2058</x:v>
+        <x:v>2075</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>5.300000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>15.660000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>6.689120</x:v>
+        <x:v>6.784810</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>1081</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>84.700000</x:v>
+        <x:v>54.700000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>275.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>137.846960</x:v>
+        <x:v>138.192980</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>2933</x:v>
+        <x:v>2960</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
         <x:v>108.200000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>5.477800</x:v>
+        <x:v>5.499800</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>30.930000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>48.881320</x:v>
+        <x:v>49.333280</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>3947</x:v>
+        <x:v>3999</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>23.100000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>11.030000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>2.732080</x:v>
+        <x:v>2.774440</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>3.665000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>18.330000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>20.458080</x:v>
+        <x:v>20.734560</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>2650</x:v>
+        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
         <x:v>380.000000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
         <x:v>77.185000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>11.305000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>66.823000</x:v>
+        <x:v>67.900190</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>7035</x:v>
+        <x:v>7112</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
         <x:v>23.791000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>66.360000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>23.993230</x:v>
+        <x:v>24.184060</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>2031</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
         <x:v>49.094000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>168.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>516.497000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>165.106690</x:v>
+        <x:v>165.715540</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>3158</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
         <x:v>8.796000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>28.980000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>72.392510</x:v>
+        <x:v>72.847700</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>3071</x:v>
+        <x:v>3112</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
         <x:v>10.622000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>77.710000</x:v>
+        <x:v>77.310000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>34.089440</x:v>
+        <x:v>34.208590</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1012</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>31.620000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>164.540000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>93.109980</x:v>
+        <x:v>93.221480</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>2736</x:v>
+        <x:v>2746</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>26.933000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>218.918000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>61.334320</x:v>
+        <x:v>61.576740</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>2758</x:v>
+        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>46.661000</x:v>
+        <x:v>50.861000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>74.010000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>169.957130</x:v>
+        <x:v>170.591750</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>4244</x:v>
+        <x:v>4293</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
         <x:v>45.932000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>91.980000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>40.158240</x:v>
+        <x:v>40.246400</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>1568</x:v>
+        <x:v>1589</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
         <x:v>36.631000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>7.600000</x:v>
+        <x:v>2.300000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>48.450000</x:v>
+        <x:v>53.750000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>92.466050</x:v>
+        <x:v>92.621560</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>2415</x:v>
+        <x:v>2432</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>20.572000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>163.810000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>46.350070</x:v>
+        <x:v>46.577250</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>1924</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
         <x:v>7.784310</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
         <x:v>17.384000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
         <x:v>48.375000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>15.279170</x:v>
+        <x:v>15.629490</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>1877</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
         <x:v>10.242000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>104.170000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>31.378710</x:v>
+        <x:v>31.727890</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>2087</x:v>
+        <x:v>2110</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>20.536000</x:v>
+        <x:v>14.436000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>218.660000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>39.614430</x:v>
+        <x:v>39.948920</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>2120</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>410.000000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>46.653000</x:v>
+        <x:v>44.773000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>158.825000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>39.379920</x:v>
+        <x:v>40.455910</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>4987</x:v>
+        <x:v>5076</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>41.216000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>121.465000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>35.940810</x:v>
+        <x:v>36.172180</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>2599</x:v>
+        <x:v>2617</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>1058.400000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>3.642920</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>1</x:v>
       </x:c>