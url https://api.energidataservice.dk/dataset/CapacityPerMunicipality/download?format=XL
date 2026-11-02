--- v1 (2026-08-06)
+++ v2 (2026-11-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re2d1caf2f1284ca7bb971126776f8cd9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0d2695b2437c482cad3567df1c590562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2d1caf2f1284ca7bb971126776f8cd9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d2695b2437c482cad3567df1c590562" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3813 +195,3813 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>OnshoreWindCapacity</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>SolarPowerCapacity</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>NumberGenerationUnitsGe100MW</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>NumberGenerationUnitsLt100MW</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>NumberOffshoreWindGenerators</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>NumberOnshoreWindGenerators</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>NumberSolarPanels</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>1058.400000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
         <x:v>3.642920</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>166.000000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>173.950000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>40.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>10.650000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>35.555340</x:v>
+        <x:v>36.176440</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>2081</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>3.253500</x:v>
+        <x:v>3.303500</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>2.967000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>12.959100</x:v>
+        <x:v>13.038700</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>1178</x:v>
+        <x:v>1187</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>7.078840</x:v>
+        <x:v>7.120540</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>2.359710</x:v>
+        <x:v>2.499710</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6.545630</x:v>
+        <x:v>6.589130</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
         <x:v>1.968000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>8.894310</x:v>
+        <x:v>9.041780</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>1066</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>40.540000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.900000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>5.595790</x:v>
+        <x:v>5.533790</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>6.948650</x:v>
+        <x:v>7.230850</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>706</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
         <x:v>3.848000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>6.156190</x:v>
+        <x:v>6.486190</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
         <x:v>823.000000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
         <x:v>1.064000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>10.800000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>1.980000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>10.286430</x:v>
+        <x:v>10.338430</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>1000</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>0.850000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>15.194670</x:v>
+        <x:v>15.374170</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>1209</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>39.913000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>5.956870</x:v>
+        <x:v>6.022270</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>5.034310</x:v>
+        <x:v>5.128110</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>608</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>4.958070</x:v>
+        <x:v>4.986570</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>13.808120</x:v>
+        <x:v>14.009560</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>1028</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>2.229560</x:v>
+        <x:v>2.278360</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>0.353000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>7.782890</x:v>
+        <x:v>7.882690</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>985</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>3.177000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>2.725000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>8.401070</x:v>
+        <x:v>10.255470</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>958</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>1.348000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>0.025000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>8.177560</x:v>
+        <x:v>8.311860</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>891</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>74.082000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>11.605850</x:v>
+        <x:v>11.747590</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>1408</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>9.824000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>4.015000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.348710</x:v>
+        <x:v>14.400590</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>1562</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>16.028000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>4.011940</x:v>
+        <x:v>4.113740</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>3.764000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.084810</x:v>
+        <x:v>10.226310</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>1221</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>13.155000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>12.505600</x:v>
+        <x:v>12.923700</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>1717</x:v>
+        <x:v>1742</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>386.000000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>35.672000</x:v>
+        <x:v>37.672000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>2.985000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>20.753870</x:v>
+        <x:v>21.154170</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>1821</x:v>
+        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>1.285000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>0.360000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>16.816180</x:v>
+        <x:v>17.042180</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>1717</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
         <x:v>35.061000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>3.950000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>26.024070</x:v>
+        <x:v>26.313870</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>2057</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.015000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>4.150000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>9.488380</x:v>
+        <x:v>9.678980</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>1339</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
         <x:v>34.935000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>7.458000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>27.531020</x:v>
+        <x:v>27.982820</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>2739</x:v>
+        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>3.574000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>0.300000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>5.933390</x:v>
+        <x:v>6.018190</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>974</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>17.523000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>0.600000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>15.143830</x:v>
+        <x:v>15.440930</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>2032</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>11.812000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>4.670000</x:v>
+        <x:v>4.615000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>12.965190</x:v>
+        <x:v>13.219470</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>1962</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>8.036000</x:v>
+        <x:v>8.111000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>59.050000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>52.934680</x:v>
+        <x:v>53.705550</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>2608</x:v>
+        <x:v>2647</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>7.710000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>35.114000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>142.488150</x:v>
+        <x:v>142.875930</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>1577</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
         <x:v>29.213000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>80.285000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>61.973380</x:v>
+        <x:v>62.501580</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>2243</x:v>
+        <x:v>2285</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>12.033000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>8.990000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>12.704960</x:v>
+        <x:v>13.025960</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>1233</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>23.799000</x:v>
+        <x:v>21.799000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>21.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>42.425000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>74.965580</x:v>
+        <x:v>75.295490</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>2543</x:v>
+        <x:v>2574</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>6.952000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>9.800000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>8.947250</x:v>
+        <x:v>9.150430</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>17</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>1281</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>10.964000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>6.800000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>99.545710</x:v>
+        <x:v>101.284890</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>1103</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>3.486000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>5.415000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>11.461650</x:v>
+        <x:v>11.588650</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>1507</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
         <x:v>16.030000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>368.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>270.525000</x:v>
+        <x:v>268.525000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>302.209500</x:v>
+        <x:v>302.441700</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>1418</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
         <x:v>53.065000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>68.549000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>144.302720</x:v>
+        <x:v>144.765320</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>3042</x:v>
+        <x:v>3078</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>38.604000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>58.045000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>58.518880</x:v>
+        <x:v>58.854400</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>2227</x:v>
+        <x:v>2253</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>95.520000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>604.800000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>17.715000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>100.241330</x:v>
+        <x:v>100.464330</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>1840</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>102.364000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>36.676000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>31.832280</x:v>
+        <x:v>31.966680</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>1883</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>7.353000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>13.600000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>32.125880</x:v>
+        <x:v>32.352740</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>1899</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>35.984000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>30.855000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>63.997540</x:v>
+        <x:v>64.338910</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>1746</x:v>
+        <x:v>1772</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>25.356000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>15.680000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>18.575770</x:v>
+        <x:v>18.932500</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>2311</x:v>
+        <x:v>2337</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>4.525000</x:v>
+        <x:v>2.525000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>24.950000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>6.273630</x:v>
+        <x:v>6.408580</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>768</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>16.307500</x:v>
+        <x:v>16.300000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>28.980000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>7.511050</x:v>
+        <x:v>32.471730</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>959</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>372.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>159.081000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>11.130000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>122.475710</x:v>
+        <x:v>123.937710</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>2837</x:v>
+        <x:v>2902</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>20.637000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>34.535000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>53.426830</x:v>
+        <x:v>53.769420</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>2116</x:v>
+        <x:v>2137</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>7.492000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>26.300000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>12.688560</x:v>
+        <x:v>12.790110</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>1388</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>43.620000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>4.518860</x:v>
+        <x:v>4.592460</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
         <x:v>0.750000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>12.000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>2.455260</x:v>
+        <x:v>2.488260</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>41.112000</x:v>
+        <x:v>36.412000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>40.570000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>19.728540</x:v>
+        <x:v>19.931300</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>2231</x:v>
+        <x:v>2247</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
         <x:v>8.782000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>93.925000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>66.713730</x:v>
+        <x:v>66.798410</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>1306</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>74.656000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>13.850000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>102.536610</x:v>
+        <x:v>102.784340</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>2742</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>43.512000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>173.830000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>21.968330</x:v>
+        <x:v>21.632750</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>2063</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>73.462000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>776.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>81.524000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>31.649520</x:v>
+        <x:v>31.855940</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>3096</x:v>
+        <x:v>3118</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>1.980000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>1.401950</x:v>
+        <x:v>1.405550</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>15.527000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>99.110000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>72.977930</x:v>
+        <x:v>73.163140</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>2698</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>10.136000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>61.015000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>265.520300</x:v>
+        <x:v>265.646960</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>2085</x:v>
+        <x:v>2108</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>3.741000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>84.315000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>358.148200</x:v>
+        <x:v>358.360880</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>2519</x:v>
+        <x:v>2535</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
         <x:v>427.000000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>28.400000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>2.250000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>13.246630</x:v>
+        <x:v>13.357430</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>1392</x:v>
+        <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>40.411000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>3.555000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>56.827770</x:v>
+        <x:v>57.063860</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>3498</x:v>
+        <x:v>3521</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>10.960000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>33.980000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>245.955580</x:v>
+        <x:v>246.421720</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>3018</x:v>
+        <x:v>3037</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>8.270000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>53.440000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>227.589640</x:v>
+        <x:v>228.360710</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>5039</x:v>
+        <x:v>5093</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>106.518600</x:v>
+        <x:v>106.517000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>136.285000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>136.871900</x:v>
+        <x:v>136.977530</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>3133</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>43.946000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>230.225000</x:v>
+        <x:v>230.075000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>178.055970</x:v>
+        <x:v>178.238510</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>2436</x:v>
+        <x:v>2455</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>25.854000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>219.600000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>182.205000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>133.705540</x:v>
+        <x:v>133.779640</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>1202</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>61.995000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>6.535790</x:v>
+        <x:v>6.540190</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
         <x:v>0.771000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>18.600000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>207.892970</x:v>
+        <x:v>208.261370</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>24</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>2384</x:v>
+        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>2.139000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>404.000040</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>52.415000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>143.899520</x:v>
+        <x:v>144.246510</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>1533</x:v>
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
         <x:v>16.671000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>31.304000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>60.569660</x:v>
+        <x:v>60.735320</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>2075</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>5.300000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>15.660000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>6.784810</x:v>
+        <x:v>6.897870</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>1094</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
         <x:v>54.700000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>275.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>138.192980</x:v>
+        <x:v>138.512360</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>2960</x:v>
+        <x:v>2990</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
         <x:v>108.200000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>5.499800</x:v>
+        <x:v>5.977800</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>30.930000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>49.333280</x:v>
+        <x:v>49.595180</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>3999</x:v>
+        <x:v>4027</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>23.100000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>11.030000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>2.774440</x:v>
+        <x:v>2.794440</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>3.665000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>18.330000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>20.734560</x:v>
+        <x:v>20.970810</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>2673</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
         <x:v>380.000000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
         <x:v>77.185000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>11.305000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>67.900190</x:v>
+        <x:v>68.905730</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>7112</x:v>
+        <x:v>7173</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
         <x:v>23.791000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>66.360000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>24.184060</x:v>
+        <x:v>24.296190</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>2054</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
         <x:v>49.094000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>168.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>516.497000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>165.715540</x:v>
+        <x:v>166.371240</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>3188</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
         <x:v>8.796000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>28.980000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>72.847700</x:v>
+        <x:v>73.146800</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>3112</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
         <x:v>10.622000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>77.310000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>34.208590</x:v>
+        <x:v>34.343290</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>31.620000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>164.540000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>93.221480</x:v>
+        <x:v>93.294520</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>2746</x:v>
+        <x:v>2754</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>26.933000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>218.918000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>61.576740</x:v>
+        <x:v>62.704730</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>2780</x:v>
+        <x:v>2814</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>50.861000</x:v>
+        <x:v>40.141000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>74.010000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>170.591750</x:v>
+        <x:v>170.888530</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>4293</x:v>
+        <x:v>4314</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
         <x:v>45.932000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>91.980000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>40.246400</x:v>
+        <x:v>40.467620</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>1589</x:v>
+        <x:v>1613</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
         <x:v>36.631000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>2.300000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>53.750000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>92.621560</x:v>
+        <x:v>92.877580</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>2432</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>20.572000</x:v>
+        <x:v>18.732000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>163.810000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>46.577250</x:v>
+        <x:v>46.809230</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>1943</x:v>
+        <x:v>1958</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>7.784310</x:v>
+        <x:v>7.811910</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
         <x:v>17.384000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
         <x:v>48.375000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>15.629490</x:v>
+        <x:v>15.700930</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>1901</x:v>
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
         <x:v>10.242000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>104.170000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>31.727890</x:v>
+        <x:v>31.861130</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>2110</x:v>
+        <x:v>2121</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
         <x:v>14.436000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>218.660000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>39.948920</x:v>
+        <x:v>40.032650</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>2145</x:v>
+        <x:v>2150</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>410.000000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
         <x:v>44.773000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>158.825000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>40.455910</x:v>
+        <x:v>41.115060</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>5076</x:v>
+        <x:v>5132</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>41.216000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>121.465000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>36.172180</x:v>
+        <x:v>36.444810</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>2617</x:v>
+        <x:v>2644</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>1058.400000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>3.642920</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>1</x:v>
       </x:c>