--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R73e4259ae4b34c44ae8005cef3652114"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd71f317472044c6bb1beffdbe81530f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73e4259ae4b34c44ae8005cef3652114" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd71f317472044c6bb1beffdbe81530f0" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConsumerCategory3</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumerCategory2</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>565150.649000</x:v>
+        <x:v>485541.321000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>82755.882000</x:v>
+        <x:v>81180.972000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>226999.704000</x:v>
+        <x:v>210000.238000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>630909.367000</x:v>
+        <x:v>533592.894000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>48222.122000</x:v>
+        <x:v>48262.417000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>234419.145000</x:v>
+        <x:v>220148.934000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>295932.778000</x:v>
+        <x:v>250624.102000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>23940.800000</x:v>
+        <x:v>23487.555000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>109151.097000</x:v>
+        <x:v>112043.965000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>285259.579000</x:v>
+        <x:v>307577.162000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>30671.908000</x:v>
+        <x:v>30088.629000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>157906.584000</x:v>
+        <x:v>148601.291000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>711602.756000</x:v>
+        <x:v>640293.906000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>43943.635000</x:v>
+        <x:v>43273.372000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>211029.050000</x:v>
+        <x:v>201227.856000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>558047.653000</x:v>
+        <x:v>505971.949000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>87072.974000</x:v>
+        <x:v>82254.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>258527.023000</x:v>
+        <x:v>229837.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>620591.527000</x:v>
+        <x:v>542922.878000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>50019.160000</x:v>
+        <x:v>46363.915000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>248250.792000</x:v>
+        <x:v>232700.505000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>289263.796000</x:v>
+        <x:v>262754.620000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>23894.060000</x:v>
+        <x:v>22098.703000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>115520.773000</x:v>
+        <x:v>117457.602000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>304165.621000</x:v>
+        <x:v>311621.878000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>32604.561000</x:v>
+        <x:v>30205.016000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>165730.130000</x:v>
+        <x:v>156474.351000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>716895.383000</x:v>
+        <x:v>668878.818000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>45578.061000</x:v>
+        <x:v>41759.937000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>224726.142000</x:v>
+        <x:v>213296.882000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>564808.426000</x:v>
+        <x:v>531298.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>84058.886000</x:v>
+        <x:v>76755.424000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>281843.689000</x:v>
+        <x:v>237543.016000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>603651.259000</x:v>
+        <x:v>554462.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>45923.718000</x:v>
+        <x:v>44299.673000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>258765.772000</x:v>
+        <x:v>235443.731000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>293779.186000</x:v>
+        <x:v>272683.915000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>21915.485000</x:v>
+        <x:v>20832.121000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>120418.108000</x:v>
+        <x:v>118569.833000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>302139.180000</x:v>
+        <x:v>327209.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>29641.590000</x:v>
+        <x:v>26304.518000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>170305.616000</x:v>
+        <x:v>158654.829000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>720327.547000</x:v>
+        <x:v>689385.064000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>41249.316000</x:v>
+        <x:v>37741.276000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>235264.607000</x:v>
+        <x:v>215060.238000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>606972.693000</x:v>
+        <x:v>565680.728000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>86509.684000</x:v>
+        <x:v>77715.872000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>293802.535000</x:v>
+        <x:v>245090.687000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>627735.250000</x:v>
+        <x:v>571957.346000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>47385.117000</x:v>
+        <x:v>44302.969000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>265733.281000</x:v>
+        <x:v>238601.638000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>302237.054000</x:v>
+        <x:v>282941.147000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>22472.744000</x:v>
+        <x:v>20827.672000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>124400.991000</x:v>
+        <x:v>120043.694000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>318335.013000</x:v>
+        <x:v>345220.904000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>29680.775000</x:v>
+        <x:v>26474.611000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>173144.605000</x:v>
+        <x:v>162049.465000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>738953.157000</x:v>
+        <x:v>700558.477000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>42316.900000</x:v>
+        <x:v>38742.223000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>241292.718000</x:v>
+        <x:v>218464.461000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>610008.938000</x:v>
+        <x:v>585470.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>89607.748000</x:v>
+        <x:v>79474.303000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>314144.392000</x:v>
+        <x:v>259536.407000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>638310.701000</x:v>
+        <x:v>584743.786000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>48491.461000</x:v>
+        <x:v>43853.375000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>281853.980000</x:v>
+        <x:v>249648.851000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>320834.981000</x:v>
+        <x:v>294646.487000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>23094.444000</x:v>
+        <x:v>21101.307000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>131832.009000</x:v>
+        <x:v>124881.147000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>319811.997000</x:v>
+        <x:v>347716.055000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>31374.400000</x:v>
+        <x:v>26806.329000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>182469.302000</x:v>
+        <x:v>171403.883000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>757492.553000</x:v>
+        <x:v>714520.737000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>44039.000000</x:v>
+        <x:v>37989.293000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>252898.124000</x:v>
+        <x:v>229761.504000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>698758.412000</x:v>
+        <x:v>601512.736000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>91869.949000</x:v>
+        <x:v>81087.079000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>337978.858000</x:v>
+        <x:v>278291.819000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>717947.867000</x:v>
+        <x:v>603867.102000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>49889.543000</x:v>
+        <x:v>43752.475000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>309928.709000</x:v>
+        <x:v>271995.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>358983.271000</x:v>
+        <x:v>304786.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>24201.090000</x:v>
+        <x:v>21687.437000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>147350.795000</x:v>
+        <x:v>134999.921000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>347522.573000</x:v>
+        <x:v>359395.655000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>31843.333000</x:v>
+        <x:v>26968.889000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>196865.893000</x:v>
+        <x:v>185202.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>826094.815000</x:v>
+        <x:v>725996.208000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>44588.086000</x:v>
+        <x:v>36971.829000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>276569.409000</x:v>
+        <x:v>250508.081000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>722495.986000</x:v>
+        <x:v>628891.848000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>96696.939000</x:v>
+        <x:v>83448.356000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>318973.257000</x:v>
+        <x:v>268941.379000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>792142.364000</x:v>
+        <x:v>636041.562000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>52506.367000</x:v>
+        <x:v>44550.963000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>312216.696000</x:v>
+        <x:v>271603.096000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>384380.983000</x:v>
+        <x:v>320219.263000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>24986.603000</x:v>
+        <x:v>22337.676000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>151054.380000</x:v>
+        <x:v>133597.613000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>360105.120000</x:v>
+        <x:v>372063.755000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>