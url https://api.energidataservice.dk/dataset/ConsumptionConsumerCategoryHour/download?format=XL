--- v1 (2026-07-19)
+++ v2 (2026-10-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd71f317472044c6bb1beffdbe81530f0"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0e446bcb09ff459e80d93185b048a931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd71f317472044c6bb1beffdbe81530f0" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e446bcb09ff459e80d93185b048a931" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConsumerCategory3</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumerCategory2</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>485541.321000</x:v>
+        <x:v>510091.776000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>81180.972000</x:v>
+        <x:v>84624.764000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>210000.238000</x:v>
+        <x:v>240374.324000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>533592.894000</x:v>
+        <x:v>628378.839000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>48262.417000</x:v>
+        <x:v>49439.122000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>220148.934000</x:v>
+        <x:v>265955.041000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>250624.102000</x:v>
+        <x:v>271519.971000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>23487.555000</x:v>
+        <x:v>24071.162000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>112043.965000</x:v>
+        <x:v>119261.225000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>307577.162000</x:v>
+        <x:v>313101.496000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>30088.629000</x:v>
+        <x:v>31783.344000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>148601.291000</x:v>
+        <x:v>180120.093000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>640293.906000</x:v>
+        <x:v>670978.779000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>43273.372000</x:v>
+        <x:v>44627.075000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>201227.856000</x:v>
+        <x:v>229389.289000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>505971.949000</x:v>
+        <x:v>534702.527000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>82254.730000</x:v>
+        <x:v>89416.961000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>229837.800000</x:v>
+        <x:v>266698.014000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>542922.878000</x:v>
+        <x:v>670587.624000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>46363.915000</x:v>
+        <x:v>52386.111000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>232700.505000</x:v>
+        <x:v>275075.533000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>262754.620000</x:v>
+        <x:v>276167.711000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>22098.703000</x:v>
+        <x:v>25387.953000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>117457.602000</x:v>
+        <x:v>123785.691000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>311621.878000</x:v>
+        <x:v>328376.899000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>30205.016000</x:v>
+        <x:v>33688.222000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>156474.351000</x:v>
+        <x:v>179633.191000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>668878.818000</x:v>
+        <x:v>692589.831000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>41759.937000</x:v>
+        <x:v>47660.439000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>213296.882000</x:v>
+        <x:v>238598.544000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>531298.150000</x:v>
+        <x:v>569771.245000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>76755.424000</x:v>
+        <x:v>97108.208000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>237543.016000</x:v>
+        <x:v>299880.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>554462.020000</x:v>
+        <x:v>703966.551000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>44299.673000</x:v>
+        <x:v>56664.493000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>235443.731000</x:v>
+        <x:v>293045.115000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>272683.915000</x:v>
+        <x:v>288195.298000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>20832.121000</x:v>
+        <x:v>27341.015000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>118569.833000</x:v>
+        <x:v>131150.879000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>327209.560000</x:v>
+        <x:v>366013.007000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>26304.518000</x:v>
+        <x:v>36498.761000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>158654.829000</x:v>
+        <x:v>190287.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>689385.064000</x:v>
+        <x:v>726508.474000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>37741.276000</x:v>
+        <x:v>51547.375000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>215060.238000</x:v>
+        <x:v>253930.955000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>565680.728000</x:v>
+        <x:v>639030.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>77715.872000</x:v>
+        <x:v>104162.283000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>245090.687000</x:v>
+        <x:v>325400.917000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>571957.346000</x:v>
+        <x:v>701274.111000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>44302.969000</x:v>
+        <x:v>61914.253000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>238601.638000</x:v>
+        <x:v>308843.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>282941.147000</x:v>
+        <x:v>303437.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>20827.672000</x:v>
+        <x:v>29354.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>120043.694000</x:v>
+        <x:v>137190.841000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>345220.904000</x:v>
+        <x:v>379439.238000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>26474.611000</x:v>
+        <x:v>39915.503000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>162049.465000</x:v>
+        <x:v>199146.438000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>700558.477000</x:v>
+        <x:v>764909.545000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>38742.223000</x:v>
+        <x:v>55832.389000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>218464.461000</x:v>
+        <x:v>267934.808000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>585470.735000</x:v>
+        <x:v>677205.466000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>79474.303000</x:v>
+        <x:v>110872.648000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>259536.407000</x:v>
+        <x:v>359910.752000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>584743.786000</x:v>
+        <x:v>715573.262000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>43853.375000</x:v>
+        <x:v>66989.936000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>249648.851000</x:v>
+        <x:v>334659.817000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>294646.487000</x:v>
+        <x:v>315221.426000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>21101.307000</x:v>
+        <x:v>31113.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>124881.147000</x:v>
+        <x:v>148315.696000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>347716.055000</x:v>
+        <x:v>400121.355000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>26806.329000</x:v>
+        <x:v>43531.807000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>171403.883000</x:v>
+        <x:v>215626.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>714520.737000</x:v>
+        <x:v>795004.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>37989.293000</x:v>
+        <x:v>61222.710000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>229761.504000</x:v>
+        <x:v>289928.215000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>601512.736000</x:v>
+        <x:v>676212.267000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>81087.079000</x:v>
+        <x:v>107792.693000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>278291.819000</x:v>
+        <x:v>388171.676000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>603867.102000</x:v>
+        <x:v>735933.047000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>43752.475000</x:v>
+        <x:v>63205.515000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>271995.939000</x:v>
+        <x:v>367365.299000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>304786.747000</x:v>
+        <x:v>325369.916000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>21687.437000</x:v>
+        <x:v>29446.927000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>134999.921000</x:v>
+        <x:v>164312.734000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>359395.655000</x:v>
+        <x:v>406649.096000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>26968.889000</x:v>
+        <x:v>41048.327000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>185202.735000</x:v>
+        <x:v>231855.198000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>725996.208000</x:v>
+        <x:v>811056.632000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>36971.829000</x:v>
+        <x:v>55488.203000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>250508.081000</x:v>
+        <x:v>313718.622000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>628891.848000</x:v>
+        <x:v>702059.844000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>83448.356000</x:v>
+        <x:v>107957.119000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>268941.379000</x:v>
+        <x:v>365693.401000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>636041.562000</x:v>
+        <x:v>759957.219000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>44550.963000</x:v>
+        <x:v>63886.904000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>271603.096000</x:v>
+        <x:v>373738.519000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>320219.263000</x:v>
+        <x:v>333054.304000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>22337.676000</x:v>
+        <x:v>29085.094000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>133597.613000</x:v>
+        <x:v>168003.101000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>372063.755000</x:v>
+        <x:v>399126.655000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>