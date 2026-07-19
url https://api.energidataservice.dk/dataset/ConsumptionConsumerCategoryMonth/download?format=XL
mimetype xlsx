--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc1b787981d81417e9d344aa4c4976fd3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb9201aacaedd420688f4bf793be6f3b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1b787981d81417e9d344aa4c4976fd3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9201aacaedd420688f4bf793be6f3b6" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="23" customWidth="1"/>
     <x:col min="4" max="4" width="23" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ConsumerCategory3</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConsumerCategory2</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Consumption_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>23640.408679</x:v>
+        <x:v>437198.758901</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>322205.571308</x:v>
+        <x:v>68602.637284</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>52850.222258</x:v>
+        <x:v>173217.832845</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>150591.565985</x:v>
+        <x:v>491162.586115</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>25212.543439</x:v>
+        <x:v>39424.416083</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>383690.246098</x:v>
+        <x:v>173686.312402</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>30099.694889</x:v>
+        <x:v>238480.614598</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>149425.099420</x:v>
+        <x:v>18945.336445</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>12097.122969</x:v>
+        <x:v>80980.206933</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>193833.655003</x:v>
+        <x:v>247863.417326</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>14872.105733</x:v>
+        <x:v>24496.126013</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>70390.166772</x:v>
+        <x:v>116614.740054</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>14535.114605</x:v>
+        <x:v>556999.340196</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>187768.331616</x:v>
+        <x:v>34923.086449</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>19050.283617</x:v>
+        <x:v>159191.102191</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>105109.715192</x:v>
+        <x:v>23640.408679</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>26995.438603</x:v>
+        <x:v>406537.788251</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>429057.986302</x:v>
+        <x:v>66179.149461</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>26762.318197</x:v>
+        <x:v>185138.168429</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>136858.431079</x:v>
+        <x:v>25212.543439</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>433804.635434</x:v>
+        <x:v>477803.038837</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>70383.196478</x:v>
+        <x:v>37769.630120</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>214324.070009</x:v>
+        <x:v>184092.527769</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>540907.970110</x:v>
+        <x:v>12097.122969</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>40525.618894</x:v>
+        <x:v>231623.198007</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>208005.787961</x:v>
+        <x:v>18573.803970</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>250656.021151</x:v>
+        <x:v>86476.670341</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>20152.899369</x:v>
+        <x:v>14535.114605</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>99336.598329</x:v>
+        <x:v>233034.160795</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>252150.422023</x:v>
+        <x:v>23844.122564</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>26966.355980</x:v>
+        <x:v>128204.052501</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>160420.042214</x:v>
+        <x:v>26995.438603</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>596723.179713</x:v>
+        <x:v>539447.665533</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>36528.698404</x:v>
+        <x:v>33522.996348</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>191646.505237</x:v>
+        <x:v>168580.791428</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>480398.098048</x:v>
+        <x:v>433804.635434</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>79141.320360</x:v>
+        <x:v>70383.196478</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>248263.659894</x:v>
+        <x:v>214324.070009</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>592308.670502</x:v>
+        <x:v>540907.970110</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>46132.579499</x:v>
+        <x:v>40525.618894</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>237205.246772</x:v>
+        <x:v>208005.787961</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>277031.411063</x:v>
+        <x:v>250656.021151</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>22713.252060</x:v>
+        <x:v>20152.899369</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>112926.329998</x:v>
+        <x:v>99336.598329</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>281891.388613</x:v>
+        <x:v>252150.422023</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>31279.293211</x:v>
+        <x:v>26966.355980</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>187349.724599</x:v>
+        <x:v>160420.042214</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>645829.670522</x:v>
+        <x:v>596723.179713</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>42169.818850</x:v>
+        <x:v>36528.698404</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>220784.904330</x:v>
+        <x:v>191646.505237</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>490052.340255</x:v>
+        <x:v>480784.046991</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>78677.349826</x:v>
+        <x:v>79143.401989</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>290959.182785</x:v>
+        <x:v>248216.095236</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>573147.721969</x:v>
+        <x:v>591299.932084</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>46215.232206</x:v>
+        <x:v>46136.041313</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>277457.638274</x:v>
+        <x:v>237153.350636</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>270698.468520</x:v>
+        <x:v>276934.643153</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>23213.641016</x:v>
+        <x:v>22696.616741</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>135214.272315</x:v>
+        <x:v>112914.146335</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>299518.446109</x:v>
+        <x:v>282401.369996</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>33018.429945</x:v>
+        <x:v>31415.040109</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>237281.733312</x:v>
+        <x:v>187415.825509</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>646152.641714</x:v>
+        <x:v>646297.030130</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>43506.383631</x:v>
+        <x:v>42152.092543</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>261154.678529</x:v>
+        <x:v>220754.494406</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>31605.390916</x:v>
+        <x:v>490006.162536</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>504929.621742</x:v>
+        <x:v>78694.292960</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>83554.058948</x:v>
+        <x:v>290887.080796</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>310724.629838</x:v>
+        <x:v>573504.600606</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>32089.703365</x:v>
+        <x:v>46227.584003</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>599842.359819</x:v>
+        <x:v>277402.421451</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>49958.761666</x:v>
+        <x:v>270594.101077</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>299056.663688</x:v>
+        <x:v>23232.869718</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>15995.567320</x:v>
+        <x:v>135204.903106</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>281617.353193</x:v>
+        <x:v>300842.633459</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>24678.375464</x:v>
+        <x:v>33299.579846</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>143946.474847</x:v>
+        <x:v>237350.118957</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>20703.382378</x:v>
+        <x:v>650749.787710</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>307741.358793</x:v>
+        <x:v>43486.188147</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>35885.065017</x:v>
+        <x:v>261150.884966</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>251003.548680</x:v>
+        <x:v>522956.375497</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>35386.741418</x:v>
+        <x:v>86673.538542</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>674686.335716</x:v>
+        <x:v>321168.640593</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>46752.420110</x:v>
+        <x:v>619957.265903</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>278900.887572</x:v>
+        <x:v>51857.027806</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>479012.503745</x:v>
+        <x:v>309131.723795</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>79861.946459</x:v>
+        <x:v>291826.043892</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>268943.662997</x:v>
+        <x:v>25602.713431</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>526147.185430</x:v>
+        <x:v>148809.055193</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>47250.756704</x:v>
+        <x:v>318622.130964</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>256265.541974</x:v>
+        <x:v>37214.719676</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>263947.183187</x:v>
+        <x:v>259501.993451</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>23268.531401</x:v>
+        <x:v>698858.469432</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>122545.615832</x:v>
+        <x:v>48527.400299</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>288363.935040</x:v>
+        <x:v>288340.681559</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>33057.857433</x:v>
+        <x:v>479012.503745</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>205442.372016</x:v>
+        <x:v>79861.946459</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>619579.226074</x:v>
+        <x:v>268943.662997</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>43769.044084</x:v>
+        <x:v>526147.185430</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>240885.378832</x:v>
+        <x:v>47250.756704</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>