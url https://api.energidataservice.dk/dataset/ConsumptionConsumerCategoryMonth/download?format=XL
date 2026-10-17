--- v1 (2026-07-19)
+++ v2 (2026-10-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb9201aacaedd420688f4bf793be6f3b6"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re4cb964e31d941aa854d8a8c1c97b159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9201aacaedd420688f4bf793be6f3b6" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4cb964e31d941aa854d8a8c1c97b159" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="23" customWidth="1"/>
     <x:col min="4" max="4" width="23" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ConsumerCategory3</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConsumerCategory2</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Consumption_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>437198.758901</x:v>
+        <x:v>439243.587398</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>68602.637284</x:v>
+        <x:v>73059.265006</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>173217.832845</x:v>
+        <x:v>182960.569080</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>491162.586115</x:v>
+        <x:v>525355.955912</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>39424.416083</x:v>
+        <x:v>43144.775580</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>173686.312402</x:v>
+        <x:v>190816.798408</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>238480.614598</x:v>
+        <x:v>248548.833411</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>18945.336445</x:v>
+        <x:v>20103.460610</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>80980.206933</x:v>
+        <x:v>84169.656141</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>247863.417326</x:v>
+        <x:v>254942.118282</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>24496.126013</x:v>
+        <x:v>27157.642914</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>116614.740054</x:v>
+        <x:v>125354.397906</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>556999.340196</x:v>
+        <x:v>578526.101144</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Offentlig forvaltning, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>34923.086449</x:v>
+        <x:v>38761.725997</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>159191.102191</x:v>
+        <x:v>170843.666895</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>23640.408679</x:v>
+        <x:v>440834.145197</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>406537.788251</x:v>
+        <x:v>70519.983202</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>66179.149461</x:v>
+        <x:v>177067.866987</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>185138.168429</x:v>
+        <x:v>499604.648106</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>25212.543439</x:v>
+        <x:v>39891.324919</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>477803.038837</x:v>
+        <x:v>181053.986770</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>37769.630120</x:v>
+        <x:v>244652.073978</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>184092.527769</x:v>
+        <x:v>19607.083158</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>12097.122969</x:v>
+        <x:v>84801.106130</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>231623.198007</x:v>
+        <x:v>258116.056964</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>18573.803970</x:v>
+        <x:v>25145.000662</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>86476.670341</x:v>
+        <x:v>120256.908086</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>14535.114605</x:v>
+        <x:v>578835.395752</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>233034.160795</x:v>
+        <x:v>36427.607437</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>23844.122564</x:v>
+        <x:v>165170.306146</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>128204.052501</x:v>
+        <x:v>426326.027667</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>26995.438603</x:v>
+        <x:v>64826.656143</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>539447.665533</x:v>
+        <x:v>164868.564589</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>33522.996348</x:v>
+        <x:v>468514.296898</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>168580.791428</x:v>
+        <x:v>35145.953975</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>433804.635434</x:v>
+        <x:v>169036.978376</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>70383.196478</x:v>
+        <x:v>234109.930558</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>214324.070009</x:v>
+        <x:v>17754.689665</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>540907.970110</x:v>
+        <x:v>83117.620277</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>40525.618894</x:v>
+        <x:v>251949.552172</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>208005.787961</x:v>
+        <x:v>22686.738899</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>250656.021151</x:v>
+        <x:v>117126.528645</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>20152.899369</x:v>
+        <x:v>561863.305680</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>99336.598329</x:v>
+        <x:v>31796.626033</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>252150.422023</x:v>
+        <x:v>156679.291941</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>26966.355980</x:v>
+        <x:v>437198.758901</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>160420.042214</x:v>
+        <x:v>68602.637284</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>596723.179713</x:v>
+        <x:v>173217.832845</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>36528.698404</x:v>
+        <x:v>491162.586115</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>191646.505237</x:v>
+        <x:v>39424.416083</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>480784.046991</x:v>
+        <x:v>173686.312402</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>79143.401989</x:v>
+        <x:v>238480.614598</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>248216.095236</x:v>
+        <x:v>18945.336445</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>591299.932084</x:v>
+        <x:v>80980.206933</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>46136.041313</x:v>
+        <x:v>247863.417326</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>237153.350636</x:v>
+        <x:v>24496.126013</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>276934.643153</x:v>
+        <x:v>116614.740054</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>22696.616741</x:v>
+        <x:v>556999.340196</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>112914.146335</x:v>
+        <x:v>34923.086449</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>282401.369996</x:v>
+        <x:v>159191.102191</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>31415.040109</x:v>
+        <x:v>420841.620773</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>187415.825509</x:v>
+        <x:v>68747.633430</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>646297.030130</x:v>
+        <x:v>191809.219823</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>42152.092543</x:v>
+        <x:v>494991.409890</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>220754.494406</x:v>
+        <x:v>39284.974363</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>490006.162536</x:v>
+        <x:v>190516.385537</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>78694.292960</x:v>
+        <x:v>240038.132800</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>290887.080796</x:v>
+        <x:v>19283.442752</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>573504.600606</x:v>
+        <x:v>89400.182873</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>46227.584003</x:v>
+        <x:v>241963.348287</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>277402.421451</x:v>
+        <x:v>24851.931150</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>270594.101077</x:v>
+        <x:v>133077.338620</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>23232.869718</x:v>
+        <x:v>559409.601316</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>135204.903106</x:v>
+        <x:v>34872.723093</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>300842.633459</x:v>
+        <x:v>174496.820871</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>33299.579846</x:v>
+        <x:v>433635.219337</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>237350.118957</x:v>
+        <x:v>70335.745167</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>650749.787710</x:v>
+        <x:v>214330.231605</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>43486.188147</x:v>
+        <x:v>539787.849704</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>261150.884966</x:v>
+        <x:v>40522.953402</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>522956.375497</x:v>
+        <x:v>207960.350643</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>86673.538542</x:v>
+        <x:v>250635.330539</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>321168.640593</x:v>
+        <x:v>20138.989530</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>619957.265903</x:v>
+        <x:v>99315.040523</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>51857.027806</x:v>
+        <x:v>252531.822180</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>309131.723795</x:v>
+        <x:v>26994.664420</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>291826.043892</x:v>
+        <x:v>160410.082824</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>25602.713431</x:v>
+        <x:v>596970.469634</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>148809.055193</x:v>
+        <x:v>36516.982306</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>318622.130964</x:v>
+        <x:v>191604.033475</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>37214.719676</x:v>
+        <x:v>480723.877428</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>259501.993451</x:v>
+        <x:v>79125.201389</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>698858.469432</x:v>
+        <x:v>248212.967586</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>48527.400299</x:v>
+        <x:v>590802.826128</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>288340.681559</x:v>
+        <x:v>46136.586147</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>479012.503745</x:v>
+        <x:v>237134.245679</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>79861.946459</x:v>
+        <x:v>276933.676755</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Offentlige foretagender</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>Privat</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>268943.662997</x:v>
+        <x:v>22686.737732</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>Erhverv</x:v>
+        <x:v>Privat</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>526147.185430</x:v>
+        <x:v>112911.852359</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>Offentlige foretagender</x:v>
+        <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Erhverv</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>47250.756704</x:v>
+        <x:v>282508.803040</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>