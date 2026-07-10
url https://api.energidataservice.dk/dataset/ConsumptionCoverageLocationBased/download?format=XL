--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R896439014d5441b5985fdbfd91641394"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd644f35a8cd549dba43d688ab0d00793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R896439014d5441b5985fdbfd91641394" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd644f35a8cd549dba43d688ab0d00793" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ViaArea</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Updated</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>530020</x:v>
+        <x:v>548972</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>1618.419942</x:v>
+        <x:v>2932.729273</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>124311</x:v>
+        <x:v>424487</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>379.584554</x:v>
+        <x:v>2267.702198</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>132410</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>404.313466</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>95300</x:v>
+        <x:v>17692</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>291.000000</x:v>
+        <x:v>94.516773</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>51535</x:v>
+        <x:v>5155</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>157.360856</x:v>
+        <x:v>27.539492</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>66424</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>202.826098</x:v>
+        <x:v>16.735805</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>436887</x:v>
+        <x:v>680995</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>917.192045</x:v>
+        <x:v>1523.681812</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>563113</x:v>
+        <x:v>198423</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>1182.190340</x:v>
+        <x:v>443.957436</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>359844</x:v>
+        <x:v>120582</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>1511.474840</x:v>
+        <x:v>269.793826</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>163931</x:v>
+        <x:v>566001</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>688.571525</x:v>
+        <x:v>2683.698392</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>308764</x:v>
+        <x:v>419349</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>1296.923303</x:v>
+        <x:v>1988.345981</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>76430</x:v>
+        <x:v>12933</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>321.033333</x:v>
+        <x:v>55.928790</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>37720</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>158.436941</x:v>
+        <x:v>5.658333</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>336</x:v>
+        <x:v>9714</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1.411669</x:v>
+        <x:v>46.061153</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>52975</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>222.513650</x:v>
+        <x:v>6.475535</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>414363</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>799.215923</x:v>
+        <x:v>11.268587</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>3692</x:v>
+        <x:v>721902</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>7.120998</x:v>
+        <x:v>1470.697918</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>581945</x:v>
+        <x:v>101489</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>1122.443108</x:v>
+        <x:v>206.758977</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>290837</x:v>
+        <x:v>176609</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>1290.906260</x:v>
+        <x:v>359.797500</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>153013</x:v>
+        <x:v>485924</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>679.162984</x:v>
+        <x:v>2222.596180</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>366324</x:v>
+        <x:v>311998</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>1625.960144</x:v>
+        <x:v>1427.067490</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>79087</x:v>
+        <x:v>153529</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>351.033333</x:v>
+        <x:v>702.233315</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>37881</x:v>
+        <x:v>29273</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>168.136254</x:v>
+        <x:v>133.891667</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>72858</x:v>
+        <x:v>13256</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>323.385255</x:v>
+        <x:v>60.632940</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>342073</x:v>
+        <x:v>3550</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>638.254995</x:v>
+        <x:v>16.235724</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>657927</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>1227.589231</x:v>
+        <x:v>11.302653</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>282295</x:v>
+        <x:v>687672</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>1317.980397</x:v>
+        <x:v>1419.231426</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>146372</x:v>
+        <x:v>184138</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>683.385652</x:v>
+        <x:v>380.028584</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>317137</x:v>
+        <x:v>128190</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>1480.653923</x:v>
+        <x:v>264.560510</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>147680</x:v>
+        <x:v>495535</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>689.491667</x:v>
+        <x:v>1678.934808</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>35673</x:v>
+        <x:v>378128</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>166.551970</x:v>
+        <x:v>1281.145278</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>70842</x:v>
+        <x:v>124774</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>330.748651</x:v>
+        <x:v>422.750000</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>334912</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>606.501622</x:v>
+        <x:v>3.383539</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>665088</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>1204.426416</x:v>
+        <x:v>0.970609</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>297479</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1442.283989</x:v>
+        <x:v>0.942103</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>131883</x:v>
+        <x:v>638855</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>639.413752</x:v>
+        <x:v>1116.256204</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>330917</x:v>
+        <x:v>183263</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>1604.403947</x:v>
+        <x:v>320.211676</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>147277</x:v>
+        <x:v>177881</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>714.050000</x:v>
+        <x:v>310.807381</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>33709</x:v>
+        <x:v>338345</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>163.433116</x:v>
+        <x:v>1154.059287</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>58735</x:v>
+        <x:v>71585</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>284.766269</x:v>
+        <x:v>244.168533</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>364644</x:v>
+        <x:v>12954</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>630.290022</x:v>
+        <x:v>44.186249</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>635356</x:v>
+        <x:v>359052</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1098.218909</x:v>
+        <x:v>1224.689242</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>313069</x:v>
+        <x:v>207729</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1531.465023</x:v>
+        <x:v>708.541667</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>128054</x:v>
+        <x:v>5090</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>626.412444</x:v>
+        <x:v>17.362428</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>322679</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>1578.475848</x:v>
+        <x:v>9.661086</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>140424</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>686.925000</x:v>
+        <x:v>8.229562</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>38485</x:v>
+        <x:v>492508</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>188.260986</x:v>
+        <x:v>765.993969</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>57288</x:v>
+        <x:v>274049</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>280.242108</x:v>
+        <x:v>426.226903</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>401835</x:v>
+        <x:v>233442</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>707.369837</x:v>
+        <x:v>363.071045</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>598165</x:v>
+        <x:v>209569</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>1052.978729</x:v>
+        <x:v>889.096501</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>316179</x:v>
+        <x:v>302001</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>1599.127328</x:v>
+        <x:v>1281.240454</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>122843</x:v>
+        <x:v>321558</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>621.298335</x:v>
+        <x:v>1364.211568</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>307356</x:v>
+        <x:v>166873</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>1554.503880</x:v>
+        <x:v>707.958333</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>140983</x:v>
+        <x:v>13316</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>713.041667</x:v>
+        <x:v>17.177947</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>50264</x:v>
+        <x:v>19189</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>254.216652</x:v>
+        <x:v>24.754434</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>62375</x:v>
+        <x:v>20431</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>315.470903</x:v>
+        <x:v>26.357493</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>446239</x:v>
+        <x:v>10603</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>840.076226</x:v>
+        <x:v>13.678235</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>553761</x:v>
+        <x:v>499136</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1042.495069</x:v>
+        <x:v>643.911262</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>329260</x:v>
+        <x:v>134916</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>1698.094708</x:v>
+        <x:v>174.049248</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>128707</x:v>
+        <x:v>302409</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>663.783704</x:v>
+        <x:v>390.123633</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>289218</x:v>
+        <x:v>242489</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1491.587152</x:v>
+        <x:v>823.223884</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>138441</x:v>
+        <x:v>240730</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>713.983333</x:v>
+        <x:v>817.253044</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>53732</x:v>
+        <x:v>373540</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>277.111760</x:v>
+        <x:v>1268.126499</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>60642</x:v>
+        <x:v>127115</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>312.751544</x:v>
+        <x:v>431.541667</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>469790</x:v>
+        <x:v>5575</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>914.365847</x:v>
+        <x:v>18.925881</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>530210</x:v>
+        <x:v>10551</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>1031.963890</x:v>
+        <x:v>35.819875</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>338595</x:v>
+        <x:v>345705</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>1778.875659</x:v>
+        <x:v>594.084899</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>128991</x:v>
+        <x:v>654295</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>677.681179</x:v>
+        <x:v>1124.388698</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>293450</x:v>
+        <x:v>252263</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1541.695050</x:v>
+        <x:v>832.028407</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>131839</x:v>
+        <x:v>140481</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>692.641667</x:v>
+        <x:v>463.344842</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>52233</x:v>
+        <x:v>137996</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>274.415206</x:v>
+        <x:v>455.145593</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>54892</x:v>
+        <x:v>407066</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>288.387465</x:v>
+        <x:v>1342.612004</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>487587</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>947.578634</x:v>
+        <x:v>143.325000</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>512413</x:v>
+        <x:v>6847</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>995.826010</x:v>
+        <x:v>22.583650</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>372588</x:v>
+        <x:v>11892</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1823.955197</x:v>
+        <x:v>39.223800</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>33985</x:v>
+        <x:v>365387</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>166.370897</x:v>
+        <x:v>655.063108</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>333196</x:v>
+        <x:v>634613</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1631.115617</x:v>
+        <x:v>1137.728574</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>145779</x:v>
+        <x:v>344561</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>713.641667</x:v>
+        <x:v>915.700137</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>57846</x:v>
+        <x:v>133441</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>283.175431</x:v>
+        <x:v>354.630586</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>56606</x:v>
+        <x:v>519521</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>277.107063</x:v>
+        <x:v>1380.672237</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>505415</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>984.054980</x:v>
+        <x:v>6.583333</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>494585</x:v>
+        <x:v>10359</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>962.966968</x:v>
+        <x:v>19.097052</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>384219</x:v>
+        <x:v>4012</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>1812.196996</x:v>
+        <x:v>7.395869</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>345892</x:v>
+        <x:v>15619</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>1631.426001</x:v>
+        <x:v>28.794110</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>149681</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>705.983333</x:v>
+        <x:v>0.137296</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>60301</x:v>
+        <x:v>368356</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>284.415821</x:v>
+        <x:v>679.066679</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>59906</x:v>
+        <x:v>601579</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>282.551150</x:v>
+        <x:v>1109.013253</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>501644</x:v>
+        <x:v>404287</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>1046.394056</x:v>
+        <x:v>1005.677036</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>498356</x:v>
+        <x:v>11496</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>1039.533745</x:v>
+        <x:v>28.595670</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>380672</x:v>
+        <x:v>12635</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>1908.902636</x:v>
+        <x:v>22.113880</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>41212</x:v>
+        <x:v>552990</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>206.657933</x:v>
+        <x:v>1375.582729</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>325342</x:v>
+        <x:v>25125</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>1631.448859</x:v>
+        <x:v>62.500000</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>142189</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>713.016667</x:v>
+        <x:v>5.654983</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>55581</x:v>
+        <x:v>3829</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>278.715655</x:v>
+        <x:v>9.524402</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>55004</x:v>
+        <x:v>372544</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>275.821975</x:v>
+        <x:v>697.274741</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>502609</x:v>
+        <x:v>627456</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>1075.989254</x:v>
+        <x:v>1174.384635</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>497391</x:v>
+        <x:v>386706</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>1064.818124</x:v>
+        <x:v>1123.069002</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>421734</x:v>
+        <x:v>4927</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>2104.230795</x:v>
+        <x:v>14.310315</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>327007</x:v>
+        <x:v>475249</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>1631.593113</x:v>
+        <x:v>1380.214512</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>142248</x:v>
+        <x:v>117649</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>709.741667</x:v>
+        <x:v>341.675000</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>