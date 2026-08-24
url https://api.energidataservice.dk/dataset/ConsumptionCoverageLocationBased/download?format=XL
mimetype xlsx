--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd644f35a8cd549dba43d688ab0d00793"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R13ec8e8bd5584ceca8355d3764d22e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd644f35a8cd549dba43d688ab0d00793" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13ec8e8bd5584ceca8355d3764d22e35" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ViaArea</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Updated</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>548972</x:v>
+        <x:v>547681</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>2932.729273</x:v>
+        <x:v>3549.312200</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>424487</x:v>
+        <x:v>269371</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>2267.702198</x:v>
+        <x:v>1745.688533</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>562</x:v>
+        <x:v>82041</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>3.000000</x:v>
+        <x:v>531.676038</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>17692</x:v>
+        <x:v>100907</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>94.516773</x:v>
+        <x:v>653.941667</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>5155</x:v>
+        <x:v>60149</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>27.539492</x:v>
+        <x:v>127.071351</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>3133</x:v>
+        <x:v>29584</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>16.735805</x:v>
+        <x:v>62.498588</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>680995</x:v>
+        <x:v>9010</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>1523.681812</x:v>
+        <x:v>19.034897</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>198423</x:v>
+        <x:v>11082</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>443.957436</x:v>
+        <x:v>23.412212</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>120582</x:v>
+        <x:v>571008</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>269.793826</x:v>
+        <x:v>1206.317856</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>566001</x:v>
+        <x:v>208071</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>2683.698392</x:v>
+        <x:v>439.573250</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>419349</x:v>
+        <x:v>111097</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>1988.345981</x:v>
+        <x:v>234.704677</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>12933</x:v>
+        <x:v>545159</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>55.928790</x:v>
+        <x:v>3523.783641</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1193</x:v>
+        <x:v>283824</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>5.658333</x:v>
+        <x:v>1834.576975</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>9714</x:v>
+        <x:v>81588</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>46.061153</x:v>
+        <x:v>527.366712</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>1366</x:v>
+        <x:v>89429</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>6.475535</x:v>
+        <x:v>578.050000</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>2377</x:v>
+        <x:v>59210</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>11.268587</x:v>
+        <x:v>126.167977</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>721902</x:v>
+        <x:v>30827</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>1470.697918</x:v>
+        <x:v>65.686458</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>101489</x:v>
+        <x:v>8861</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>206.758977</x:v>
+        <x:v>18.882201</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>176609</x:v>
+        <x:v>9713</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>359.797500</x:v>
+        <x:v>20.696900</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>485924</x:v>
+        <x:v>582382</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>2222.596180</x:v>
+        <x:v>1240.961793</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>311998</x:v>
+        <x:v>178132</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>1427.067490</x:v>
+        <x:v>379.571212</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>153529</x:v>
+        <x:v>130874</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>702.233315</x:v>
+        <x:v>278.872261</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>29273</x:v>
+        <x:v>481108</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>133.891667</x:v>
+        <x:v>2997.115581</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>13256</x:v>
+        <x:v>324332</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>60.632940</x:v>
+        <x:v>2020.463037</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>3550</x:v>
+        <x:v>83481</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>16.235724</x:v>
+        <x:v>520.055916</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>2471</x:v>
+        <x:v>111078</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>11.302653</x:v>
+        <x:v>691.975000</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>687672</x:v>
+        <x:v>82985</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>1419.231426</x:v>
+        <x:v>172.555685</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>184138</x:v>
+        <x:v>55943</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>380.028584</x:v>
+        <x:v>116.325972</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>128190</x:v>
+        <x:v>14399</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>264.560510</x:v>
+        <x:v>29.941656</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>495535</x:v>
+        <x:v>19160</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>1678.934808</x:v>
+        <x:v>39.839711</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>378128</x:v>
+        <x:v>576928</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>1281.145278</x:v>
+        <x:v>1199.640991</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>124774</x:v>
+        <x:v>99319</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>422.750000</x:v>
+        <x:v>206.519084</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>999</x:v>
+        <x:v>151266</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>3.383539</x:v>
+        <x:v>314.535971</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>286</x:v>
+        <x:v>494662</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.970609</x:v>
+        <x:v>2761.966003</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>278</x:v>
+        <x:v>295750</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.942103</x:v>
+        <x:v>1651.332961</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>638855</x:v>
+        <x:v>89304</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>1116.256204</x:v>
+        <x:v>498.630477</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>183263</x:v>
+        <x:v>120284</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>320.211676</x:v>
+        <x:v>671.608333</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>177881</x:v>
+        <x:v>22092</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>310.807381</x:v>
+        <x:v>46.091735</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>338345</x:v>
+        <x:v>13208</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>1154.059287</x:v>
+        <x:v>27.557472</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>71585</x:v>
+        <x:v>3988</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>244.168533</x:v>
+        <x:v>8.321153</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>12954</x:v>
+        <x:v>5372</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>44.186249</x:v>
+        <x:v>11.207811</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>359052</x:v>
+        <x:v>508615</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1224.689242</x:v>
+        <x:v>1061.161104</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>207729</x:v>
+        <x:v>268399</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>708.541667</x:v>
+        <x:v>559.980942</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>5090</x:v>
+        <x:v>178326</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>17.362428</x:v>
+        <x:v>372.055205</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>2832</x:v>
+        <x:v>484802</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>9.661086</x:v>
+        <x:v>2383.901547</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2413</x:v>
+        <x:v>371653</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>8.229562</x:v>
+        <x:v>1827.520630</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>492508</x:v>
+        <x:v>143545</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>765.993969</x:v>
+        <x:v>705.850000</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>274049</x:v>
+        <x:v>34701</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>426.226903</x:v>
+        <x:v>67.069270</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>233442</x:v>
+        <x:v>26602</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>363.071045</x:v>
+        <x:v>51.415913</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>209569</x:v>
+        <x:v>10275</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>889.096501</x:v>
+        <x:v>19.858556</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>302001</x:v>
+        <x:v>428657</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>1281.240454</x:v>
+        <x:v>828.492785</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>321558</x:v>
+        <x:v>297735</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>1364.211568</x:v>
+        <x:v>575.451707</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>166873</x:v>
+        <x:v>202030</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>707.958333</x:v>
+        <x:v>390.477460</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>13316</x:v>
+        <x:v>403933</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>17.177947</x:v>
+        <x:v>1824.279443</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>19189</x:v>
+        <x:v>269306</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>24.754434</x:v>
+        <x:v>1216.265387</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>20431</x:v>
+        <x:v>170007</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>26.357493</x:v>
+        <x:v>767.800344</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>10603</x:v>
+        <x:v>156753</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>13.678235</x:v>
+        <x:v>707.941667</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>499136</x:v>
+        <x:v>5047</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>643.911262</x:v>
+        <x:v>8.718101</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>134916</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>174.049248</x:v>
+        <x:v>5.812445</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>302409</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>390.123633</x:v>
+        <x:v>3.669262</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>242489</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>823.223884</x:v>
+        <x:v>3.383202</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>240730</x:v>
+        <x:v>365032</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>817.253044</x:v>
+        <x:v>630.490979</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>373540</x:v>
+        <x:v>366650</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>1268.126499</x:v>
+        <x:v>633.284733</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>127115</x:v>
+        <x:v>255822</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>431.541667</x:v>
+        <x:v>441.860670</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>5575</x:v>
+        <x:v>396197</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>18.925881</x:v>
+        <x:v>1477.875728</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>10551</x:v>
+        <x:v>19071</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>35.819875</x:v>
+        <x:v>71.136809</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>345705</x:v>
+        <x:v>32214</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>594.084899</x:v>
+        <x:v>120.162889</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>654295</x:v>
+        <x:v>350680</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>1124.388698</x:v>
+        <x:v>1308.090397</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>252263</x:v>
+        <x:v>189682</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>832.028407</x:v>
+        <x:v>707.541667</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>140481</x:v>
+        <x:v>4130</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>463.344842</x:v>
+        <x:v>15.407003</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>137996</x:v>
+        <x:v>4696</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>455.145593</x:v>
+        <x:v>17.515412</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>407066</x:v>
+        <x:v>3330</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>1342.612004</x:v>
+        <x:v>12.421891</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>43455</x:v>
+        <x:v>339778</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>143.325000</x:v>
+        <x:v>549.375555</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>6847</x:v>
+        <x:v>386276</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>22.583650</x:v>
+        <x:v>624.556192</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>11892</x:v>
+        <x:v>273946</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>39.223800</x:v>
+        <x:v>442.933838</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>365387</x:v>
+        <x:v>306922</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>655.063108</x:v>
+        <x:v>1473.619587</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>634613</x:v>
+        <x:v>114968</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1137.728574</x:v>
+        <x:v>551.995789</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>344561</x:v>
+        <x:v>131890</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>915.700137</x:v>
+        <x:v>633.240246</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>133441</x:v>
+        <x:v>283792</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>354.630586</x:v>
+        <x:v>1362.563361</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>519521</x:v>
+        <x:v>148552</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>1380.672237</x:v>
+        <x:v>713.241667</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>2477</x:v>
+        <x:v>5243</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>6.583333</x:v>
+        <x:v>25.173336</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>10359</x:v>
+        <x:v>4356</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>19.097052</x:v>
+        <x:v>20.912320</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>4012</x:v>
+        <x:v>4277</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>7.395869</x:v>
+        <x:v>20.533371</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>15619</x:v>
+        <x:v>377870</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>28.794110</x:v>
+        <x:v>541.810084</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>74</x:v>
+        <x:v>313909</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.137296</x:v>
+        <x:v>450.099505</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>368356</x:v>
+        <x:v>308221</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>679.066679</x:v>
+        <x:v>441.943306</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>601579</x:v>
+        <x:v>369977</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1109.013253</x:v>
+        <x:v>1646.251116</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>404287</x:v>
+        <x:v>9185</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>1005.677036</x:v>
+        <x:v>40.869030</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>11496</x:v>
+        <x:v>146195</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>28.595670</x:v>
+        <x:v>650.509183</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>12635</x:v>
+        <x:v>302517</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>22.113880</x:v>
+        <x:v>1346.083006</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>552990</x:v>
+        <x:v>160411</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>1375.582729</x:v>
+        <x:v>713.766667</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>25125</x:v>
+        <x:v>5195</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>62.500000</x:v>
+        <x:v>23.113800</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>2273</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>5.654983</x:v>
+        <x:v>10.495514</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>3829</x:v>
+        <x:v>4161</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>9.524402</x:v>
+        <x:v>18.517000</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>372544</x:v>
+        <x:v>443419</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>697.274741</x:v>
+        <x:v>551.935503</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>627456</x:v>
+        <x:v>201348</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>1174.384635</x:v>
+        <x:v>250.622878</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>386706</x:v>
+        <x:v>355233</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>1123.069002</x:v>
+        <x:v>442.168315</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>4927</x:v>
+        <x:v>467674</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>14.310315</x:v>
+        <x:v>1787.098903</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>475249</x:v>
+        <x:v>315386</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>1380.214512</x:v>
+        <x:v>1205.169627</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>117649</x:v>
+        <x:v>186863</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>341.675000</x:v>
+        <x:v>714.050000</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>