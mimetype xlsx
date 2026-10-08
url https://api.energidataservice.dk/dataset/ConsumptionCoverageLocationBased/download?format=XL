--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R13ec8e8bd5584ceca8355d3764d22e35"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R518e2f918e6d439eba8df1c983dc6d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13ec8e8bd5584ceca8355d3764d22e35" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R518e2f918e6d439eba8df1c983dc6d9f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ViaArea</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Updated</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>547681</x:v>
+        <x:v>756925</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>3549.312200</x:v>
+        <x:v>5097.351417</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>269371</x:v>
+        <x:v>243075</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>1745.688533</x:v>
+        <x:v>1636.937917</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>82041</x:v>
+        <x:v>45668</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>531.676038</x:v>
+        <x:v>114.329283</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>100907</x:v>
+        <x:v>14666</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>653.941667</x:v>
+        <x:v>36.715133</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>60149</x:v>
+        <x:v>684486</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>127.071351</x:v>
+        <x:v>1713.590119</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>29584</x:v>
+        <x:v>255180</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>62.498588</x:v>
+        <x:v>638.833975</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>9010</x:v>
+        <x:v>795710</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>19.034897</x:v>
+        <x:v>5466.406880</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>11082</x:v>
+        <x:v>179446</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>23.412212</x:v>
+        <x:v>1232.765926</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>571008</x:v>
+        <x:v>17208</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>1206.317856</x:v>
+        <x:v>118.213441</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>208071</x:v>
+        <x:v>7636</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>439.573250</x:v>
+        <x:v>52.458684</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>111097</x:v>
+        <x:v>692635</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>234.704677</x:v>
+        <x:v>1727.263012</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>545159</x:v>
+        <x:v>307365</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>3523.783641</x:v>
+        <x:v>766.494432</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>283824</x:v>
+        <x:v>850252</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>1834.576975</x:v>
+        <x:v>5839.687468</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>81588</x:v>
+        <x:v>149748</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>527.366712</x:v>
+        <x:v>1028.493329</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>89429</x:v>
+        <x:v>7639</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>578.050000</x:v>
+        <x:v>19.769187</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>59210</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>126.167977</x:v>
+        <x:v>3.481774</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>30827</x:v>
+        <x:v>643329</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>65.686458</x:v>
+        <x:v>1664.926090</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>8861</x:v>
+        <x:v>347687</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>18.882201</x:v>
+        <x:v>899.808372</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>9713</x:v>
+        <x:v>793235</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>20.696900</x:v>
+        <x:v>5820.333487</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>582382</x:v>
+        <x:v>112010</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>1240.961793</x:v>
+        <x:v>821.871370</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>178132</x:v>
+        <x:v>94754</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>379.571212</x:v>
+        <x:v>695.257498</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>130874</x:v>
+        <x:v>85085</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>278.872261</x:v>
+        <x:v>217.802603</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>481108</x:v>
+        <x:v>12015</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>2997.115581</x:v>
+        <x:v>30.755235</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>324332</x:v>
+        <x:v>10164</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>2020.463037</x:v>
+        <x:v>26.017219</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>83481</x:v>
+        <x:v>533278</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>520.055916</x:v>
+        <x:v>1365.105625</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>111078</x:v>
+        <x:v>359459</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>691.975000</x:v>
+        <x:v>920.156463</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>82985</x:v>
+        <x:v>753198</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>172.555685</x:v>
+        <x:v>5681.406506</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>55943</x:v>
+        <x:v>153988</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>116.325972</x:v>
+        <x:v>1161.541352</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>14399</x:v>
+        <x:v>92814</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>29.941656</x:v>
+        <x:v>700.099003</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>19160</x:v>
+        <x:v>162526</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>39.839711</x:v>
+        <x:v>398.631161</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>576928</x:v>
+        <x:v>33228</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>1199.640991</x:v>
+        <x:v>81.498582</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>99319</x:v>
+        <x:v>20027</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>206.519084</x:v>
+        <x:v>49.121864</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>151266</x:v>
+        <x:v>445477</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>314.535971</x:v>
+        <x:v>1092.630491</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>494662</x:v>
+        <x:v>338742</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>2761.966003</x:v>
+        <x:v>830.838878</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>295750</x:v>
+        <x:v>743162</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1651.332961</x:v>
+        <x:v>5339.735644</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>89304</x:v>
+        <x:v>159415</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>498.630477</x:v>
+        <x:v>1145.422377</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>120284</x:v>
+        <x:v>97423</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>671.608333</x:v>
+        <x:v>699.999436</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>22092</x:v>
+        <x:v>161128</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>46.091735</x:v>
+        <x:v>338.274543</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>13208</x:v>
+        <x:v>34564</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>27.557472</x:v>
+        <x:v>72.562998</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>3988</x:v>
+        <x:v>21123</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>8.321153</x:v>
+        <x:v>44.345264</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>5372</x:v>
+        <x:v>309441</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>11.207811</x:v>
+        <x:v>649.643074</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>508615</x:v>
+        <x:v>418194</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1061.161104</x:v>
+        <x:v>877.961280</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>268399</x:v>
+        <x:v>55550</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>559.980942</x:v>
+        <x:v>116.622838</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>178326</x:v>
+        <x:v>767470</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>372.055205</x:v>
+        <x:v>5005.871605</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>484802</x:v>
+        <x:v>148589</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>2383.901547</x:v>
+        <x:v>969.180237</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>371653</x:v>
+        <x:v>83941</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>1827.520630</x:v>
+        <x:v>547.513928</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>143545</x:v>
+        <x:v>137290</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>705.850000</x:v>
+        <x:v>284.164041</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>34701</x:v>
+        <x:v>26580</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>67.069270</x:v>
+        <x:v>55.016627</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>26602</x:v>
+        <x:v>15016</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>51.415913</x:v>
+        <x:v>31.080255</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>10275</x:v>
+        <x:v>290895</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>19.858556</x:v>
+        <x:v>602.097295</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>428657</x:v>
+        <x:v>437553</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>828.492785</x:v>
+        <x:v>905.652688</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>297735</x:v>
+        <x:v>92666</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>575.451707</x:v>
+        <x:v>191.801398</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>202030</x:v>
+        <x:v>814002</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>390.477460</x:v>
+        <x:v>4625.713359</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>403933</x:v>
+        <x:v>176301</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>1824.279443</x:v>
+        <x:v>1001.864627</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>269306</x:v>
+        <x:v>9697</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>1216.265387</x:v>
+        <x:v>55.105156</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>170007</x:v>
+        <x:v>145196</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>767.800344</x:v>
+        <x:v>295.399786</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>156753</x:v>
+        <x:v>31447</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>707.941667</x:v>
+        <x:v>63.979450</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>5047</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>8.718101</x:v>
+        <x:v>3.519035</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>3365</x:v>
+        <x:v>341239</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>5.812445</x:v>
+        <x:v>694.246190</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>2124</x:v>
+        <x:v>429945</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>3.669262</x:v>
+        <x:v>874.718286</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>1959</x:v>
+        <x:v>50442</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>3.383202</x:v>
+        <x:v>102.624392</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>365032</x:v>
+        <x:v>809287</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>630.490979</x:v>
+        <x:v>4583.901120</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>366650</x:v>
+        <x:v>47026</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>633.284733</x:v>
+        <x:v>266.359120</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>255822</x:v>
+        <x:v>143687</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>441.860670</x:v>
+        <x:v>813.863053</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>396197</x:v>
+        <x:v>120560</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>1477.875728</x:v>
+        <x:v>239.730673</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>19071</x:v>
+        <x:v>7005</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>71.136809</x:v>
+        <x:v>13.930154</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>32214</x:v>
+        <x:v>21405</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>120.162889</x:v>
+        <x:v>42.563731</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>350680</x:v>
+        <x:v>467643</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>1308.090397</x:v>
+        <x:v>929.897454</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>189682</x:v>
+        <x:v>228779</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>707.541667</x:v>
+        <x:v>454.921150</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>4130</x:v>
+        <x:v>154607</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>15.407003</x:v>
+        <x:v>307.432313</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>4696</x:v>
+        <x:v>818871</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>17.515412</x:v>
+        <x:v>4400.338221</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>3330</x:v>
+        <x:v>181129</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>12.421891</x:v>
+        <x:v>973.324401</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>339778</x:v>
+        <x:v>89837</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>549.375555</x:v>
+        <x:v>171.365134</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>386276</x:v>
+        <x:v>19871</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>624.556192</x:v>
+        <x:v>37.904783</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>273946</x:v>
+        <x:v>512638</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>442.933838</x:v>
+        <x:v>977.858129</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>306922</x:v>
+        <x:v>153231</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>1473.619587</x:v>
+        <x:v>292.287915</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>114968</x:v>
+        <x:v>224423</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>551.995789</x:v>
+        <x:v>428.086815</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>131890</x:v>
+        <x:v>802523</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>633.240246</x:v>
+        <x:v>4095.759684</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>283792</x:v>
+        <x:v>2370</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1362.563361</x:v>
+        <x:v>12.093398</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>148552</x:v>
+        <x:v>195107</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>713.241667</x:v>
+        <x:v>995.748452</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>5243</x:v>
+        <x:v>162554</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>25.173336</x:v>
+        <x:v>287.718071</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>4356</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>20.912320</x:v>
+        <x:v>0.849534</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>4277</x:v>
+        <x:v>39520</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>20.533371</x:v>
+        <x:v>69.949129</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>377870</x:v>
+        <x:v>547085</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>541.810084</x:v>
+        <x:v>968.333951</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>313909</x:v>
+        <x:v>15886</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>450.099505</x:v>
+        <x:v>28.118762</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>308221</x:v>
+        <x:v>234475</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>441.943306</x:v>
+        <x:v>415.018185</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>369977</x:v>
+        <x:v>630274</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1646.251116</x:v>
+        <x:v>3688.926987</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>9185</x:v>
+        <x:v>236024</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>40.869030</x:v>
+        <x:v>1381.425454</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>146195</x:v>
+        <x:v>133162</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>650.509183</x:v>
+        <x:v>779.379889</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>302517</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>1346.083006</x:v>
+        <x:v>3.158333</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>160411</x:v>
+        <x:v>169005</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>713.766667</x:v>
+        <x:v>280.730505</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>5195</x:v>
+        <x:v>63289</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>23.113800</x:v>
+        <x:v>105.127661</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>2359</x:v>
+        <x:v>35707</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>10.495514</x:v>
+        <x:v>59.311477</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>4161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>18.517000</x:v>
+        <x:v>0.240351</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>443419</x:v>
+        <x:v>515091</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>551.935503</x:v>
+        <x:v>855.606054</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>201348</x:v>
+        <x:v>216764</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>250.622878</x:v>
+        <x:v>360.062824</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>355233</x:v>
+        <x:v>543023</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>442.168315</x:v>
+        <x:v>3137.870411</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>467674</x:v>
+        <x:v>247382</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>1787.098903</x:v>
+        <x:v>1429.504057</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>315386</x:v>
+        <x:v>50638</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>1205.169627</x:v>
+        <x:v>292.612624</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>186863</x:v>
+        <x:v>112557</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>714.050000</x:v>
+        <x:v>650.414182</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>