--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R7dea6198708a4ca38efdb1ddf53df507"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Red63aad54b0c448c9ee5e0d8ad5f6765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dea6198708a4ca38efdb1ddf53df507" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red63aad54b0c448c9ee5e0d8ad5f6765" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>335158</x:v>
+        <x:v>805571</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1390.253498</x:v>
+        <x:v>4937.029513</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>123933</x:v>
+        <x:v>192136</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>514.084449</x:v>
+        <x:v>1177.525012</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>116821</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>484.580900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>234194</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>971.451653</x:v>
+        <x:v>1.420007</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-13 23:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>189891</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>787.680346</x:v>
+        <x:v>12.626892</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>302654</x:v>
+        <x:v>807550</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>1611.029795</x:v>
+        <x:v>4916.402855</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>98673</x:v>
+        <x:v>192449</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>525.239479</x:v>
+        <x:v>1171.644350</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>82400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>438.618999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>111574</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>593.912999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>289808</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>1542.651700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-13 22:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>114887</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>611.545000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>317325</x:v>
+        <x:v>760981</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1622.436303</x:v>
+        <x:v>4796.854847</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>100551</x:v>
+        <x:v>165503</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>514.101901</x:v>
+        <x:v>1043.253974</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>5376</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>27.488999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>95643</x:v>
+        <x:v>7322</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>489.012999</x:v>
+        <x:v>46.159994</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>310675</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1588.436699</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-13 21:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>170427</x:v>
+        <x:v>66191</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>871.370000</x:v>
+        <x:v>417.238605</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>435153</x:v>
+        <x:v>715771</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1751.994018</x:v>
+        <x:v>4624.470462</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>150307</x:v>
+        <x:v>128273</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>605.159827</x:v>
+        <x:v>828.750549</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12918</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.466403</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>231815</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>933.322689</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-13 20:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>182723</x:v>
+        <x:v>143035</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>735.673610</x:v>
+        <x:v>924.129296</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>513300</x:v>
+        <x:v>666698</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2037.184994</x:v>
+        <x:v>4235.272561</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>171090</x:v>
+        <x:v>94654</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>679.023070</x:v>
+        <x:v>601.302003</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11067</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>70.306039</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>198360</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>787.253621</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-13 19:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>117248</x:v>
+        <x:v>227579</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>465.335078</x:v>
+        <x:v>1445.722960</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>439214</x:v>
+        <x:v>632002</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2416.219373</x:v>
+        <x:v>3866.715700</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>139250</x:v>
+        <x:v>96986</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>766.046738</x:v>
+        <x:v>593.380327</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>80382</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>442.201999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>77346</x:v>
+        <x:v>46740</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>425.500000</x:v>
+        <x:v>285.970082</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>199863</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1099.494200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>63942</x:v>
+        <x:v>224270</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>351.763000</x:v>
+        <x:v>1372.130517</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>477496</x:v>
+        <x:v>672824</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2779.344106</x:v>
+        <x:v>3382.483970</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>155218</x:v>
+        <x:v>110807</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>903.471327</x:v>
+        <x:v>557.061681</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>243550</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1417.623183</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>97379</x:v>
+        <x:v>31036</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>566.810647</x:v>
+        <x:v>156.028435</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>26355</x:v>
+        <x:v>62618</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>153.408868</x:v>
+        <x:v>314.801651</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>122713</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>616.914812</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>451742</x:v>
+        <x:v>517199</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2863.642891</x:v>
+        <x:v>2489.638656</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>146534</x:v>
+        <x:v>125303</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>928.896233</x:v>
+        <x:v>603.171449</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>334851</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2122.657240</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>66871</x:v>
+        <x:v>60245</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>423.902559</x:v>
+        <x:v>290.003596</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>125307</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>603.189187</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>171944</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>827.686315</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>424358</x:v>
+        <x:v>485743</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2750.994701</x:v>
+        <x:v>1904.577329</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>166129</x:v>
+        <x:v>133609</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1076.969252</x:v>
+        <x:v>523.877603</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>349166</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2263.549080</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>60345</x:v>
+        <x:v>43609</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>391.200519</x:v>
+        <x:v>170.989240</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>143713</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>563.493942</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>193324</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>758.018216</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>403762</x:v>
+        <x:v>443117</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>2667.034474</x:v>
+        <x:v>1383.516276</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>176397</x:v>
+        <x:v>178527</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1165.184525</x:v>
+        <x:v>557.405743</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>362744</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>2396.091556</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>57095</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>377.144543</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>158506</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>494.894285</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>219848</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>686.416814</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>422991</x:v>
+        <x:v>411856</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2658.085959</x:v>
+        <x:v>950.383261</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>180226</x:v>
+        <x:v>203789</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1132.542266</x:v>
+        <x:v>470.257114</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>371702</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>2335.780863</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>25079</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>157.601736</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>159915</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>369.015110</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>224438</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>517.905589</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>442150</x:v>
+        <x:v>429158</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>2643.096072</x:v>
+        <x:v>827.979501</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>175245</x:v>
+        <x:v>238584</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1047.587614</x:v>
+        <x:v>460.304267</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>376360</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2249.816541</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>6242</x:v>
+        <x:v>51658</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>37.318958</x:v>
+        <x:v>99.665218</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>120608</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>232.690404</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>159990</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>308.670276</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>406089</x:v>
+        <x:v>389033</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2551.963843</x:v>
+        <x:v>734.160739</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>171264</x:v>
+        <x:v>193865</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1076.268610</x:v>
+        <x:v>365.851726</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>367756</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>2311.068518</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>54889</x:v>
+        <x:v>55010</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>344.939081</x:v>
+        <x:v>103.812821</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>153485</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>289.648682</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-29 04:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>208605</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>393.667396</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>366810</x:v>
+        <x:v>406441</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2303.626304</x:v>
+        <x:v>852.041675</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>177220</x:v>
+        <x:v>146775</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1112.970420</x:v>
+        <x:v>307.691726</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>384095</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2412.175472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>71873</x:v>
+        <x:v>47090</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>451.373627</x:v>
+        <x:v>98.717337</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>165546</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>347.042705</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-29 03:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>234147</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>490.854156</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>336447</x:v>
+        <x:v>353739</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1983.252869</x:v>
+        <x:v>853.117785</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>166577</x:v>
+        <x:v>135814</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>981.922147</x:v>
+        <x:v>327.545608</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>410202</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2418.019340</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>86772</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>511.499359</x:v>
+        <x:v>2.499005</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>210333</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>507.263369</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-29 02:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>299075</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>721.282825</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>326155</x:v>
+        <x:v>381142</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1819.884310</x:v>
+        <x:v>1008.757192</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>140335</x:v>
+        <x:v>152465</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>783.047782</x:v>
+        <x:v>403.524058</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>265133</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1479.395000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>121503</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>677.963999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>38463</x:v>
+        <x:v>188951</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>214.618300</x:v>
+        <x:v>500.092226</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-28 23:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-29 01:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>108408</x:v>
+        <x:v>277440</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>604.900000</x:v>
+        <x:v>734.293173</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-28 22:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>350261</x:v>
+        <x:v>374182</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1609.058818</x:v>
+        <x:v>1074.158331</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-28 22:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>170425</x:v>
+        <x:v>146225</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>782.912793</x:v>
+        <x:v>419.767440</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-28 22:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-28 22:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>138836</x:v>
+        <x:v>20415</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>637.797286</x:v>
+        <x:v>58.607066</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>