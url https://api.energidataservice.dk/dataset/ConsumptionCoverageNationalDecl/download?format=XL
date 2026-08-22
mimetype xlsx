--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Red63aad54b0c448c9ee5e0d8ad5f6765"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd30e7b6db02449ccacfd8059fbf2dbd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red63aad54b0c448c9ee5e0d8ad5f6765" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd30e7b6db02449ccacfd8059fbf2dbd5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>805571</x:v>
+        <x:v>308263</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>4937.029513</x:v>
+        <x:v>1820.262159</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>192136</x:v>
+        <x:v>140200</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1177.525012</x:v>
+        <x:v>827.866639</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>200911</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1186.360999</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>26508</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>156.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>231</x:v>
+        <x:v>135547</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1.420007</x:v>
+        <x:v>800.394300</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>2060</x:v>
+        <x:v>188568</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>12.626892</x:v>
+        <x:v>1113.473000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>807550</x:v>
+        <x:v>309800</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>4916.402855</x:v>
+        <x:v>1365.490056</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>192449</x:v>
+        <x:v>145735</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1171.644350</x:v>
+        <x:v>642.349283</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>60541</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>266.846883</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>246056</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1084.529489</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>237866</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1048.432826</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>760981</x:v>
+        <x:v>271460</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>4796.854847</x:v>
+        <x:v>1013.378099</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>165503</x:v>
+        <x:v>139028</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1043.253974</x:v>
+        <x:v>519.003590</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>7322</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>46.159994</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>316808</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1182.666619</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>66191</x:v>
+        <x:v>272702</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>417.238605</x:v>
+        <x:v>1018.017180</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>715771</x:v>
+        <x:v>235972</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>4624.470462</x:v>
+        <x:v>809.919357</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>128273</x:v>
+        <x:v>137783</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>828.750549</x:v>
+        <x:v>472.909954</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>12918</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>83.466403</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>347237</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1191.812668</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>143035</x:v>
+        <x:v>279006</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>924.129296</x:v>
+        <x:v>957.624031</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>666698</x:v>
+        <x:v>212498</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>4235.272561</x:v>
+        <x:v>739.950633</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>94654</x:v>
+        <x:v>128939</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>601.302003</x:v>
+        <x:v>448.986570</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>28600</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.591713</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>11067</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>70.306039</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>350391</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1220.116160</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 04:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>227579</x:v>
+        <x:v>279570</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1445.722960</x:v>
+        <x:v>973.505825</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>632002</x:v>
+        <x:v>189177</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>3866.715700</x:v>
+        <x:v>721.224592</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>96986</x:v>
+        <x:v>117681</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>593.380327</x:v>
+        <x:v>448.650980</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>111695</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>425.830547</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>46740</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>285.970082</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>324892</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1238.629928</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 03:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>224270</x:v>
+        <x:v>256553</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1372.130517</x:v>
+        <x:v>978.089823</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>672824</x:v>
+        <x:v>162492</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>3382.483970</x:v>
+        <x:v>687.503498</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>110807</x:v>
+        <x:v>111379</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>557.061681</x:v>
+        <x:v>471.243036</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>130715</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>553.055000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>31036</x:v>
+        <x:v>32381</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>156.028435</x:v>
+        <x:v>137.006999</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>62618</x:v>
+        <x:v>318587</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>314.801651</x:v>
+        <x:v>1347.937200</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 02:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>122713</x:v>
+        <x:v>244442</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>616.914812</x:v>
+        <x:v>1034.231999</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>517199</x:v>
+        <x:v>150429</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2489.638656</x:v>
+        <x:v>610.975551</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>125303</x:v>
+        <x:v>114436</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>603.171449</x:v>
+        <x:v>464.786252</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>81558</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>331.254000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>60245</x:v>
+        <x:v>53761</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>290.003596</x:v>
+        <x:v>218.352000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>125307</x:v>
+        <x:v>328795</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>603.189187</x:v>
+        <x:v>1335.412500</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 01:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>171944</x:v>
+        <x:v>271017</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>827.686315</x:v>
+        <x:v>1100.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>485743</x:v>
+        <x:v>134805</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1904.577329</x:v>
+        <x:v>564.865487</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>133609</x:v>
+        <x:v>109735</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>523.877603</x:v>
+        <x:v>459.814893</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>99472</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>416.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>43609</x:v>
+        <x:v>122344</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>170.989240</x:v>
+        <x:v>512.650999</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>143713</x:v>
+        <x:v>278149</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>563.493942</x:v>
+        <x:v>1165.507300</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>193324</x:v>
+        <x:v>255492</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>758.018216</x:v>
+        <x:v>1070.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>443117</x:v>
+        <x:v>128167</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1383.516276</x:v>
+        <x:v>559.680085</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>178527</x:v>
+        <x:v>109083</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>557.405743</x:v>
+        <x:v>476.344556</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>54895</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>239.717999</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>155742</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>680.095999</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>158506</x:v>
+        <x:v>296230</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>494.894285</x:v>
+        <x:v>1293.576399</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-12 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>219848</x:v>
+        <x:v>255880</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>686.416814</x:v>
+        <x:v>1117.379000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>411856</x:v>
+        <x:v>130499</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>950.383261</x:v>
+        <x:v>574.744750</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>203789</x:v>
+        <x:v>116369</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>470.257114</x:v>
+        <x:v>512.513337</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>50190</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>221.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>151382</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>666.717999</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>159915</x:v>
+        <x:v>296133</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>369.015110</x:v>
+        <x:v>1304.226800</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-12 22:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>224438</x:v>
+        <x:v>255423</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>517.905589</x:v>
+        <x:v>1124.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>429158</x:v>
+        <x:v>144103</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>827.979501</x:v>
+        <x:v>608.544079</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>238584</x:v>
+        <x:v>131432</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>460.304267</x:v>
+        <x:v>555.036012</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>177521</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>749.668000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>51658</x:v>
+        <x:v>55909</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>99.665218</x:v>
+        <x:v>236.104000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>120608</x:v>
+        <x:v>270119</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>232.690404</x:v>
+        <x:v>1140.710199</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-12 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>159990</x:v>
+        <x:v>220913</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>308.670276</x:v>
+        <x:v>932.914000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>389033</x:v>
+        <x:v>175342</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>734.160739</x:v>
+        <x:v>750.339654</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>193865</x:v>
+        <x:v>128108</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>365.851726</x:v>
+        <x:v>548.211822</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>73451</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>314.318999</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>55010</x:v>
+        <x:v>73146</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>103.812821</x:v>
+        <x:v>313.015000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>153485</x:v>
+        <x:v>290961</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>289.648682</x:v>
+        <x:v>1245.106700</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-29 04:00:00</x:v>
+        <x:v>2026-08-12 20:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>208605</x:v>
+        <x:v>258989</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>393.667396</x:v>
+        <x:v>1108.288999</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>406441</x:v>
+        <x:v>213477</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>852.041675</x:v>
+        <x:v>882.399826</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>146775</x:v>
+        <x:v>142783</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>307.691726</x:v>
+        <x:v>590.190389</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>64064</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>264.807999</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>47090</x:v>
+        <x:v>12550</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>98.717337</x:v>
+        <x:v>51.876000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>165546</x:v>
+        <x:v>316302</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>347.042705</x:v>
+        <x:v>1307.421299</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-29 03:00:00</x:v>
+        <x:v>2026-08-12 19:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>234147</x:v>
+        <x:v>250821</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>490.854156</x:v>
+        <x:v>1036.757999</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>353739</x:v>
+        <x:v>292631</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>853.117785</x:v>
+        <x:v>1379.388056</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>135814</x:v>
+        <x:v>138153</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>327.545608</x:v>
+        <x:v>651.222380</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>81527</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>384.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1036</x:v>
+        <x:v>87634</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2.499005</x:v>
+        <x:v>413.086999</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>210333</x:v>
+        <x:v>191578</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>507.263369</x:v>
+        <x:v>903.052200</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-29 02:00:00</x:v>
+        <x:v>2026-08-12 18:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>299075</x:v>
+        <x:v>208474</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>721.282825</x:v>
+        <x:v>982.693000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>381142</x:v>
+        <x:v>367533</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1008.757192</x:v>
+        <x:v>2141.609621</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>152465</x:v>
+        <x:v>129155</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>403.524058</x:v>
+        <x:v>752.584510</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>188221</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1096.762000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>103930</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>605.603000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>188951</x:v>
+        <x:v>20486</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>500.092226</x:v>
+        <x:v>119.372900</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-28 23:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-29 01:00:00</x:v>
+        <x:v>2026-08-12 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>277440</x:v>
+        <x:v>190672</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>734.293173</x:v>
+        <x:v>1111.042000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-28 22:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>374182</x:v>
+        <x:v>410142</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1074.158331</x:v>
+        <x:v>2541.767776</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-28 22:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>146225</x:v>
+        <x:v>145311</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>419.767440</x:v>
+        <x:v>900.533248</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-28 22:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>234832</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1455.324564</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-28 22:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-12 16:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>20415</x:v>
+        <x:v>76459</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>58.607066</x:v>
+        <x:v>473.838021</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>