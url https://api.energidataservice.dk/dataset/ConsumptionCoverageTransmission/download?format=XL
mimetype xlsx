--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R7efbaf4350aa4a608b8abe481924a9d9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rbf4295fcf97d43d4b5d7425998dbccad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7efbaf4350aa4a608b8abe481924a9d9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4295fcf97d43d4b5d7425998dbccad" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ViaArea</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Updated</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>221388</x:v>
+        <x:v>148751</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>797.623786</x:v>
+        <x:v>598.475913</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>8918</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>32.128857</x:v>
+        <x:v>6.530078</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>347626</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1398.614598</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>163156</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>587.825000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>417860</x:v>
+        <x:v>318572</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>1505.480200</x:v>
+        <x:v>1281.721800</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>166703</x:v>
+        <x:v>178066</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>600.601000</x:v>
+        <x:v>716.420000</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>21975</x:v>
+        <x:v>5361</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>79.171142</x:v>
+        <x:v>21.569921</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>288669</x:v>
+        <x:v>232387</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>504.167013</x:v>
+        <x:v>372.032991</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-06-18 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>711331</x:v>
+        <x:v>767613</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1242.356000</x:v>
+        <x:v>1228.886000</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>241324</x:v>
+        <x:v>203380</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>804.042902</x:v>
+        <x:v>844.770925</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>19005</x:v>
+        <x:v>8210</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>63.319835</x:v>
+        <x:v>34.100836</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>268913</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1116.975392</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>32820</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>109.350000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>76664</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>255.429000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>484570</x:v>
+        <x:v>328246</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>1614.490900</x:v>
+        <x:v>1363.424800</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>93159</x:v>
+        <x:v>172473</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>310.386000</x:v>
+        <x:v>716.396000</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>52458</x:v>
+        <x:v>18778</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>174.780164</x:v>
+        <x:v>77.999163</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>265938</x:v>
+        <x:v>304200</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>447.119202</x:v>
+        <x:v>513.246696</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-06-18 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>734062</x:v>
+        <x:v>695800</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>1234.172000</x:v>
+        <x:v>1173.954000</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>243752</x:v>
+        <x:v>243995</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>859.549298</x:v>
+        <x:v>1175.564441</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>22484</x:v>
+        <x:v>37242</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>79.286071</x:v>
+        <x:v>179.430303</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>231169</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1113.768332</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>108266</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>381.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>5745</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>20.258381</x:v>
+        <x:v>7.036272</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>12362</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>43.591000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>446722</x:v>
+        <x:v>284322</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1575.289900</x:v>
+        <x:v>1369.857800</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>102690</x:v>
+        <x:v>148691</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>362.119000</x:v>
+        <x:v>716.392000</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>57980</x:v>
+        <x:v>53120</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>204.455547</x:v>
+        <x:v>255.933424</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>260809</x:v>
+        <x:v>405584</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>450.495153</x:v>
+        <x:v>774.509063</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>66639</x:v>
+        <x:v>15905</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>115.106000</x:v>
+        <x:v>30.372000</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-06-18 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>672551</x:v>
+        <x:v>578511</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1161.695000</x:v>
+        <x:v>1104.734000</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>247675</x:v>
+        <x:v>242196</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>877.404022</x:v>
+        <x:v>1178.368463</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>14017</x:v>
+        <x:v>39929</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>49.656345</x:v>
+        <x:v>194.268434</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>229461</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1116.408597</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>182309</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>645.840000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>2907</x:v>
+        <x:v>6175</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>10.298476</x:v>
+        <x:v>30.043681</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>443106</x:v>
+        <x:v>281570</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>1569.727600</x:v>
+        <x:v>1369.932700</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>72909</x:v>
+        <x:v>147273</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>258.285000</x:v>
+        <x:v>716.532000</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>37076</x:v>
+        <x:v>53396</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>131.345178</x:v>
+        <x:v>259.787883</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>259573</x:v>
+        <x:v>401298</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>425.632315</x:v>
+        <x:v>800.062844</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>53834</x:v>
+        <x:v>62061</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>88.274000</x:v>
+        <x:v>123.730000</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-06-18 20:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>686593</x:v>
+        <x:v>536641</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1125.833000</x:v>
+        <x:v>1069.894000</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>229153</x:v>
+        <x:v>213415</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>812.243502</x:v>
+        <x:v>896.238528</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>11428</x:v>
+        <x:v>5963</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>40.508346</x:v>
+        <x:v>25.041248</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>280698</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1178.793561</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>255517</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>905.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>8902</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>31.552738</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>317724</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1334.286300</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>405938</x:v>
+        <x:v>170638</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>1438.863500</x:v>
+        <x:v>716.597000</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>54716</x:v>
+        <x:v>11563</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>193.943000</x:v>
+        <x:v>48.558751</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>34345</x:v>
+        <x:v>340234</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>121.738915</x:v>
+        <x:v>566.141682</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>209021</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>353.611666</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>162811</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>275.435000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>659766</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1097.834000</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>628168</x:v>
+        <x:v>319366</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>1062.702000</x:v>
+        <x:v>1115.297194</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>158606</x:v>
+        <x:v>19825</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>639.997715</x:v>
+        <x:v>69.232405</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>2717</x:v>
+        <x:v>132068</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>10.961963</x:v>
+        <x:v>461.211356</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>573910</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>2315.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>3111</x:v>
+        <x:v>330117</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>12.552607</x:v>
+        <x:v>1152.842600</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>164930</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>575.971000</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>178648</x:v>
+        <x:v>33694</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>720.868000</x:v>
+        <x:v>117.667594</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>72975</x:v>
+        <x:v>370425</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>294.465000</x:v>
+        <x:v>711.189676</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>10033</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>40.485428</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>171281</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>274.758036</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>196134</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>314.627000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>629575</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1208.740000</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>506041</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1278.242225</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>632585</x:v>
+        <x:v>23199</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>1014.754000</x:v>
+        <x:v>58.599256</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>76389</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>334.699990</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>19808</x:v>
+        <x:v>130445</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>86.789656</x:v>
+        <x:v>329.500000</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>683959</x:v>
+        <x:v>116576</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>2996.780000</x:v>
+        <x:v>294.467500</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>23431</x:v>
+        <x:v>179835</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>102.665184</x:v>
+        <x:v>454.256000</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>43904</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>110.900743</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>345718</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>675.523893</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>137450</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>602.238000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>58962</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>258.345159</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>193813</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>372.140260</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-06-18 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-06-18 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>229266</x:v>
+        <x:v>654282</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>440.212000</x:v>
+        <x:v>1278.448000</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>