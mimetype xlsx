--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rbf4295fcf97d43d4b5d7425998dbccad"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rdd509ce60fe449a494877949b166e087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4295fcf97d43d4b5d7425998dbccad" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd509ce60fe449a494877949b166e087" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ViaArea</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Updated</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>148751</x:v>
+        <x:v>381939</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>598.475913</x:v>
+        <x:v>1458.801523</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>1623</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>6.530078</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>347626</x:v>
+        <x:v>87216</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>1398.614598</x:v>
+        <x:v>333.120000</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>346880</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1324.896100</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>318572</x:v>
+        <x:v>183965</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>1281.721800</x:v>
+        <x:v>702.648000</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>178066</x:v>
+        <x:v>105243</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>716.420000</x:v>
+        <x:v>179.549356</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>5361</x:v>
+        <x:v>456736</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>21.569921</x:v>
+        <x:v>779.214941</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>232387</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>372.032991</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>24032</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>41.000424</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>95582</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>163.068271</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-18 23:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>767613</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1228.886000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>203380</x:v>
+        <x:v>50691</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>844.770925</x:v>
+        <x:v>86.481947</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>8210</x:v>
+        <x:v>267715</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>34.100836</x:v>
+        <x:v>456.736000</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>268913</x:v>
+        <x:v>338893</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>1116.975392</x:v>
+        <x:v>1354.092938</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>146212</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>584.210000</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>328246</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>1363.424800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>172473</x:v>
+        <x:v>339078</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>716.396000</x:v>
+        <x:v>1354.833000</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>18778</x:v>
+        <x:v>175817</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>77.999163</x:v>
+        <x:v>702.502000</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>304200</x:v>
+        <x:v>70670</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>513.246696</x:v>
+        <x:v>112.580188</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>537780</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>856.699842</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>30490</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>48.571608</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-18 22:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>695800</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>1173.954000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>243995</x:v>
+        <x:v>70709</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>1175.564441</x:v>
+        <x:v>112.641718</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>37242</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>179.430303</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>231169</x:v>
+        <x:v>36664</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>1113.768332</x:v>
+        <x:v>58.406484</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>253687</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>404.131000</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>1460</x:v>
+        <x:v>411509</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>7.036272</x:v>
+        <x:v>1380.739346</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>284322</x:v>
+        <x:v>5591</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1369.857800</x:v>
+        <x:v>18.760000</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>148691</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>716.392000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>53120</x:v>
+        <x:v>373572</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>255.933424</x:v>
+        <x:v>1253.448700</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>405584</x:v>
+        <x:v>209328</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>774.509063</x:v>
+        <x:v>702.361000</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>95423</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>160.735354</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>15905</x:v>
+        <x:v>522830</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>30.372000</x:v>
+        <x:v>880.677987</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.183898</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-18 21:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>578511</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1104.734000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>242196</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>1178.368463</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>39929</x:v>
+        <x:v>86626</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>194.268434</x:v>
+        <x:v>145.917128</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>229461</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>1116.408597</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>48540</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>81.763617</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>6175</x:v>
+        <x:v>245283</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>30.043681</x:v>
+        <x:v>413.165000</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>400522</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1467.385278</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>281570</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>1369.932700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>147273</x:v>
+        <x:v>60076</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>716.532000</x:v>
+        <x:v>220.100000</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>53396</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>259.787883</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>401298</x:v>
+        <x:v>347680</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>800.062844</x:v>
+        <x:v>1273.789500</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>191723</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>702.411000</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>62061</x:v>
+        <x:v>100621</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>123.730000</x:v>
+        <x:v>176.349659</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>495998</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>869.289845</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-18 20:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>536641</x:v>
+        <x:v>15093</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1069.894000</x:v>
+        <x:v>26.451512</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>213415</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>896.238528</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>5963</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>25.041248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>280698</x:v>
+        <x:v>87346</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1178.793561</x:v>
+        <x:v>153.083411</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>48166</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>84.415417</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>317724</x:v>
+        <x:v>252776</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>1334.286300</x:v>
+        <x:v>443.016000</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>170638</x:v>
+        <x:v>354631</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>716.597000</x:v>
+        <x:v>1425.401318</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>11563</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>48.558751</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>340234</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>566.141682</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>143158</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>575.407000</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>328104</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1318.780600</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>174108</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>699.808000</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>40925</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>62.521382</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-18 19:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>659766</x:v>
+        <x:v>562793</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>1097.834000</x:v>
+        <x:v>859.779023</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>319366</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>1115.297194</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>19825</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>69.232405</x:v>
+        <x:v>62.633000</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>132068</x:v>
+        <x:v>16521</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>461.211356</x:v>
+        <x:v>25.238675</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>37864</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>57.844752</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>330117</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>1152.842600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>164930</x:v>
+        <x:v>20092</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>575.971000</x:v>
+        <x:v>30.695189</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>33694</x:v>
+        <x:v>280806</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>117.667594</x:v>
+        <x:v>428.988000</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>370425</x:v>
+        <x:v>377489</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>711.189676</x:v>
+        <x:v>1285.886425</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12023</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>40.955980</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6231</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>21.224135</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-18 16:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-18 18:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>629575</x:v>
+        <x:v>165634</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>1208.740000</x:v>
+        <x:v>564.219000</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>506041</x:v>
+        <x:v>262638</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1278.242225</x:v>
+        <x:v>894.653900</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>23199</x:v>
+        <x:v>172427</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>58.599256</x:v>
+        <x:v>587.359000</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3558</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.119884</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>130445</x:v>
+        <x:v>551224</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>329.500000</x:v>
+        <x:v>869.062443</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>116576</x:v>
+        <x:v>285655</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>294.467500</x:v>
+        <x:v>450.364000</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>179835</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>454.256000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>43904</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>110.900743</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>345718</x:v>
+        <x:v>163121</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>675.523893</x:v>
+        <x:v>257.177000</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>463069</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1475.198790</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>27138</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>86.453633</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-18 15:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-18 17:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>654282</x:v>
+        <x:v>5343</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>1278.448000</x:v>
+        <x:v>17.020394</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>