--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf3dc0de8c221480394150d2220adc2b6"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R177edfef4e694f51950ddf2112e8bad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3dc0de8c221480394150d2220adc2b6" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R177edfef4e694f51950ddf2112e8bad3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,1715 +179,1715 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>DK10Code</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DK10Title</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2504082010.960971</x:v>
+        <x:v>2504127755.843971</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>44586207.579000</x:v>
+        <x:v>44525091.089000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1760587444.892974</x:v>
+        <x:v>1759810508.782972</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>100443014.013000</x:v>
+        <x:v>99500345.626000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1526635831.092997</x:v>
+        <x:v>1520747818.003997</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>400166219.955000</x:v>
+        <x:v>389313906.526000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>114037635.530000</x:v>
+        <x:v>114016257.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>662969898.400000</x:v>
+        <x:v>664382392.078997</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>310898250.597000</x:v>
+        <x:v>310685660.330999</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>873866963.223000</x:v>
+        <x:v>873774735.073000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>256593721.791996</x:v>
+        <x:v>256169352.671996</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>61848229.253000</x:v>
+        <x:v>77175645.893000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2360162446.359894</x:v>
+        <x:v>2360164163.939894</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>574960930.220996</x:v>
+        <x:v>573755451.377996</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>3579203082.688977</x:v>
+        <x:v>3578320282.323977</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>66994702.076984</x:v>
+        <x:v>66881765.186984</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>935668037.270951</x:v>
+        <x:v>934248893.531951</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>255739489.614996</x:v>
+        <x:v>254184820.886996</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>37302967.533000</x:v>
+        <x:v>37580553.603000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>300250084.931973</x:v>
+        <x:v>300633863.729973</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>143636828.576000</x:v>
+        <x:v>143551336.962000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>507589091.314998</x:v>
+        <x:v>507550682.502998</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>166792524.526000</x:v>
+        <x:v>166740159.312000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>63626714.655995</x:v>
+        <x:v>68218888.904995</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1123947421.209992</x:v>
+        <x:v>1123957593.263992</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>353394815.435000</x:v>
+        <x:v>348857276.603000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1827984961.293000</x:v>
+        <x:v>1831249446.219000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>29787153.195000</x:v>
+        <x:v>29706354.055000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>436693662.359000</x:v>
+        <x:v>436109889.608000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>65699276.809000</x:v>
+        <x:v>65276548.239000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>15762264.661999</x:v>
+        <x:v>15745119.903999</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>100964995.857000</x:v>
+        <x:v>100960837.749000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>47477312.043000</x:v>
+        <x:v>47457355.067000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>250852015.654000</x:v>
+        <x:v>250830255.139991</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>79203136.630000</x:v>
+        <x:v>79279896.403000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>27004677.387000</x:v>
+        <x:v>29715064.204000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1794789496.846265</x:v>
+        <x:v>1794807726.339180</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>204261646.537957</x:v>
+        <x:v>203990004.233957</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1676817568.805787</x:v>
+        <x:v>1676700155.714786</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>79323079.970978</x:v>
+        <x:v>78355240.467978</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>643503123.981735</x:v>
+        <x:v>642785583.026662</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>97996119.954998</x:v>
+        <x:v>97698001.825998</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>23784063.088947</x:v>
+        <x:v>23774215.261916</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>161036740.932533</x:v>
+        <x:v>161166762.666533</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>75836322.886990</x:v>
+        <x:v>75682443.293990</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>338081466.607878</x:v>
+        <x:v>338005061.899860</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>88171875.996911</x:v>
+        <x:v>88998016.430911</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>27156093.431986</x:v>
+        <x:v>28910782.733986</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2202377498.823960</x:v>
+        <x:v>2202381722.626960</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>630114965.230000</x:v>
+        <x:v>628888550.348000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>3460722039.044000</x:v>
+        <x:v>3462878218.913000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>70007521.328000</x:v>
+        <x:v>69871036.434000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1088979223.227000</x:v>
+        <x:v>1085903570.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1029332261.973000</x:v>
+        <x:v>1026989097.182000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>41090425.913000</x:v>
+        <x:v>41128749.193000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>262902325.732989</x:v>
+        <x:v>263194190.513989</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>106993974.079000</x:v>
+        <x:v>106919621.659000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>460189265.167000</x:v>
+        <x:v>460094584.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>149193870.494000</x:v>
+        <x:v>149118268.497000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>70414278.361000</x:v>
+        <x:v>80041397.349000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2423291854.592000</x:v>
+        <x:v>2423327246.053999</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>43158437.739000</x:v>
+        <x:v>43063726.819000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1457200510.996000</x:v>
+        <x:v>1455992541.076000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>92637107.204000</x:v>
+        <x:v>91816798.899000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1453587627.734000</x:v>
+        <x:v>1448912323.454000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>385351951.096000</x:v>
+        <x:v>376340471.676000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>121897038.730000</x:v>
+        <x:v>122015427.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>653281649.170000</x:v>
+        <x:v>654703952.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>311735428.337000</x:v>
+        <x:v>311525381.907000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>868766035.020000</x:v>
+        <x:v>868677880.349000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>248975969.280000</x:v>
+        <x:v>248518608.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>99865149.806000</x:v>
+        <x:v>114686605.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2212163538.490993</x:v>
+        <x:v>2212165893.241993</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>511732086.673960</x:v>
+        <x:v>510386217.773960</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>3497546891.992000</x:v>
+        <x:v>3497090263.476000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>63515940.590000</x:v>
+        <x:v>63395525.275000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>896162761.923990</x:v>
+        <x:v>894486486.717990</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>236177665.170000</x:v>
+        <x:v>235269234.091000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>36512825.345000</x:v>
+        <x:v>37019582.964000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>303406038.819000</x:v>
+        <x:v>303568641.188000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>142809256.954000</x:v>
+        <x:v>142697196.571000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>507089291.239999</x:v>
+        <x:v>507044358.455999</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>160425259.747999</x:v>
+        <x:v>160364579.903999</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>137708886.432000</x:v>
+        <x:v>141765674.719000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1069303612.925987</x:v>
+        <x:v>1069303641.981987</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>340060522.780000</x:v>
+        <x:v>336102686.216000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1728076829.076000</x:v>
+        <x:v>1730054934.157000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>29269590.434999</x:v>
+        <x:v>29220234.398999</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>428324090.918000</x:v>
+        <x:v>427302824.964000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>62968751.370000</x:v>
+        <x:v>62616298.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>18390841.203000</x:v>
+        <x:v>18383978.914000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>101721808.249000</x:v>
+        <x:v>101737137.561000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>54076357.528000</x:v>
+        <x:v>54022671.016000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>247933017.334000</x:v>
+        <x:v>247888673.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>78378014.463000</x:v>
+        <x:v>78382428.648000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>45778924.824000</x:v>
+        <x:v>49290927.687000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1693618834.146615</x:v>
+        <x:v>1693620216.787574</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>189593164.394990</x:v>
+        <x:v>189316969.091990</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1550742830.445989</x:v>
+        <x:v>1550415695.638989</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>77810010.051992</x:v>
+        <x:v>75918692.796992</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>