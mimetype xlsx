--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R177edfef4e694f51950ddf2112e8bad3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re93c48c4200b4a118592415d4df8aec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R177edfef4e694f51950ddf2112e8bad3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re93c48c4200b4a118592415d4df8aec1" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,1715 +179,1715 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>DK10Code</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DK10Title</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2504127755.843971</x:v>
+        <x:v>2504189226.942971</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>44525091.089000</x:v>
+        <x:v>44301214.679000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1759810508.782972</x:v>
+        <x:v>1759924111.520972</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>99500345.626000</x:v>
+        <x:v>99363212.736000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1520747818.003997</x:v>
+        <x:v>1520450099.603997</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>389313906.526000</x:v>
+        <x:v>389338719.296000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>114016257.260000</x:v>
+        <x:v>115863551.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>664382392.078997</x:v>
+        <x:v>662631965.908997</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>310685660.330999</x:v>
+        <x:v>310645697.470999</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>873774735.073000</x:v>
+        <x:v>873760396.993000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>256169352.671996</x:v>
+        <x:v>256167566.811996</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>77175645.893000</x:v>
+        <x:v>78025561.853000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2360164163.939894</x:v>
+        <x:v>2360175171.501893</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>573755451.377996</x:v>
+        <x:v>573593600.564996</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>3578320282.323977</x:v>
+        <x:v>3578120281.003976</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>66881765.186984</x:v>
+        <x:v>66898933.363984</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>934248893.531951</x:v>
+        <x:v>932873493.437951</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>254184820.886996</x:v>
+        <x:v>254184899.182996</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>37580553.603000</x:v>
+        <x:v>37661052.501000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>300633863.729973</x:v>
+        <x:v>300489815.798973</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>143551336.962000</x:v>
+        <x:v>143510832.749000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>507550682.502998</x:v>
+        <x:v>507550278.606998</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>166740159.312000</x:v>
+        <x:v>166745181.585000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>68218888.904995</x:v>
+        <x:v>70034459.811995</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1123957593.263992</x:v>
+        <x:v>1123961631.535992</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>348857276.603000</x:v>
+        <x:v>348750366.378000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1831249446.219000</x:v>
+        <x:v>1827009194.149000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>29706354.055000</x:v>
+        <x:v>29675600.694000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>436109889.608000</x:v>
+        <x:v>436005254.774000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>65276548.239000</x:v>
+        <x:v>65280105.429000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>15745119.903999</x:v>
+        <x:v>15617376.018999</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>100960837.749000</x:v>
+        <x:v>100934016.974000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>47457355.067000</x:v>
+        <x:v>47443773.644000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>250830255.139991</x:v>
+        <x:v>250834053.129991</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>79279896.403000</x:v>
+        <x:v>79273184.967000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>29715064.204000</x:v>
+        <x:v>34367707.243000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1794807726.339180</x:v>
+        <x:v>1794802435.859175</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>203990004.233957</x:v>
+        <x:v>203879517.672957</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1676700155.714786</x:v>
+        <x:v>1676695866.184401</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>78355240.467978</x:v>
+        <x:v>78356249.200978</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>642785583.026662</x:v>
+        <x:v>642137295.169652</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>97698001.825998</x:v>
+        <x:v>97688542.483998</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>23774215.261916</x:v>
+        <x:v>23995601.978821</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>161166762.666533</x:v>
+        <x:v>160884366.081528</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>75682443.293990</x:v>
+        <x:v>75784584.315990</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>338005061.899860</x:v>
+        <x:v>338017255.328856</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>88998016.430911</x:v>
+        <x:v>88937003.902911</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>28910782.733986</x:v>
+        <x:v>29710232.274986</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2202381722.626960</x:v>
+        <x:v>2202428890.268960</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>628888550.348000</x:v>
+        <x:v>628343823.029000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>3462878218.913000</x:v>
+        <x:v>3462852451.275000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>69871036.434000</x:v>
+        <x:v>69829427.056000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1085903570.220000</x:v>
+        <x:v>1088270804.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1026989097.182000</x:v>
+        <x:v>1026967966.105000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>41128749.193000</x:v>
+        <x:v>41180413.752000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>263194190.513989</x:v>
+        <x:v>260028675.034989</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>106919621.659000</x:v>
+        <x:v>106914429.386000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>460094584.380000</x:v>
+        <x:v>460101136.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>149118268.497000</x:v>
+        <x:v>149103788.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>80041397.349000</x:v>
+        <x:v>81432884.541000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2423327246.053999</x:v>
+        <x:v>2423371096.779999</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>43063726.819000</x:v>
+        <x:v>42935083.929000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1455992541.076000</x:v>
+        <x:v>1455962511.196000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>91816798.899000</x:v>
+        <x:v>91736038.339000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1448912323.454000</x:v>
+        <x:v>1448396668.784000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>376340471.676000</x:v>
+        <x:v>376359092.386000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>122015427.770000</x:v>
+        <x:v>123829316.884000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>654703952.790000</x:v>
+        <x:v>652926173.046000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>311525381.907000</x:v>
+        <x:v>311417023.477000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>868677880.349000</x:v>
+        <x:v>868661560.089000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>248518608.090000</x:v>
+        <x:v>248517457.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>114686605.460000</x:v>
+        <x:v>115744904.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2212165893.241993</x:v>
+        <x:v>2212161231.025976</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>510386217.773960</x:v>
+        <x:v>510253749.598960</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>3497090263.476000</x:v>
+        <x:v>3496690029.784000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>63395525.275000</x:v>
+        <x:v>63402759.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>894486486.717990</x:v>
+        <x:v>892767364.151990</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>235269234.091000</x:v>
+        <x:v>235265173.774000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>37019582.964000</x:v>
+        <x:v>37130349.984000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>303568641.188000</x:v>
+        <x:v>303403441.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>142697196.571000</x:v>
+        <x:v>142643601.526000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>507044358.455999</x:v>
+        <x:v>507043381.785999</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>160364579.903999</x:v>
+        <x:v>160216879.166999</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>141765674.719000</x:v>
+        <x:v>144270304.609000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1069303641.981987</x:v>
+        <x:v>1069301611.142987</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>336102686.216000</x:v>
+        <x:v>335990554.552000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1730054934.157000</x:v>
+        <x:v>1722272394.117000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>29220234.398999</x:v>
+        <x:v>29155404.683999</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>427302824.964000</x:v>
+        <x:v>427096954.717000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>62616298.050000</x:v>
+        <x:v>62619353.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>18383978.914000</x:v>
+        <x:v>18192080.638000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>101737137.561000</x:v>
+        <x:v>101712805.041000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>54022671.016000</x:v>
+        <x:v>54033169.729000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>247888673.846000</x:v>
+        <x:v>247893486.396000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>78382428.648000</x:v>
+        <x:v>78371740.263000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>49290927.687000</x:v>
+        <x:v>57656110.331000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1693620216.787574</x:v>
+        <x:v>1693622226.747564</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>189316969.091990</x:v>
+        <x:v>189209940.039990</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1550415695.638989</x:v>
+        <x:v>1550410653.232989</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>75918692.796992</x:v>
+        <x:v>75917223.719992</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>