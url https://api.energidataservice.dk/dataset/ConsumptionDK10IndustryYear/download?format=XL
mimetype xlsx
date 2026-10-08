--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re93c48c4200b4a118592415d4df8aec1"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R5d0bdc8ef481424a9f3c048313842a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re93c48c4200b4a118592415d4df8aec1" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d0bdc8ef481424a9f3c048313842a5f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,1715 +179,1715 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>DK10Code</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DK10Title</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2504189226.942971</x:v>
+        <x:v>2504227975.630962</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>44301214.679000</x:v>
+        <x:v>44264487.548999</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1759924111.520972</x:v>
+        <x:v>1760002826.884971</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>99363212.736000</x:v>
+        <x:v>99337600.386000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1520450099.603997</x:v>
+        <x:v>1519649684.916997</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>389338719.296000</x:v>
+        <x:v>389323429.425997</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>115863551.320000</x:v>
+        <x:v>115858659.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>662631965.908997</x:v>
+        <x:v>662732976.117997</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>310645697.470999</x:v>
+        <x:v>310486704.830999</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>873760396.993000</x:v>
+        <x:v>873706603.399000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>256167566.811996</x:v>
+        <x:v>256233672.051996</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>78025561.853000</x:v>
+        <x:v>79009676.373000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2360175171.501893</x:v>
+        <x:v>2360175140.880891</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>573593600.564996</x:v>
+        <x:v>570578111.372996</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>3578120281.003976</x:v>
+        <x:v>3578498589.835976</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>66898933.363984</x:v>
+        <x:v>66880506.421984</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>932873493.437951</x:v>
+        <x:v>932262183.914951</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>254184899.182996</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>37661052.501000</x:v>
+        <x:v>38018324.161000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>300489815.798973</x:v>
+        <x:v>300370409.189973</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>143510832.749000</x:v>
+        <x:v>143500728.114000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>507550278.606998</x:v>
+        <x:v>507548759.850998</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>166745181.585000</x:v>
+        <x:v>166658980.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>70034459.811995</x:v>
+        <x:v>73157343.503995</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1123961631.535992</x:v>
+        <x:v>1123964771.289992</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>348750366.378000</x:v>
+        <x:v>348523214.605000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1827009194.149000</x:v>
+        <x:v>1827297113.966000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>29675600.694000</x:v>
+        <x:v>29401708.125000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>436005254.774000</x:v>
+        <x:v>435734092.803000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>65280105.429000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>15617376.018999</x:v>
+        <x:v>15621655.728999</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>100934016.974000</x:v>
+        <x:v>101180488.405000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>47443773.644000</x:v>
+        <x:v>47454837.953000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>250834053.129991</x:v>
+        <x:v>250834234.609991</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>79273184.967000</x:v>
+        <x:v>79210773.888000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>34367707.243000</x:v>
+        <x:v>34932041.595000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1794802435.859175</x:v>
+        <x:v>1794794797.773152</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>203879517.672957</x:v>
+        <x:v>203118508.521957</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1676695866.184401</x:v>
+        <x:v>1676708988.154275</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>78356249.200978</x:v>
+        <x:v>78279729.724978</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>642137295.169652</x:v>
+        <x:v>642032677.500135</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>97688542.483998</x:v>
+        <x:v>97630525.515992</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>23995601.978821</x:v>
+        <x:v>24195708.902821</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>160884366.081528</x:v>
+        <x:v>160886892.378528</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>75784584.315990</x:v>
+        <x:v>75753317.356990</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>338017255.328856</x:v>
+        <x:v>337994602.576211</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>88937003.902911</x:v>
+        <x:v>88953096.487911</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>29710232.274986</x:v>
+        <x:v>30859892.155986</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2202428890.268960</x:v>
+        <x:v>2202429827.433960</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>628343823.029000</x:v>
+        <x:v>625186861.884000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>3462852451.275000</x:v>
+        <x:v>3463154242.615000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>69829427.056000</x:v>
+        <x:v>69412174.965000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1088270804.960000</x:v>
+        <x:v>1087150929.574000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1026967966.105000</x:v>
+        <x:v>1026967201.325000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>41180413.752000</x:v>
+        <x:v>41489055.511000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>260028675.034989</x:v>
+        <x:v>260283957.594989</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>106914429.386000</x:v>
+        <x:v>106858805.125000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>460101136.747000</x:v>
+        <x:v>460064481.947000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>149103788.988000</x:v>
+        <x:v>149101040.679000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>81432884.541000</x:v>
+        <x:v>85245999.882000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2423371096.779999</x:v>
+        <x:v>2423398216.160999</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>42935083.929000</x:v>
+        <x:v>42901288.269000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1455962511.196000</x:v>
+        <x:v>1455992261.516000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>91736038.339000</x:v>
+        <x:v>91700571.899000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1448396668.784000</x:v>
+        <x:v>1447054701.144000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>376359092.386000</x:v>
+        <x:v>376347062.016000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>123829316.884000</x:v>
+        <x:v>123753099.914000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>652926173.046000</x:v>
+        <x:v>653044171.407000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>311417023.477000</x:v>
+        <x:v>311263539.737000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>868661560.089000</x:v>
+        <x:v>868595666.589000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>248517457.970000</x:v>
+        <x:v>248550266.110000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>115744904.740000</x:v>
+        <x:v>117335051.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2212161231.025976</x:v>
+        <x:v>2212161663.654976</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>510253749.598960</x:v>
+        <x:v>506675141.118960</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>3496690029.784000</x:v>
+        <x:v>3496381882.305000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>63402759.400000</x:v>
+        <x:v>63374115.059000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>892767364.151990</x:v>
+        <x:v>892014349.209990</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>235265173.774000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>37130349.984000</x:v>
+        <x:v>37478962.669000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>303403441.008000</x:v>
+        <x:v>303186731.205000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>142643601.526000</x:v>
+        <x:v>142565583.451000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>507043381.785999</x:v>
+        <x:v>507042080.360999</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>160216879.166999</x:v>
+        <x:v>160102957.133999</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>144270304.609000</x:v>
+        <x:v>148999795.042000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1069301611.142987</x:v>
+        <x:v>1069301793.291987</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>335990554.552000</x:v>
+        <x:v>335554333.842000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1722272394.117000</x:v>
+        <x:v>1722292137.877000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>29155404.683999</x:v>
+        <x:v>28847822.837999</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
         <x:v>4.000000</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Handel og transport</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>427096954.717000</x:v>
+        <x:v>426693261.971000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
         <x:v>5.000000</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>62619353.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
         <x:v>6.000000</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>18192080.638000</x:v>
+        <x:v>18196171.908000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
         <x:v>7.000000</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>101712805.041000</x:v>
+        <x:v>101929195.516000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
         <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Erhvervsservice</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>54033169.729000</x:v>
+        <x:v>54009257.234000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
         <x:v>9.000000</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Offentlig administration, undervisning og sundhed</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>247893486.396000</x:v>
+        <x:v>247900589.286000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
         <x:v>10.000000</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Kultur, fritid og anden service</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>78371740.263000</x:v>
+        <x:v>78316244.519000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
         <x:v>11.000000</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Uoplyst aktiviteter</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>57656110.331000</x:v>
+        <x:v>58655497.417000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1693622226.747564</x:v>
+        <x:v>1693621351.127543</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>1.000000</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>189209940.039990</x:v>
+        <x:v>188009151.966990</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>2.000000</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Industri, råstofindvinding og forsyningsvirksomhed</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1550410653.232989</x:v>
+        <x:v>1550386719.830989</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>3.000000</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>75917223.719992</x:v>
+        <x:v>75780141.401992</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>