--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rafb470899f584220a7b4ed76fe068892"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e0d567b006448ff8cfb8e1500a81848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafb470899f584220a7b4ed76fe068892" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e0d567b006448ff8cfb8e1500a81848" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>DK36Code</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DK36Title</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DK19Code</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>DK19Title</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Consumption_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>234.659572</x:v>
+        <x:v>255.417312</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>78.026416</x:v>
+        <x:v>76.959318</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>219.652300</x:v>
+        <x:v>193.287136</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>49.088822</x:v>
+        <x:v>24.455364</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>172.907132</x:v>
+        <x:v>168.499781</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>127.952498</x:v>
+        <x:v>86.252583</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>106.312360</x:v>
+        <x:v>46.380585</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>7.668722</x:v>
+        <x:v>6.778826</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>13.084348</x:v>
+        <x:v>7.312181</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>42.265140</x:v>
+        <x:v>25.869365</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>8.451586</x:v>
+        <x:v>5.194097</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>40.156239</x:v>
+        <x:v>28.379816</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>425.737703</x:v>
+        <x:v>308.729518</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>24.988075</x:v>
+        <x:v>22.863291</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>210.312665</x:v>
+        <x:v>210.151224</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>149.318415</x:v>
+        <x:v>149.856365</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>68.416888</x:v>
+        <x:v>87.098389</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>17.205539</x:v>
+        <x:v>17.631737</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>207.103319</x:v>
+        <x:v>214.034926</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>20.541175</x:v>
+        <x:v>21.138212</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>138.022582</x:v>
+        <x:v>136.838534</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>33.621189</x:v>
+        <x:v>30.414658</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.538184</x:v>
+        <x:v>12.104379</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>3.114973</x:v>
+        <x:v>2.961649</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.806513</x:v>
+        <x:v>10.663712</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>172.706037</x:v>
+        <x:v>173.902604</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>43.394983</x:v>
+        <x:v>39.640178</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>939.505580</x:v>
+        <x:v>892.022284</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>4.407823</x:v>
+        <x:v>4.164313</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>9.025504</x:v>
+        <x:v>8.585850</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>25.454634</x:v>
+        <x:v>28.066904</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>30.566253</x:v>
+        <x:v>30.989759</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>8.881887</x:v>
+        <x:v>9.299764</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>240.633017</x:v>
+        <x:v>265.172646</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>81.033641</x:v>
+        <x:v>79.722653</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>228.366735</x:v>
+        <x:v>199.363011</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>51.614214</x:v>
+        <x:v>25.365413</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>166.725182</x:v>
+        <x:v>171.716407</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>129.732149</x:v>
+        <x:v>88.339447</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>109.797838</x:v>
+        <x:v>48.081484</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>7.704039</x:v>
+        <x:v>6.893903</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>12.818253</x:v>
+        <x:v>7.699195</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>43.926822</x:v>
+        <x:v>26.695742</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>9.248789</x:v>
+        <x:v>5.196241</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>41.807751</x:v>
+        <x:v>28.819985</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>334.358596</x:v>
+        <x:v>306.349710</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>26.383573</x:v>
+        <x:v>21.886285</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>229.515010</x:v>
+        <x:v>230.705380</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>157.252242</x:v>
+        <x:v>148.997540</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>79.878416</x:v>
+        <x:v>100.692284</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>18.006813</x:v>
+        <x:v>18.770723</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>210.521855</x:v>
+        <x:v>219.030821</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>21.698279</x:v>
+        <x:v>21.872496</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>148.103990</x:v>
+        <x:v>142.595197</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>37.624720</x:v>
+        <x:v>26.937649</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>14.736600</x:v>
+        <x:v>12.382870</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>3.348364</x:v>
+        <x:v>3.185362</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>11.774284</x:v>
+        <x:v>11.414682</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>178.803643</x:v>
+        <x:v>168.216716</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>45.796269</x:v>
+        <x:v>40.743377</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1012.754860</x:v>
+        <x:v>949.767140</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>4.722328</x:v>
+        <x:v>4.289711</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>9.846576</x:v>
+        <x:v>9.432497</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>29.032633</x:v>
+        <x:v>31.684314</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>33.994046</x:v>
+        <x:v>33.005634</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>9.326129</x:v>
+        <x:v>9.573069</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>244.908200</x:v>
+        <x:v>270.206746</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>86.566402</x:v>
+        <x:v>81.755062</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>228.650963</x:v>
+        <x:v>204.182557</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>52.642911</x:v>
+        <x:v>25.677444</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>162.772453</x:v>
+        <x:v>174.676782</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>128.754734</x:v>
+        <x:v>88.500843</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>110.504477</x:v>
+        <x:v>48.582983</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>7.815273</x:v>
+        <x:v>6.986148</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>13.242572</x:v>
+        <x:v>8.102384</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>44.159434</x:v>
+        <x:v>27.428789</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>9.554210</x:v>
+        <x:v>5.443557</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>42.087922</x:v>
+        <x:v>28.929710</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>273.045148</x:v>
+        <x:v>315.886981</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>22.929600</x:v>
+        <x:v>19.882415</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>257.439217</x:v>
+        <x:v>260.947542</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>162.015151</x:v>
+        <x:v>155.903878</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>95.717605</x:v>
+        <x:v>118.438486</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>18.568657</x:v>
+        <x:v>19.656185</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>212.852682</x:v>
+        <x:v>220.498144</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>21.753326</x:v>
+        <x:v>21.807493</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>148.992174</x:v>
+        <x:v>139.384301</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>28.656059</x:v>
+        <x:v>27.515288</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>15.040862</x:v>
+        <x:v>12.429760</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>3.490043</x:v>
+        <x:v>3.400457</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>12.443184</x:v>
+        <x:v>11.621234</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>159.243253</x:v>
+        <x:v>150.783828</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>48.200784</x:v>
+        <x:v>41.009076</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>1066.597792</x:v>
+        <x:v>965.271647</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>5.038599</x:v>
+        <x:v>4.383897</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>10.306359</x:v>
+        <x:v>9.756211</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>33.619233</x:v>
+        <x:v>33.735410</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>36.665783</x:v>
+        <x:v>33.562511</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>9.817323</x:v>
+        <x:v>9.895619</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>245.630061</x:v>
+        <x:v>268.481330</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>