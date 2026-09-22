--- v1 (2026-07-19)
+++ v2 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e0d567b006448ff8cfb8e1500a81848"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R32fe9e2f30d04c43a28b521bd40ebf8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e0d567b006448ff8cfb8e1500a81848" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32fe9e2f30d04c43a28b521bd40ebf8a" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>DK36Code</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DK36Title</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DK19Code</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>DK19Title</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Consumption_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>255.417312</x:v>
+        <x:v>159.310025</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>76.959318</x:v>
+        <x:v>96.603355</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>193.287136</x:v>
+        <x:v>261.422320</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>24.455364</x:v>
+        <x:v>47.396638</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>168.499781</x:v>
+        <x:v>186.037870</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>86.252583</x:v>
+        <x:v>124.399981</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>46.380585</x:v>
+        <x:v>103.487245</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>6.778826</x:v>
+        <x:v>8.043000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>7.312181</x:v>
+        <x:v>12.623331</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>25.869365</x:v>
+        <x:v>42.412069</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>5.194097</x:v>
+        <x:v>8.906963</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>28.379816</x:v>
+        <x:v>37.222819</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>308.729518</x:v>
+        <x:v>379.788358</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>22.863291</x:v>
+        <x:v>23.813234</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>210.151224</x:v>
+        <x:v>209.610985</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>149.856365</x:v>
+        <x:v>156.464574</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>87.098389</x:v>
+        <x:v>67.644486</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>17.631737</x:v>
+        <x:v>17.322693</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>214.034926</x:v>
+        <x:v>222.211506</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>21.138212</x:v>
+        <x:v>20.905114</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>136.838534</x:v>
+        <x:v>135.560406</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>30.414658</x:v>
+        <x:v>32.182185</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>12.104379</x:v>
+        <x:v>14.009612</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>2.961649</x:v>
+        <x:v>2.915239</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.663712</x:v>
+        <x:v>11.084315</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>173.902604</x:v>
+        <x:v>175.335553</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>39.640178</x:v>
+        <x:v>43.117777</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>892.022284</x:v>
+        <x:v>917.470981</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>4.164313</x:v>
+        <x:v>4.314896</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>8.585850</x:v>
+        <x:v>8.941455</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>28.066904</x:v>
+        <x:v>24.701526</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>30.989759</x:v>
+        <x:v>29.987303</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>9.299764</x:v>
+        <x:v>9.392472</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>265.172646</x:v>
+        <x:v>168.091776</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>79.722653</x:v>
+        <x:v>102.983735</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>199.363011</x:v>
+        <x:v>266.183393</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>25.365413</x:v>
+        <x:v>51.923716</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>171.716407</x:v>
+        <x:v>184.208468</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>88.339447</x:v>
+        <x:v>126.217958</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>48.081484</x:v>
+        <x:v>103.641691</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>6.893903</x:v>
+        <x:v>8.241291</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>7.699195</x:v>
+        <x:v>13.102896</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>26.695742</x:v>
+        <x:v>46.065862</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>5.196241</x:v>
+        <x:v>9.800722</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>28.819985</x:v>
+        <x:v>38.643455</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>306.349710</x:v>
+        <x:v>285.382013</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>21.886285</x:v>
+        <x:v>26.333336</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>230.705380</x:v>
+        <x:v>223.853147</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>148.997540</x:v>
+        <x:v>154.198384</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>100.692284</x:v>
+        <x:v>78.447247</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>18.770723</x:v>
+        <x:v>18.268782</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>219.030821</x:v>
+        <x:v>227.987971</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>21.872496</x:v>
+        <x:v>22.408024</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>142.595197</x:v>
+        <x:v>145.268324</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>26.937649</x:v>
+        <x:v>33.154207</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>12.382870</x:v>
+        <x:v>14.584526</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>3.185362</x:v>
+        <x:v>3.152389</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>11.414682</x:v>
+        <x:v>11.871323</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>168.216716</x:v>
+        <x:v>185.415444</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>40.743377</x:v>
+        <x:v>45.706569</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>949.767140</x:v>
+        <x:v>1014.229710</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>4.289711</x:v>
+        <x:v>4.651329</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>9.432497</x:v>
+        <x:v>9.783574</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>31.684314</x:v>
+        <x:v>28.940115</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>33.005634</x:v>
+        <x:v>33.819087</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>9.573069</x:v>
+        <x:v>9.975833</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>270.206746</x:v>
+        <x:v>178.869116</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>B_E</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Råstofindvinding &amp; Vandforsyning og renovation</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>81.755062</x:v>
+        <x:v>111.078206</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Føde-, drikke- og tobaksvareindustri</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>204.182557</x:v>
+        <x:v>271.904523</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>CC</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Træ- og papirindustri, trykkerier</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>25.677444</x:v>
+        <x:v>52.635302</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>CE_CF_CD</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Kemiskindustri, Olieraffinaderier og Medicinalindustri</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>174.676782</x:v>
+        <x:v>186.331904</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>CG</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Plast-, glas- og betonindustri</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>88.500843</x:v>
+        <x:v>128.214174</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>CH</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Metalindustri</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>48.582983</x:v>
+        <x:v>109.064530</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>CI</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Elektronikindustri</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>6.986148</x:v>
+        <x:v>8.329350</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>CJ</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Fremst. af elektrisk udstyr</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>8.102384</x:v>
+        <x:v>14.916203</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>CK</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Maskinindustri</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>27.428789</x:v>
+        <x:v>50.041514</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>CL</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Transportmiddelindustri</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>5.443557</x:v>
+        <x:v>9.876082</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>CM_CB</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Tekstil - og læderindustri &amp; Møbel og anden industri mv.</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>C</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Industri</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>28.929710</x:v>
+        <x:v>40.295258</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>D</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Energiforsyning</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>315.886981</x:v>
+        <x:v>328.041468</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>F</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Bygge og anlæg</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>19.882415</x:v>
+        <x:v>28.060102</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>G</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Handel</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>260.947542</x:v>
+        <x:v>253.989093</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>H</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Transport</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>155.903878</x:v>
+        <x:v>163.559484</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>I</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Hoteller og restauranter</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>118.438486</x:v>
+        <x:v>95.961671</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>JA</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Forlag, tv og radio</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>19.656185</x:v>
+        <x:v>18.907323</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>JB_JC</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Telekommunikation &amp;It - og informationstjenester</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>J</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Information og kommunikation</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>220.498144</x:v>
+        <x:v>229.323952</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>K</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Finansiering og forsikring</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>21.807493</x:v>
+        <x:v>23.892253</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>L</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Ejendomshandel og udlejning</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>139.384301</x:v>
+        <x:v>161.872793</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>MA</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Rådgivning mv.</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>27.515288</x:v>
+        <x:v>36.319621</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>MB</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Forskning og udvikling</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>12.429760</x:v>
+        <x:v>14.927731</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>MC</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Reklame og øvrig erhvervsservice</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>M</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Videnservice</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>3.400457</x:v>
+        <x:v>3.420032</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>N</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Rejsebureauer, rengøring og anden operationel service</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>11.621234</x:v>
+        <x:v>13.134014</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>O</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Offentlig administration, forsvar og politi</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>150.783828</x:v>
+        <x:v>198.496387</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>P</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Undervisning</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>41.009076</x:v>
+        <x:v>49.242256</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>PR</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Privat</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>965.271647</x:v>
+        <x:v>1122.775842</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>QA</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Sundhedsvæsen</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>4.383897</x:v>
+        <x:v>5.164895</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>QB</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Sociale institutioner</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Q</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Sundhed og socialvæsen</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>9.756211</x:v>
+        <x:v>10.968233</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>R</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Kultur og fritid</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>33.735410</x:v>
+        <x:v>35.662940</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Andre serviceydelser  mv.</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>S</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Andre serviceydelser mv</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>33.562511</x:v>
+        <x:v>39.404817</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>X</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Uoplyst aktivitet</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>9.895619</x:v>
+        <x:v>10.795771</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>A</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Landbrug, skovbrug og fiskeri</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>268.481330</x:v>
+        <x:v>185.973727</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>