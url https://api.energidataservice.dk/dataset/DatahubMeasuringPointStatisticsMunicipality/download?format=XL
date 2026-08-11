--- v0 (2026-06-16)
+++ v1 (2026-08-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R15d3b7f09e5e4b46b239cadb948daf14"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf26359fa5bf84aecac40301be7d5973e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15d3b7f09e5e4b46b239cadb948daf14" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf26359fa5bf84aecac40301be7d5973e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:M101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -199,3667 +199,3663 @@
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>MP_Type</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>MP_TypeDescription</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>MeterReadingOccurrence</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>MeterReadingOccurrenceDescription</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ElectricHeatingMarking</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>DisconnectionTypeDesc</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>Number_MP</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2026-07-01 00:00:00</x:v>
+      </x:c>
+      <x:c r="B2" s="2"/>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2"/>
       <x:c r="E2" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>D14</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I2" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J2" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K2" s="2"/>
-      <x:c r="L2" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L2" s="2"/>
       <x:c r="M2" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I3" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J3" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K3" s="2"/>
       <x:c r="L3" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2"/>
       <x:c r="E4" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I4" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J4" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K4" s="2"/>
       <x:c r="L4" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2"/>
       <x:c r="E5" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I5" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J5" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" t="n" s="2">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2"/>
       <x:c r="E6" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I6" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J6" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K6" s="2"/>
       <x:c r="L6" s="2"/>
       <x:c r="M6" t="n" s="2">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2"/>
       <x:c r="E7" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I7" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J7" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2"/>
       <x:c r="E8" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I8" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J8" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K8" s="2"/>
       <x:c r="L8" s="2"/>
       <x:c r="M8" t="n" s="2">
         <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2"/>
       <x:c r="E9" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I9" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J9" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2"/>
       <x:c r="E10" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I10" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J10" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
       <x:c r="M10" t="n" s="2">
         <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2"/>
       <x:c r="E11" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I11" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J11" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2"/>
       <x:c r="E12" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I12" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J12" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K12" s="2"/>
       <x:c r="L12" s="2"/>
       <x:c r="M12" t="n" s="2">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2"/>
       <x:c r="E13" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>D14</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I13" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J13" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" t="n" s="2">
-        <x:v>1445</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2"/>
       <x:c r="E14" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>D15</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I14" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J14" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K14" s="2"/>
       <x:c r="L14" s="2"/>
       <x:c r="M14" t="n" s="2">
-        <x:v>489</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C15" s="2"/>
       <x:c r="D15" s="2"/>
       <x:c r="E15" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I15" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J15" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" t="n" s="2">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2"/>
       <x:c r="E16" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I16" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J16" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K16" s="2"/>
       <x:c r="L16" s="2"/>
       <x:c r="M16" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2"/>
       <x:c r="E17" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I17" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J17" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2"/>
       <x:c r="E18" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I18" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J18" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K18" s="2"/>
       <x:c r="L18" s="2"/>
       <x:c r="M18" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2"/>
       <x:c r="E19" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>D20</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I19" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J19" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" t="n" s="2">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2"/>
       <x:c r="E20" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I20" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J20" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K20" s="2"/>
       <x:c r="L20" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2"/>
       <x:c r="E21" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I21" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J21" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K21" s="2"/>
       <x:c r="L21" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2"/>
       <x:c r="E22" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I22" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J22" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K22" s="2"/>
       <x:c r="L22" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>563</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2"/>
       <x:c r="E23" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I23" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J23" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K23" s="2"/>
       <x:c r="L23" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>1250</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2"/>
       <x:c r="E24" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>E20</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I24" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J24" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K24" s="2"/>
       <x:c r="L24" s="2"/>
       <x:c r="M24" t="n" s="2">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2"/>
       <x:c r="E25" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I25" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J25" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K25" s="2"/>
       <x:c r="L25" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I26" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J26" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K26" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>829</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I27" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J27" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K27" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I28" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J28" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K28" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I29" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J29" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K29" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>5671</x:v>
+        <x:v>5686</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I30" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J30" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K30" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>367786</x:v>
+        <x:v>367719</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I31" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J31" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K31" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L31" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I32" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J32" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K32" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L32" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>1400</x:v>
+        <x:v>1395</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I33" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J33" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K33" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L33" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I34" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J34" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K34" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L34" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I35" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J35" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K35" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L35" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>2910</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I36" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J36" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K36" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>479</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I37" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J37" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K37" t="str" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L37" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>567</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I38" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J38" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K38" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L38" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>804</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I39" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J39" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K39" t="str" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L39" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>E23</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
-        <x:v>Disconnected</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I40" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J40" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K40" t="str" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L40" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I41" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J41" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K41" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L41" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-      <x:c r="D42" s="2"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C42" t="str" s="2">
+        <x:v>E02</x:v>
+      </x:c>
+      <x:c r="D42" t="str" s="2">
+        <x:v>Non-profiled settled</x:v>
+      </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>E23</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>D05</x:v>
+        <x:v>E17</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>Net production</x:v>
+        <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I42" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J42" t="str" s="2">
-        <x:v>15 Minutes</x:v>
-[...2 lines deleted...]
-      <x:c r="L42" s="2"/>
+        <x:v>Hourly</x:v>
+      </x:c>
+      <x:c r="K42" t="str" s="2">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L42" t="str" s="2">
+        <x:v>Manual disconnection</x:v>
+      </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2"/>
       <x:c r="E43" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>D03</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>New</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>D05</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>Net production</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I43" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J43" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K43" s="2"/>
-      <x:c r="L43" s="2"/>
+      <x:c r="L43" t="str" s="2">
+        <x:v>Remote disconnection</x:v>
+      </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2"/>
       <x:c r="E44" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>D06</x:v>
+        <x:v>D05</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>Supply to grid</x:v>
+        <x:v>Net production</x:v>
       </x:c>
       <x:c r="I44" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J44" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K44" s="2"/>
       <x:c r="L44" s="2"/>
       <x:c r="M44" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2"/>
       <x:c r="E45" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>D06</x:v>
+        <x:v>D05</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>Supply to grid</x:v>
+        <x:v>Net production</x:v>
       </x:c>
       <x:c r="I45" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J45" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" t="n" s="2">
-        <x:v>102</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2"/>
       <x:c r="E46" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>D07</x:v>
+        <x:v>D06</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>Consumption from grid</x:v>
+        <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I46" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J46" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K46" s="2"/>
       <x:c r="L46" s="2"/>
       <x:c r="M46" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="2"/>
       <x:c r="D47" s="2"/>
       <x:c r="E47" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>D07</x:v>
+        <x:v>D06</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>Consumption from grid</x:v>
+        <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I47" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J47" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" t="n" s="2">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C48" s="2"/>
       <x:c r="D48" s="2"/>
       <x:c r="E48" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>D08</x:v>
+        <x:v>D07</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>Wholesale services / information</x:v>
+        <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I48" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J48" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K48" s="2"/>
       <x:c r="L48" s="2"/>
       <x:c r="M48" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C49" s="2"/>
       <x:c r="D49" s="2"/>
       <x:c r="E49" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>D08</x:v>
+        <x:v>D07</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>Wholesale services / information</x:v>
+        <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I49" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J49" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C50" s="2"/>
       <x:c r="D50" s="2"/>
       <x:c r="E50" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>D14</x:v>
+        <x:v>D08</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>Electrical heating</x:v>
+        <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I50" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J50" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K50" s="2"/>
       <x:c r="L50" s="2"/>
       <x:c r="M50" t="n" s="2">
-        <x:v>76</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C51" s="2"/>
       <x:c r="D51" s="2"/>
       <x:c r="E51" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>D15</x:v>
+        <x:v>D08</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>Net consumption</x:v>
+        <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I51" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J51" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C52" s="2"/>
       <x:c r="D52" s="2"/>
       <x:c r="E52" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>D17</x:v>
+        <x:v>D14</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>Other consumption</x:v>
+        <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I52" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J52" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K52" s="2"/>
       <x:c r="L52" s="2"/>
       <x:c r="M52" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="2"/>
       <x:c r="D53" s="2"/>
       <x:c r="E53" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>D18</x:v>
+        <x:v>D15</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>Other production</x:v>
+        <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I53" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J53" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="2"/>
       <x:c r="D54" s="2"/>
       <x:c r="E54" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>D20</x:v>
+        <x:v>D17</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>Exchange - Reactive energy</x:v>
+        <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I54" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J54" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K54" s="2"/>
       <x:c r="L54" s="2"/>
       <x:c r="M54" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C55" s="2"/>
       <x:c r="D55" s="2"/>
       <x:c r="E55" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>D18</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Other production</x:v>
       </x:c>
       <x:c r="I55" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J55" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K55" s="2"/>
-      <x:c r="L55" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L55" s="2"/>
       <x:c r="M55" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C56" s="2"/>
       <x:c r="D56" s="2"/>
       <x:c r="E56" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>D20</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I56" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J56" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K56" s="2"/>
-      <x:c r="L56" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L56" s="2"/>
       <x:c r="M56" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C57" s="2"/>
       <x:c r="D57" s="2"/>
       <x:c r="E57" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I57" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J57" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K57" s="2"/>
       <x:c r="L57" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>79</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="2"/>
       <x:c r="D58" s="2"/>
       <x:c r="E58" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I58" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J58" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K58" s="2"/>
       <x:c r="L58" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C59" s="2"/>
       <x:c r="D59" s="2"/>
       <x:c r="E59" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>E20</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>Exchange</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I59" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J59" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K59" s="2"/>
-      <x:c r="L59" s="2"/>
+      <x:c r="L59" t="str" s="2">
+        <x:v>Manual disconnection</x:v>
+      </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C60" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C60" s="2"/>
+      <x:c r="D60" s="2"/>
       <x:c r="E60" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>E17</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>Consumption</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I60" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J60" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
-      <x:c r="K60" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K60" s="2"/>
       <x:c r="L60" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C61" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C61" s="2"/>
+      <x:c r="D61" s="2"/>
       <x:c r="E61" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>E17</x:v>
+        <x:v>E20</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>Consumption</x:v>
+        <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I61" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J61" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
-      <x:c r="K61" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="K61" s="2"/>
+      <x:c r="L61" s="2"/>
       <x:c r="M61" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>D03</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>New</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I62" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J62" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K62" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>622</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I63" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J63" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K63" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>60152</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I64" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J64" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K64" t="str" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L64" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>77</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>E23</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
-        <x:v>Disconnected</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I65" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J65" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K65" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>60145</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>E23</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
-        <x:v>Disconnected</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I66" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J66" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K66" t="str" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L66" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>E02</x:v>
+        <x:v>D01</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>Non-profiled settled</x:v>
+        <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>E23</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I67" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J67" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K67" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>275</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>E02</x:v>
+        <x:v>D01</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>Non-profiled settled</x:v>
+        <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>E23</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I68" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J68" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K68" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I69" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J69" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K69" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I70" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J70" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K70" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-      <x:c r="D71" s="2"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C71" t="str" s="2">
+        <x:v>E02</x:v>
+      </x:c>
+      <x:c r="D71" t="str" s="2">
+        <x:v>Non-profiled settled</x:v>
+      </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>E17</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I71" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J71" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
-      <x:c r="K71" s="2"/>
+      <x:c r="K71" t="str" s="2">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="L71" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-      <x:c r="D72" s="2"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C72" t="str" s="2">
+        <x:v>E02</x:v>
+      </x:c>
+      <x:c r="D72" t="str" s="2">
+        <x:v>Non-profiled settled</x:v>
+      </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>E17</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I72" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J72" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
-      <x:c r="K72" s="2"/>
+      <x:c r="K72" t="str" s="2">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="L72" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-      <x:c r="D73" s="2"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C73" t="str" s="2">
+        <x:v>E02</x:v>
+      </x:c>
+      <x:c r="D73" t="str" s="2">
+        <x:v>Non-profiled settled</x:v>
+      </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>D05</x:v>
+        <x:v>E17</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>Net production</x:v>
+        <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I73" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J73" t="str" s="2">
-        <x:v>15 Minutes</x:v>
-[...2 lines deleted...]
-      <x:c r="L73" s="2"/>
+        <x:v>Hourly</x:v>
+      </x:c>
+      <x:c r="K73" t="str" s="2">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L73" t="str" s="2">
+        <x:v>Remote disconnection</x:v>
+      </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C74" s="2"/>
       <x:c r="D74" s="2"/>
       <x:c r="E74" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>D03</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>New</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>D05</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>Net production</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I74" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J74" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K74" s="2"/>
-      <x:c r="L74" s="2"/>
+      <x:c r="L74" t="str" s="2">
+        <x:v>Remote disconnection</x:v>
+      </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C75" s="2"/>
       <x:c r="D75" s="2"/>
       <x:c r="E75" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>D06</x:v>
+        <x:v>D05</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>Supply to grid</x:v>
+        <x:v>Net production</x:v>
       </x:c>
       <x:c r="I75" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J75" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C76" s="2"/>
       <x:c r="D76" s="2"/>
       <x:c r="E76" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>D06</x:v>
+        <x:v>D05</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>Supply to grid</x:v>
+        <x:v>Net production</x:v>
       </x:c>
       <x:c r="I76" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J76" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K76" s="2"/>
       <x:c r="L76" s="2"/>
       <x:c r="M76" t="n" s="2">
-        <x:v>914</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="2"/>
       <x:c r="D77" s="2"/>
       <x:c r="E77" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>D07</x:v>
+        <x:v>D06</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>Consumption from grid</x:v>
+        <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I77" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J77" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C78" s="2"/>
       <x:c r="D78" s="2"/>
       <x:c r="E78" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>D07</x:v>
+        <x:v>D06</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>Consumption from grid</x:v>
+        <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I78" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J78" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K78" s="2"/>
       <x:c r="L78" s="2"/>
       <x:c r="M78" t="n" s="2">
         <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C79" s="2"/>
       <x:c r="D79" s="2"/>
       <x:c r="E79" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>D08</x:v>
+        <x:v>D07</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>Wholesale services / information</x:v>
+        <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I79" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J79" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C80" s="2"/>
       <x:c r="D80" s="2"/>
       <x:c r="E80" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>D08</x:v>
+        <x:v>D07</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>Wholesale services / information</x:v>
+        <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I80" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J80" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K80" s="2"/>
       <x:c r="L80" s="2"/>
       <x:c r="M80" t="n" s="2">
-        <x:v>22</x:v>
+        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" s="2"/>
       <x:c r="D81" s="2"/>
       <x:c r="E81" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>D14</x:v>
+        <x:v>D08</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>Electrical heating</x:v>
+        <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I81" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J81" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" t="n" s="2">
-        <x:v>1157</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C82" s="2"/>
       <x:c r="D82" s="2"/>
       <x:c r="E82" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>D15</x:v>
+        <x:v>D08</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>Net consumption</x:v>
+        <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I82" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J82" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K82" s="2"/>
       <x:c r="L82" s="2"/>
       <x:c r="M82" t="n" s="2">
-        <x:v>388</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C83" s="2"/>
       <x:c r="D83" s="2"/>
       <x:c r="E83" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>D17</x:v>
+        <x:v>D14</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>Other consumption</x:v>
+        <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I83" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J83" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" t="n" s="2">
-        <x:v>22</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="2"/>
       <x:c r="D84" s="2"/>
       <x:c r="E84" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>D18</x:v>
+        <x:v>D15</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>Other production</x:v>
+        <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I84" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J84" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K84" s="2"/>
       <x:c r="L84" s="2"/>
       <x:c r="M84" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C85" s="2"/>
       <x:c r="D85" s="2"/>
       <x:c r="E85" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>D20</x:v>
+        <x:v>D17</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>Exchange - Reactive energy</x:v>
+        <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I85" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J85" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C86" s="2"/>
       <x:c r="D86" s="2"/>
       <x:c r="E86" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>D18</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Other production</x:v>
       </x:c>
       <x:c r="I86" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J86" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K86" s="2"/>
-      <x:c r="L86" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L86" s="2"/>
       <x:c r="M86" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C87" s="2"/>
       <x:c r="D87" s="2"/>
       <x:c r="E87" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>E18</x:v>
+        <x:v>D20</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>Production</x:v>
+        <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I87" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J87" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K87" s="2"/>
-      <x:c r="L87" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L87" s="2"/>
       <x:c r="M87" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C88" s="2"/>
       <x:c r="D88" s="2"/>
       <x:c r="E88" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I88" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J88" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K88" s="2"/>
       <x:c r="L88" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C89" s="2"/>
       <x:c r="D89" s="2"/>
       <x:c r="E89" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I89" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J89" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K89" s="2"/>
       <x:c r="L89" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>1018</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C90" s="2"/>
       <x:c r="D90" s="2"/>
       <x:c r="E90" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>E20</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>Exchange</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I90" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J90" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K90" s="2"/>
-      <x:c r="L90" s="2"/>
+      <x:c r="L90" t="str" s="2">
+        <x:v>Manual disconnection</x:v>
+      </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C91" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C91" s="2"/>
+      <x:c r="D91" s="2"/>
       <x:c r="E91" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>E17</x:v>
+        <x:v>E18</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>Consumption</x:v>
+        <x:v>Production</x:v>
       </x:c>
       <x:c r="I91" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J91" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
-      <x:c r="K91" t="str" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K91" s="2"/>
       <x:c r="L91" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C92" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C92" s="2"/>
+      <x:c r="D92" s="2"/>
       <x:c r="E92" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>E17</x:v>
+        <x:v>E20</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>Consumption</x:v>
+        <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I92" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J92" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
-      <x:c r="K92" t="str" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="K92" s="2"/>
+      <x:c r="L92" s="2"/>
       <x:c r="M92" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>D03</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>New</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I93" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J93" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K93" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L93" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>541</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I94" t="str" s="2">
-        <x:v>PT1H</x:v>
+        <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J94" t="str" s="2">
-        <x:v>Hourly</x:v>
+        <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K94" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L94" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>28350</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I95" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J95" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K95" t="str" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L95" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>1027</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>E23</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
-        <x:v>Disconnected</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I96" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J96" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K96" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L96" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>28324</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>E23</x:v>
+        <x:v>E22</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
-        <x:v>Disconnected</x:v>
+        <x:v>Connected</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I97" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J97" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K97" t="str" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L97" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>E02</x:v>
+        <x:v>D01</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>Non-profiled settled</x:v>
+        <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>D03</x:v>
+        <x:v>E23</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
-        <x:v>New</x:v>
+        <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I98" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J98" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K98" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L98" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>E02</x:v>
+        <x:v>D01</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>Non-profiled settled</x:v>
+        <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>E23</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I99" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J99" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K99" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L99" t="str" s="2">
-        <x:v>Manual disconnection</x:v>
+        <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>417</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>E22</x:v>
+        <x:v>D03</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
-        <x:v>Connected</x:v>
+        <x:v>New</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I100" t="str" s="2">
-        <x:v>PT15M</x:v>
+        <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J100" t="str" s="2">
-        <x:v>15 Minutes</x:v>
+        <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K100" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L100" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>56</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I101" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J101" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K101" t="str" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L101" t="str" s="2">
-        <x:v>Remote disconnection</x:v>
+        <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>