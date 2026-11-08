--- v1 (2026-08-11)
+++ v2 (2026-11-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf26359fa5bf84aecac40301be7d5973e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rca62f4e356ad4d4490fc931d7dc13b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf26359fa5bf84aecac40301be7d5973e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca62f4e356ad4d4490fc931d7dc13b35" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:M101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -199,3646 +199,3646 @@
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>MP_Type</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>MP_TypeDescription</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>MeterReadingOccurrence</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>MeterReadingOccurrenceDescription</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ElectricHeatingMarking</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>DisconnectionTypeDesc</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>Number_MP</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" s="2"/>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2"/>
       <x:c r="E2" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>D14</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I2" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J2" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
       <x:c r="M2" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I3" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J3" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K3" s="2"/>
       <x:c r="L3" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2"/>
       <x:c r="E4" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I4" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J4" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K4" s="2"/>
       <x:c r="L4" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2"/>
       <x:c r="E5" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I5" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J5" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" t="n" s="2">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2"/>
       <x:c r="E6" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I6" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J6" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K6" s="2"/>
       <x:c r="L6" s="2"/>
       <x:c r="M6" t="n" s="2">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2"/>
       <x:c r="E7" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I7" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J7" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2"/>
       <x:c r="E8" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I8" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J8" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K8" s="2"/>
       <x:c r="L8" s="2"/>
       <x:c r="M8" t="n" s="2">
-        <x:v>1550</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2"/>
       <x:c r="E9" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I9" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J9" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" t="n" s="2">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2"/>
       <x:c r="E10" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I10" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J10" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
       <x:c r="M10" t="n" s="2">
-        <x:v>1552</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2"/>
       <x:c r="E11" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I11" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J11" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2"/>
       <x:c r="E12" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I12" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J12" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K12" s="2"/>
       <x:c r="L12" s="2"/>
       <x:c r="M12" t="n" s="2">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C13" s="2"/>
       <x:c r="D13" s="2"/>
       <x:c r="E13" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>D14</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I13" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J13" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" t="n" s="2">
         <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C14" s="2"/>
       <x:c r="D14" s="2"/>
       <x:c r="E14" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>D15</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I14" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J14" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K14" s="2"/>
       <x:c r="L14" s="2"/>
       <x:c r="M14" t="n" s="2">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C15" s="2"/>
       <x:c r="D15" s="2"/>
       <x:c r="E15" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I15" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J15" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" t="n" s="2">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C16" s="2"/>
       <x:c r="D16" s="2"/>
       <x:c r="E16" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I16" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J16" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K16" s="2"/>
       <x:c r="L16" s="2"/>
       <x:c r="M16" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C17" s="2"/>
       <x:c r="D17" s="2"/>
       <x:c r="E17" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I17" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J17" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" t="n" s="2">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C18" s="2"/>
       <x:c r="D18" s="2"/>
       <x:c r="E18" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I18" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J18" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K18" s="2"/>
       <x:c r="L18" s="2"/>
       <x:c r="M18" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="2"/>
       <x:c r="D19" s="2"/>
       <x:c r="E19" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>D20</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I19" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J19" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" t="n" s="2">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="2"/>
       <x:c r="D20" s="2"/>
       <x:c r="E20" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I20" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J20" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K20" s="2"/>
       <x:c r="L20" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C21" s="2"/>
       <x:c r="D21" s="2"/>
       <x:c r="E21" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I21" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J21" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K21" s="2"/>
       <x:c r="L21" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="2"/>
       <x:c r="D22" s="2"/>
       <x:c r="E22" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I22" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J22" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K22" s="2"/>
       <x:c r="L22" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="2"/>
       <x:c r="D23" s="2"/>
       <x:c r="E23" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I23" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J23" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K23" s="2"/>
       <x:c r="L23" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>1265</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="2"/>
       <x:c r="D24" s="2"/>
       <x:c r="E24" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>E20</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I24" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J24" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K24" s="2"/>
       <x:c r="L24" s="2"/>
       <x:c r="M24" t="n" s="2">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="2"/>
       <x:c r="D25" s="2"/>
       <x:c r="E25" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I25" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J25" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K25" s="2"/>
       <x:c r="L25" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I26" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J26" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K26" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>874</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I27" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J27" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K27" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I28" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J28" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K28" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I29" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J29" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K29" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>5686</x:v>
+        <x:v>5683</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I30" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J30" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K30" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>367719</x:v>
+        <x:v>367399</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I31" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J31" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K31" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L31" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I32" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J32" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K32" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L32" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I33" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J33" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K33" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L33" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I34" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J34" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K34" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L34" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I35" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J35" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K35" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L35" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>2921</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I36" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J36" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K36" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I37" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J37" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K37" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L37" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I38" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J38" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K38" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L38" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I39" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J39" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K39" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L39" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>834</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I40" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J40" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K40" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L40" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I41" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J41" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K41" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L41" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I42" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J42" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K42" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L42" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C43" s="2"/>
       <x:c r="D43" s="2"/>
       <x:c r="E43" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I43" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J43" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K43" s="2"/>
       <x:c r="L43" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C44" s="2"/>
       <x:c r="D44" s="2"/>
       <x:c r="E44" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I44" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J44" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K44" s="2"/>
       <x:c r="L44" s="2"/>
       <x:c r="M44" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C45" s="2"/>
       <x:c r="D45" s="2"/>
       <x:c r="E45" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I45" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J45" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C46" s="2"/>
       <x:c r="D46" s="2"/>
       <x:c r="E46" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I46" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J46" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K46" s="2"/>
       <x:c r="L46" s="2"/>
       <x:c r="M46" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="2"/>
       <x:c r="D47" s="2"/>
       <x:c r="E47" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I47" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J47" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" t="n" s="2">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C48" s="2"/>
       <x:c r="D48" s="2"/>
       <x:c r="E48" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I48" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J48" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K48" s="2"/>
       <x:c r="L48" s="2"/>
       <x:c r="M48" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C49" s="2"/>
       <x:c r="D49" s="2"/>
       <x:c r="E49" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I49" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J49" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" t="n" s="2">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C50" s="2"/>
       <x:c r="D50" s="2"/>
       <x:c r="E50" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I50" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J50" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K50" s="2"/>
       <x:c r="L50" s="2"/>
       <x:c r="M50" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C51" s="2"/>
       <x:c r="D51" s="2"/>
       <x:c r="E51" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I51" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J51" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" t="n" s="2">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C52" s="2"/>
       <x:c r="D52" s="2"/>
       <x:c r="E52" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>D14</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I52" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J52" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K52" s="2"/>
       <x:c r="L52" s="2"/>
       <x:c r="M52" t="n" s="2">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="2"/>
       <x:c r="D53" s="2"/>
       <x:c r="E53" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>D15</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I53" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J53" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" t="n" s="2">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="2"/>
       <x:c r="D54" s="2"/>
       <x:c r="E54" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I54" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J54" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K54" s="2"/>
       <x:c r="L54" s="2"/>
       <x:c r="M54" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C55" s="2"/>
       <x:c r="D55" s="2"/>
       <x:c r="E55" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I55" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J55" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C56" s="2"/>
       <x:c r="D56" s="2"/>
       <x:c r="E56" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>D20</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I56" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J56" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K56" s="2"/>
       <x:c r="L56" s="2"/>
       <x:c r="M56" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C57" s="2"/>
       <x:c r="D57" s="2"/>
       <x:c r="E57" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I57" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J57" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K57" s="2"/>
       <x:c r="L57" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="2"/>
       <x:c r="D58" s="2"/>
       <x:c r="E58" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I58" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J58" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K58" s="2"/>
       <x:c r="L58" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C59" s="2"/>
       <x:c r="D59" s="2"/>
       <x:c r="E59" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I59" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J59" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K59" s="2"/>
       <x:c r="L59" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C60" s="2"/>
       <x:c r="D60" s="2"/>
       <x:c r="E60" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I60" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J60" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K60" s="2"/>
       <x:c r="L60" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="2"/>
       <x:c r="D61" s="2"/>
       <x:c r="E61" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>E20</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I61" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J61" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I62" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J62" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K62" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I63" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J63" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K63" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I64" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J64" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K64" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I65" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J65" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K65" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>60145</x:v>
+        <x:v>60149</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I66" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J66" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K66" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L66" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I67" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J67" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K67" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I68" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J68" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K68" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I69" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J69" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K69" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I70" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J70" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K70" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I71" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J71" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K71" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I72" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J72" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K72" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I73" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J73" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K73" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L73" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C74" s="2"/>
       <x:c r="D74" s="2"/>
       <x:c r="E74" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I74" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J74" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K74" s="2"/>
       <x:c r="L74" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C75" s="2"/>
       <x:c r="D75" s="2"/>
       <x:c r="E75" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I75" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J75" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C76" s="2"/>
       <x:c r="D76" s="2"/>
       <x:c r="E76" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>D05</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Net production</x:v>
       </x:c>
       <x:c r="I76" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J76" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K76" s="2"/>
       <x:c r="L76" s="2"/>
       <x:c r="M76" t="n" s="2">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="2"/>
       <x:c r="D77" s="2"/>
       <x:c r="E77" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I77" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J77" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C78" s="2"/>
       <x:c r="D78" s="2"/>
       <x:c r="E78" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>D06</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Supply to grid</x:v>
       </x:c>
       <x:c r="I78" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J78" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K78" s="2"/>
       <x:c r="L78" s="2"/>
       <x:c r="M78" t="n" s="2">
         <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C79" s="2"/>
       <x:c r="D79" s="2"/>
       <x:c r="E79" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I79" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J79" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" t="n" s="2">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C80" s="2"/>
       <x:c r="D80" s="2"/>
       <x:c r="E80" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>D07</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>Consumption from grid</x:v>
       </x:c>
       <x:c r="I80" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J80" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K80" s="2"/>
       <x:c r="L80" s="2"/>
       <x:c r="M80" t="n" s="2">
         <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" s="2"/>
       <x:c r="D81" s="2"/>
       <x:c r="E81" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I81" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J81" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" t="n" s="2">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C82" s="2"/>
       <x:c r="D82" s="2"/>
       <x:c r="E82" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>D08</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Wholesale services / information</x:v>
       </x:c>
       <x:c r="I82" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J82" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K82" s="2"/>
       <x:c r="L82" s="2"/>
       <x:c r="M82" t="n" s="2">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C83" s="2"/>
       <x:c r="D83" s="2"/>
       <x:c r="E83" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>D14</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Electrical heating</x:v>
       </x:c>
       <x:c r="I83" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J83" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" t="n" s="2">
         <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="2"/>
       <x:c r="D84" s="2"/>
       <x:c r="E84" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>D15</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>Net consumption</x:v>
       </x:c>
       <x:c r="I84" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J84" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K84" s="2"/>
       <x:c r="L84" s="2"/>
       <x:c r="M84" t="n" s="2">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C85" s="2"/>
       <x:c r="D85" s="2"/>
       <x:c r="E85" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>D17</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>Other consumption</x:v>
       </x:c>
       <x:c r="I85" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J85" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" t="n" s="2">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C86" s="2"/>
       <x:c r="D86" s="2"/>
       <x:c r="E86" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>D18</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>Other production</x:v>
       </x:c>
       <x:c r="I86" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J86" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K86" s="2"/>
       <x:c r="L86" s="2"/>
       <x:c r="M86" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C87" s="2"/>
       <x:c r="D87" s="2"/>
       <x:c r="E87" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>D20</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Exchange - Reactive energy</x:v>
       </x:c>
       <x:c r="I87" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J87" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C88" s="2"/>
       <x:c r="D88" s="2"/>
       <x:c r="E88" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I88" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J88" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K88" s="2"/>
       <x:c r="L88" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C89" s="2"/>
       <x:c r="D89" s="2"/>
       <x:c r="E89" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I89" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J89" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K89" s="2"/>
       <x:c r="L89" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C90" s="2"/>
       <x:c r="D90" s="2"/>
       <x:c r="E90" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I90" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J90" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K90" s="2"/>
       <x:c r="L90" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C91" s="2"/>
       <x:c r="D91" s="2"/>
       <x:c r="E91" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>E18</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Production</x:v>
       </x:c>
       <x:c r="I91" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J91" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K91" s="2"/>
       <x:c r="L91" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C92" s="2"/>
       <x:c r="D92" s="2"/>
       <x:c r="E92" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>E20</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>Exchange</x:v>
       </x:c>
       <x:c r="I92" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J92" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K92" s="2"/>
       <x:c r="L92" s="2"/>
       <x:c r="M92" t="n" s="2">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I93" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J93" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K93" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L93" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I94" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>
       <x:c r="J94" t="str" s="2">
         <x:v>15 Minutes</x:v>
       </x:c>
       <x:c r="K94" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L94" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I95" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J95" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K95" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L95" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I96" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J96" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K96" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L96" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>28324</x:v>
+        <x:v>28325</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I97" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J97" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K97" t="str" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L97" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>1024</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I98" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J98" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K98" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L98" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Flex settled</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>E23</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Disconnected</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I99" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J99" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K99" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L99" t="str" s="2">
         <x:v>Remote disconnection</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>D03</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>New</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I100" t="str" s="2">
         <x:v>PT1H</x:v>
       </x:c>
       <x:c r="J100" t="str" s="2">
         <x:v>Hourly</x:v>
       </x:c>
       <x:c r="K100" t="str" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L100" t="str" s="2">
         <x:v>Manual disconnection</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>E02</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Non-profiled settled</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>E22</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Connected</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>E17</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Consumption</x:v>
       </x:c>
       <x:c r="I101" t="str" s="2">
         <x:v>PT15M</x:v>
       </x:c>