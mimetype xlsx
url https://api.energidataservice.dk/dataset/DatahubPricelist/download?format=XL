--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc7318bda86e34d34b0aad511916ade77"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e7b2b79fea3446d8f2c2a9f31f02ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7318bda86e34d34b0aad511916ade77" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7b2b79fea3446d8f2c2a9f31f02ae2" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:AJ101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>