--- v1 (2026-08-10)
+++ v2 (2026-11-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e7b2b79fea3446d8f2c2a9f31f02ae2"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R5f026f96922a404899c5d85c8dcd5767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7b2b79fea3446d8f2c2a9f31f02ae2" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f026f96922a404899c5d85c8dcd5767" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:AJ101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -300,11054 +300,6418 @@
       </x:c>
       <x:c r="AG1" t="str" s="1">
         <x:v>Price24</x:v>
       </x:c>
       <x:c r="AH1" t="str" s="1">
         <x:v>TransparentInvoicing</x:v>
       </x:c>
       <x:c r="AI1" t="str" s="1">
         <x:v>TaxIndicator</x:v>
       </x:c>
       <x:c r="AJ1" t="str" s="1">
         <x:v>ResolutionDuration</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-40</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag C</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er i 0,4 kV-nettet</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I2" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>-35.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>7.450000</x:v>
+      </x:c>
+      <x:c r="K2" s="2"/>
+      <x:c r="L2" s="2"/>
+      <x:c r="M2" s="2"/>
+      <x:c r="N2" s="2"/>
+      <x:c r="O2" s="2"/>
+      <x:c r="P2" s="2"/>
+      <x:c r="Q2" s="2"/>
+      <x:c r="R2" s="2"/>
+      <x:c r="S2" s="2"/>
+      <x:c r="T2" s="2"/>
+      <x:c r="U2" s="2"/>
+      <x:c r="V2" s="2"/>
+      <x:c r="W2" s="2"/>
+      <x:c r="X2" s="2"/>
+      <x:c r="Y2" s="2"/>
+      <x:c r="Z2" s="2"/>
+      <x:c r="AA2" s="2"/>
+      <x:c r="AB2" s="2"/>
+      <x:c r="AC2" s="2"/>
+      <x:c r="AD2" s="2"/>
+      <x:c r="AE2" s="2"/>
+      <x:c r="AF2" s="2"/>
+      <x:c r="AG2" s="2"/>
       <x:c r="AH2" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ2" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-40</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag C</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er i 0,4 kV-nettet</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I3" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>-39.583300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>4.314167</x:v>
+      </x:c>
+      <x:c r="K3" s="2"/>
+      <x:c r="L3" s="2"/>
+      <x:c r="M3" s="2"/>
+      <x:c r="N3" s="2"/>
+      <x:c r="O3" s="2"/>
+      <x:c r="P3" s="2"/>
+      <x:c r="Q3" s="2"/>
+      <x:c r="R3" s="2"/>
+      <x:c r="S3" s="2"/>
+      <x:c r="T3" s="2"/>
+      <x:c r="U3" s="2"/>
+      <x:c r="V3" s="2"/>
+      <x:c r="W3" s="2"/>
+      <x:c r="X3" s="2"/>
+      <x:c r="Y3" s="2"/>
+      <x:c r="Z3" s="2"/>
+      <x:c r="AA3" s="2"/>
+      <x:c r="AB3" s="2"/>
+      <x:c r="AC3" s="2"/>
+      <x:c r="AD3" s="2"/>
+      <x:c r="AE3" s="2"/>
+      <x:c r="AF3" s="2"/>
+      <x:c r="AG3" s="2"/>
       <x:c r="AH3" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI3" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ3" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-40</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag C</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er i 0,4 kV-nettet</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="I4" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>-39.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>8.035833</x:v>
+      </x:c>
+      <x:c r="K4" s="2"/>
+      <x:c r="L4" s="2"/>
+      <x:c r="M4" s="2"/>
+      <x:c r="N4" s="2"/>
+      <x:c r="O4" s="2"/>
+      <x:c r="P4" s="2"/>
+      <x:c r="Q4" s="2"/>
+      <x:c r="R4" s="2"/>
+      <x:c r="S4" s="2"/>
+      <x:c r="T4" s="2"/>
+      <x:c r="U4" s="2"/>
+      <x:c r="V4" s="2"/>
+      <x:c r="W4" s="2"/>
+      <x:c r="X4" s="2"/>
+      <x:c r="Y4" s="2"/>
+      <x:c r="Z4" s="2"/>
+      <x:c r="AA4" s="2"/>
+      <x:c r="AB4" s="2"/>
+      <x:c r="AC4" s="2"/>
+      <x:c r="AD4" s="2"/>
+      <x:c r="AE4" s="2"/>
+      <x:c r="AF4" s="2"/>
+      <x:c r="AG4" s="2"/>
       <x:c r="AH4" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ4" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-41</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag B lav</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I5" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>5.570800</x:v>
+      </x:c>
+      <x:c r="K5" s="2"/>
+      <x:c r="L5" s="2"/>
+      <x:c r="M5" s="2"/>
+      <x:c r="N5" s="2"/>
+      <x:c r="O5" s="2"/>
+      <x:c r="P5" s="2"/>
+      <x:c r="Q5" s="2"/>
+      <x:c r="R5" s="2"/>
+      <x:c r="S5" s="2"/>
+      <x:c r="T5" s="2"/>
+      <x:c r="U5" s="2"/>
+      <x:c r="V5" s="2"/>
+      <x:c r="W5" s="2"/>
+      <x:c r="X5" s="2"/>
+      <x:c r="Y5" s="2"/>
+      <x:c r="Z5" s="2"/>
+      <x:c r="AA5" s="2"/>
+      <x:c r="AB5" s="2"/>
+      <x:c r="AC5" s="2"/>
+      <x:c r="AD5" s="2"/>
+      <x:c r="AE5" s="2"/>
+      <x:c r="AF5" s="2"/>
+      <x:c r="AG5" s="2"/>
       <x:c r="AH5" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ5" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-41</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag B lav</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I6" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>2.905000</x:v>
+      </x:c>
+      <x:c r="K6" s="2"/>
+      <x:c r="L6" s="2"/>
+      <x:c r="M6" s="2"/>
+      <x:c r="N6" s="2"/>
+      <x:c r="O6" s="2"/>
+      <x:c r="P6" s="2"/>
+      <x:c r="Q6" s="2"/>
+      <x:c r="R6" s="2"/>
+      <x:c r="S6" s="2"/>
+      <x:c r="T6" s="2"/>
+      <x:c r="U6" s="2"/>
+      <x:c r="V6" s="2"/>
+      <x:c r="W6" s="2"/>
+      <x:c r="X6" s="2"/>
+      <x:c r="Y6" s="2"/>
+      <x:c r="Z6" s="2"/>
+      <x:c r="AA6" s="2"/>
+      <x:c r="AB6" s="2"/>
+      <x:c r="AC6" s="2"/>
+      <x:c r="AD6" s="2"/>
+      <x:c r="AE6" s="2"/>
+      <x:c r="AF6" s="2"/>
+      <x:c r="AG6" s="2"/>
       <x:c r="AH6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ6" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-41</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag B lav</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="I7" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>5.426667</x:v>
+      </x:c>
+      <x:c r="K7" s="2"/>
+      <x:c r="L7" s="2"/>
+      <x:c r="M7" s="2"/>
+      <x:c r="N7" s="2"/>
+      <x:c r="O7" s="2"/>
+      <x:c r="P7" s="2"/>
+      <x:c r="Q7" s="2"/>
+      <x:c r="R7" s="2"/>
+      <x:c r="S7" s="2"/>
+      <x:c r="T7" s="2"/>
+      <x:c r="U7" s="2"/>
+      <x:c r="V7" s="2"/>
+      <x:c r="W7" s="2"/>
+      <x:c r="X7" s="2"/>
+      <x:c r="Y7" s="2"/>
+      <x:c r="Z7" s="2"/>
+      <x:c r="AA7" s="2"/>
+      <x:c r="AB7" s="2"/>
+      <x:c r="AC7" s="2"/>
+      <x:c r="AD7" s="2"/>
+      <x:c r="AE7" s="2"/>
+      <x:c r="AF7" s="2"/>
+      <x:c r="AG7" s="2"/>
       <x:c r="AH7" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ7" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-42</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
-        <x:v>Net abo C forbrug skabelon</x:v>
+        <x:v>Net egenproducentbidrag B lav særtarif</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation med en 10 kV-måler</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I8" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>5.095800</x:v>
+      </x:c>
+      <x:c r="K8" s="2"/>
+      <x:c r="L8" s="2"/>
+      <x:c r="M8" s="2"/>
+      <x:c r="N8" s="2"/>
+      <x:c r="O8" s="2"/>
+      <x:c r="P8" s="2"/>
+      <x:c r="Q8" s="2"/>
+      <x:c r="R8" s="2"/>
+      <x:c r="S8" s="2"/>
+      <x:c r="T8" s="2"/>
+      <x:c r="U8" s="2"/>
+      <x:c r="V8" s="2"/>
+      <x:c r="W8" s="2"/>
+      <x:c r="X8" s="2"/>
+      <x:c r="Y8" s="2"/>
+      <x:c r="Z8" s="2"/>
+      <x:c r="AA8" s="2"/>
+      <x:c r="AB8" s="2"/>
+      <x:c r="AC8" s="2"/>
+      <x:c r="AD8" s="2"/>
+      <x:c r="AE8" s="2"/>
+      <x:c r="AF8" s="2"/>
+      <x:c r="AG8" s="2"/>
       <x:c r="AH8" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ8" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-42</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
-        <x:v>Kundegruppe C - ikke timeafr.</x:v>
+        <x:v>Net egenproducentbidrag B lav særtarif</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
-        <x:v>Kundegruppe C - ikke timeafr.
-</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation med en 10 kV-måler</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I9" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>2.568333</x:v>
+      </x:c>
+      <x:c r="K9" s="2"/>
+      <x:c r="L9" s="2"/>
+      <x:c r="M9" s="2"/>
+      <x:c r="N9" s="2"/>
+      <x:c r="O9" s="2"/>
+      <x:c r="P9" s="2"/>
+      <x:c r="Q9" s="2"/>
+      <x:c r="R9" s="2"/>
+      <x:c r="S9" s="2"/>
+      <x:c r="T9" s="2"/>
+      <x:c r="U9" s="2"/>
+      <x:c r="V9" s="2"/>
+      <x:c r="W9" s="2"/>
+      <x:c r="X9" s="2"/>
+      <x:c r="Y9" s="2"/>
+      <x:c r="Z9" s="2"/>
+      <x:c r="AA9" s="2"/>
+      <x:c r="AB9" s="2"/>
+      <x:c r="AC9" s="2"/>
+      <x:c r="AD9" s="2"/>
+      <x:c r="AE9" s="2"/>
+      <x:c r="AF9" s="2"/>
+      <x:c r="AG9" s="2"/>
       <x:c r="AH9" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ9" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>E-150</x:v>
+        <x:v>E-42</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
-        <x:v>Kundegruppe C - ikke timeafr.</x:v>
+        <x:v>Net egenproducentbidrag B lav særtarif</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
-        <x:v>Kundegruppe C - ikke timeafr.
-</x:v>
+        <x:v>Egenproducentbidrag, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV-transformerstation med en 10 kV-måler</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="I10" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>5.151667</x:v>
+      </x:c>
+      <x:c r="K10" s="2"/>
+      <x:c r="L10" s="2"/>
+      <x:c r="M10" s="2"/>
+      <x:c r="N10" s="2"/>
+      <x:c r="O10" s="2"/>
+      <x:c r="P10" s="2"/>
+      <x:c r="Q10" s="2"/>
+      <x:c r="R10" s="2"/>
+      <x:c r="S10" s="2"/>
+      <x:c r="T10" s="2"/>
+      <x:c r="U10" s="2"/>
+      <x:c r="V10" s="2"/>
+      <x:c r="W10" s="2"/>
+      <x:c r="X10" s="2"/>
+      <x:c r="Y10" s="2"/>
+      <x:c r="Z10" s="2"/>
+      <x:c r="AA10" s="2"/>
+      <x:c r="AB10" s="2"/>
+      <x:c r="AC10" s="2"/>
+      <x:c r="AD10" s="2"/>
+      <x:c r="AE10" s="2"/>
+      <x:c r="AF10" s="2"/>
+      <x:c r="AG10" s="2"/>
       <x:c r="AH10" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ10" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I11" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>-81.083300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>17.000000</x:v>
+      </x:c>
+      <x:c r="K11" s="2"/>
+      <x:c r="L11" s="2"/>
+      <x:c r="M11" s="2"/>
+      <x:c r="N11" s="2"/>
+      <x:c r="O11" s="2"/>
+      <x:c r="P11" s="2"/>
+      <x:c r="Q11" s="2"/>
+      <x:c r="R11" s="2"/>
+      <x:c r="S11" s="2"/>
+      <x:c r="T11" s="2"/>
+      <x:c r="U11" s="2"/>
+      <x:c r="V11" s="2"/>
+      <x:c r="W11" s="2"/>
+      <x:c r="X11" s="2"/>
+      <x:c r="Y11" s="2"/>
+      <x:c r="Z11" s="2"/>
+      <x:c r="AA11" s="2"/>
+      <x:c r="AB11" s="2"/>
+      <x:c r="AC11" s="2"/>
+      <x:c r="AD11" s="2"/>
+      <x:c r="AE11" s="2"/>
+      <x:c r="AF11" s="2"/>
+      <x:c r="AG11" s="2"/>
       <x:c r="AH11" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ11" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I12" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>-94.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>38.000000</x:v>
+      </x:c>
+      <x:c r="K12" s="2"/>
+      <x:c r="L12" s="2"/>
+      <x:c r="M12" s="2"/>
+      <x:c r="N12" s="2"/>
+      <x:c r="O12" s="2"/>
+      <x:c r="P12" s="2"/>
+      <x:c r="Q12" s="2"/>
+      <x:c r="R12" s="2"/>
+      <x:c r="S12" s="2"/>
+      <x:c r="T12" s="2"/>
+      <x:c r="U12" s="2"/>
+      <x:c r="V12" s="2"/>
+      <x:c r="W12" s="2"/>
+      <x:c r="X12" s="2"/>
+      <x:c r="Y12" s="2"/>
+      <x:c r="Z12" s="2"/>
+      <x:c r="AA12" s="2"/>
+      <x:c r="AB12" s="2"/>
+      <x:c r="AC12" s="2"/>
+      <x:c r="AD12" s="2"/>
+      <x:c r="AE12" s="2"/>
+      <x:c r="AF12" s="2"/>
+      <x:c r="AG12" s="2"/>
       <x:c r="AH12" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ12" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I13" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>-94.920000</x:v>
-[...1 lines deleted...]
-      <x:c r="K13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L13" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K13" s="2"/>
+      <x:c r="L13" s="2"/>
+      <x:c r="M13" s="2"/>
+      <x:c r="N13" s="2"/>
+      <x:c r="O13" s="2"/>
+      <x:c r="P13" s="2"/>
+      <x:c r="Q13" s="2"/>
+      <x:c r="R13" s="2"/>
+      <x:c r="S13" s="2"/>
+      <x:c r="T13" s="2"/>
+      <x:c r="U13" s="2"/>
+      <x:c r="V13" s="2"/>
+      <x:c r="W13" s="2"/>
+      <x:c r="X13" s="2"/>
+      <x:c r="Y13" s="2"/>
+      <x:c r="Z13" s="2"/>
+      <x:c r="AA13" s="2"/>
+      <x:c r="AB13" s="2"/>
+      <x:c r="AC13" s="2"/>
+      <x:c r="AD13" s="2"/>
+      <x:c r="AE13" s="2"/>
+      <x:c r="AF13" s="2"/>
+      <x:c r="AG13" s="2"/>
       <x:c r="AH13" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ13" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I14" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>36.000000</x:v>
+      </x:c>
+      <x:c r="K14" s="2"/>
+      <x:c r="L14" s="2"/>
+      <x:c r="M14" s="2"/>
+      <x:c r="N14" s="2"/>
+      <x:c r="O14" s="2"/>
+      <x:c r="P14" s="2"/>
+      <x:c r="Q14" s="2"/>
+      <x:c r="R14" s="2"/>
+      <x:c r="S14" s="2"/>
+      <x:c r="T14" s="2"/>
+      <x:c r="U14" s="2"/>
+      <x:c r="V14" s="2"/>
+      <x:c r="W14" s="2"/>
+      <x:c r="X14" s="2"/>
+      <x:c r="Y14" s="2"/>
+      <x:c r="Z14" s="2"/>
+      <x:c r="AA14" s="2"/>
+      <x:c r="AB14" s="2"/>
+      <x:c r="AC14" s="2"/>
+      <x:c r="AD14" s="2"/>
+      <x:c r="AE14" s="2"/>
+      <x:c r="AF14" s="2"/>
+      <x:c r="AG14" s="2"/>
       <x:c r="AH14" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ14" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I15" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>35.916670</x:v>
+      </x:c>
+      <x:c r="K15" s="2"/>
+      <x:c r="L15" s="2"/>
+      <x:c r="M15" s="2"/>
+      <x:c r="N15" s="2"/>
+      <x:c r="O15" s="2"/>
+      <x:c r="P15" s="2"/>
+      <x:c r="Q15" s="2"/>
+      <x:c r="R15" s="2"/>
+      <x:c r="S15" s="2"/>
+      <x:c r="T15" s="2"/>
+      <x:c r="U15" s="2"/>
+      <x:c r="V15" s="2"/>
+      <x:c r="W15" s="2"/>
+      <x:c r="X15" s="2"/>
+      <x:c r="Y15" s="2"/>
+      <x:c r="Z15" s="2"/>
+      <x:c r="AA15" s="2"/>
+      <x:c r="AB15" s="2"/>
+      <x:c r="AC15" s="2"/>
+      <x:c r="AD15" s="2"/>
+      <x:c r="AE15" s="2"/>
+      <x:c r="AF15" s="2"/>
+      <x:c r="AG15" s="2"/>
       <x:c r="AH15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ15" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-50</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug skabelon</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I16" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>39.583300</x:v>
+      </x:c>
+      <x:c r="K16" s="2"/>
+      <x:c r="L16" s="2"/>
+      <x:c r="M16" s="2"/>
+      <x:c r="N16" s="2"/>
+      <x:c r="O16" s="2"/>
+      <x:c r="P16" s="2"/>
+      <x:c r="Q16" s="2"/>
+      <x:c r="R16" s="2"/>
+      <x:c r="S16" s="2"/>
+      <x:c r="T16" s="2"/>
+      <x:c r="U16" s="2"/>
+      <x:c r="V16" s="2"/>
+      <x:c r="W16" s="2"/>
+      <x:c r="X16" s="2"/>
+      <x:c r="Y16" s="2"/>
+      <x:c r="Z16" s="2"/>
+      <x:c r="AA16" s="2"/>
+      <x:c r="AB16" s="2"/>
+      <x:c r="AC16" s="2"/>
+      <x:c r="AD16" s="2"/>
+      <x:c r="AE16" s="2"/>
+      <x:c r="AF16" s="2"/>
+      <x:c r="AG16" s="2"/>
       <x:c r="AH16" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ16" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I17" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>45.000000</x:v>
+      </x:c>
+      <x:c r="K17" s="2"/>
+      <x:c r="L17" s="2"/>
+      <x:c r="M17" s="2"/>
+      <x:c r="N17" s="2"/>
+      <x:c r="O17" s="2"/>
+      <x:c r="P17" s="2"/>
+      <x:c r="Q17" s="2"/>
+      <x:c r="R17" s="2"/>
+      <x:c r="S17" s="2"/>
+      <x:c r="T17" s="2"/>
+      <x:c r="U17" s="2"/>
+      <x:c r="V17" s="2"/>
+      <x:c r="W17" s="2"/>
+      <x:c r="X17" s="2"/>
+      <x:c r="Y17" s="2"/>
+      <x:c r="Z17" s="2"/>
+      <x:c r="AA17" s="2"/>
+      <x:c r="AB17" s="2"/>
+      <x:c r="AC17" s="2"/>
+      <x:c r="AD17" s="2"/>
+      <x:c r="AE17" s="2"/>
+      <x:c r="AF17" s="2"/>
+      <x:c r="AG17" s="2"/>
       <x:c r="AH17" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ17" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>Net abo C forbrug time</x:v>
+        <x:v>Net abo C forbrug</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I18" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>44.000000</x:v>
+      </x:c>
+      <x:c r="K18" s="2"/>
+      <x:c r="L18" s="2"/>
+      <x:c r="M18" s="2"/>
+      <x:c r="N18" s="2"/>
+      <x:c r="O18" s="2"/>
+      <x:c r="P18" s="2"/>
+      <x:c r="Q18" s="2"/>
+      <x:c r="R18" s="2"/>
+      <x:c r="S18" s="2"/>
+      <x:c r="T18" s="2"/>
+      <x:c r="U18" s="2"/>
+      <x:c r="V18" s="2"/>
+      <x:c r="W18" s="2"/>
+      <x:c r="X18" s="2"/>
+      <x:c r="Y18" s="2"/>
+      <x:c r="Z18" s="2"/>
+      <x:c r="AA18" s="2"/>
+      <x:c r="AB18" s="2"/>
+      <x:c r="AC18" s="2"/>
+      <x:c r="AD18" s="2"/>
+      <x:c r="AE18" s="2"/>
+      <x:c r="AF18" s="2"/>
+      <x:c r="AG18" s="2"/>
       <x:c r="AH18" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ18" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>E-151</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>Kundegruppe C - timeafr.</x:v>
+        <x:v>Net abo C forbrug</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
-        <x:v>Kundegruppe C - timeafr. 
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2025-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I19" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>37.000000</x:v>
+      </x:c>
+      <x:c r="K19" s="2"/>
+      <x:c r="L19" s="2"/>
+      <x:c r="M19" s="2"/>
+      <x:c r="N19" s="2"/>
+      <x:c r="O19" s="2"/>
+      <x:c r="P19" s="2"/>
+      <x:c r="Q19" s="2"/>
+      <x:c r="R19" s="2"/>
+      <x:c r="S19" s="2"/>
+      <x:c r="T19" s="2"/>
+      <x:c r="U19" s="2"/>
+      <x:c r="V19" s="2"/>
+      <x:c r="W19" s="2"/>
+      <x:c r="X19" s="2"/>
+      <x:c r="Y19" s="2"/>
+      <x:c r="Z19" s="2"/>
+      <x:c r="AA19" s="2"/>
+      <x:c r="AB19" s="2"/>
+      <x:c r="AC19" s="2"/>
+      <x:c r="AD19" s="2"/>
+      <x:c r="AE19" s="2"/>
+      <x:c r="AF19" s="2"/>
+      <x:c r="AG19" s="2"/>
       <x:c r="AH19" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ19" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
-        <x:v>2018-05-21 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2025-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="I20" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>-35.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>37.000000</x:v>
+      </x:c>
+      <x:c r="K20" s="2"/>
+      <x:c r="L20" s="2"/>
+      <x:c r="M20" s="2"/>
+      <x:c r="N20" s="2"/>
+      <x:c r="O20" s="2"/>
+      <x:c r="P20" s="2"/>
+      <x:c r="Q20" s="2"/>
+      <x:c r="R20" s="2"/>
+      <x:c r="S20" s="2"/>
+      <x:c r="T20" s="2"/>
+      <x:c r="U20" s="2"/>
+      <x:c r="V20" s="2"/>
+      <x:c r="W20" s="2"/>
+      <x:c r="X20" s="2"/>
+      <x:c r="Y20" s="2"/>
+      <x:c r="Z20" s="2"/>
+      <x:c r="AA20" s="2"/>
+      <x:c r="AB20" s="2"/>
+      <x:c r="AC20" s="2"/>
+      <x:c r="AD20" s="2"/>
+      <x:c r="AE20" s="2"/>
+      <x:c r="AF20" s="2"/>
+      <x:c r="AG20" s="2"/>
       <x:c r="AH20" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ20" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2024-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
-        <x:v>2018-05-21 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I21" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>-35.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>40.000000</x:v>
+      </x:c>
+      <x:c r="K21" s="2"/>
+      <x:c r="L21" s="2"/>
+      <x:c r="M21" s="2"/>
+      <x:c r="N21" s="2"/>
+      <x:c r="O21" s="2"/>
+      <x:c r="P21" s="2"/>
+      <x:c r="Q21" s="2"/>
+      <x:c r="R21" s="2"/>
+      <x:c r="S21" s="2"/>
+      <x:c r="T21" s="2"/>
+      <x:c r="U21" s="2"/>
+      <x:c r="V21" s="2"/>
+      <x:c r="W21" s="2"/>
+      <x:c r="X21" s="2"/>
+      <x:c r="Y21" s="2"/>
+      <x:c r="Z21" s="2"/>
+      <x:c r="AA21" s="2"/>
+      <x:c r="AB21" s="2"/>
+      <x:c r="AC21" s="2"/>
+      <x:c r="AD21" s="2"/>
+      <x:c r="AE21" s="2"/>
+      <x:c r="AF21" s="2"/>
+      <x:c r="AG21" s="2"/>
       <x:c r="AH21" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ21" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2024-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="I22" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>-39.583300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>40.000000</x:v>
+      </x:c>
+      <x:c r="K22" s="2"/>
+      <x:c r="L22" s="2"/>
+      <x:c r="M22" s="2"/>
+      <x:c r="N22" s="2"/>
+      <x:c r="O22" s="2"/>
+      <x:c r="P22" s="2"/>
+      <x:c r="Q22" s="2"/>
+      <x:c r="R22" s="2"/>
+      <x:c r="S22" s="2"/>
+      <x:c r="T22" s="2"/>
+      <x:c r="U22" s="2"/>
+      <x:c r="V22" s="2"/>
+      <x:c r="W22" s="2"/>
+      <x:c r="X22" s="2"/>
+      <x:c r="Y22" s="2"/>
+      <x:c r="Z22" s="2"/>
+      <x:c r="AA22" s="2"/>
+      <x:c r="AB22" s="2"/>
+      <x:c r="AC22" s="2"/>
+      <x:c r="AD22" s="2"/>
+      <x:c r="AE22" s="2"/>
+      <x:c r="AF22" s="2"/>
+      <x:c r="AG22" s="2"/>
       <x:c r="AH22" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ22" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I23" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>-39.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>40.000000</x:v>
+      </x:c>
+      <x:c r="K23" s="2"/>
+      <x:c r="L23" s="2"/>
+      <x:c r="M23" s="2"/>
+      <x:c r="N23" s="2"/>
+      <x:c r="O23" s="2"/>
+      <x:c r="P23" s="2"/>
+      <x:c r="Q23" s="2"/>
+      <x:c r="R23" s="2"/>
+      <x:c r="S23" s="2"/>
+      <x:c r="T23" s="2"/>
+      <x:c r="U23" s="2"/>
+      <x:c r="V23" s="2"/>
+      <x:c r="W23" s="2"/>
+      <x:c r="X23" s="2"/>
+      <x:c r="Y23" s="2"/>
+      <x:c r="Z23" s="2"/>
+      <x:c r="AA23" s="2"/>
+      <x:c r="AB23" s="2"/>
+      <x:c r="AC23" s="2"/>
+      <x:c r="AD23" s="2"/>
+      <x:c r="AE23" s="2"/>
+      <x:c r="AF23" s="2"/>
+      <x:c r="AG23" s="2"/>
       <x:c r="AH23" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ23" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I24" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>34.000000</x:v>
+      </x:c>
+      <x:c r="K24" s="2"/>
+      <x:c r="L24" s="2"/>
+      <x:c r="M24" s="2"/>
+      <x:c r="N24" s="2"/>
+      <x:c r="O24" s="2"/>
+      <x:c r="P24" s="2"/>
+      <x:c r="Q24" s="2"/>
+      <x:c r="R24" s="2"/>
+      <x:c r="S24" s="2"/>
+      <x:c r="T24" s="2"/>
+      <x:c r="U24" s="2"/>
+      <x:c r="V24" s="2"/>
+      <x:c r="W24" s="2"/>
+      <x:c r="X24" s="2"/>
+      <x:c r="Y24" s="2"/>
+      <x:c r="Z24" s="2"/>
+      <x:c r="AA24" s="2"/>
+      <x:c r="AB24" s="2"/>
+      <x:c r="AC24" s="2"/>
+      <x:c r="AD24" s="2"/>
+      <x:c r="AE24" s="2"/>
+      <x:c r="AF24" s="2"/>
+      <x:c r="AG24" s="2"/>
       <x:c r="AH24" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ24" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I25" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>37.000000</x:v>
+      </x:c>
+      <x:c r="K25" s="2"/>
+      <x:c r="L25" s="2"/>
+      <x:c r="M25" s="2"/>
+      <x:c r="N25" s="2"/>
+      <x:c r="O25" s="2"/>
+      <x:c r="P25" s="2"/>
+      <x:c r="Q25" s="2"/>
+      <x:c r="R25" s="2"/>
+      <x:c r="S25" s="2"/>
+      <x:c r="T25" s="2"/>
+      <x:c r="U25" s="2"/>
+      <x:c r="V25" s="2"/>
+      <x:c r="W25" s="2"/>
+      <x:c r="X25" s="2"/>
+      <x:c r="Y25" s="2"/>
+      <x:c r="Z25" s="2"/>
+      <x:c r="AA25" s="2"/>
+      <x:c r="AB25" s="2"/>
+      <x:c r="AC25" s="2"/>
+      <x:c r="AD25" s="2"/>
+      <x:c r="AE25" s="2"/>
+      <x:c r="AF25" s="2"/>
+      <x:c r="AG25" s="2"/>
       <x:c r="AH25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ25" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I26" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>34.000000</x:v>
+      </x:c>
+      <x:c r="K26" s="2"/>
+      <x:c r="L26" s="2"/>
+      <x:c r="M26" s="2"/>
+      <x:c r="N26" s="2"/>
+      <x:c r="O26" s="2"/>
+      <x:c r="P26" s="2"/>
+      <x:c r="Q26" s="2"/>
+      <x:c r="R26" s="2"/>
+      <x:c r="S26" s="2"/>
+      <x:c r="T26" s="2"/>
+      <x:c r="U26" s="2"/>
+      <x:c r="V26" s="2"/>
+      <x:c r="W26" s="2"/>
+      <x:c r="X26" s="2"/>
+      <x:c r="Y26" s="2"/>
+      <x:c r="Z26" s="2"/>
+      <x:c r="AA26" s="2"/>
+      <x:c r="AB26" s="2"/>
+      <x:c r="AC26" s="2"/>
+      <x:c r="AD26" s="2"/>
+      <x:c r="AE26" s="2"/>
+      <x:c r="AF26" s="2"/>
+      <x:c r="AG26" s="2"/>
       <x:c r="AH26" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ26" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>Net abo B lav forbrug skabelon.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I27" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>40.000000</x:v>
+      </x:c>
+      <x:c r="K27" s="2"/>
+      <x:c r="L27" s="2"/>
+      <x:c r="M27" s="2"/>
+      <x:c r="N27" s="2"/>
+      <x:c r="O27" s="2"/>
+      <x:c r="P27" s="2"/>
+      <x:c r="Q27" s="2"/>
+      <x:c r="R27" s="2"/>
+      <x:c r="S27" s="2"/>
+      <x:c r="T27" s="2"/>
+      <x:c r="U27" s="2"/>
+      <x:c r="V27" s="2"/>
+      <x:c r="W27" s="2"/>
+      <x:c r="X27" s="2"/>
+      <x:c r="Y27" s="2"/>
+      <x:c r="Z27" s="2"/>
+      <x:c r="AA27" s="2"/>
+      <x:c r="AB27" s="2"/>
+      <x:c r="AC27" s="2"/>
+      <x:c r="AD27" s="2"/>
+      <x:c r="AE27" s="2"/>
+      <x:c r="AF27" s="2"/>
+      <x:c r="AG27" s="2"/>
       <x:c r="AH27" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ27" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>Kundegruppe BL - ikke timeafr.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
-        <x:v>Kundegruppe BL - ikke timeafr.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I28" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="K28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L28" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K28" s="2"/>
+      <x:c r="L28" s="2"/>
+      <x:c r="M28" s="2"/>
+      <x:c r="N28" s="2"/>
+      <x:c r="O28" s="2"/>
+      <x:c r="P28" s="2"/>
+      <x:c r="Q28" s="2"/>
+      <x:c r="R28" s="2"/>
+      <x:c r="S28" s="2"/>
+      <x:c r="T28" s="2"/>
+      <x:c r="U28" s="2"/>
+      <x:c r="V28" s="2"/>
+      <x:c r="W28" s="2"/>
+      <x:c r="X28" s="2"/>
+      <x:c r="Y28" s="2"/>
+      <x:c r="Z28" s="2"/>
+      <x:c r="AA28" s="2"/>
+      <x:c r="AB28" s="2"/>
+      <x:c r="AC28" s="2"/>
+      <x:c r="AD28" s="2"/>
+      <x:c r="AE28" s="2"/>
+      <x:c r="AF28" s="2"/>
+      <x:c r="AG28" s="2"/>
       <x:c r="AH28" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ28" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>E-152</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>Kundegruppe BL - ikke timeafr.</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
-        <x:v>Kundegruppe BL - ikke timeafr.</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I29" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>80.000000</x:v>
+      </x:c>
+      <x:c r="K29" s="2"/>
+      <x:c r="L29" s="2"/>
+      <x:c r="M29" s="2"/>
+      <x:c r="N29" s="2"/>
+      <x:c r="O29" s="2"/>
+      <x:c r="P29" s="2"/>
+      <x:c r="Q29" s="2"/>
+      <x:c r="R29" s="2"/>
+      <x:c r="S29" s="2"/>
+      <x:c r="T29" s="2"/>
+      <x:c r="U29" s="2"/>
+      <x:c r="V29" s="2"/>
+      <x:c r="W29" s="2"/>
+      <x:c r="X29" s="2"/>
+      <x:c r="Y29" s="2"/>
+      <x:c r="Z29" s="2"/>
+      <x:c r="AA29" s="2"/>
+      <x:c r="AB29" s="2"/>
+      <x:c r="AC29" s="2"/>
+      <x:c r="AD29" s="2"/>
+      <x:c r="AE29" s="2"/>
+      <x:c r="AF29" s="2"/>
+      <x:c r="AG29" s="2"/>
       <x:c r="AH29" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ29" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I30" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>-35.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>81.083330</x:v>
+      </x:c>
+      <x:c r="K30" s="2"/>
+      <x:c r="L30" s="2"/>
+      <x:c r="M30" s="2"/>
+      <x:c r="N30" s="2"/>
+      <x:c r="O30" s="2"/>
+      <x:c r="P30" s="2"/>
+      <x:c r="Q30" s="2"/>
+      <x:c r="R30" s="2"/>
+      <x:c r="S30" s="2"/>
+      <x:c r="T30" s="2"/>
+      <x:c r="U30" s="2"/>
+      <x:c r="V30" s="2"/>
+      <x:c r="W30" s="2"/>
+      <x:c r="X30" s="2"/>
+      <x:c r="Y30" s="2"/>
+      <x:c r="Z30" s="2"/>
+      <x:c r="AA30" s="2"/>
+      <x:c r="AB30" s="2"/>
+      <x:c r="AC30" s="2"/>
+      <x:c r="AD30" s="2"/>
+      <x:c r="AE30" s="2"/>
+      <x:c r="AF30" s="2"/>
+      <x:c r="AG30" s="2"/>
       <x:c r="AH30" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ30" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-51</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo C forbrug time</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I31" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>-39.583300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>94.916700</x:v>
+      </x:c>
+      <x:c r="K31" s="2"/>
+      <x:c r="L31" s="2"/>
+      <x:c r="M31" s="2"/>
+      <x:c r="N31" s="2"/>
+      <x:c r="O31" s="2"/>
+      <x:c r="P31" s="2"/>
+      <x:c r="Q31" s="2"/>
+      <x:c r="R31" s="2"/>
+      <x:c r="S31" s="2"/>
+      <x:c r="T31" s="2"/>
+      <x:c r="U31" s="2"/>
+      <x:c r="V31" s="2"/>
+      <x:c r="W31" s="2"/>
+      <x:c r="X31" s="2"/>
+      <x:c r="Y31" s="2"/>
+      <x:c r="Z31" s="2"/>
+      <x:c r="AA31" s="2"/>
+      <x:c r="AB31" s="2"/>
+      <x:c r="AC31" s="2"/>
+      <x:c r="AD31" s="2"/>
+      <x:c r="AE31" s="2"/>
+      <x:c r="AF31" s="2"/>
+      <x:c r="AG31" s="2"/>
       <x:c r="AH31" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ31" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-52</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo B lav forbrug skabelon</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I32" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>-39.580000</x:v>
-[...1 lines deleted...]
-      <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L32" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K32" s="2"/>
+      <x:c r="L32" s="2"/>
+      <x:c r="M32" s="2"/>
+      <x:c r="N32" s="2"/>
+      <x:c r="O32" s="2"/>
+      <x:c r="P32" s="2"/>
+      <x:c r="Q32" s="2"/>
+      <x:c r="R32" s="2"/>
+      <x:c r="S32" s="2"/>
+      <x:c r="T32" s="2"/>
+      <x:c r="U32" s="2"/>
+      <x:c r="V32" s="2"/>
+      <x:c r="W32" s="2"/>
+      <x:c r="X32" s="2"/>
+      <x:c r="Y32" s="2"/>
+      <x:c r="Z32" s="2"/>
+      <x:c r="AA32" s="2"/>
+      <x:c r="AB32" s="2"/>
+      <x:c r="AC32" s="2"/>
+      <x:c r="AD32" s="2"/>
+      <x:c r="AE32" s="2"/>
+      <x:c r="AF32" s="2"/>
+      <x:c r="AG32" s="2"/>
       <x:c r="AH32" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ32" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-52</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo B lav forbrug skabelon</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I33" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>36.000000</x:v>
+      </x:c>
+      <x:c r="K33" s="2"/>
+      <x:c r="L33" s="2"/>
+      <x:c r="M33" s="2"/>
+      <x:c r="N33" s="2"/>
+      <x:c r="O33" s="2"/>
+      <x:c r="P33" s="2"/>
+      <x:c r="Q33" s="2"/>
+      <x:c r="R33" s="2"/>
+      <x:c r="S33" s="2"/>
+      <x:c r="T33" s="2"/>
+      <x:c r="U33" s="2"/>
+      <x:c r="V33" s="2"/>
+      <x:c r="W33" s="2"/>
+      <x:c r="X33" s="2"/>
+      <x:c r="Y33" s="2"/>
+      <x:c r="Z33" s="2"/>
+      <x:c r="AA33" s="2"/>
+      <x:c r="AB33" s="2"/>
+      <x:c r="AC33" s="2"/>
+      <x:c r="AD33" s="2"/>
+      <x:c r="AE33" s="2"/>
+      <x:c r="AF33" s="2"/>
+      <x:c r="AG33" s="2"/>
       <x:c r="AH33" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ33" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-52</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo B lav forbrug skabelon</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler.</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2018-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I34" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>35.916670</x:v>
+      </x:c>
+      <x:c r="K34" s="2"/>
+      <x:c r="L34" s="2"/>
+      <x:c r="M34" s="2"/>
+      <x:c r="N34" s="2"/>
+      <x:c r="O34" s="2"/>
+      <x:c r="P34" s="2"/>
+      <x:c r="Q34" s="2"/>
+      <x:c r="R34" s="2"/>
+      <x:c r="S34" s="2"/>
+      <x:c r="T34" s="2"/>
+      <x:c r="U34" s="2"/>
+      <x:c r="V34" s="2"/>
+      <x:c r="W34" s="2"/>
+      <x:c r="X34" s="2"/>
+      <x:c r="Y34" s="2"/>
+      <x:c r="Z34" s="2"/>
+      <x:c r="AA34" s="2"/>
+      <x:c r="AB34" s="2"/>
+      <x:c r="AC34" s="2"/>
+      <x:c r="AD34" s="2"/>
+      <x:c r="AE34" s="2"/>
+      <x:c r="AF34" s="2"/>
+      <x:c r="AG34" s="2"/>
       <x:c r="AH34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ34" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-53</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug ska</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, skabelonafregnet)</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler. Kunden ejer stationen.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I35" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="K35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L35" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K35" s="2"/>
+      <x:c r="L35" s="2"/>
+      <x:c r="M35" s="2"/>
+      <x:c r="N35" s="2"/>
+      <x:c r="O35" s="2"/>
+      <x:c r="P35" s="2"/>
+      <x:c r="Q35" s="2"/>
+      <x:c r="R35" s="2"/>
+      <x:c r="S35" s="2"/>
+      <x:c r="T35" s="2"/>
+      <x:c r="U35" s="2"/>
+      <x:c r="V35" s="2"/>
+      <x:c r="W35" s="2"/>
+      <x:c r="X35" s="2"/>
+      <x:c r="Y35" s="2"/>
+      <x:c r="Z35" s="2"/>
+      <x:c r="AA35" s="2"/>
+      <x:c r="AB35" s="2"/>
+      <x:c r="AC35" s="2"/>
+      <x:c r="AD35" s="2"/>
+      <x:c r="AE35" s="2"/>
+      <x:c r="AF35" s="2"/>
+      <x:c r="AG35" s="2"/>
       <x:c r="AH35" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ35" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-53</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Net abo B lav selvejer forbrug skabelon</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, skabelonafregnet)</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en årsaflæst måler. Kunden ejer stationen.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I36" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>36.000000</x:v>
+      </x:c>
+      <x:c r="K36" s="2"/>
+      <x:c r="L36" s="2"/>
+      <x:c r="M36" s="2"/>
+      <x:c r="N36" s="2"/>
+      <x:c r="O36" s="2"/>
+      <x:c r="P36" s="2"/>
+      <x:c r="Q36" s="2"/>
+      <x:c r="R36" s="2"/>
+      <x:c r="S36" s="2"/>
+      <x:c r="T36" s="2"/>
+      <x:c r="U36" s="2"/>
+      <x:c r="V36" s="2"/>
+      <x:c r="W36" s="2"/>
+      <x:c r="X36" s="2"/>
+      <x:c r="Y36" s="2"/>
+      <x:c r="Z36" s="2"/>
+      <x:c r="AA36" s="2"/>
+      <x:c r="AB36" s="2"/>
+      <x:c r="AC36" s="2"/>
+      <x:c r="AD36" s="2"/>
+      <x:c r="AE36" s="2"/>
+      <x:c r="AF36" s="2"/>
+      <x:c r="AG36" s="2"/>
       <x:c r="AH36" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ36" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-53</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. - ikke timeafr</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, skabelonafregnet)</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. - ikke timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I37" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>-41.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>35.916670</x:v>
+      </x:c>
+      <x:c r="K37" s="2"/>
+      <x:c r="L37" s="2"/>
+      <x:c r="M37" s="2"/>
+      <x:c r="N37" s="2"/>
+      <x:c r="O37" s="2"/>
+      <x:c r="P37" s="2"/>
+      <x:c r="Q37" s="2"/>
+      <x:c r="R37" s="2"/>
+      <x:c r="S37" s="2"/>
+      <x:c r="T37" s="2"/>
+      <x:c r="U37" s="2"/>
+      <x:c r="V37" s="2"/>
+      <x:c r="W37" s="2"/>
+      <x:c r="X37" s="2"/>
+      <x:c r="Y37" s="2"/>
+      <x:c r="Z37" s="2"/>
+      <x:c r="AA37" s="2"/>
+      <x:c r="AB37" s="2"/>
+      <x:c r="AC37" s="2"/>
+      <x:c r="AD37" s="2"/>
+      <x:c r="AE37" s="2"/>
+      <x:c r="AF37" s="2"/>
+      <x:c r="AG37" s="2"/>
       <x:c r="AH37" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ37" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>E-153</x:v>
+        <x:v>E-53</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. - ikke timeafr</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, skabelonafregnet)</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. - ikke timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I38" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>39.583300</x:v>
+      </x:c>
+      <x:c r="K38" s="2"/>
+      <x:c r="L38" s="2"/>
+      <x:c r="M38" s="2"/>
+      <x:c r="N38" s="2"/>
+      <x:c r="O38" s="2"/>
+      <x:c r="P38" s="2"/>
+      <x:c r="Q38" s="2"/>
+      <x:c r="R38" s="2"/>
+      <x:c r="S38" s="2"/>
+      <x:c r="T38" s="2"/>
+      <x:c r="U38" s="2"/>
+      <x:c r="V38" s="2"/>
+      <x:c r="W38" s="2"/>
+      <x:c r="X38" s="2"/>
+      <x:c r="Y38" s="2"/>
+      <x:c r="Z38" s="2"/>
+      <x:c r="AA38" s="2"/>
+      <x:c r="AB38" s="2"/>
+      <x:c r="AC38" s="2"/>
+      <x:c r="AD38" s="2"/>
+      <x:c r="AE38" s="2"/>
+      <x:c r="AF38" s="2"/>
+      <x:c r="AG38" s="2"/>
       <x:c r="AH38" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ38" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I39" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>-81.083300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>71.000000</x:v>
+      </x:c>
+      <x:c r="K39" s="2"/>
+      <x:c r="L39" s="2"/>
+      <x:c r="M39" s="2"/>
+      <x:c r="N39" s="2"/>
+      <x:c r="O39" s="2"/>
+      <x:c r="P39" s="2"/>
+      <x:c r="Q39" s="2"/>
+      <x:c r="R39" s="2"/>
+      <x:c r="S39" s="2"/>
+      <x:c r="T39" s="2"/>
+      <x:c r="U39" s="2"/>
+      <x:c r="V39" s="2"/>
+      <x:c r="W39" s="2"/>
+      <x:c r="X39" s="2"/>
+      <x:c r="Y39" s="2"/>
+      <x:c r="Z39" s="2"/>
+      <x:c r="AA39" s="2"/>
+      <x:c r="AB39" s="2"/>
+      <x:c r="AC39" s="2"/>
+      <x:c r="AD39" s="2"/>
+      <x:c r="AE39" s="2"/>
+      <x:c r="AF39" s="2"/>
+      <x:c r="AG39" s="2"/>
       <x:c r="AH39" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ39" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I40" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>-94.916700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>69.000000</x:v>
+      </x:c>
+      <x:c r="K40" s="2"/>
+      <x:c r="L40" s="2"/>
+      <x:c r="M40" s="2"/>
+      <x:c r="N40" s="2"/>
+      <x:c r="O40" s="2"/>
+      <x:c r="P40" s="2"/>
+      <x:c r="Q40" s="2"/>
+      <x:c r="R40" s="2"/>
+      <x:c r="S40" s="2"/>
+      <x:c r="T40" s="2"/>
+      <x:c r="U40" s="2"/>
+      <x:c r="V40" s="2"/>
+      <x:c r="W40" s="2"/>
+      <x:c r="X40" s="2"/>
+      <x:c r="Y40" s="2"/>
+      <x:c r="Z40" s="2"/>
+      <x:c r="AA40" s="2"/>
+      <x:c r="AB40" s="2"/>
+      <x:c r="AC40" s="2"/>
+      <x:c r="AD40" s="2"/>
+      <x:c r="AE40" s="2"/>
+      <x:c r="AF40" s="2"/>
+      <x:c r="AG40" s="2"/>
       <x:c r="AH40" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ40" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I41" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>-94.920000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>74.000000</x:v>
+      </x:c>
+      <x:c r="K41" s="2"/>
+      <x:c r="L41" s="2"/>
+      <x:c r="M41" s="2"/>
+      <x:c r="N41" s="2"/>
+      <x:c r="O41" s="2"/>
+      <x:c r="P41" s="2"/>
+      <x:c r="Q41" s="2"/>
+      <x:c r="R41" s="2"/>
+      <x:c r="S41" s="2"/>
+      <x:c r="T41" s="2"/>
+      <x:c r="U41" s="2"/>
+      <x:c r="V41" s="2"/>
+      <x:c r="W41" s="2"/>
+      <x:c r="X41" s="2"/>
+      <x:c r="Y41" s="2"/>
+      <x:c r="Z41" s="2"/>
+      <x:c r="AA41" s="2"/>
+      <x:c r="AB41" s="2"/>
+      <x:c r="AC41" s="2"/>
+      <x:c r="AD41" s="2"/>
+      <x:c r="AE41" s="2"/>
+      <x:c r="AF41" s="2"/>
+      <x:c r="AG41" s="2"/>
       <x:c r="AH41" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ41" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2024-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="I42" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>74.000000</x:v>
+      </x:c>
+      <x:c r="K42" s="2"/>
+      <x:c r="L42" s="2"/>
+      <x:c r="M42" s="2"/>
+      <x:c r="N42" s="2"/>
+      <x:c r="O42" s="2"/>
+      <x:c r="P42" s="2"/>
+      <x:c r="Q42" s="2"/>
+      <x:c r="R42" s="2"/>
+      <x:c r="S42" s="2"/>
+      <x:c r="T42" s="2"/>
+      <x:c r="U42" s="2"/>
+      <x:c r="V42" s="2"/>
+      <x:c r="W42" s="2"/>
+      <x:c r="X42" s="2"/>
+      <x:c r="Y42" s="2"/>
+      <x:c r="Z42" s="2"/>
+      <x:c r="AA42" s="2"/>
+      <x:c r="AB42" s="2"/>
+      <x:c r="AC42" s="2"/>
+      <x:c r="AD42" s="2"/>
+      <x:c r="AE42" s="2"/>
+      <x:c r="AF42" s="2"/>
+      <x:c r="AG42" s="2"/>
       <x:c r="AH42" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ42" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2024-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="I43" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>74.000000</x:v>
+      </x:c>
+      <x:c r="K43" s="2"/>
+      <x:c r="L43" s="2"/>
+      <x:c r="M43" s="2"/>
+      <x:c r="N43" s="2"/>
+      <x:c r="O43" s="2"/>
+      <x:c r="P43" s="2"/>
+      <x:c r="Q43" s="2"/>
+      <x:c r="R43" s="2"/>
+      <x:c r="S43" s="2"/>
+      <x:c r="T43" s="2"/>
+      <x:c r="U43" s="2"/>
+      <x:c r="V43" s="2"/>
+      <x:c r="W43" s="2"/>
+      <x:c r="X43" s="2"/>
+      <x:c r="Y43" s="2"/>
+      <x:c r="Z43" s="2"/>
+      <x:c r="AA43" s="2"/>
+      <x:c r="AB43" s="2"/>
+      <x:c r="AC43" s="2"/>
+      <x:c r="AD43" s="2"/>
+      <x:c r="AE43" s="2"/>
+      <x:c r="AF43" s="2"/>
+      <x:c r="AG43" s="2"/>
       <x:c r="AH43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ43" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav forbrug time</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I44" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>74.000000</x:v>
+      </x:c>
+      <x:c r="K44" s="2"/>
+      <x:c r="L44" s="2"/>
+      <x:c r="M44" s="2"/>
+      <x:c r="N44" s="2"/>
+      <x:c r="O44" s="2"/>
+      <x:c r="P44" s="2"/>
+      <x:c r="Q44" s="2"/>
+      <x:c r="R44" s="2"/>
+      <x:c r="S44" s="2"/>
+      <x:c r="T44" s="2"/>
+      <x:c r="U44" s="2"/>
+      <x:c r="V44" s="2"/>
+      <x:c r="W44" s="2"/>
+      <x:c r="X44" s="2"/>
+      <x:c r="Y44" s="2"/>
+      <x:c r="Z44" s="2"/>
+      <x:c r="AA44" s="2"/>
+      <x:c r="AB44" s="2"/>
+      <x:c r="AC44" s="2"/>
+      <x:c r="AD44" s="2"/>
+      <x:c r="AE44" s="2"/>
+      <x:c r="AF44" s="2"/>
+      <x:c r="AG44" s="2"/>
       <x:c r="AH44" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ44" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I45" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>58.000000</x:v>
+      </x:c>
+      <x:c r="K45" s="2"/>
+      <x:c r="L45" s="2"/>
+      <x:c r="M45" s="2"/>
+      <x:c r="N45" s="2"/>
+      <x:c r="O45" s="2"/>
+      <x:c r="P45" s="2"/>
+      <x:c r="Q45" s="2"/>
+      <x:c r="R45" s="2"/>
+      <x:c r="S45" s="2"/>
+      <x:c r="T45" s="2"/>
+      <x:c r="U45" s="2"/>
+      <x:c r="V45" s="2"/>
+      <x:c r="W45" s="2"/>
+      <x:c r="X45" s="2"/>
+      <x:c r="Y45" s="2"/>
+      <x:c r="Z45" s="2"/>
+      <x:c r="AA45" s="2"/>
+      <x:c r="AB45" s="2"/>
+      <x:c r="AC45" s="2"/>
+      <x:c r="AD45" s="2"/>
+      <x:c r="AE45" s="2"/>
+      <x:c r="AF45" s="2"/>
+      <x:c r="AG45" s="2"/>
       <x:c r="AH45" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ45" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>Kundegruppe BL - timeafr.</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
-        <x:v>Kundegruppe BL - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I46" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>61.000000</x:v>
+      </x:c>
+      <x:c r="K46" s="2"/>
+      <x:c r="L46" s="2"/>
+      <x:c r="M46" s="2"/>
+      <x:c r="N46" s="2"/>
+      <x:c r="O46" s="2"/>
+      <x:c r="P46" s="2"/>
+      <x:c r="Q46" s="2"/>
+      <x:c r="R46" s="2"/>
+      <x:c r="S46" s="2"/>
+      <x:c r="T46" s="2"/>
+      <x:c r="U46" s="2"/>
+      <x:c r="V46" s="2"/>
+      <x:c r="W46" s="2"/>
+      <x:c r="X46" s="2"/>
+      <x:c r="Y46" s="2"/>
+      <x:c r="Z46" s="2"/>
+      <x:c r="AA46" s="2"/>
+      <x:c r="AB46" s="2"/>
+      <x:c r="AC46" s="2"/>
+      <x:c r="AD46" s="2"/>
+      <x:c r="AE46" s="2"/>
+      <x:c r="AF46" s="2"/>
+      <x:c r="AG46" s="2"/>
       <x:c r="AH46" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ46" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>E-154</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>Kundegruppe BL - timeafr.</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
-        <x:v>Kundegruppe BL - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I47" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>58.000000</x:v>
+      </x:c>
+      <x:c r="K47" s="2"/>
+      <x:c r="L47" s="2"/>
+      <x:c r="M47" s="2"/>
+      <x:c r="N47" s="2"/>
+      <x:c r="O47" s="2"/>
+      <x:c r="P47" s="2"/>
+      <x:c r="Q47" s="2"/>
+      <x:c r="R47" s="2"/>
+      <x:c r="S47" s="2"/>
+      <x:c r="T47" s="2"/>
+      <x:c r="U47" s="2"/>
+      <x:c r="V47" s="2"/>
+      <x:c r="W47" s="2"/>
+      <x:c r="X47" s="2"/>
+      <x:c r="Y47" s="2"/>
+      <x:c r="Z47" s="2"/>
+      <x:c r="AA47" s="2"/>
+      <x:c r="AB47" s="2"/>
+      <x:c r="AC47" s="2"/>
+      <x:c r="AD47" s="2"/>
+      <x:c r="AE47" s="2"/>
+      <x:c r="AF47" s="2"/>
+      <x:c r="AG47" s="2"/>
       <x:c r="AH47" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ47" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I48" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>-81.083300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>64.000000</x:v>
+      </x:c>
+      <x:c r="K48" s="2"/>
+      <x:c r="L48" s="2"/>
+      <x:c r="M48" s="2"/>
+      <x:c r="N48" s="2"/>
+      <x:c r="O48" s="2"/>
+      <x:c r="P48" s="2"/>
+      <x:c r="Q48" s="2"/>
+      <x:c r="R48" s="2"/>
+      <x:c r="S48" s="2"/>
+      <x:c r="T48" s="2"/>
+      <x:c r="U48" s="2"/>
+      <x:c r="V48" s="2"/>
+      <x:c r="W48" s="2"/>
+      <x:c r="X48" s="2"/>
+      <x:c r="Y48" s="2"/>
+      <x:c r="Z48" s="2"/>
+      <x:c r="AA48" s="2"/>
+      <x:c r="AB48" s="2"/>
+      <x:c r="AC48" s="2"/>
+      <x:c r="AD48" s="2"/>
+      <x:c r="AE48" s="2"/>
+      <x:c r="AF48" s="2"/>
+      <x:c r="AG48" s="2"/>
       <x:c r="AH48" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ48" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I49" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>-94.916700</x:v>
-[...1 lines deleted...]
-      <x:c r="K49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L49" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K49" s="2"/>
+      <x:c r="L49" s="2"/>
+      <x:c r="M49" s="2"/>
+      <x:c r="N49" s="2"/>
+      <x:c r="O49" s="2"/>
+      <x:c r="P49" s="2"/>
+      <x:c r="Q49" s="2"/>
+      <x:c r="R49" s="2"/>
+      <x:c r="S49" s="2"/>
+      <x:c r="T49" s="2"/>
+      <x:c r="U49" s="2"/>
+      <x:c r="V49" s="2"/>
+      <x:c r="W49" s="2"/>
+      <x:c r="X49" s="2"/>
+      <x:c r="Y49" s="2"/>
+      <x:c r="Z49" s="2"/>
+      <x:c r="AA49" s="2"/>
+      <x:c r="AB49" s="2"/>
+      <x:c r="AC49" s="2"/>
+      <x:c r="AD49" s="2"/>
+      <x:c r="AE49" s="2"/>
+      <x:c r="AF49" s="2"/>
+      <x:c r="AG49" s="2"/>
       <x:c r="AH49" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ49" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I50" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>-94.920000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>80.000000</x:v>
+      </x:c>
+      <x:c r="K50" s="2"/>
+      <x:c r="L50" s="2"/>
+      <x:c r="M50" s="2"/>
+      <x:c r="N50" s="2"/>
+      <x:c r="O50" s="2"/>
+      <x:c r="P50" s="2"/>
+      <x:c r="Q50" s="2"/>
+      <x:c r="R50" s="2"/>
+      <x:c r="S50" s="2"/>
+      <x:c r="T50" s="2"/>
+      <x:c r="U50" s="2"/>
+      <x:c r="V50" s="2"/>
+      <x:c r="W50" s="2"/>
+      <x:c r="X50" s="2"/>
+      <x:c r="Y50" s="2"/>
+      <x:c r="Z50" s="2"/>
+      <x:c r="AA50" s="2"/>
+      <x:c r="AB50" s="2"/>
+      <x:c r="AC50" s="2"/>
+      <x:c r="AD50" s="2"/>
+      <x:c r="AE50" s="2"/>
+      <x:c r="AF50" s="2"/>
+      <x:c r="AG50" s="2"/>
       <x:c r="AH50" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ50" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-54</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug time</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2018-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I51" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>81.083330</x:v>
+      </x:c>
+      <x:c r="K51" s="2"/>
+      <x:c r="L51" s="2"/>
+      <x:c r="M51" s="2"/>
+      <x:c r="N51" s="2"/>
+      <x:c r="O51" s="2"/>
+      <x:c r="P51" s="2"/>
+      <x:c r="Q51" s="2"/>
+      <x:c r="R51" s="2"/>
+      <x:c r="S51" s="2"/>
+      <x:c r="T51" s="2"/>
+      <x:c r="U51" s="2"/>
+      <x:c r="V51" s="2"/>
+      <x:c r="W51" s="2"/>
+      <x:c r="X51" s="2"/>
+      <x:c r="Y51" s="2"/>
+      <x:c r="Z51" s="2"/>
+      <x:c r="AA51" s="2"/>
+      <x:c r="AB51" s="2"/>
+      <x:c r="AC51" s="2"/>
+      <x:c r="AD51" s="2"/>
+      <x:c r="AE51" s="2"/>
+      <x:c r="AF51" s="2"/>
+      <x:c r="AG51" s="2"/>
       <x:c r="AH51" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ51" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-55</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, timeafregnet)</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I52" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...1 lines deleted...]
-      <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L52" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K52" s="2"/>
+      <x:c r="L52" s="2"/>
+      <x:c r="M52" s="2"/>
+      <x:c r="N52" s="2"/>
+      <x:c r="O52" s="2"/>
+      <x:c r="P52" s="2"/>
+      <x:c r="Q52" s="2"/>
+      <x:c r="R52" s="2"/>
+      <x:c r="S52" s="2"/>
+      <x:c r="T52" s="2"/>
+      <x:c r="U52" s="2"/>
+      <x:c r="V52" s="2"/>
+      <x:c r="W52" s="2"/>
+      <x:c r="X52" s="2"/>
+      <x:c r="Y52" s="2"/>
+      <x:c r="Z52" s="2"/>
+      <x:c r="AA52" s="2"/>
+      <x:c r="AB52" s="2"/>
+      <x:c r="AC52" s="2"/>
+      <x:c r="AD52" s="2"/>
+      <x:c r="AE52" s="2"/>
+      <x:c r="AF52" s="2"/>
+      <x:c r="AG52" s="2"/>
       <x:c r="AH52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ52" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-55</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B lav selvejer forbrug tim</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, timeafregnet)</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler. Kunden ejer stationen.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I53" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>80.000000</x:v>
+      </x:c>
+      <x:c r="K53" s="2"/>
+      <x:c r="L53" s="2"/>
+      <x:c r="M53" s="2"/>
+      <x:c r="N53" s="2"/>
+      <x:c r="O53" s="2"/>
+      <x:c r="P53" s="2"/>
+      <x:c r="Q53" s="2"/>
+      <x:c r="R53" s="2"/>
+      <x:c r="S53" s="2"/>
+      <x:c r="T53" s="2"/>
+      <x:c r="U53" s="2"/>
+      <x:c r="V53" s="2"/>
+      <x:c r="W53" s="2"/>
+      <x:c r="X53" s="2"/>
+      <x:c r="Y53" s="2"/>
+      <x:c r="Z53" s="2"/>
+      <x:c r="AA53" s="2"/>
+      <x:c r="AB53" s="2"/>
+      <x:c r="AC53" s="2"/>
+      <x:c r="AD53" s="2"/>
+      <x:c r="AE53" s="2"/>
+      <x:c r="AF53" s="2"/>
+      <x:c r="AG53" s="2"/>
       <x:c r="AH53" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ53" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-55</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>Net abo B lav selvejer forbrug time</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, timeafregnet)</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation med en timeaflæst måler. Kunden ejer stationen.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I54" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>81.083330</x:v>
+      </x:c>
+      <x:c r="K54" s="2"/>
+      <x:c r="L54" s="2"/>
+      <x:c r="M54" s="2"/>
+      <x:c r="N54" s="2"/>
+      <x:c r="O54" s="2"/>
+      <x:c r="P54" s="2"/>
+      <x:c r="Q54" s="2"/>
+      <x:c r="R54" s="2"/>
+      <x:c r="S54" s="2"/>
+      <x:c r="T54" s="2"/>
+      <x:c r="U54" s="2"/>
+      <x:c r="V54" s="2"/>
+      <x:c r="W54" s="2"/>
+      <x:c r="X54" s="2"/>
+      <x:c r="Y54" s="2"/>
+      <x:c r="Z54" s="2"/>
+      <x:c r="AA54" s="2"/>
+      <x:c r="AB54" s="2"/>
+      <x:c r="AC54" s="2"/>
+      <x:c r="AD54" s="2"/>
+      <x:c r="AE54" s="2"/>
+      <x:c r="AF54" s="2"/>
+      <x:c r="AG54" s="2"/>
       <x:c r="AH54" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ54" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-55</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. timeafr.</x:v>
+        <x:v>Net abo B lav forbrug (selvejer, timeafregnet)</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV selvejet transformerstation med en timeaflæst måler.</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I55" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>-95.750000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>94.916700</x:v>
+      </x:c>
+      <x:c r="K55" s="2"/>
+      <x:c r="L55" s="2"/>
+      <x:c r="M55" s="2"/>
+      <x:c r="N55" s="2"/>
+      <x:c r="O55" s="2"/>
+      <x:c r="P55" s="2"/>
+      <x:c r="Q55" s="2"/>
+      <x:c r="R55" s="2"/>
+      <x:c r="S55" s="2"/>
+      <x:c r="T55" s="2"/>
+      <x:c r="U55" s="2"/>
+      <x:c r="V55" s="2"/>
+      <x:c r="W55" s="2"/>
+      <x:c r="X55" s="2"/>
+      <x:c r="Y55" s="2"/>
+      <x:c r="Z55" s="2"/>
+      <x:c r="AA55" s="2"/>
+      <x:c r="AB55" s="2"/>
+      <x:c r="AC55" s="2"/>
+      <x:c r="AD55" s="2"/>
+      <x:c r="AE55" s="2"/>
+      <x:c r="AF55" s="2"/>
+      <x:c r="AG55" s="2"/>
       <x:c r="AH55" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ55" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>E-155</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. timeafr.</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
-        <x:v>Kundegruppe BL selvejet transf. St. timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I56" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>318.000000</x:v>
+      </x:c>
+      <x:c r="K56" s="2"/>
+      <x:c r="L56" s="2"/>
+      <x:c r="M56" s="2"/>
+      <x:c r="N56" s="2"/>
+      <x:c r="O56" s="2"/>
+      <x:c r="P56" s="2"/>
+      <x:c r="Q56" s="2"/>
+      <x:c r="R56" s="2"/>
+      <x:c r="S56" s="2"/>
+      <x:c r="T56" s="2"/>
+      <x:c r="U56" s="2"/>
+      <x:c r="V56" s="2"/>
+      <x:c r="W56" s="2"/>
+      <x:c r="X56" s="2"/>
+      <x:c r="Y56" s="2"/>
+      <x:c r="Z56" s="2"/>
+      <x:c r="AA56" s="2"/>
+      <x:c r="AB56" s="2"/>
+      <x:c r="AC56" s="2"/>
+      <x:c r="AD56" s="2"/>
+      <x:c r="AE56" s="2"/>
+      <x:c r="AF56" s="2"/>
+      <x:c r="AG56" s="2"/>
       <x:c r="AH56" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ56" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I57" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>-292.417000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>342.000000</x:v>
+      </x:c>
+      <x:c r="K57" s="2"/>
+      <x:c r="L57" s="2"/>
+      <x:c r="M57" s="2"/>
+      <x:c r="N57" s="2"/>
+      <x:c r="O57" s="2"/>
+      <x:c r="P57" s="2"/>
+      <x:c r="Q57" s="2"/>
+      <x:c r="R57" s="2"/>
+      <x:c r="S57" s="2"/>
+      <x:c r="T57" s="2"/>
+      <x:c r="U57" s="2"/>
+      <x:c r="V57" s="2"/>
+      <x:c r="W57" s="2"/>
+      <x:c r="X57" s="2"/>
+      <x:c r="Y57" s="2"/>
+      <x:c r="Z57" s="2"/>
+      <x:c r="AA57" s="2"/>
+      <x:c r="AB57" s="2"/>
+      <x:c r="AC57" s="2"/>
+      <x:c r="AD57" s="2"/>
+      <x:c r="AE57" s="2"/>
+      <x:c r="AF57" s="2"/>
+      <x:c r="AG57" s="2"/>
       <x:c r="AH57" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ57" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I58" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>-311.333300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>297.000000</x:v>
+      </x:c>
+      <x:c r="K58" s="2"/>
+      <x:c r="L58" s="2"/>
+      <x:c r="M58" s="2"/>
+      <x:c r="N58" s="2"/>
+      <x:c r="O58" s="2"/>
+      <x:c r="P58" s="2"/>
+      <x:c r="Q58" s="2"/>
+      <x:c r="R58" s="2"/>
+      <x:c r="S58" s="2"/>
+      <x:c r="T58" s="2"/>
+      <x:c r="U58" s="2"/>
+      <x:c r="V58" s="2"/>
+      <x:c r="W58" s="2"/>
+      <x:c r="X58" s="2"/>
+      <x:c r="Y58" s="2"/>
+      <x:c r="Z58" s="2"/>
+      <x:c r="AA58" s="2"/>
+      <x:c r="AB58" s="2"/>
+      <x:c r="AC58" s="2"/>
+      <x:c r="AD58" s="2"/>
+      <x:c r="AE58" s="2"/>
+      <x:c r="AF58" s="2"/>
+      <x:c r="AG58" s="2"/>
       <x:c r="AH58" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ58" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I59" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>-311.330000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>359.000000</x:v>
+      </x:c>
+      <x:c r="K59" s="2"/>
+      <x:c r="L59" s="2"/>
+      <x:c r="M59" s="2"/>
+      <x:c r="N59" s="2"/>
+      <x:c r="O59" s="2"/>
+      <x:c r="P59" s="2"/>
+      <x:c r="Q59" s="2"/>
+      <x:c r="R59" s="2"/>
+      <x:c r="S59" s="2"/>
+      <x:c r="T59" s="2"/>
+      <x:c r="U59" s="2"/>
+      <x:c r="V59" s="2"/>
+      <x:c r="W59" s="2"/>
+      <x:c r="X59" s="2"/>
+      <x:c r="Y59" s="2"/>
+      <x:c r="Z59" s="2"/>
+      <x:c r="AA59" s="2"/>
+      <x:c r="AB59" s="2"/>
+      <x:c r="AC59" s="2"/>
+      <x:c r="AD59" s="2"/>
+      <x:c r="AE59" s="2"/>
+      <x:c r="AF59" s="2"/>
+      <x:c r="AG59" s="2"/>
       <x:c r="AH59" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ59" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I60" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>336.000000</x:v>
+      </x:c>
+      <x:c r="K60" s="2"/>
+      <x:c r="L60" s="2"/>
+      <x:c r="M60" s="2"/>
+      <x:c r="N60" s="2"/>
+      <x:c r="O60" s="2"/>
+      <x:c r="P60" s="2"/>
+      <x:c r="Q60" s="2"/>
+      <x:c r="R60" s="2"/>
+      <x:c r="S60" s="2"/>
+      <x:c r="T60" s="2"/>
+      <x:c r="U60" s="2"/>
+      <x:c r="V60" s="2"/>
+      <x:c r="W60" s="2"/>
+      <x:c r="X60" s="2"/>
+      <x:c r="Y60" s="2"/>
+      <x:c r="Z60" s="2"/>
+      <x:c r="AA60" s="2"/>
+      <x:c r="AB60" s="2"/>
+      <x:c r="AC60" s="2"/>
+      <x:c r="AD60" s="2"/>
+      <x:c r="AE60" s="2"/>
+      <x:c r="AF60" s="2"/>
+      <x:c r="AG60" s="2"/>
       <x:c r="AH60" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ60" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I61" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>273.000000</x:v>
+      </x:c>
+      <x:c r="K61" s="2"/>
+      <x:c r="L61" s="2"/>
+      <x:c r="M61" s="2"/>
+      <x:c r="N61" s="2"/>
+      <x:c r="O61" s="2"/>
+      <x:c r="P61" s="2"/>
+      <x:c r="Q61" s="2"/>
+      <x:c r="R61" s="2"/>
+      <x:c r="S61" s="2"/>
+      <x:c r="T61" s="2"/>
+      <x:c r="U61" s="2"/>
+      <x:c r="V61" s="2"/>
+      <x:c r="W61" s="2"/>
+      <x:c r="X61" s="2"/>
+      <x:c r="Y61" s="2"/>
+      <x:c r="Z61" s="2"/>
+      <x:c r="AA61" s="2"/>
+      <x:c r="AB61" s="2"/>
+      <x:c r="AC61" s="2"/>
+      <x:c r="AD61" s="2"/>
+      <x:c r="AE61" s="2"/>
+      <x:c r="AF61" s="2"/>
+      <x:c r="AG61" s="2"/>
       <x:c r="AH61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ61" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I62" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>266.000000</x:v>
+      </x:c>
+      <x:c r="K62" s="2"/>
+      <x:c r="L62" s="2"/>
+      <x:c r="M62" s="2"/>
+      <x:c r="N62" s="2"/>
+      <x:c r="O62" s="2"/>
+      <x:c r="P62" s="2"/>
+      <x:c r="Q62" s="2"/>
+      <x:c r="R62" s="2"/>
+      <x:c r="S62" s="2"/>
+      <x:c r="T62" s="2"/>
+      <x:c r="U62" s="2"/>
+      <x:c r="V62" s="2"/>
+      <x:c r="W62" s="2"/>
+      <x:c r="X62" s="2"/>
+      <x:c r="Y62" s="2"/>
+      <x:c r="Z62" s="2"/>
+      <x:c r="AA62" s="2"/>
+      <x:c r="AB62" s="2"/>
+      <x:c r="AC62" s="2"/>
+      <x:c r="AD62" s="2"/>
+      <x:c r="AE62" s="2"/>
+      <x:c r="AF62" s="2"/>
+      <x:c r="AG62" s="2"/>
       <x:c r="AH62" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ62" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I63" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>291.000000</x:v>
+      </x:c>
+      <x:c r="K63" s="2"/>
+      <x:c r="L63" s="2"/>
+      <x:c r="M63" s="2"/>
+      <x:c r="N63" s="2"/>
+      <x:c r="O63" s="2"/>
+      <x:c r="P63" s="2"/>
+      <x:c r="Q63" s="2"/>
+      <x:c r="R63" s="2"/>
+      <x:c r="S63" s="2"/>
+      <x:c r="T63" s="2"/>
+      <x:c r="U63" s="2"/>
+      <x:c r="V63" s="2"/>
+      <x:c r="W63" s="2"/>
+      <x:c r="X63" s="2"/>
+      <x:c r="Y63" s="2"/>
+      <x:c r="Z63" s="2"/>
+      <x:c r="AA63" s="2"/>
+      <x:c r="AB63" s="2"/>
+      <x:c r="AC63" s="2"/>
+      <x:c r="AD63" s="2"/>
+      <x:c r="AE63" s="2"/>
+      <x:c r="AF63" s="2"/>
+      <x:c r="AG63" s="2"/>
       <x:c r="AH63" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ63" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>Kundegruppe BH - timeafr.</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
-        <x:v>Kundegruppe BH - timeafr. 
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I64" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...1 lines deleted...]
-      <x:c r="K64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L64" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K64" s="2"/>
+      <x:c r="L64" s="2"/>
+      <x:c r="M64" s="2"/>
+      <x:c r="N64" s="2"/>
+      <x:c r="O64" s="2"/>
+      <x:c r="P64" s="2"/>
+      <x:c r="Q64" s="2"/>
+      <x:c r="R64" s="2"/>
+      <x:c r="S64" s="2"/>
+      <x:c r="T64" s="2"/>
+      <x:c r="U64" s="2"/>
+      <x:c r="V64" s="2"/>
+      <x:c r="W64" s="2"/>
+      <x:c r="X64" s="2"/>
+      <x:c r="Y64" s="2"/>
+      <x:c r="Z64" s="2"/>
+      <x:c r="AA64" s="2"/>
+      <x:c r="AB64" s="2"/>
+      <x:c r="AC64" s="2"/>
+      <x:c r="AD64" s="2"/>
+      <x:c r="AE64" s="2"/>
+      <x:c r="AF64" s="2"/>
+      <x:c r="AG64" s="2"/>
       <x:c r="AH64" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ64" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>E-156</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>Kundegruppe BH - timeafr.</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
-        <x:v>Kundegruppe BH - timeafr. 
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I65" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.000000</x:v>
+      </x:c>
+      <x:c r="K65" s="2"/>
+      <x:c r="L65" s="2"/>
+      <x:c r="M65" s="2"/>
+      <x:c r="N65" s="2"/>
+      <x:c r="O65" s="2"/>
+      <x:c r="P65" s="2"/>
+      <x:c r="Q65" s="2"/>
+      <x:c r="R65" s="2"/>
+      <x:c r="S65" s="2"/>
+      <x:c r="T65" s="2"/>
+      <x:c r="U65" s="2"/>
+      <x:c r="V65" s="2"/>
+      <x:c r="W65" s="2"/>
+      <x:c r="X65" s="2"/>
+      <x:c r="Y65" s="2"/>
+      <x:c r="Z65" s="2"/>
+      <x:c r="AA65" s="2"/>
+      <x:c r="AB65" s="2"/>
+      <x:c r="AC65" s="2"/>
+      <x:c r="AD65" s="2"/>
+      <x:c r="AE65" s="2"/>
+      <x:c r="AF65" s="2"/>
+      <x:c r="AG65" s="2"/>
       <x:c r="AH65" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ65" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I66" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>-292.417000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.416700</x:v>
+      </x:c>
+      <x:c r="K66" s="2"/>
+      <x:c r="L66" s="2"/>
+      <x:c r="M66" s="2"/>
+      <x:c r="N66" s="2"/>
+      <x:c r="O66" s="2"/>
+      <x:c r="P66" s="2"/>
+      <x:c r="Q66" s="2"/>
+      <x:c r="R66" s="2"/>
+      <x:c r="S66" s="2"/>
+      <x:c r="T66" s="2"/>
+      <x:c r="U66" s="2"/>
+      <x:c r="V66" s="2"/>
+      <x:c r="W66" s="2"/>
+      <x:c r="X66" s="2"/>
+      <x:c r="Y66" s="2"/>
+      <x:c r="Z66" s="2"/>
+      <x:c r="AA66" s="2"/>
+      <x:c r="AB66" s="2"/>
+      <x:c r="AC66" s="2"/>
+      <x:c r="AD66" s="2"/>
+      <x:c r="AE66" s="2"/>
+      <x:c r="AF66" s="2"/>
+      <x:c r="AG66" s="2"/>
       <x:c r="AH66" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ66" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-56</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet.</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I67" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>-311.333300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>311.333300</x:v>
+      </x:c>
+      <x:c r="K67" s="2"/>
+      <x:c r="L67" s="2"/>
+      <x:c r="M67" s="2"/>
+      <x:c r="N67" s="2"/>
+      <x:c r="O67" s="2"/>
+      <x:c r="P67" s="2"/>
+      <x:c r="Q67" s="2"/>
+      <x:c r="R67" s="2"/>
+      <x:c r="S67" s="2"/>
+      <x:c r="T67" s="2"/>
+      <x:c r="U67" s="2"/>
+      <x:c r="V67" s="2"/>
+      <x:c r="W67" s="2"/>
+      <x:c r="X67" s="2"/>
+      <x:c r="Y67" s="2"/>
+      <x:c r="Z67" s="2"/>
+      <x:c r="AA67" s="2"/>
+      <x:c r="AB67" s="2"/>
+      <x:c r="AC67" s="2"/>
+      <x:c r="AD67" s="2"/>
+      <x:c r="AE67" s="2"/>
+      <x:c r="AF67" s="2"/>
+      <x:c r="AG67" s="2"/>
       <x:c r="AH67" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ67" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-57</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug (selvejer)</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I68" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>-311.330000</x:v>
-[...1 lines deleted...]
-      <x:c r="K68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L68" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K68" s="2"/>
+      <x:c r="L68" s="2"/>
+      <x:c r="M68" s="2"/>
+      <x:c r="N68" s="2"/>
+      <x:c r="O68" s="2"/>
+      <x:c r="P68" s="2"/>
+      <x:c r="Q68" s="2"/>
+      <x:c r="R68" s="2"/>
+      <x:c r="S68" s="2"/>
+      <x:c r="T68" s="2"/>
+      <x:c r="U68" s="2"/>
+      <x:c r="V68" s="2"/>
+      <x:c r="W68" s="2"/>
+      <x:c r="X68" s="2"/>
+      <x:c r="Y68" s="2"/>
+      <x:c r="Z68" s="2"/>
+      <x:c r="AA68" s="2"/>
+      <x:c r="AB68" s="2"/>
+      <x:c r="AC68" s="2"/>
+      <x:c r="AD68" s="2"/>
+      <x:c r="AE68" s="2"/>
+      <x:c r="AF68" s="2"/>
+      <x:c r="AG68" s="2"/>
       <x:c r="AH68" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI68" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ68" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-57</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug (selvejer)</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I69" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.000000</x:v>
+      </x:c>
+      <x:c r="K69" s="2"/>
+      <x:c r="L69" s="2"/>
+      <x:c r="M69" s="2"/>
+      <x:c r="N69" s="2"/>
+      <x:c r="O69" s="2"/>
+      <x:c r="P69" s="2"/>
+      <x:c r="Q69" s="2"/>
+      <x:c r="R69" s="2"/>
+      <x:c r="S69" s="2"/>
+      <x:c r="T69" s="2"/>
+      <x:c r="U69" s="2"/>
+      <x:c r="V69" s="2"/>
+      <x:c r="W69" s="2"/>
+      <x:c r="X69" s="2"/>
+      <x:c r="Y69" s="2"/>
+      <x:c r="Z69" s="2"/>
+      <x:c r="AA69" s="2"/>
+      <x:c r="AB69" s="2"/>
+      <x:c r="AC69" s="2"/>
+      <x:c r="AD69" s="2"/>
+      <x:c r="AE69" s="2"/>
+      <x:c r="AF69" s="2"/>
+      <x:c r="AG69" s="2"/>
       <x:c r="AH69" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ69" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-57</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug (selvejer)</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I70" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.416700</x:v>
+      </x:c>
+      <x:c r="K70" s="2"/>
+      <x:c r="L70" s="2"/>
+      <x:c r="M70" s="2"/>
+      <x:c r="N70" s="2"/>
+      <x:c r="O70" s="2"/>
+      <x:c r="P70" s="2"/>
+      <x:c r="Q70" s="2"/>
+      <x:c r="R70" s="2"/>
+      <x:c r="S70" s="2"/>
+      <x:c r="T70" s="2"/>
+      <x:c r="U70" s="2"/>
+      <x:c r="V70" s="2"/>
+      <x:c r="W70" s="2"/>
+      <x:c r="X70" s="2"/>
+      <x:c r="Y70" s="2"/>
+      <x:c r="Z70" s="2"/>
+      <x:c r="AA70" s="2"/>
+      <x:c r="AB70" s="2"/>
+      <x:c r="AC70" s="2"/>
+      <x:c r="AD70" s="2"/>
+      <x:c r="AE70" s="2"/>
+      <x:c r="AF70" s="2"/>
+      <x:c r="AG70" s="2"/>
       <x:c r="AH70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ70" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-57</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo B høj forbrug (selvejer)</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Selvejet transformerstation</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I71" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>311.333300</x:v>
+      </x:c>
+      <x:c r="K71" s="2"/>
+      <x:c r="L71" s="2"/>
+      <x:c r="M71" s="2"/>
+      <x:c r="N71" s="2"/>
+      <x:c r="O71" s="2"/>
+      <x:c r="P71" s="2"/>
+      <x:c r="Q71" s="2"/>
+      <x:c r="R71" s="2"/>
+      <x:c r="S71" s="2"/>
+      <x:c r="T71" s="2"/>
+      <x:c r="U71" s="2"/>
+      <x:c r="V71" s="2"/>
+      <x:c r="W71" s="2"/>
+      <x:c r="X71" s="2"/>
+      <x:c r="Y71" s="2"/>
+      <x:c r="Z71" s="2"/>
+      <x:c r="AA71" s="2"/>
+      <x:c r="AB71" s="2"/>
+      <x:c r="AC71" s="2"/>
+      <x:c r="AD71" s="2"/>
+      <x:c r="AE71" s="2"/>
+      <x:c r="AF71" s="2"/>
+      <x:c r="AG71" s="2"/>
       <x:c r="AH71" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ71" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>Net abo B høj selvejer forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet er i 10-20 kV-nettet. Kunden ejer stationen</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I72" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>318.000000</x:v>
+      </x:c>
+      <x:c r="K72" s="2"/>
+      <x:c r="L72" s="2"/>
+      <x:c r="M72" s="2"/>
+      <x:c r="N72" s="2"/>
+      <x:c r="O72" s="2"/>
+      <x:c r="P72" s="2"/>
+      <x:c r="Q72" s="2"/>
+      <x:c r="R72" s="2"/>
+      <x:c r="S72" s="2"/>
+      <x:c r="T72" s="2"/>
+      <x:c r="U72" s="2"/>
+      <x:c r="V72" s="2"/>
+      <x:c r="W72" s="2"/>
+      <x:c r="X72" s="2"/>
+      <x:c r="Y72" s="2"/>
+      <x:c r="Z72" s="2"/>
+      <x:c r="AA72" s="2"/>
+      <x:c r="AB72" s="2"/>
+      <x:c r="AC72" s="2"/>
+      <x:c r="AD72" s="2"/>
+      <x:c r="AE72" s="2"/>
+      <x:c r="AF72" s="2"/>
+      <x:c r="AG72" s="2"/>
       <x:c r="AH72" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ72" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>Kundegruppe BH selvejet transf. St. - timeafr.</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
-        <x:v>Kundegruppe BH selvejet transf. St. - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I73" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>342.000000</x:v>
+      </x:c>
+      <x:c r="K73" s="2"/>
+      <x:c r="L73" s="2"/>
+      <x:c r="M73" s="2"/>
+      <x:c r="N73" s="2"/>
+      <x:c r="O73" s="2"/>
+      <x:c r="P73" s="2"/>
+      <x:c r="Q73" s="2"/>
+      <x:c r="R73" s="2"/>
+      <x:c r="S73" s="2"/>
+      <x:c r="T73" s="2"/>
+      <x:c r="U73" s="2"/>
+      <x:c r="V73" s="2"/>
+      <x:c r="W73" s="2"/>
+      <x:c r="X73" s="2"/>
+      <x:c r="Y73" s="2"/>
+      <x:c r="Z73" s="2"/>
+      <x:c r="AA73" s="2"/>
+      <x:c r="AB73" s="2"/>
+      <x:c r="AC73" s="2"/>
+      <x:c r="AD73" s="2"/>
+      <x:c r="AE73" s="2"/>
+      <x:c r="AF73" s="2"/>
+      <x:c r="AG73" s="2"/>
       <x:c r="AH73" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ73" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>E-157</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>Kundegruppe BH selvejet transf. St. - timeafr.</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
-        <x:v>Kundegruppe BH selvejet transf. St. - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I74" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>297.000000</x:v>
+      </x:c>
+      <x:c r="K74" s="2"/>
+      <x:c r="L74" s="2"/>
+      <x:c r="M74" s="2"/>
+      <x:c r="N74" s="2"/>
+      <x:c r="O74" s="2"/>
+      <x:c r="P74" s="2"/>
+      <x:c r="Q74" s="2"/>
+      <x:c r="R74" s="2"/>
+      <x:c r="S74" s="2"/>
+      <x:c r="T74" s="2"/>
+      <x:c r="U74" s="2"/>
+      <x:c r="V74" s="2"/>
+      <x:c r="W74" s="2"/>
+      <x:c r="X74" s="2"/>
+      <x:c r="Y74" s="2"/>
+      <x:c r="Z74" s="2"/>
+      <x:c r="AA74" s="2"/>
+      <x:c r="AB74" s="2"/>
+      <x:c r="AC74" s="2"/>
+      <x:c r="AD74" s="2"/>
+      <x:c r="AE74" s="2"/>
+      <x:c r="AF74" s="2"/>
+      <x:c r="AG74" s="2"/>
       <x:c r="AH74" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ74" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I75" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>-292.417000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>359.000000</x:v>
+      </x:c>
+      <x:c r="K75" s="2"/>
+      <x:c r="L75" s="2"/>
+      <x:c r="M75" s="2"/>
+      <x:c r="N75" s="2"/>
+      <x:c r="O75" s="2"/>
+      <x:c r="P75" s="2"/>
+      <x:c r="Q75" s="2"/>
+      <x:c r="R75" s="2"/>
+      <x:c r="S75" s="2"/>
+      <x:c r="T75" s="2"/>
+      <x:c r="U75" s="2"/>
+      <x:c r="V75" s="2"/>
+      <x:c r="W75" s="2"/>
+      <x:c r="X75" s="2"/>
+      <x:c r="Y75" s="2"/>
+      <x:c r="Z75" s="2"/>
+      <x:c r="AA75" s="2"/>
+      <x:c r="AB75" s="2"/>
+      <x:c r="AC75" s="2"/>
+      <x:c r="AD75" s="2"/>
+      <x:c r="AE75" s="2"/>
+      <x:c r="AF75" s="2"/>
+      <x:c r="AG75" s="2"/>
       <x:c r="AH75" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ75" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I76" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>-311.333300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>336.000000</x:v>
+      </x:c>
+      <x:c r="K76" s="2"/>
+      <x:c r="L76" s="2"/>
+      <x:c r="M76" s="2"/>
+      <x:c r="N76" s="2"/>
+      <x:c r="O76" s="2"/>
+      <x:c r="P76" s="2"/>
+      <x:c r="Q76" s="2"/>
+      <x:c r="R76" s="2"/>
+      <x:c r="S76" s="2"/>
+      <x:c r="T76" s="2"/>
+      <x:c r="U76" s="2"/>
+      <x:c r="V76" s="2"/>
+      <x:c r="W76" s="2"/>
+      <x:c r="X76" s="2"/>
+      <x:c r="Y76" s="2"/>
+      <x:c r="Z76" s="2"/>
+      <x:c r="AA76" s="2"/>
+      <x:c r="AB76" s="2"/>
+      <x:c r="AC76" s="2"/>
+      <x:c r="AD76" s="2"/>
+      <x:c r="AE76" s="2"/>
+      <x:c r="AF76" s="2"/>
+      <x:c r="AG76" s="2"/>
       <x:c r="AH76" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ76" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I77" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>-311.330000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>273.000000</x:v>
+      </x:c>
+      <x:c r="K77" s="2"/>
+      <x:c r="L77" s="2"/>
+      <x:c r="M77" s="2"/>
+      <x:c r="N77" s="2"/>
+      <x:c r="O77" s="2"/>
+      <x:c r="P77" s="2"/>
+      <x:c r="Q77" s="2"/>
+      <x:c r="R77" s="2"/>
+      <x:c r="S77" s="2"/>
+      <x:c r="T77" s="2"/>
+      <x:c r="U77" s="2"/>
+      <x:c r="V77" s="2"/>
+      <x:c r="W77" s="2"/>
+      <x:c r="X77" s="2"/>
+      <x:c r="Y77" s="2"/>
+      <x:c r="Z77" s="2"/>
+      <x:c r="AA77" s="2"/>
+      <x:c r="AB77" s="2"/>
+      <x:c r="AC77" s="2"/>
+      <x:c r="AD77" s="2"/>
+      <x:c r="AE77" s="2"/>
+      <x:c r="AF77" s="2"/>
+      <x:c r="AG77" s="2"/>
       <x:c r="AH77" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ77" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I78" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>266.000000</x:v>
+      </x:c>
+      <x:c r="K78" s="2"/>
+      <x:c r="L78" s="2"/>
+      <x:c r="M78" s="2"/>
+      <x:c r="N78" s="2"/>
+      <x:c r="O78" s="2"/>
+      <x:c r="P78" s="2"/>
+      <x:c r="Q78" s="2"/>
+      <x:c r="R78" s="2"/>
+      <x:c r="S78" s="2"/>
+      <x:c r="T78" s="2"/>
+      <x:c r="U78" s="2"/>
+      <x:c r="V78" s="2"/>
+      <x:c r="W78" s="2"/>
+      <x:c r="X78" s="2"/>
+      <x:c r="Y78" s="2"/>
+      <x:c r="Z78" s="2"/>
+      <x:c r="AA78" s="2"/>
+      <x:c r="AB78" s="2"/>
+      <x:c r="AC78" s="2"/>
+      <x:c r="AD78" s="2"/>
+      <x:c r="AE78" s="2"/>
+      <x:c r="AF78" s="2"/>
+      <x:c r="AG78" s="2"/>
       <x:c r="AH78" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ78" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I79" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>291.000000</x:v>
+      </x:c>
+      <x:c r="K79" s="2"/>
+      <x:c r="L79" s="2"/>
+      <x:c r="M79" s="2"/>
+      <x:c r="N79" s="2"/>
+      <x:c r="O79" s="2"/>
+      <x:c r="P79" s="2"/>
+      <x:c r="Q79" s="2"/>
+      <x:c r="R79" s="2"/>
+      <x:c r="S79" s="2"/>
+      <x:c r="T79" s="2"/>
+      <x:c r="U79" s="2"/>
+      <x:c r="V79" s="2"/>
+      <x:c r="W79" s="2"/>
+      <x:c r="X79" s="2"/>
+      <x:c r="Y79" s="2"/>
+      <x:c r="Z79" s="2"/>
+      <x:c r="AA79" s="2"/>
+      <x:c r="AB79" s="2"/>
+      <x:c r="AC79" s="2"/>
+      <x:c r="AD79" s="2"/>
+      <x:c r="AE79" s="2"/>
+      <x:c r="AF79" s="2"/>
+      <x:c r="AG79" s="2"/>
       <x:c r="AH79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ79" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A lav forbrug</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I80" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...1 lines deleted...]
-      <x:c r="K80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L80" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K80" s="2"/>
+      <x:c r="L80" s="2"/>
+      <x:c r="M80" s="2"/>
+      <x:c r="N80" s="2"/>
+      <x:c r="O80" s="2"/>
+      <x:c r="P80" s="2"/>
+      <x:c r="Q80" s="2"/>
+      <x:c r="R80" s="2"/>
+      <x:c r="S80" s="2"/>
+      <x:c r="T80" s="2"/>
+      <x:c r="U80" s="2"/>
+      <x:c r="V80" s="2"/>
+      <x:c r="W80" s="2"/>
+      <x:c r="X80" s="2"/>
+      <x:c r="Y80" s="2"/>
+      <x:c r="Z80" s="2"/>
+      <x:c r="AA80" s="2"/>
+      <x:c r="AB80" s="2"/>
+      <x:c r="AC80" s="2"/>
+      <x:c r="AD80" s="2"/>
+      <x:c r="AE80" s="2"/>
+      <x:c r="AF80" s="2"/>
+      <x:c r="AG80" s="2"/>
       <x:c r="AH80" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ80" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I81" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.000000</x:v>
+      </x:c>
+      <x:c r="K81" s="2"/>
+      <x:c r="L81" s="2"/>
+      <x:c r="M81" s="2"/>
+      <x:c r="N81" s="2"/>
+      <x:c r="O81" s="2"/>
+      <x:c r="P81" s="2"/>
+      <x:c r="Q81" s="2"/>
+      <x:c r="R81" s="2"/>
+      <x:c r="S81" s="2"/>
+      <x:c r="T81" s="2"/>
+      <x:c r="U81" s="2"/>
+      <x:c r="V81" s="2"/>
+      <x:c r="W81" s="2"/>
+      <x:c r="X81" s="2"/>
+      <x:c r="Y81" s="2"/>
+      <x:c r="Z81" s="2"/>
+      <x:c r="AA81" s="2"/>
+      <x:c r="AB81" s="2"/>
+      <x:c r="AC81" s="2"/>
+      <x:c r="AD81" s="2"/>
+      <x:c r="AE81" s="2"/>
+      <x:c r="AF81" s="2"/>
+      <x:c r="AG81" s="2"/>
       <x:c r="AH81" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ81" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-58</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>Kundegruppe A lav - timeafr.</x:v>
+        <x:v>Net abo A lav forbrug</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
-        <x:v>Kundegruppe A lav - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftagepunktet er på 10-20 kV-siden af en hovedstation.</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2018-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I82" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>-284.250000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>292.416700</x:v>
+      </x:c>
+      <x:c r="K82" s="2"/>
+      <x:c r="L82" s="2"/>
+      <x:c r="M82" s="2"/>
+      <x:c r="N82" s="2"/>
+      <x:c r="O82" s="2"/>
+      <x:c r="P82" s="2"/>
+      <x:c r="Q82" s="2"/>
+      <x:c r="R82" s="2"/>
+      <x:c r="S82" s="2"/>
+      <x:c r="T82" s="2"/>
+      <x:c r="U82" s="2"/>
+      <x:c r="V82" s="2"/>
+      <x:c r="W82" s="2"/>
+      <x:c r="X82" s="2"/>
+      <x:c r="Y82" s="2"/>
+      <x:c r="Z82" s="2"/>
+      <x:c r="AA82" s="2"/>
+      <x:c r="AB82" s="2"/>
+      <x:c r="AC82" s="2"/>
+      <x:c r="AD82" s="2"/>
+      <x:c r="AE82" s="2"/>
+      <x:c r="AF82" s="2"/>
+      <x:c r="AG82" s="2"/>
       <x:c r="AH82" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ82" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>E-158</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>Kundegruppe A lav - timeafr.</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
-        <x:v>Kundegruppe A lav - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I83" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>329.000000</x:v>
+      </x:c>
+      <x:c r="K83" s="2"/>
+      <x:c r="L83" s="2"/>
+      <x:c r="M83" s="2"/>
+      <x:c r="N83" s="2"/>
+      <x:c r="O83" s="2"/>
+      <x:c r="P83" s="2"/>
+      <x:c r="Q83" s="2"/>
+      <x:c r="R83" s="2"/>
+      <x:c r="S83" s="2"/>
+      <x:c r="T83" s="2"/>
+      <x:c r="U83" s="2"/>
+      <x:c r="V83" s="2"/>
+      <x:c r="W83" s="2"/>
+      <x:c r="X83" s="2"/>
+      <x:c r="Y83" s="2"/>
+      <x:c r="Z83" s="2"/>
+      <x:c r="AA83" s="2"/>
+      <x:c r="AB83" s="2"/>
+      <x:c r="AC83" s="2"/>
+      <x:c r="AD83" s="2"/>
+      <x:c r="AE83" s="2"/>
+      <x:c r="AF83" s="2"/>
+      <x:c r="AG83" s="2"/>
       <x:c r="AH83" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ83" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I84" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>-392.333000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>354.000000</x:v>
+      </x:c>
+      <x:c r="K84" s="2"/>
+      <x:c r="L84" s="2"/>
+      <x:c r="M84" s="2"/>
+      <x:c r="N84" s="2"/>
+      <x:c r="O84" s="2"/>
+      <x:c r="P84" s="2"/>
+      <x:c r="Q84" s="2"/>
+      <x:c r="R84" s="2"/>
+      <x:c r="S84" s="2"/>
+      <x:c r="T84" s="2"/>
+      <x:c r="U84" s="2"/>
+      <x:c r="V84" s="2"/>
+      <x:c r="W84" s="2"/>
+      <x:c r="X84" s="2"/>
+      <x:c r="Y84" s="2"/>
+      <x:c r="Z84" s="2"/>
+      <x:c r="AA84" s="2"/>
+      <x:c r="AB84" s="2"/>
+      <x:c r="AC84" s="2"/>
+      <x:c r="AD84" s="2"/>
+      <x:c r="AE84" s="2"/>
+      <x:c r="AF84" s="2"/>
+      <x:c r="AG84" s="2"/>
       <x:c r="AH84" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ84" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I85" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>-411.583300</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>310.000000</x:v>
+      </x:c>
+      <x:c r="K85" s="2"/>
+      <x:c r="L85" s="2"/>
+      <x:c r="M85" s="2"/>
+      <x:c r="N85" s="2"/>
+      <x:c r="O85" s="2"/>
+      <x:c r="P85" s="2"/>
+      <x:c r="Q85" s="2"/>
+      <x:c r="R85" s="2"/>
+      <x:c r="S85" s="2"/>
+      <x:c r="T85" s="2"/>
+      <x:c r="U85" s="2"/>
+      <x:c r="V85" s="2"/>
+      <x:c r="W85" s="2"/>
+      <x:c r="X85" s="2"/>
+      <x:c r="Y85" s="2"/>
+      <x:c r="Z85" s="2"/>
+      <x:c r="AA85" s="2"/>
+      <x:c r="AB85" s="2"/>
+      <x:c r="AC85" s="2"/>
+      <x:c r="AD85" s="2"/>
+      <x:c r="AE85" s="2"/>
+      <x:c r="AF85" s="2"/>
+      <x:c r="AG85" s="2"/>
       <x:c r="AH85" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ85" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I86" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>-411.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>373.000000</x:v>
+      </x:c>
+      <x:c r="K86" s="2"/>
+      <x:c r="L86" s="2"/>
+      <x:c r="M86" s="2"/>
+      <x:c r="N86" s="2"/>
+      <x:c r="O86" s="2"/>
+      <x:c r="P86" s="2"/>
+      <x:c r="Q86" s="2"/>
+      <x:c r="R86" s="2"/>
+      <x:c r="S86" s="2"/>
+      <x:c r="T86" s="2"/>
+      <x:c r="U86" s="2"/>
+      <x:c r="V86" s="2"/>
+      <x:c r="W86" s="2"/>
+      <x:c r="X86" s="2"/>
+      <x:c r="Y86" s="2"/>
+      <x:c r="Z86" s="2"/>
+      <x:c r="AA86" s="2"/>
+      <x:c r="AB86" s="2"/>
+      <x:c r="AC86" s="2"/>
+      <x:c r="AD86" s="2"/>
+      <x:c r="AE86" s="2"/>
+      <x:c r="AF86" s="2"/>
+      <x:c r="AG86" s="2"/>
       <x:c r="AH86" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ86" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I87" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>-381.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>346.000000</x:v>
+      </x:c>
+      <x:c r="K87" s="2"/>
+      <x:c r="L87" s="2"/>
+      <x:c r="M87" s="2"/>
+      <x:c r="N87" s="2"/>
+      <x:c r="O87" s="2"/>
+      <x:c r="P87" s="2"/>
+      <x:c r="Q87" s="2"/>
+      <x:c r="R87" s="2"/>
+      <x:c r="S87" s="2"/>
+      <x:c r="T87" s="2"/>
+      <x:c r="U87" s="2"/>
+      <x:c r="V87" s="2"/>
+      <x:c r="W87" s="2"/>
+      <x:c r="X87" s="2"/>
+      <x:c r="Y87" s="2"/>
+      <x:c r="Z87" s="2"/>
+      <x:c r="AA87" s="2"/>
+      <x:c r="AB87" s="2"/>
+      <x:c r="AC87" s="2"/>
+      <x:c r="AD87" s="2"/>
+      <x:c r="AE87" s="2"/>
+      <x:c r="AF87" s="2"/>
+      <x:c r="AG87" s="2"/>
       <x:c r="AH87" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ87" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I88" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>-381.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>369.000000</x:v>
+      </x:c>
+      <x:c r="K88" s="2"/>
+      <x:c r="L88" s="2"/>
+      <x:c r="M88" s="2"/>
+      <x:c r="N88" s="2"/>
+      <x:c r="O88" s="2"/>
+      <x:c r="P88" s="2"/>
+      <x:c r="Q88" s="2"/>
+      <x:c r="R88" s="2"/>
+      <x:c r="S88" s="2"/>
+      <x:c r="T88" s="2"/>
+      <x:c r="U88" s="2"/>
+      <x:c r="V88" s="2"/>
+      <x:c r="W88" s="2"/>
+      <x:c r="X88" s="2"/>
+      <x:c r="Y88" s="2"/>
+      <x:c r="Z88" s="2"/>
+      <x:c r="AA88" s="2"/>
+      <x:c r="AB88" s="2"/>
+      <x:c r="AC88" s="2"/>
+      <x:c r="AD88" s="2"/>
+      <x:c r="AE88" s="2"/>
+      <x:c r="AF88" s="2"/>
+      <x:c r="AG88" s="2"/>
       <x:c r="AH88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ88" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo A0 forbrug</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
-        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I89" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>-381.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>361.000000</x:v>
+      </x:c>
+      <x:c r="K89" s="2"/>
+      <x:c r="L89" s="2"/>
+      <x:c r="M89" s="2"/>
+      <x:c r="N89" s="2"/>
+      <x:c r="O89" s="2"/>
+      <x:c r="P89" s="2"/>
+      <x:c r="Q89" s="2"/>
+      <x:c r="R89" s="2"/>
+      <x:c r="S89" s="2"/>
+      <x:c r="T89" s="2"/>
+      <x:c r="U89" s="2"/>
+      <x:c r="V89" s="2"/>
+      <x:c r="W89" s="2"/>
+      <x:c r="X89" s="2"/>
+      <x:c r="Y89" s="2"/>
+      <x:c r="Z89" s="2"/>
+      <x:c r="AA89" s="2"/>
+      <x:c r="AB89" s="2"/>
+      <x:c r="AC89" s="2"/>
+      <x:c r="AD89" s="2"/>
+      <x:c r="AE89" s="2"/>
+      <x:c r="AF89" s="2"/>
+      <x:c r="AG89" s="2"/>
       <x:c r="AH89" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ89" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
-        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
-        <x:v>2016-07-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I90" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>-381.580000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>387.000000</x:v>
+      </x:c>
+      <x:c r="K90" s="2"/>
+      <x:c r="L90" s="2"/>
+      <x:c r="M90" s="2"/>
+      <x:c r="N90" s="2"/>
+      <x:c r="O90" s="2"/>
+      <x:c r="P90" s="2"/>
+      <x:c r="Q90" s="2"/>
+      <x:c r="R90" s="2"/>
+      <x:c r="S90" s="2"/>
+      <x:c r="T90" s="2"/>
+      <x:c r="U90" s="2"/>
+      <x:c r="V90" s="2"/>
+      <x:c r="W90" s="2"/>
+      <x:c r="X90" s="2"/>
+      <x:c r="Y90" s="2"/>
+      <x:c r="Z90" s="2"/>
+      <x:c r="AA90" s="2"/>
+      <x:c r="AB90" s="2"/>
+      <x:c r="AC90" s="2"/>
+      <x:c r="AD90" s="2"/>
+      <x:c r="AE90" s="2"/>
+      <x:c r="AF90" s="2"/>
+      <x:c r="AG90" s="2"/>
       <x:c r="AH90" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ90" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>Kundegruppe A0 - timeafr.</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
-        <x:v>Kundegruppe A0 - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I91" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>-381.580000</x:v>
-[...1 lines deleted...]
-      <x:c r="K91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="L91" t="n" s="2">
-[...64 lines deleted...]
-      </x:c>
+      <x:c r="K91" s="2"/>
+      <x:c r="L91" s="2"/>
+      <x:c r="M91" s="2"/>
+      <x:c r="N91" s="2"/>
+      <x:c r="O91" s="2"/>
+      <x:c r="P91" s="2"/>
+      <x:c r="Q91" s="2"/>
+      <x:c r="R91" s="2"/>
+      <x:c r="S91" s="2"/>
+      <x:c r="T91" s="2"/>
+      <x:c r="U91" s="2"/>
+      <x:c r="V91" s="2"/>
+      <x:c r="W91" s="2"/>
+      <x:c r="X91" s="2"/>
+      <x:c r="Y91" s="2"/>
+      <x:c r="Z91" s="2"/>
+      <x:c r="AA91" s="2"/>
+      <x:c r="AB91" s="2"/>
+      <x:c r="AC91" s="2"/>
+      <x:c r="AD91" s="2"/>
+      <x:c r="AE91" s="2"/>
+      <x:c r="AF91" s="2"/>
+      <x:c r="AG91" s="2"/>
       <x:c r="AH91" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ91" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>E-159</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>Kundegruppe A0 - timeafr.</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
-        <x:v>Kundegruppe A0 - timeafr.
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2019-12-06 00:00:00</x:v>
       </x:c>
       <x:c r="I92" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>392.000000</x:v>
+      </x:c>
+      <x:c r="K92" s="2"/>
+      <x:c r="L92" s="2"/>
+      <x:c r="M92" s="2"/>
+      <x:c r="N92" s="2"/>
+      <x:c r="O92" s="2"/>
+      <x:c r="P92" s="2"/>
+      <x:c r="Q92" s="2"/>
+      <x:c r="R92" s="2"/>
+      <x:c r="S92" s="2"/>
+      <x:c r="T92" s="2"/>
+      <x:c r="U92" s="2"/>
+      <x:c r="V92" s="2"/>
+      <x:c r="W92" s="2"/>
+      <x:c r="X92" s="2"/>
+      <x:c r="Y92" s="2"/>
+      <x:c r="Z92" s="2"/>
+      <x:c r="AA92" s="2"/>
+      <x:c r="AB92" s="2"/>
+      <x:c r="AC92" s="2"/>
+      <x:c r="AD92" s="2"/>
+      <x:c r="AE92" s="2"/>
+      <x:c r="AF92" s="2"/>
+      <x:c r="AG92" s="2"/>
       <x:c r="AH92" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ92" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>E-160</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>Net abo C kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er i 0,4 kV-nettet, kollektiv målt
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
-        <x:v>2016-04-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I93" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>-12.420000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>392.333300</x:v>
+      </x:c>
+      <x:c r="K93" s="2"/>
+      <x:c r="L93" s="2"/>
+      <x:c r="M93" s="2"/>
+      <x:c r="N93" s="2"/>
+      <x:c r="O93" s="2"/>
+      <x:c r="P93" s="2"/>
+      <x:c r="Q93" s="2"/>
+      <x:c r="R93" s="2"/>
+      <x:c r="S93" s="2"/>
+      <x:c r="T93" s="2"/>
+      <x:c r="U93" s="2"/>
+      <x:c r="V93" s="2"/>
+      <x:c r="W93" s="2"/>
+      <x:c r="X93" s="2"/>
+      <x:c r="Y93" s="2"/>
+      <x:c r="Z93" s="2"/>
+      <x:c r="AA93" s="2"/>
+      <x:c r="AB93" s="2"/>
+      <x:c r="AC93" s="2"/>
+      <x:c r="AD93" s="2"/>
+      <x:c r="AE93" s="2"/>
+      <x:c r="AF93" s="2"/>
+      <x:c r="AG93" s="2"/>
       <x:c r="AH93" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ93" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>E-160</x:v>
+        <x:v>E-59</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>Kundegruppe C kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo A0 forbrug</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
-        <x:v>Kundegruppe C kollektiv målte, pr. lejlighed
-</x:v>
+        <x:v>Abonnement, hvor aftaget er i 132-150 kV-nettet.</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2017-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2018-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I94" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>-12.420000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>411.583300</x:v>
+      </x:c>
+      <x:c r="K94" s="2"/>
+      <x:c r="L94" s="2"/>
+      <x:c r="M94" s="2"/>
+      <x:c r="N94" s="2"/>
+      <x:c r="O94" s="2"/>
+      <x:c r="P94" s="2"/>
+      <x:c r="Q94" s="2"/>
+      <x:c r="R94" s="2"/>
+      <x:c r="S94" s="2"/>
+      <x:c r="T94" s="2"/>
+      <x:c r="U94" s="2"/>
+      <x:c r="V94" s="2"/>
+      <x:c r="W94" s="2"/>
+      <x:c r="X94" s="2"/>
+      <x:c r="Y94" s="2"/>
+      <x:c r="Z94" s="2"/>
+      <x:c r="AA94" s="2"/>
+      <x:c r="AB94" s="2"/>
+      <x:c r="AC94" s="2"/>
+      <x:c r="AD94" s="2"/>
+      <x:c r="AE94" s="2"/>
+      <x:c r="AF94" s="2"/>
+      <x:c r="AG94" s="2"/>
       <x:c r="AH94" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ94" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>E-160</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>Kundegruppe C kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
-        <x:v>Kundegruppe C kollektiv målte, pr. lejlighed
-</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>2015-03-01 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
-        <x:v>2016-01-01 00:00:00</x:v>
+        <x:v>2027-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="I95" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>45.000000</x:v>
+      </x:c>
+      <x:c r="K95" s="2"/>
+      <x:c r="L95" s="2"/>
+      <x:c r="M95" s="2"/>
+      <x:c r="N95" s="2"/>
+      <x:c r="O95" s="2"/>
+      <x:c r="P95" s="2"/>
+      <x:c r="Q95" s="2"/>
+      <x:c r="R95" s="2"/>
+      <x:c r="S95" s="2"/>
+      <x:c r="T95" s="2"/>
+      <x:c r="U95" s="2"/>
+      <x:c r="V95" s="2"/>
+      <x:c r="W95" s="2"/>
+      <x:c r="X95" s="2"/>
+      <x:c r="Y95" s="2"/>
+      <x:c r="Z95" s="2"/>
+      <x:c r="AA95" s="2"/>
+      <x:c r="AB95" s="2"/>
+      <x:c r="AC95" s="2"/>
+      <x:c r="AD95" s="2"/>
+      <x:c r="AE95" s="2"/>
+      <x:c r="AF95" s="2"/>
+      <x:c r="AG95" s="2"/>
       <x:c r="AH95" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ95" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
-        <x:v>Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
-        <x:v>2018-07-23 00:00:00</x:v>
+        <x:v>2027-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I96" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>-7.000000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>44.000000</x:v>
+      </x:c>
+      <x:c r="K96" s="2"/>
+      <x:c r="L96" s="2"/>
+      <x:c r="M96" s="2"/>
+      <x:c r="N96" s="2"/>
+      <x:c r="O96" s="2"/>
+      <x:c r="P96" s="2"/>
+      <x:c r="Q96" s="2"/>
+      <x:c r="R96" s="2"/>
+      <x:c r="S96" s="2"/>
+      <x:c r="T96" s="2"/>
+      <x:c r="U96" s="2"/>
+      <x:c r="V96" s="2"/>
+      <x:c r="W96" s="2"/>
+      <x:c r="X96" s="2"/>
+      <x:c r="Y96" s="2"/>
+      <x:c r="Z96" s="2"/>
+      <x:c r="AA96" s="2"/>
+      <x:c r="AB96" s="2"/>
+      <x:c r="AC96" s="2"/>
+      <x:c r="AD96" s="2"/>
+      <x:c r="AE96" s="2"/>
+      <x:c r="AF96" s="2"/>
+      <x:c r="AG96" s="2"/>
       <x:c r="AH96" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ96" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
-        <x:v>Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I97" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>-8.166700</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>37.000000</x:v>
+      </x:c>
+      <x:c r="K97" s="2"/>
+      <x:c r="L97" s="2"/>
+      <x:c r="M97" s="2"/>
+      <x:c r="N97" s="2"/>
+      <x:c r="O97" s="2"/>
+      <x:c r="P97" s="2"/>
+      <x:c r="Q97" s="2"/>
+      <x:c r="R97" s="2"/>
+      <x:c r="S97" s="2"/>
+      <x:c r="T97" s="2"/>
+      <x:c r="U97" s="2"/>
+      <x:c r="V97" s="2"/>
+      <x:c r="W97" s="2"/>
+      <x:c r="X97" s="2"/>
+      <x:c r="Y97" s="2"/>
+      <x:c r="Z97" s="2"/>
+      <x:c r="AA97" s="2"/>
+      <x:c r="AB97" s="2"/>
+      <x:c r="AC97" s="2"/>
+      <x:c r="AD97" s="2"/>
+      <x:c r="AE97" s="2"/>
+      <x:c r="AF97" s="2"/>
+      <x:c r="AG97" s="2"/>
       <x:c r="AH97" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ97" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
-        <x:v>Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
-        <x:v>2017-05-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I98" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>-8.170000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>40.000000</x:v>
+      </x:c>
+      <x:c r="K98" s="2"/>
+      <x:c r="L98" s="2"/>
+      <x:c r="M98" s="2"/>
+      <x:c r="N98" s="2"/>
+      <x:c r="O98" s="2"/>
+      <x:c r="P98" s="2"/>
+      <x:c r="Q98" s="2"/>
+      <x:c r="R98" s="2"/>
+      <x:c r="S98" s="2"/>
+      <x:c r="T98" s="2"/>
+      <x:c r="U98" s="2"/>
+      <x:c r="V98" s="2"/>
+      <x:c r="W98" s="2"/>
+      <x:c r="X98" s="2"/>
+      <x:c r="Y98" s="2"/>
+      <x:c r="Z98" s="2"/>
+      <x:c r="AA98" s="2"/>
+      <x:c r="AB98" s="2"/>
+      <x:c r="AC98" s="2"/>
+      <x:c r="AD98" s="2"/>
+      <x:c r="AE98" s="2"/>
+      <x:c r="AF98" s="2"/>
+      <x:c r="AG98" s="2"/>
       <x:c r="AH98" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ98" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
-        <x:v>Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
-        <x:v>2017-01-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I99" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>-12.420000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>34.000000</x:v>
+      </x:c>
+      <x:c r="K99" s="2"/>
+      <x:c r="L99" s="2"/>
+      <x:c r="M99" s="2"/>
+      <x:c r="N99" s="2"/>
+      <x:c r="O99" s="2"/>
+      <x:c r="P99" s="2"/>
+      <x:c r="Q99" s="2"/>
+      <x:c r="R99" s="2"/>
+      <x:c r="S99" s="2"/>
+      <x:c r="T99" s="2"/>
+      <x:c r="U99" s="2"/>
+      <x:c r="V99" s="2"/>
+      <x:c r="W99" s="2"/>
+      <x:c r="X99" s="2"/>
+      <x:c r="Y99" s="2"/>
+      <x:c r="Z99" s="2"/>
+      <x:c r="AA99" s="2"/>
+      <x:c r="AB99" s="2"/>
+      <x:c r="AC99" s="2"/>
+      <x:c r="AD99" s="2"/>
+      <x:c r="AE99" s="2"/>
+      <x:c r="AF99" s="2"/>
+      <x:c r="AG99" s="2"/>
       <x:c r="AH99" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ99" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>Prisnedsættelse Net abo Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
-        <x:v>Kundegruppe B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
-        <x:v>2016-10-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I100" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>-12.420000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>37.000000</x:v>
+      </x:c>
+      <x:c r="K100" s="2"/>
+      <x:c r="L100" s="2"/>
+      <x:c r="M100" s="2"/>
+      <x:c r="N100" s="2"/>
+      <x:c r="O100" s="2"/>
+      <x:c r="P100" s="2"/>
+      <x:c r="Q100" s="2"/>
+      <x:c r="R100" s="2"/>
+      <x:c r="S100" s="2"/>
+      <x:c r="T100" s="2"/>
+      <x:c r="U100" s="2"/>
+      <x:c r="V100" s="2"/>
+      <x:c r="W100" s="2"/>
+      <x:c r="X100" s="2"/>
+      <x:c r="Y100" s="2"/>
+      <x:c r="Z100" s="2"/>
+      <x:c r="AA100" s="2"/>
+      <x:c r="AB100" s="2"/>
+      <x:c r="AC100" s="2"/>
+      <x:c r="AD100" s="2"/>
+      <x:c r="AE100" s="2"/>
+      <x:c r="AF100" s="2"/>
+      <x:c r="AG100" s="2"/>
       <x:c r="AH100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AI100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ100" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>TREFOR El-net A/S</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>5790000392261</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>D01</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>E-161</x:v>
+        <x:v>E-66</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>Net abo B kollektiv målte, pr. lejlighed</x:v>
+        <x:v>Net abo C producent</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
-        <x:v>Abonnement, hvor aftagepunktet typisk er på 0,4 kV-siden af en 10-20/0,4 kV transformerstation, kollektiv målt
-</x:v>
+        <x:v>Abonnement for producent, hvor leveringspunktet er i 0,4 kV-nettet.</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>2016-03-25 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
-        <x:v>2016-08-05 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="I101" t="str" s="2">
         <x:v>D02</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>-12.420000</x:v>
-[...69 lines deleted...]
-      </x:c>
+        <x:v>34.000000</x:v>
+      </x:c>
+      <x:c r="K101" s="2"/>
+      <x:c r="L101" s="2"/>
+      <x:c r="M101" s="2"/>
+      <x:c r="N101" s="2"/>
+      <x:c r="O101" s="2"/>
+      <x:c r="P101" s="2"/>
+      <x:c r="Q101" s="2"/>
+      <x:c r="R101" s="2"/>
+      <x:c r="S101" s="2"/>
+      <x:c r="T101" s="2"/>
+      <x:c r="U101" s="2"/>
+      <x:c r="V101" s="2"/>
+      <x:c r="W101" s="2"/>
+      <x:c r="X101" s="2"/>
+      <x:c r="Y101" s="2"/>
+      <x:c r="Z101" s="2"/>
+      <x:c r="AA101" s="2"/>
+      <x:c r="AB101" s="2"/>
+      <x:c r="AC101" s="2"/>
+      <x:c r="AD101" s="2"/>
+      <x:c r="AE101" s="2"/>
+      <x:c r="AF101" s="2"/>
+      <x:c r="AG101" s="2"/>
       <x:c r="AH101" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AI101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AJ101" t="str" s="2">
         <x:v>P1M</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>