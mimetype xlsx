--- v0 (2026-05-26)
+++ v1 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf10a53991aa44d6ea171cbe231c4fd5e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R280a9382432c40ab9616a2341fda9dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf10a53991aa44d6ea171cbe231c4fd5e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280a9382432c40ab9616a2341fda9dbf" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="22" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DayAheadPriceEUR</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DayAheadPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>114.709999</x:v>
+        <x:v>128.919998</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>857.239294</x:v>
+        <x:v>963.432037</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>109.800003</x:v>
+        <x:v>124.970001</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>820.546402</x:v>
+        <x:v>933.913314</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>75.480003</x:v>
+        <x:v>128.910004</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>564.069610</x:v>
+        <x:v>963.357351</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>106.180000</x:v>
+        <x:v>116.150002</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>793.493758</x:v>
+        <x:v>868.000580</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>53.790001</x:v>
+        <x:v>62.340000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>401.978056</x:v>
+        <x:v>465.873054</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 23:45:00</x:v>
+        <x:v>2026-05-27 23:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>71.559998</x:v>
+        <x:v>119.360001</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>534.775021</x:v>
+        <x:v>891.989223</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>128.479996</x:v>
+        <x:v>130.270004</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>960.143858</x:v>
+        <x:v>973.520767</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>111.139999</x:v>
+        <x:v>127.790001</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>830.560327</x:v>
+        <x:v>954.987456</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>76.559998</x:v>
+        <x:v>130.270004</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>572.140521</x:v>
+        <x:v>973.520767</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>107.470001</x:v>
+        <x:v>118.720001</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>803.134064</x:v>
+        <x:v>887.206439</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>54.740002</x:v>
+        <x:v>63.810001</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>409.077509</x:v>
+        <x:v>476.858518</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 23:30:00</x:v>
+        <x:v>2026-05-27 23:30:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>72.620003</x:v>
+        <x:v>122.190002</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>542.696544</x:v>
+        <x:v>913.138104</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>137.059998</x:v>
+        <x:v>134.309998</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1024.263071</x:v>
+        <x:v>1003.712046</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>114.389999</x:v>
+        <x:v>129.919998</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>854.847902</x:v>
+        <x:v>970.905137</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>78.610001</x:v>
+        <x:v>134.309998</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>587.460398</x:v>
+        <x:v>1003.712046</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>110.610001</x:v>
+        <x:v>120.480003</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>826.599598</x:v>
+        <x:v>900.359110</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>56.279999</x:v>
+        <x:v>64.720001</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>420.586061</x:v>
+        <x:v>483.659039</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 23:15:00</x:v>
+        <x:v>2026-05-27 23:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>74.580002</x:v>
+        <x:v>123.650002</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>557.343813</x:v>
+        <x:v>924.048830</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>141.880005</x:v>
+        <x:v>140.320007</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1060.283465</x:v>
+        <x:v>1048.625444</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>117.790001</x:v>
+        <x:v>133.309998</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>880.256456</x:v>
+        <x:v>996.238946</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>80.589996</x:v>
+        <x:v>140.320007</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>602.257099</x:v>
+        <x:v>1048.625444</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>113.889999</x:v>
+        <x:v>121.230003</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>851.111352</x:v>
+        <x:v>905.963935</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>57.860001</x:v>
+        <x:v>66.250000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>432.393573</x:v>
+        <x:v>495.092875</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-05-27 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>76.489998</x:v>
+        <x:v>126.860001</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>571.617404</x:v>
+        <x:v>948.037473</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>132.160004</x:v>
+        <x:v>135.250000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>987.644926</x:v>
+        <x:v>1010.736775</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>121.110001</x:v>
+        <x:v>131.580002</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>905.067148</x:v>
+        <x:v>983.310513</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>81.709999</x:v>
+        <x:v>135.250000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>610.626994</x:v>
+        <x:v>1010.736775</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>117.019997</x:v>
+        <x:v>122.330002</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>874.502140</x:v>
+        <x:v>914.184338</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>58.070000</x:v>
+        <x:v>68.489998</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>433.962917</x:v>
+        <x:v>511.832604</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 22:45:00</x:v>
+        <x:v>2026-05-27 22:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>77.489998</x:v>
+        <x:v>132.009995</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>579.090504</x:v>
+        <x:v>986.523894</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>147.600006</x:v>
+        <x:v>141.300003</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1103.029605</x:v>
+        <x:v>1055.949052</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>123.970001</x:v>
+        <x:v>135.550003</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>926.440214</x:v>
+        <x:v>1012.978727</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>83.519997</x:v>
+        <x:v>141.309998</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>624.153290</x:v>
+        <x:v>1056.023746</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>119.760002</x:v>
+        <x:v>122.400002</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>894.978471</x:v>
+        <x:v>914.707455</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>59.590000</x:v>
+        <x:v>69.370003</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>445.322029</x:v>
+        <x:v>518.408969</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 22:30:00</x:v>
+        <x:v>2026-05-27 22:30:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>79.239998</x:v>
+        <x:v>133.800003</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>592.168429</x:v>
+        <x:v>999.900802</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>154.190002</x:v>
+        <x:v>145.690002</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1152.277304</x:v>
+        <x:v>1088.755954</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>125.220001</x:v>
+        <x:v>139.279999</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>935.781589</x:v>
+        <x:v>1040.853361</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>84.620003</x:v>
+        <x:v>145.690002</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>632.373744</x:v>
+        <x:v>1088.755954</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>120.980003</x:v>
+        <x:v>123.400002</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>904.095660</x:v>
+        <x:v>922.180555</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>60.580002</x:v>
+        <x:v>69.849998</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>452.720413</x:v>
+        <x:v>521.996020</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 22:15:00</x:v>
+        <x:v>2026-05-27 22:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>80.320000</x:v>
+        <x:v>134.679993</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>600.239392</x:v>
+        <x:v>1006.477056</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>181.149994</x:v>
+        <x:v>154.399994</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1353.752020</x:v>
+        <x:v>1153.846595</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>125.419998</x:v>
+        <x:v>139.949997</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>937.276187</x:v>
+        <x:v>1045.860323</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>95.610001</x:v>
+        <x:v>154.399994</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>714.503098</x:v>
+        <x:v>1153.846595</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>121.180000</x:v>
+        <x:v>124.870003</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>905.590258</x:v>
+        <x:v>933.166019</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>65.099998</x:v>
+        <x:v>70.500000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>486.498795</x:v>
+        <x:v>526.853550</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-05-27 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>84.730003</x:v>
+        <x:v>135.839996</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>633.195785</x:v>
+        <x:v>1015.145874</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>152.839996</x:v>
+        <x:v>144.440002</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1142.188574</x:v>
+        <x:v>1079.414579</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>123.260002</x:v>
+        <x:v>141.350006</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>921.134321</x:v>
+        <x:v>1056.322730</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>93.879997</x:v>
+        <x:v>144.449997</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>701.574606</x:v>
+        <x:v>1079.489273</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>120.919998</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>903.647237</x:v>
+        <x:v>949.083700</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>68.919998</x:v>
+        <x:v>71.290001</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>515.046037</x:v>
+        <x:v>532.757306</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 21:45:00</x:v>
+        <x:v>2026-05-27 21:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>90.220001</x:v>
+        <x:v>137.660004</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>674.223089</x:v>
+        <x:v>1028.746976</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>173.639999</x:v>
+        <x:v>154.839996</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1297.629077</x:v>
+        <x:v>1157.134774</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>132.610001</x:v>
+        <x:v>144.660004</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>991.007798</x:v>
+        <x:v>1081.058676</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>109.830002</x:v>
+        <x:v>154.850006</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>820.770588</x:v>
+        <x:v>1157.209580</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>121.169998</x:v>
+        <x:v>128.389999</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>905.515512</x:v>
+        <x:v>959.471302</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>78.730003</x:v>
+        <x:v>71.989998</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>588.357185</x:v>
+        <x:v>537.988454</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 19:30:00</x:v>
+        <x:v>2026-05-27 19:30:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 21:30:00</x:v>
+        <x:v>2026-05-27 21:30:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>101.110001</x:v>
+        <x:v>138.850006</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>755.605148</x:v>
+        <x:v>1037.639980</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>189.039993</x:v>
+        <x:v>161.880005</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1412.714772</x:v>
+        <x:v>1209.745465</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>134.509995</x:v>
+        <x:v>145.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1005.206644</x:v>
+        <x:v>1083.599500</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>152.500000</x:v>
+        <x:v>161.889999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1139.647750</x:v>
+        <x:v>1209.820152</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>123.639999</x:v>
+        <x:v>126.510002</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>923.974077</x:v>
+        <x:v>945.421896</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>71.470001</x:v>
+        <x:v>71.160004</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>534.102464</x:v>
+        <x:v>531.785826</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 19:15:00</x:v>
+        <x:v>2026-05-27 19:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 21:15:00</x:v>
+        <x:v>2026-05-27 21:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>93.029999</x:v>
+        <x:v>137.250000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>695.222486</x:v>
+        <x:v>1025.682975</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>223.619995</x:v>
+        <x:v>168.960007</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1671.134585</x:v>
+        <x:v>1262.655028</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>145.949997</x:v>
+        <x:v>139.380005</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1090.698923</x:v>
+        <x:v>1041.600715</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>191.699997</x:v>
+        <x:v>139.199997</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1432.593248</x:v>
+        <x:v>1040.255498</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>124.559998</x:v>
+        <x:v>125.800003</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>930.849321</x:v>
+        <x:v>940.116002</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>70.000000</x:v>
+        <x:v>70.860001</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>523.117000</x:v>
+        <x:v>529.543873</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-05-27 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-05-27 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>91.010002</x:v>
+        <x:v>136.679993</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>680.126846</x:v>
+        <x:v>1021.423256</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>215.649994</x:v>
+        <x:v>171.300003</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1611.573970</x:v>
+        <x:v>1280.142052</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>148.820007</x:v>
+        <x:v>140.720001</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1112.146794</x:v>
+        <x:v>1051.614639</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>152.520004</x:v>
+        <x:v>138.270004</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1139.797242</x:v>
+        <x:v>1033.305567</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>124.529999</x:v>
+        <x:v>128.479996</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>930.625136</x:v>
+        <x:v>960.143858</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>74.580002</x:v>
+        <x:v>71.589996</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>557.343813</x:v>
+        <x:v>534.999199</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 18:45:00</x:v>
+        <x:v>2026-05-27 18:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 20:45:00</x:v>
+        <x:v>2026-05-27 20:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>96.320000</x:v>
+        <x:v>138.630005</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>719.808992</x:v>
+        <x:v>1035.995890</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>230.089996</x:v>
+        <x:v>164.869995</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1719.485549</x:v>
+        <x:v>1232.089960</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>156.639999</x:v>
+        <x:v>138.419998</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1170.586377</x:v>
+        <x:v>1034.426487</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>216.649994</x:v>
+        <x:v>136.009995</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1619.047070</x:v>
+        <x:v>1016.416294</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>124.510002</x:v>
+        <x:v>125.779999</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>930.475696</x:v>
+        <x:v>939.966511</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>78.930000</x:v>
+        <x:v>70.470001</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>589.851783</x:v>
+        <x:v>526.629364</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 18:30:00</x:v>
+        <x:v>2026-05-27 18:30:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 20:30:00</x:v>
+        <x:v>2026-05-27 20:30:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>101.120003</x:v>
+        <x:v>136.369995</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>755.679894</x:v>
+        <x:v>1019.106610</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>226.869995</x:v>
+        <x:v>149.550003</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1695.422160</x:v>
+        <x:v>1117.602127</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>150.690002</x:v>
+        <x:v>137.360001</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1126.121454</x:v>
+        <x:v>1026.505023</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>226.830002</x:v>
+        <x:v>134.970001</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1695.123288</x:v>
+        <x:v>1008.644314</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>124.500000</x:v>
+        <x:v>124.550003</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>930.400950</x:v>
+        <x:v>930.774627</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>70.680000</x:v>
+        <x:v>70.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>528.198708</x:v>
+        <x:v>523.117000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 18:15:00</x:v>
+        <x:v>2026-05-27 18:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 20:15:00</x:v>
+        <x:v>2026-05-27 20:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>91.260002</x:v>
+        <x:v>135.330002</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>681.995121</x:v>
+        <x:v>1011.334638</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>199.179993</x:v>
+        <x:v>140.990005</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1488.492006</x:v>
+        <x:v>1053.632406</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>137.210007</x:v>
+        <x:v>135.559998</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1025.384103</x:v>
+        <x:v>1013.053421</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>199.130005</x:v>
+        <x:v>133.210007</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1488.118440</x:v>
+        <x:v>995.491703</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>123.400002</x:v>
+        <x:v>122.330002</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>922.180555</x:v>
+        <x:v>914.184338</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>69.989998</x:v>
+        <x:v>69.110001</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>523.042254</x:v>
+        <x:v>516.465948</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-05-27 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-05-27 20:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>89.959999</x:v>
+        <x:v>133.570007</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>672.280069</x:v>
+        <x:v>998.182019</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-26 17:45:00</x:v>
+        <x:v>2026-05-27 17:45:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>272.170013</x:v>
+        <x:v>152.990005</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2033.953724</x:v>
+        <x:v>1143.309606</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 17:45:00</x:v>
+        <x:v>2026-05-27 17:45:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>153.520004</x:v>
+        <x:v>124.559998</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1147.270342</x:v>
+        <x:v>930.849321</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-26 17:45:00</x:v>
+        <x:v>2026-05-27 17:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>272.130005</x:v>
+        <x:v>122.320000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2033.654740</x:v>
+        <x:v>914.109592</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-26 17:45:00</x:v>
+        <x:v>2026-05-27 17:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 19:45:00</x:v>
+        <x:v>2026-05-27 19:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>124.120003</x:v>
+        <x:v>116.559998</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>927.561194</x:v>
+        <x:v>871.064521</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>