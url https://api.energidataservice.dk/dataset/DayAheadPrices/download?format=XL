--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R280a9382432c40ab9616a2341fda9dbf"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re46cad14067b49988a8b2433393331d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280a9382432c40ab9616a2341fda9dbf" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re46cad14067b49988a8b2433393331d8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="22" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DayAheadPriceEUR</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DayAheadPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>128.919998</x:v>
+        <x:v>140.779999</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>963.432037</x:v>
+        <x:v>1052.372727</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>124.970001</x:v>
+        <x:v>140.779999</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>933.913314</x:v>
+        <x:v>1052.372727</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>128.910004</x:v>
+        <x:v>141.940002</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>963.357351</x:v>
+        <x:v>1061.044097</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>116.150002</x:v>
+        <x:v>123.949997</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>868.000580</x:v>
+        <x:v>926.563413</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>62.340000</x:v>
+        <x:v>76.510002</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>465.873054</x:v>
+        <x:v>571.935218</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-27 23:45:00</x:v>
+        <x:v>2026-07-11 23:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>119.360001</x:v>
+        <x:v>142.630005</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>891.989223</x:v>
+        <x:v>1066.202076</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>130.270004</x:v>
+        <x:v>145.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>973.520767</x:v>
+        <x:v>1083.918500</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>127.790001</x:v>
+        <x:v>145.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>954.987456</x:v>
+        <x:v>1083.918500</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>130.270004</x:v>
+        <x:v>143.850006</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>973.520767</x:v>
+        <x:v>1075.321950</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>118.720001</x:v>
+        <x:v>126.110001</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>887.206439</x:v>
+        <x:v>942.710090</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>63.810001</x:v>
+        <x:v>77.529999</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>476.858518</x:v>
+        <x:v>579.560002</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-27 23:30:00</x:v>
+        <x:v>2026-07-11 23:30:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>122.190002</x:v>
+        <x:v>144.550003</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>913.138104</x:v>
+        <x:v>1080.554637</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>134.309998</x:v>
+        <x:v>145.199997</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1003.712046</x:v>
+        <x:v>1085.413538</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>129.919998</x:v>
+        <x:v>145.240005</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>970.905137</x:v>
+        <x:v>1085.712609</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>134.309998</x:v>
+        <x:v>145.300003</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1003.712046</x:v>
+        <x:v>1086.161112</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>120.480003</x:v>
+        <x:v>126.800003</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>900.359110</x:v>
+        <x:v>947.868062</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>64.720001</x:v>
+        <x:v>78.330002</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>483.659039</x:v>
+        <x:v>585.540264</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-27 23:15:00</x:v>
+        <x:v>2026-07-11 23:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>123.650002</x:v>
+        <x:v>145.639999</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>924.048830</x:v>
+        <x:v>1088.702685</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>140.320007</x:v>
+        <x:v>151.350006</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1048.625444</x:v>
+        <x:v>1131.386700</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>133.309998</x:v>
+        <x:v>151.380005</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>996.238946</x:v>
+        <x:v>1131.610951</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>140.320007</x:v>
+        <x:v>151.440002</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1048.625444</x:v>
+        <x:v>1132.059447</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>121.230003</x:v>
+        <x:v>127.209999</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>905.963935</x:v>
+        <x:v>950.932906</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>66.250000</x:v>
+        <x:v>79.320000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>495.092875</x:v>
+        <x:v>592.940796</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>126.860001</x:v>
+        <x:v>145.800003</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>948.037473</x:v>
+        <x:v>1089.898762</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>135.250000</x:v>
+        <x:v>148.949997</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1010.736775</x:v>
+        <x:v>1113.445913</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>131.580002</x:v>
+        <x:v>148.949997</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>983.310513</x:v>
+        <x:v>1113.445913</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>135.250000</x:v>
+        <x:v>148.970001</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1010.736775</x:v>
+        <x:v>1113.595448</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>122.330002</x:v>
+        <x:v>127.839996</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>914.184338</x:v>
+        <x:v>955.642322</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>68.489998</x:v>
+        <x:v>78.320000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>511.832604</x:v>
+        <x:v>585.465496</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-27 22:45:00</x:v>
+        <x:v>2026-07-11 22:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>132.009995</x:v>
+        <x:v>146.429993</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>986.523894</x:v>
+        <x:v>1094.608127</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>141.300003</x:v>
+        <x:v>155.279999</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1055.949052</x:v>
+        <x:v>1160.764577</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>135.550003</x:v>
+        <x:v>155.279999</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1012.978727</x:v>
+        <x:v>1160.764577</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>141.309998</x:v>
+        <x:v>155.289993</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1056.023746</x:v>
+        <x:v>1160.839285</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>122.400002</x:v>
+        <x:v>127.980003</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>914.707455</x:v>
+        <x:v>956.688916</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>69.370003</x:v>
+        <x:v>79.419998</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>518.408969</x:v>
+        <x:v>593.688311</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-27 22:30:00</x:v>
+        <x:v>2026-07-11 22:30:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>133.800003</x:v>
+        <x:v>147.690002</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>999.900802</x:v>
+        <x:v>1104.027072</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>145.690002</x:v>
+        <x:v>155.309998</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1088.755954</x:v>
+        <x:v>1160.988828</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>139.279999</x:v>
+        <x:v>155.309998</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1040.853361</x:v>
+        <x:v>1160.988828</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>145.690002</x:v>
+        <x:v>155.320007</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1088.755954</x:v>
+        <x:v>1161.063648</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>123.400002</x:v>
+        <x:v>128.139999</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>922.180555</x:v>
+        <x:v>957.884935</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>69.849998</x:v>
+        <x:v>83.150002</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>521.996020</x:v>
+        <x:v>621.571210</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-27 22:15:00</x:v>
+        <x:v>2026-07-11 22:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>134.679993</x:v>
+        <x:v>154.490005</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1006.477056</x:v>
+        <x:v>1154.859134</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>154.399994</x:v>
+        <x:v>160.009995</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1153.846595</x:v>
+        <x:v>1196.122716</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>139.949997</x:v>
+        <x:v>160.009995</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1045.860323</x:v>
+        <x:v>1196.122716</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>154.399994</x:v>
+        <x:v>160.009995</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1153.846595</x:v>
+        <x:v>1196.122716</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>124.870003</x:v>
+        <x:v>128.350006</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>933.166019</x:v>
+        <x:v>959.454800</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>70.500000</x:v>
+        <x:v>87.309998</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>526.853550</x:v>
+        <x:v>652.668428</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>135.839996</x:v>
+        <x:v>159.789993</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1015.145874</x:v>
+        <x:v>1194.478135</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>144.440002</x:v>
+        <x:v>156.539993</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1079.414579</x:v>
+        <x:v>1170.183410</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>141.350006</x:v>
+        <x:v>156.539993</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1056.322730</x:v>
+        <x:v>1170.183410</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>144.449997</x:v>
+        <x:v>156.550003</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1079.489273</x:v>
+        <x:v>1170.258237</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>127.000000</x:v>
+        <x:v>128.919998</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>949.083700</x:v>
+        <x:v>963.715661</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>71.290001</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>532.757306</x:v>
+        <x:v>598.024000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-27 21:45:00</x:v>
+        <x:v>2026-07-11 21:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>137.660004</x:v>
+        <x:v>150.490005</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1028.746976</x:v>
+        <x:v>1124.957934</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>154.839996</x:v>
+        <x:v>157.949997</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1157.134774</x:v>
+        <x:v>1180.723613</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>144.660004</x:v>
+        <x:v>157.949997</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1081.058676</x:v>
+        <x:v>1180.723613</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>154.850006</x:v>
+        <x:v>157.949997</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1157.209580</x:v>
+        <x:v>1180.723613</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>128.389999</x:v>
+        <x:v>128.949997</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>959.471302</x:v>
+        <x:v>963.939913</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>71.989998</x:v>
+        <x:v>83.230003</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>537.988454</x:v>
+        <x:v>622.169241</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-27 19:30:00</x:v>
+        <x:v>2026-07-11 19:30:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-27 21:30:00</x:v>
+        <x:v>2026-07-11 21:30:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>138.850006</x:v>
+        <x:v>157.289993</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1037.639980</x:v>
+        <x:v>1175.789885</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>161.880005</x:v>
+        <x:v>154.630005</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1209.745465</x:v>
+        <x:v>1155.905676</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>145.000000</x:v>
+        <x:v>154.630005</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1083.599500</x:v>
+        <x:v>1155.905676</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>161.889999</x:v>
+        <x:v>154.639999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1209.820152</x:v>
+        <x:v>1155.980385</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>126.510002</x:v>
+        <x:v>128.979996</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>945.421896</x:v>
+        <x:v>964.164164</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>71.160004</x:v>
+        <x:v>81.959999</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>531.785826</x:v>
+        <x:v>612.675581</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-27 19:15:00</x:v>
+        <x:v>2026-07-11 19:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-27 21:15:00</x:v>
+        <x:v>2026-07-11 21:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>137.250000</x:v>
+        <x:v>151.860001</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1025.682975</x:v>
+        <x:v>1135.199065</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>168.960007</x:v>
+        <x:v>156.380005</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1262.655028</x:v>
+        <x:v>1168.987451</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>139.380005</x:v>
+        <x:v>156.509995</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1041.600715</x:v>
+        <x:v>1169.959166</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>139.199997</x:v>
+        <x:v>156.449997</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1040.255498</x:v>
+        <x:v>1169.510663</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>125.800003</x:v>
+        <x:v>129.169998</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>940.116002</x:v>
+        <x:v>965.584486</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>70.860001</x:v>
+        <x:v>84.589996</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>529.543873</x:v>
+        <x:v>632.335597</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>136.679993</x:v>
+        <x:v>155.649994</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1021.423256</x:v>
+        <x:v>1163.530400</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>171.300003</x:v>
+        <x:v>154.529999</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1280.142052</x:v>
+        <x:v>1155.158102</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>140.720001</x:v>
+        <x:v>154.589996</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1051.614639</x:v>
+        <x:v>1155.606597</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>138.270004</x:v>
+        <x:v>154.649994</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1033.305567</x:v>
+        <x:v>1156.055100</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>128.479996</x:v>
+        <x:v>129.820007</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>960.143858</x:v>
+        <x:v>970.443498</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>71.589996</x:v>
+        <x:v>78.529999</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>534.999199</x:v>
+        <x:v>587.035302</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-27 18:45:00</x:v>
+        <x:v>2026-07-11 18:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-27 20:45:00</x:v>
+        <x:v>2026-07-11 20:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>138.630005</x:v>
+        <x:v>148.250000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1035.995890</x:v>
+        <x:v>1108.213225</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>164.869995</x:v>
+        <x:v>153.350006</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1232.089960</x:v>
+        <x:v>1146.337300</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>138.419998</x:v>
+        <x:v>153.520004</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1034.426487</x:v>
+        <x:v>1147.608086</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>136.009995</x:v>
+        <x:v>153.630005</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1016.416294</x:v>
+        <x:v>1148.430376</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>125.779999</x:v>
+        <x:v>129.850006</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>939.966511</x:v>
+        <x:v>970.667750</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>70.470001</x:v>
+        <x:v>79.209999</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>526.629364</x:v>
+        <x:v>592.118506</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-27 18:30:00</x:v>
+        <x:v>2026-07-11 18:30:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-27 20:30:00</x:v>
+        <x:v>2026-07-11 20:30:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>136.369995</x:v>
+        <x:v>147.899994</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1019.106610</x:v>
+        <x:v>1105.596825</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>149.550003</x:v>
+        <x:v>151.259995</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1117.602127</x:v>
+        <x:v>1130.713841</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>137.360001</x:v>
+        <x:v>151.279999</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1026.505023</x:v>
+        <x:v>1130.863377</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>134.970001</x:v>
+        <x:v>151.309998</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1008.644314</x:v>
+        <x:v>1131.087628</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>124.550003</x:v>
+        <x:v>129.889999</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>930.774627</x:v>
+        <x:v>970.966710</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>70.000000</x:v>
+        <x:v>82.389999</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>523.117000</x:v>
+        <x:v>615.889960</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-27 18:15:00</x:v>
+        <x:v>2026-07-11 18:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-27 20:15:00</x:v>
+        <x:v>2026-07-11 20:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>135.330002</x:v>
+        <x:v>150.940002</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1011.334638</x:v>
+        <x:v>1128.321797</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>140.990005</x:v>
+        <x:v>148.139999</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1053.632406</x:v>
+        <x:v>1107.390935</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>135.559998</x:v>
+        <x:v>148.179993</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1013.053421</x:v>
+        <x:v>1107.689902</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>133.210007</x:v>
+        <x:v>148.229996</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>995.491703</x:v>
+        <x:v>1108.063689</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>122.330002</x:v>
+        <x:v>129.990005</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>914.184338</x:v>
+        <x:v>971.714284</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>69.110001</x:v>
+        <x:v>85.800003</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>516.465948</x:v>
+        <x:v>641.380762</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>133.570007</x:v>
+        <x:v>148.460007</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>998.182019</x:v>
+        <x:v>1109.783090</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-27 17:45:00</x:v>
+        <x:v>2026-07-11 17:45:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>152.990005</x:v>
+        <x:v>148.940002</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1143.309606</x:v>
+        <x:v>1113.371197</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-27 17:45:00</x:v>
+        <x:v>2026-07-11 17:45:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>124.559998</x:v>
+        <x:v>149.059998</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>930.849321</x:v>
+        <x:v>1114.268203</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-27 17:45:00</x:v>
+        <x:v>2026-07-11 17:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>122.320000</x:v>
+        <x:v>149.110001</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>914.109592</x:v>
+        <x:v>1114.641990</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-27 17:45:00</x:v>
+        <x:v>2026-07-11 17:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-27 19:45:00</x:v>
+        <x:v>2026-07-11 19:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>116.559998</x:v>
+        <x:v>128.880005</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>871.064521</x:v>
+        <x:v>963.416701</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>