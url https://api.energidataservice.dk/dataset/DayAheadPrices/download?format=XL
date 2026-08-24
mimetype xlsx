--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re46cad14067b49988a8b2433393331d8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R8110e2961b354b5d9b6e4903578cd1f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re46cad14067b49988a8b2433393331d8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8110e2961b354b5d9b6e4903578cd1f7" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="22" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DayAheadPriceEUR</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DayAheadPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>140.779999</x:v>
+        <x:v>148.179993</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1052.372727</x:v>
+        <x:v>1107.763992</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>140.779999</x:v>
+        <x:v>146.729996</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1052.372727</x:v>
+        <x:v>1096.924104</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>141.940002</x:v>
+        <x:v>145.169998</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1061.044097</x:v>
+        <x:v>1085.261871</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>123.949997</x:v>
+        <x:v>143.039993</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>926.563413</x:v>
+        <x:v>1069.338380</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>76.510002</x:v>
+        <x:v>97.239998</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>571.935218</x:v>
+        <x:v>726.946777</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-11 23:45:00</x:v>
+        <x:v>2026-08-25 23:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>142.630005</x:v>
+        <x:v>128.350006</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>1066.202076</x:v>
+        <x:v>959.518975</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>145.000000</x:v>
+        <x:v>161.289993</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>1083.918500</x:v>
+        <x:v>1205.771730</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>145.000000</x:v>
+        <x:v>159.210007</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1083.918500</x:v>
+        <x:v>1190.222170</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>143.850006</x:v>
+        <x:v>158.970001</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1075.321950</x:v>
+        <x:v>1188.427933</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>126.110001</x:v>
+        <x:v>152.830002</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>942.710090</x:v>
+        <x:v>1142.526529</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>77.529999</x:v>
+        <x:v>113.059998</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>579.560002</x:v>
+        <x:v>845.213933</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-11 23:30:00</x:v>
+        <x:v>2026-08-25 23:30:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>144.550003</x:v>
+        <x:v>148.600006</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1080.554637</x:v>
+        <x:v>1110.903925</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>145.199997</x:v>
+        <x:v>161.330002</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1085.413538</x:v>
+        <x:v>1206.070829</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>145.240005</x:v>
+        <x:v>160.509995</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1085.712609</x:v>
+        <x:v>1199.940621</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>145.300003</x:v>
+        <x:v>161.979996</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1086.161112</x:v>
+        <x:v>1210.930054</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>126.800003</x:v>
+        <x:v>155.080002</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>947.868062</x:v>
+        <x:v>1159.347079</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>78.330002</x:v>
+        <x:v>122.199997</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>585.540264</x:v>
+        <x:v>913.542738</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-11 23:15:00</x:v>
+        <x:v>2026-08-25 23:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>145.639999</x:v>
+        <x:v>163.800003</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1088.702685</x:v>
+        <x:v>1224.536062</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>151.350006</x:v>
+        <x:v>167.839996</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1131.386700</x:v>
+        <x:v>1254.738242</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>151.380005</x:v>
+        <x:v>165.880005</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1131.610951</x:v>
+        <x:v>1240.085741</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>151.440002</x:v>
+        <x:v>168.250000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1132.059447</x:v>
+        <x:v>1257.803350</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>127.209999</x:v>
+        <x:v>159.139999</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>950.932906</x:v>
+        <x:v>1189.698805</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>79.320000</x:v>
+        <x:v>129.669998</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>592.940796</x:v>
+        <x:v>969.386971</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>145.800003</x:v>
+        <x:v>170.960007</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1089.898762</x:v>
+        <x:v>1278.062820</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>148.949997</x:v>
+        <x:v>164.380005</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1113.445913</x:v>
+        <x:v>1228.872041</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>148.949997</x:v>
+        <x:v>161.940002</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1113.445913</x:v>
+        <x:v>1210.631067</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>148.970001</x:v>
+        <x:v>164.039993</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1113.595448</x:v>
+        <x:v>1226.330180</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>127.839996</x:v>
+        <x:v>158.270004</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>955.642322</x:v>
+        <x:v>1183.194896</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>78.320000</x:v>
+        <x:v>110.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>585.465496</x:v>
+        <x:v>822.338000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-11 22:45:00</x:v>
+        <x:v>2026-08-25 22:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>146.429993</x:v>
+        <x:v>146.580002</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1094.608127</x:v>
+        <x:v>1095.802779</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>155.279999</x:v>
+        <x:v>176.250000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1160.764577</x:v>
+        <x:v>1317.609750</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>155.279999</x:v>
+        <x:v>172.500000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1160.764577</x:v>
+        <x:v>1289.575500</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>155.289993</x:v>
+        <x:v>175.419998</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1160.839285</x:v>
+        <x:v>1311.404821</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>127.980003</x:v>
+        <x:v>164.559998</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>956.688916</x:v>
+        <x:v>1230.217633</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>79.419998</x:v>
+        <x:v>124.830002</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>593.688311</x:v>
+        <x:v>933.204129</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-11 22:30:00</x:v>
+        <x:v>2026-08-25 22:30:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>147.690002</x:v>
+        <x:v>169.020004</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1104.027072</x:v>
+        <x:v>1263.559746</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>155.309998</x:v>
+        <x:v>172.570007</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1160.988828</x:v>
+        <x:v>1290.098858</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>155.309998</x:v>
+        <x:v>172.050003</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1160.988828</x:v>
+        <x:v>1286.211412</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>155.320007</x:v>
+        <x:v>173.160004</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1161.063648</x:v>
+        <x:v>1294.509558</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>128.139999</x:v>
+        <x:v>164.750000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>957.884935</x:v>
+        <x:v>1231.638050</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>83.150002</x:v>
+        <x:v>120.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>621.571210</x:v>
+        <x:v>897.096000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-11 22:15:00</x:v>
+        <x:v>2026-08-25 22:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>154.490005</x:v>
+        <x:v>144.929993</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1154.859134</x:v>
+        <x:v>1083.467642</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>160.009995</x:v>
+        <x:v>175.869995</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1196.122716</x:v>
+        <x:v>1314.768909</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>160.009995</x:v>
+        <x:v>175.070007</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1196.122716</x:v>
+        <x:v>1308.788358</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>160.009995</x:v>
+        <x:v>176.550003</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1196.122716</x:v>
+        <x:v>1319.852512</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>128.350006</x:v>
+        <x:v>166.860001</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>959.454800</x:v>
+        <x:v>1247.411995</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>87.309998</x:v>
+        <x:v>133.759995</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>652.668428</x:v>
+        <x:v>999.962971</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>159.789993</x:v>
+        <x:v>158.399994</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1194.478135</x:v>
+        <x:v>1184.166675</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>156.539993</x:v>
+        <x:v>171.990005</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1170.183410</x:v>
+        <x:v>1285.762879</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>156.539993</x:v>
+        <x:v>172.210007</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1170.183410</x:v>
+        <x:v>1287.407570</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>156.550003</x:v>
+        <x:v>172.610001</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1170.258237</x:v>
+        <x:v>1290.397845</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>128.919998</x:v>
+        <x:v>165.610001</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>963.715661</x:v>
+        <x:v>1238.067245</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>80.000000</x:v>
+        <x:v>145.399994</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>598.024000</x:v>
+        <x:v>1086.981275</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-11 21:45:00</x:v>
+        <x:v>2026-08-25 21:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>150.490005</x:v>
+        <x:v>162.929993</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1124.957934</x:v>
+        <x:v>1218.032042</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>157.949997</x:v>
+        <x:v>178.929993</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1180.723613</x:v>
+        <x:v>1337.644842</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>157.949997</x:v>
+        <x:v>178.009995</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1180.723613</x:v>
+        <x:v>1330.767121</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>157.949997</x:v>
+        <x:v>179.190002</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1180.723613</x:v>
+        <x:v>1339.588617</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>128.949997</x:v>
+        <x:v>169.179993</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>963.939913</x:v>
+        <x:v>1264.755792</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>83.230003</x:v>
+        <x:v>159.190002</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>622.169241</x:v>
+        <x:v>1190.072617</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-11 19:30:00</x:v>
+        <x:v>2026-08-25 19:30:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-11 21:30:00</x:v>
+        <x:v>2026-08-25 21:30:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>157.289993</x:v>
+        <x:v>179.789993</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1175.789885</x:v>
+        <x:v>1344.074030</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>154.630005</x:v>
+        <x:v>186.949997</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1155.905676</x:v>
+        <x:v>1397.600788</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>154.630005</x:v>
+        <x:v>186.410004</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1155.905676</x:v>
+        <x:v>1393.563908</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>154.639999</x:v>
+        <x:v>189.850006</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1155.980385</x:v>
+        <x:v>1419.280675</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>128.979996</x:v>
+        <x:v>174.899994</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>964.164164</x:v>
+        <x:v>1307.517375</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>81.959999</x:v>
+        <x:v>171.779999</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>612.675581</x:v>
+        <x:v>1284.192917</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-11 19:15:00</x:v>
+        <x:v>2026-08-25 19:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-11 21:15:00</x:v>
+        <x:v>2026-08-25 21:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>151.860001</x:v>
+        <x:v>190.520004</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1135.199065</x:v>
+        <x:v>1424.289446</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>156.380005</x:v>
+        <x:v>192.100006</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1168.987451</x:v>
+        <x:v>1436.101225</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>156.509995</x:v>
+        <x:v>192.610001</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1169.959166</x:v>
+        <x:v>1439.913845</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>156.449997</x:v>
+        <x:v>193.419998</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1169.510663</x:v>
+        <x:v>1445.969221</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>129.169998</x:v>
+        <x:v>177.550003</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>965.584486</x:v>
+        <x:v>1327.328312</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>84.589996</x:v>
+        <x:v>176.029999</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>632.335597</x:v>
+        <x:v>1315.965067</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>155.649994</x:v>
+        <x:v>194.100006</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1163.530400</x:v>
+        <x:v>1451.052825</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>154.529999</x:v>
+        <x:v>195.940002</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1155.158102</x:v>
+        <x:v>1464.808267</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>154.589996</x:v>
+        <x:v>195.750000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1155.606597</x:v>
+        <x:v>1463.387850</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>154.649994</x:v>
+        <x:v>196.279999</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1156.055100</x:v>
+        <x:v>1467.350017</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>129.820007</x:v>
+        <x:v>178.229996</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>970.443498</x:v>
+        <x:v>1332.411804</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>78.529999</x:v>
+        <x:v>168.869995</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>587.035302</x:v>
+        <x:v>1262.438309</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-11 18:45:00</x:v>
+        <x:v>2026-08-25 18:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-11 20:45:00</x:v>
+        <x:v>2026-08-25 20:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>148.250000</x:v>
+        <x:v>196.750000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1108.213225</x:v>
+        <x:v>1470.863650</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>153.350006</x:v>
+        <x:v>211.729996</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1146.337300</x:v>
+        <x:v>1582.851104</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>153.520004</x:v>
+        <x:v>211.800003</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1147.608086</x:v>
+        <x:v>1583.374462</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>153.630005</x:v>
+        <x:v>211.929993</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1148.430376</x:v>
+        <x:v>1584.346242</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>129.850006</x:v>
+        <x:v>186.990005</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>970.667750</x:v>
+        <x:v>1397.899879</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>79.209999</x:v>
+        <x:v>182.889999</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>592.118506</x:v>
+        <x:v>1367.249055</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-11 18:30:00</x:v>
+        <x:v>2026-08-25 18:30:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-11 20:30:00</x:v>
+        <x:v>2026-08-25 20:30:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>147.899994</x:v>
+        <x:v>208.429993</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1105.596825</x:v>
+        <x:v>1558.180942</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>151.259995</x:v>
+        <x:v>212.580002</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1130.713841</x:v>
+        <x:v>1589.205579</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>151.279999</x:v>
+        <x:v>212.649994</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1130.863377</x:v>
+        <x:v>1589.728825</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>151.309998</x:v>
+        <x:v>212.759995</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1131.087628</x:v>
+        <x:v>1590.551171</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>129.889999</x:v>
+        <x:v>188.550003</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>970.966710</x:v>
+        <x:v>1409.562112</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>82.389999</x:v>
+        <x:v>188.350006</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>615.889960</x:v>
+        <x:v>1408.066975</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-11 18:15:00</x:v>
+        <x:v>2026-08-25 18:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-11 20:15:00</x:v>
+        <x:v>2026-08-25 20:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>150.940002</x:v>
+        <x:v>210.820007</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1128.321797</x:v>
+        <x:v>1576.048208</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>148.139999</x:v>
+        <x:v>200.320007</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1107.390935</x:v>
+        <x:v>1497.552308</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>148.179993</x:v>
+        <x:v>200.570007</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1107.689902</x:v>
+        <x:v>1499.421258</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>148.229996</x:v>
+        <x:v>204.259995</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1108.063689</x:v>
+        <x:v>1527.006871</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>129.990005</x:v>
+        <x:v>186.970001</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>971.714284</x:v>
+        <x:v>1397.750333</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>85.800003</x:v>
+        <x:v>190.940002</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>641.380762</x:v>
+        <x:v>1427.429267</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>148.460007</x:v>
+        <x:v>204.910004</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1109.783090</x:v>
+        <x:v>1531.866208</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-11 17:45:00</x:v>
+        <x:v>2026-08-25 17:45:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>148.940002</x:v>
+        <x:v>218.649994</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1113.371197</x:v>
+        <x:v>1634.583625</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-11 17:45:00</x:v>
+        <x:v>2026-08-25 17:45:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>149.059998</x:v>
+        <x:v>218.789993</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1114.268203</x:v>
+        <x:v>1635.630230</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-11 17:45:00</x:v>
+        <x:v>2026-08-25 17:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>149.110001</x:v>
+        <x:v>219.020004</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1114.641990</x:v>
+        <x:v>1637.349746</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-11 17:45:00</x:v>
+        <x:v>2026-08-25 17:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-11 19:45:00</x:v>
+        <x:v>2026-08-25 19:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>128.880005</x:v>
+        <x:v>186.960007</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>963.416701</x:v>
+        <x:v>1397.675620</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>