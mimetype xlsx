--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R8110e2961b354b5d9b6e4903578cd1f7"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R54548b22c6144ad69b42511ddadacc04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8110e2961b354b5d9b6e4903578cd1f7" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R54548b22c6144ad69b42511ddadacc04" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="22" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>DayAheadPriceEUR</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>DayAheadPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>148.179993</x:v>
+        <x:v>40.029999</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1107.763992</x:v>
+        <x:v>299.204228</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>146.729996</x:v>
+        <x:v>35.599998</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1096.924104</x:v>
+        <x:v>266.092185</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>145.169998</x:v>
+        <x:v>30.450001</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1085.261871</x:v>
+        <x:v>227.598532</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>143.039993</x:v>
+        <x:v>41.320000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>1069.338380</x:v>
+        <x:v>308.846340</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>97.239998</x:v>
+        <x:v>21.030001</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>726.946777</x:v>
+        <x:v>157.188742</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-25 23:45:00</x:v>
+        <x:v>2026-10-09 23:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>128.350006</x:v>
+        <x:v>29.020000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>959.518975</x:v>
+        <x:v>216.909990</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>161.289993</x:v>
+        <x:v>45.439999</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>1205.771730</x:v>
+        <x:v>339.641273</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>159.210007</x:v>
+        <x:v>40.709999</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1190.222170</x:v>
+        <x:v>304.286888</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>158.970001</x:v>
+        <x:v>38.090000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1188.427933</x:v>
+        <x:v>284.703705</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>152.830002</x:v>
+        <x:v>45.080002</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1142.526529</x:v>
+        <x:v>336.950475</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>113.059998</x:v>
+        <x:v>23.639999</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>845.213933</x:v>
+        <x:v>176.697173</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-25 23:30:00</x:v>
+        <x:v>2026-10-09 23:30:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>148.600006</x:v>
+        <x:v>35.889999</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1110.903925</x:v>
+        <x:v>268.259798</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>161.330002</x:v>
+        <x:v>48.169998</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1206.070829</x:v>
+        <x:v>360.046650</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>160.509995</x:v>
+        <x:v>43.090000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1199.940621</x:v>
+        <x:v>322.076205</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>161.979996</x:v>
+        <x:v>40.279999</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1210.930054</x:v>
+        <x:v>301.072853</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>155.080002</x:v>
+        <x:v>46.310001</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>1159.347079</x:v>
+        <x:v>346.144102</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>122.199997</x:v>
+        <x:v>24.309999</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>913.542738</x:v>
+        <x:v>181.705088</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-25 23:15:00</x:v>
+        <x:v>2026-10-09 23:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>163.800003</x:v>
+        <x:v>37.849998</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1224.536062</x:v>
+        <x:v>282.909810</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>167.839996</x:v>
+        <x:v>56.849998</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1254.738242</x:v>
+        <x:v>424.925310</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>165.880005</x:v>
+        <x:v>51.570000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1240.085741</x:v>
+        <x:v>385.459965</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>168.250000</x:v>
+        <x:v>47.990002</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1257.803350</x:v>
+        <x:v>358.701270</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>159.139999</x:v>
+        <x:v>53.209999</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1189.698805</x:v>
+        <x:v>397.718138</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>129.669998</x:v>
+        <x:v>26.950001</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>969.386971</x:v>
+        <x:v>201.437782</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>170.960007</x:v>
+        <x:v>44.779999</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1278.062820</x:v>
+        <x:v>334.708103</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>164.380005</x:v>
+        <x:v>64.110001</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1228.872041</x:v>
+        <x:v>479.190202</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>161.940002</x:v>
+        <x:v>61.070000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1210.631067</x:v>
+        <x:v>456.467715</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>164.039993</x:v>
+        <x:v>58.740002</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1226.330180</x:v>
+        <x:v>439.052145</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>158.270004</x:v>
+        <x:v>71.370003</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1183.194896</x:v>
+        <x:v>533.455087</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>37.410000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>822.338000</x:v>
+        <x:v>279.621045</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-25 22:45:00</x:v>
+        <x:v>2026-10-09 22:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>146.580002</x:v>
+        <x:v>57.849998</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1095.802779</x:v>
+        <x:v>432.399810</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>176.250000</x:v>
+        <x:v>74.430000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1317.609750</x:v>
+        <x:v>556.327035</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>172.500000</x:v>
+        <x:v>71.510002</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1289.575500</x:v>
+        <x:v>534.501510</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>175.419998</x:v>
+        <x:v>69.529999</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1311.404821</x:v>
+        <x:v>519.701978</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>164.559998</x:v>
+        <x:v>79.089996</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1230.217633</x:v>
+        <x:v>591.158175</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>124.830002</x:v>
+        <x:v>45.529999</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>933.204129</x:v>
+        <x:v>340.313978</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-25 22:30:00</x:v>
+        <x:v>2026-10-09 22:30:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>169.020004</x:v>
+        <x:v>69.660004</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1263.559746</x:v>
+        <x:v>520.673700</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>172.570007</x:v>
+        <x:v>72.029999</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1290.098858</x:v>
+        <x:v>538.388228</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>172.050003</x:v>
+        <x:v>68.360001</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1286.211412</x:v>
+        <x:v>510.956827</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>173.160004</x:v>
+        <x:v>66.750000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1294.509558</x:v>
+        <x:v>498.922875</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>164.750000</x:v>
+        <x:v>74.750000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1231.638050</x:v>
+        <x:v>558.718875</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>120.000000</x:v>
+        <x:v>44.320000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>897.096000</x:v>
+        <x:v>331.269840</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-25 22:15:00</x:v>
+        <x:v>2026-10-09 22:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>144.929993</x:v>
+        <x:v>66.900002</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1083.467642</x:v>
+        <x:v>500.044065</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>175.869995</x:v>
+        <x:v>81.919998</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1314.768909</x:v>
+        <x:v>612.311025</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>175.070007</x:v>
+        <x:v>78.419998</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1308.788358</x:v>
+        <x:v>586.150275</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>176.550003</x:v>
+        <x:v>76.900002</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1319.852512</x:v>
+        <x:v>574.789065</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>166.860001</x:v>
+        <x:v>81.669998</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1247.411995</x:v>
+        <x:v>610.442400</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>133.759995</x:v>
+        <x:v>49.630001</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>999.962971</x:v>
+        <x:v>370.959442</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>158.399994</x:v>
+        <x:v>77.080002</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1184.166675</x:v>
+        <x:v>576.134475</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>171.990005</x:v>
+        <x:v>64.949997</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1285.762879</x:v>
+        <x:v>485.468753</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>172.210007</x:v>
+        <x:v>62.250000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1287.407570</x:v>
+        <x:v>465.287625</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>172.610001</x:v>
+        <x:v>61.130001</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1290.397845</x:v>
+        <x:v>456.916192</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>165.610001</x:v>
+        <x:v>72.309998</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1238.067245</x:v>
+        <x:v>540.481080</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>145.399994</x:v>
+        <x:v>40.090000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1086.981275</x:v>
+        <x:v>299.652705</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-25 21:45:00</x:v>
+        <x:v>2026-10-09 21:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>162.929993</x:v>
+        <x:v>61.279999</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1218.032042</x:v>
+        <x:v>458.037353</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>178.929993</x:v>
+        <x:v>76.669998</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1337.644842</x:v>
+        <x:v>573.069900</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>178.009995</x:v>
+        <x:v>73.839996</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1330.767121</x:v>
+        <x:v>551.917050</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>179.190002</x:v>
+        <x:v>72.510002</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1339.588617</x:v>
+        <x:v>541.976010</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>169.179993</x:v>
+        <x:v>84.389999</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1264.755792</x:v>
+        <x:v>630.773048</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>159.190002</x:v>
+        <x:v>46.430000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1190.072617</x:v>
+        <x:v>347.041035</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-25 19:30:00</x:v>
+        <x:v>2026-10-09 19:30:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-25 21:30:00</x:v>
+        <x:v>2026-10-09 21:30:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>179.789993</x:v>
+        <x:v>72.690002</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1344.074030</x:v>
+        <x:v>543.321420</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>186.949997</x:v>
+        <x:v>93.080002</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1397.600788</x:v>
+        <x:v>695.726475</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>186.410004</x:v>
+        <x:v>90.800003</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1393.563908</x:v>
+        <x:v>678.684622</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>189.850006</x:v>
+        <x:v>89.169998</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1419.280675</x:v>
+        <x:v>666.501150</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>174.899994</x:v>
+        <x:v>98.169998</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>1307.517375</x:v>
+        <x:v>733.771650</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>171.779999</x:v>
+        <x:v>55.380001</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1284.192917</x:v>
+        <x:v>413.937817</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-25 19:15:00</x:v>
+        <x:v>2026-10-09 19:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-25 21:15:00</x:v>
+        <x:v>2026-10-09 21:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>190.520004</x:v>
+        <x:v>89.400002</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1424.289446</x:v>
+        <x:v>668.220315</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>192.100006</x:v>
+        <x:v>96.900002</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1436.101225</x:v>
+        <x:v>724.279065</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>192.610001</x:v>
+        <x:v>95.900002</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1439.913845</x:v>
+        <x:v>716.804565</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>193.419998</x:v>
+        <x:v>96.400002</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1445.969221</x:v>
+        <x:v>720.541815</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>177.550003</x:v>
+        <x:v>101.470001</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1327.328312</x:v>
+        <x:v>758.437522</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>176.029999</x:v>
+        <x:v>58.500000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>1315.965067</x:v>
+        <x:v>437.258250</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>194.100006</x:v>
+        <x:v>96.660004</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1451.052825</x:v>
+        <x:v>722.485200</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>195.940002</x:v>
+        <x:v>95.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1464.808267</x:v>
+        <x:v>710.077500</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>195.750000</x:v>
+        <x:v>94.430000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1463.387850</x:v>
+        <x:v>705.817035</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>196.279999</x:v>
+        <x:v>96.120003</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1467.350017</x:v>
+        <x:v>718.448962</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>178.229996</x:v>
+        <x:v>104.550003</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1332.411804</x:v>
+        <x:v>781.458997</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>168.869995</x:v>
+        <x:v>57.180000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>1262.438309</x:v>
+        <x:v>427.391910</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-25 18:45:00</x:v>
+        <x:v>2026-10-09 18:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-25 20:45:00</x:v>
+        <x:v>2026-10-09 20:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>196.750000</x:v>
+        <x:v>96.400002</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1470.863650</x:v>
+        <x:v>720.541815</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>211.729996</x:v>
+        <x:v>90.309998</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1582.851104</x:v>
+        <x:v>675.022080</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>211.800003</x:v>
+        <x:v>88.559998</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1583.374462</x:v>
+        <x:v>661.941705</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>211.929993</x:v>
+        <x:v>90.250000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1584.346242</x:v>
+        <x:v>674.573625</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>186.990005</x:v>
+        <x:v>108.480003</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1397.899879</x:v>
+        <x:v>810.833782</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>182.889999</x:v>
+        <x:v>55.049999</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1367.249055</x:v>
+        <x:v>411.471218</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-25 18:30:00</x:v>
+        <x:v>2026-10-09 18:30:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-25 20:30:00</x:v>
+        <x:v>2026-10-09 20:30:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>208.429993</x:v>
+        <x:v>90.500000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1558.180942</x:v>
+        <x:v>676.442250</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>212.580002</x:v>
+        <x:v>94.010002</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1589.205579</x:v>
+        <x:v>702.677760</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>212.649994</x:v>
+        <x:v>92.669998</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1589.728825</x:v>
+        <x:v>692.661900</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>212.759995</x:v>
+        <x:v>94.370003</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1590.551171</x:v>
+        <x:v>705.368587</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>188.550003</x:v>
+        <x:v>109.220001</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1409.562112</x:v>
+        <x:v>816.364897</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>188.350006</x:v>
+        <x:v>57.930000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>1408.066975</x:v>
+        <x:v>432.997785</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-25 18:15:00</x:v>
+        <x:v>2026-10-09 18:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-25 20:15:00</x:v>
+        <x:v>2026-10-09 20:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>210.820007</x:v>
+        <x:v>94.629997</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1576.048208</x:v>
+        <x:v>707.311913</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>200.320007</x:v>
+        <x:v>102.010002</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1497.552308</x:v>
+        <x:v>762.473760</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>200.570007</x:v>
+        <x:v>99.910004</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1499.421258</x:v>
+        <x:v>746.777325</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>204.259995</x:v>
+        <x:v>101.769997</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1527.006871</x:v>
+        <x:v>760.679843</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>186.970001</x:v>
+        <x:v>114.269997</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1397.750333</x:v>
+        <x:v>854.111093</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE3</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>190.940002</x:v>
+        <x:v>61.599998</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>1427.429267</x:v>
+        <x:v>460.429185</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE4</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>204.910004</x:v>
+        <x:v>102.050003</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1531.866208</x:v>
+        <x:v>762.772747</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-25 17:45:00</x:v>
+        <x:v>2026-10-09 17:45:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DE</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>218.649994</x:v>
+        <x:v>107.260002</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1634.583625</x:v>
+        <x:v>801.714885</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-25 17:45:00</x:v>
+        <x:v>2026-10-09 17:45:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>218.789993</x:v>
+        <x:v>107.260002</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1635.630230</x:v>
+        <x:v>801.714885</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-25 17:45:00</x:v>
+        <x:v>2026-10-09 17:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>219.020004</x:v>
+        <x:v>109.169998</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1637.349746</x:v>
+        <x:v>815.991150</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-25 17:45:00</x:v>
+        <x:v>2026-10-09 17:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-25 19:45:00</x:v>
+        <x:v>2026-10-09 19:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>186.960007</x:v>
+        <x:v>110.860001</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1397.675620</x:v>
+        <x:v>828.623077</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>