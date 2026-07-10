--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rdacdbf4a6f5b4d7da3dfa390625239d1"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R30060e72d1cd41aea7c0a5be07bbb9b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdacdbf4a6f5b4d7da3dfa390625239d1" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30060e72d1cd41aea7c0a5be07bbb9b9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>133.713719</x:v>
+        <x:v>57.075784</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>13.666899</x:v>
+        <x:v>6.170191</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>71.268193</x:v>
+        <x:v>32.440320</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1.495586</x:v>
+        <x:v>0.639405</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>172.128723</x:v>
+        <x:v>72.685839</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>18.978161</x:v>
+        <x:v>8.420187</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>87.877746</x:v>
+        <x:v>40.029796</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>2.000452</x:v>
+        <x:v>0.844553</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>254.019906</x:v>
+        <x:v>108.264144</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>35.360745</x:v>
+        <x:v>16.292275</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>115.631274</x:v>
+        <x:v>52.715820</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>3.062841</x:v>
+        <x:v>1.309933</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>79.587927</x:v>
+        <x:v>159.202244</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>26.635436</x:v>
+        <x:v>39.174389</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>33.931674</x:v>
+        <x:v>73.601099</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.961007</x:v>
+        <x:v>1.761600</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>114.562112</x:v>
+        <x:v>226.049606</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>37.053471</x:v>
+        <x:v>57.053255</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>41.242796</x:v>
+        <x:v>89.556704</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1.376886</x:v>
+        <x:v>2.525472</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>200.000888</x:v>
+        <x:v>344.168563</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>65.875035</x:v>
+        <x:v>89.681962</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>53.521026</x:v>
+        <x:v>116.172359</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>2.390368</x:v>
+        <x:v>3.877730</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>115.757683</x:v>
+        <x:v>76.126801</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>18.270750</x:v>
+        <x:v>6.897063</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>94.128359</x:v>
+        <x:v>30.791878</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1.187232</x:v>
+        <x:v>0.735993</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>147.699501</x:v>
+        <x:v>93.174797</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>23.809583</x:v>
+        <x:v>9.214479</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>115.273623</x:v>
+        <x:v>38.240375</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1.557573</x:v>
+        <x:v>0.925861</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>214.050361</x:v>
+        <x:v>132.304029</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>38.565886</x:v>
+        <x:v>17.697989</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>150.567434</x:v>
+        <x:v>50.695771</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2.336494</x:v>
+        <x:v>1.380735</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>94.897396</x:v>
+        <x:v>197.479462</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>41.028098</x:v>
+        <x:v>41.931417</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>57.940429</x:v>
+        <x:v>83.689481</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1.094357</x:v>
+        <x:v>2.088717</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>130.485297</x:v>
+        <x:v>273.307898</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>51.899632</x:v>
+        <x:v>60.427339</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>69.854203</x:v>
+        <x:v>101.718824</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1.516047</x:v>
+        <x:v>2.927983</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>218.720681</x:v>
+        <x:v>406.987538</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>82.225649</x:v>
+        <x:v>94.334428</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>89.809596</x:v>
+        <x:v>131.792739</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>2.560146</x:v>
+        <x:v>4.412887</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>104.824699</x:v>
+        <x:v>78.774363</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>13.368099</x:v>
+        <x:v>6.093042</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>58.572535</x:v>
+        <x:v>16.019347</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1.029793</x:v>
+        <x:v>0.714680</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>133.841971</x:v>
+        <x:v>95.370056</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>18.076263</x:v>
+        <x:v>8.226103</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>72.740155</x:v>
+        <x:v>19.745801</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>1.346375</x:v>
+        <x:v>0.881388</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>195.860060</x:v>
+        <x:v>133.967771</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>31.681802</x:v>
+        <x:v>16.497162</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>96.406288</x:v>
+        <x:v>25.998497</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2.042323</x:v>
+        <x:v>1.300359</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>68.655409</x:v>
+        <x:v>206.727956</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>23.772205</x:v>
+        <x:v>43.670336</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>36.138499</x:v>
+        <x:v>77.692179</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.821434</x:v>
+        <x:v>2.189557</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>96.476186</x:v>
+        <x:v>287.768598</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>32.138733</x:v>
+        <x:v>63.670153</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>43.795669</x:v>
+        <x:v>94.543156</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1.150438</x:v>
+        <x:v>3.091314</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>173.293166</x:v>
+        <x:v>430.567760</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>58.934140</x:v>
+        <x:v>100.266278</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>56.661954</x:v>
+        <x:v>122.654611</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>2.058076</x:v>
+        <x:v>4.685474</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>94.008263</x:v>
+        <x:v>108.884645</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>8.868502</x:v>
+        <x:v>10.775735</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>27.137110</x:v>
+        <x:v>55.820699</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.939321</x:v>
+        <x:v>1.028174</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>119.674508</x:v>
+        <x:v>131.965655</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>12.304566</x:v>
+        <x:v>14.092804</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>33.525410</x:v>
+        <x:v>69.468377</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1.230481</x:v>
+        <x:v>1.276690</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>175.588632</x:v>
+        <x:v>184.865170</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>23.574104</x:v>
+        <x:v>25.850722</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>44.223930</x:v>
+        <x:v>92.269985</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1.877777</x:v>
+        <x:v>1.877696</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>55.748484</x:v>
+        <x:v>218.140228</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>18.542481</x:v>
+        <x:v>43.481092</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>15.841972</x:v>
+        <x:v>91.555815</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.662610</x:v>
+        <x:v>2.249285</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>77.236284</x:v>
+        <x:v>298.817241</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>24.696922</x:v>
+        <x:v>62.534281</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>19.284146</x:v>
+        <x:v>111.159803</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.914981</x:v>
+        <x:v>3.129507</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>144.380192</x:v>
+        <x:v>442.655030</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>48.177724</x:v>
+        <x:v>98.246832</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>25.128461</x:v>
+        <x:v>143.865245</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1.705304</x:v>
+        <x:v>4.707182</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>88.033568</x:v>
+        <x:v>107.147451</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>8.292440</x:v>
+        <x:v>8.007204</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>25.048139</x:v>
+        <x:v>32.441580</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.877027</x:v>
+        <x:v>1.024283</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>111.648245</x:v>
+        <x:v>130.398110</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>11.480159</x:v>
+        <x:v>10.722619</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>30.932810</x:v>
+        <x:v>40.055926</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>1.144938</x:v>
+        <x:v>1.280810</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>163.609366</x:v>
+        <x:v>184.045852</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>22.113075</x:v>
+        <x:v>21.675525</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>40.789951</x:v>
+        <x:v>52.803908</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.747178</x:v>
+        <x:v>1.901069</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>53.463540</x:v>
+        <x:v>184.489667</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>17.808209</x:v>
+        <x:v>29.171928</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>15.476061</x:v>
+        <x:v>49.709087</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.636393</x:v>
+        <x:v>1.813066</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>73.471554</x:v>
+        <x:v>246.494097</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>23.475266</x:v>
+        <x:v>41.736309</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>18.821411</x:v>
+        <x:v>60.394960</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.870918</x:v>
+        <x:v>2.462843</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>139.538887</x:v>
+        <x:v>359.888621</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>46.730305</x:v>
+        <x:v>66.920215</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>24.509115</x:v>
+        <x:v>78.239199</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1.647896</x:v>
+        <x:v>3.664438</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>88.758541</x:v>
+        <x:v>86.081570</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>8.246013</x:v>
+        <x:v>6.562727</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>26.562352</x:v>
+        <x:v>29.955929</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.892610</x:v>
+        <x:v>0.827519</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>112.527825</x:v>
+        <x:v>104.764065</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>11.402401</x:v>
+        <x:v>8.749128</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>32.751649</x:v>
+        <x:v>37.126599</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.166564</x:v>
+        <x:v>1.035954</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>164.707782</x:v>
+        <x:v>147.662036</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>21.969254</x:v>
+        <x:v>17.465162</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>43.116354</x:v>
+        <x:v>49.123037</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1.778544</x:v>
+        <x:v>1.535361</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>50.023294</x:v>
+        <x:v>231.927621</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>16.929479</x:v>
+        <x:v>32.907390</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>14.410393</x:v>
+        <x:v>57.897357</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.596054</x:v>
+        <x:v>2.234279</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>68.539615</x:v>
+        <x:v>306.456416</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>22.223703</x:v>
+        <x:v>46.819762</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>17.519771</x:v>
+        <x:v>70.384971</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.813177</x:v>
+        <x:v>3.002368</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>131.431804</x:v>
+        <x:v>444.427040</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>44.566559</x:v>
+        <x:v>75.819729</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>22.811826</x:v>
+        <x:v>91.245114</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1.553019</x:v>
+        <x:v>4.445678</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>86.212117</x:v>
+        <x:v>237.512331</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>8.398348</x:v>
+        <x:v>106.038603</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>29.112364</x:v>
+        <x:v>41.092115</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.886155</x:v>
+        <x:v>3.031831</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>109.767018</x:v>
+        <x:v>262.972284</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>11.598414</x:v>
+        <x:v>108.869038</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>35.952291</x:v>
+        <x:v>50.328651</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1.164048</x:v>
+        <x:v>3.327489</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>161.704749</x:v>
+        <x:v>320.521330</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>22.289284</x:v>
+        <x:v>120.106044</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>47.401689</x:v>
+        <x:v>65.781146</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.784021</x:v>
+        <x:v>4.015640</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>48.025249</x:v>
+        <x:v>155.009063</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>15.903200</x:v>
+        <x:v>20.148530</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>12.270819</x:v>
+        <x:v>33.143646</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.568828</x:v>
+        <x:v>1.466174</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>65.824646</x:v>
+        <x:v>203.263035</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>20.923130</x:v>
+        <x:v>28.524081</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>14.930278</x:v>
+        <x:v>40.238739</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.777397</x:v>
+        <x:v>1.953557</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>125.066984</x:v>
+        <x:v>293.128096</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>41.772694</x:v>
+        <x:v>46.468290</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>19.464055</x:v>
+        <x:v>52.096247</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>1.474016</x:v>
+        <x:v>2.877275</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>89.225187</x:v>
+        <x:v>184.928204</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>8.453651</x:v>
+        <x:v>64.757723</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>36.177758</x:v>
+        <x:v>36.257349</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.945583</x:v>
+        <x:v>2.201694</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>113.917741</x:v>
+        <x:v>210.054860</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>11.658216</x:v>
+        <x:v>67.565054</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>44.582106</x:v>
+        <x:v>44.617187</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.248533</x:v>
+        <x:v>2.484701</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>167.464008</x:v>
+        <x:v>267.491580</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>22.237994</x:v>
+        <x:v>78.958633</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>58.637865</x:v>
+        <x:v>58.610183</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1.906986</x:v>
+        <x:v>3.157736</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>47.345692</x:v>
+        <x:v>144.018687</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>15.589238</x:v>
+        <x:v>17.534959</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>12.457733</x:v>
+        <x:v>29.253622</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.560841</x:v>
+        <x:v>1.347475</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>65.144094</x:v>
+        <x:v>187.874816</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>20.600439</x:v>
+        <x:v>24.720248</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>15.161325</x:v>
+        <x:v>35.507807</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.769275</x:v>
+        <x:v>1.785363</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>122.749902</x:v>
+        <x:v>269.939646</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>40.745447</x:v>
+        <x:v>40.482111</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>19.763056</x:v>
+        <x:v>45.962190</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1.446377</x:v>
+        <x:v>2.621039</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>85.309903</x:v>
+        <x:v>211.059911</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>8.047766</x:v>
+        <x:v>65.774337</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>30.313392</x:v>
+        <x:v>65.478935</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.874215</x:v>
+        <x:v>2.445675</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>108.566660</x:v>
+        <x:v>243.837972</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>11.103918</x:v>
+        <x:v>69.774767</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>37.356801</x:v>
+        <x:v>81.067344</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.146482</x:v>
+        <x:v>2.819010</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>159.370072</x:v>
+        <x:v>317.635429</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>21.289512</x:v>
+        <x:v>84.714772</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>49.143005</x:v>
+        <x:v>107.121975</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>1.749607</x:v>
+        <x:v>3.689458</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>46.471571</x:v>
+        <x:v>148.269290</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>15.294669</x:v>
+        <x:v>20.546734</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>11.778140</x:v>
+        <x:v>35.546747</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.549070</x:v>
+        <x:v>1.415050</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>63.798146</x:v>
+        <x:v>193.177902</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>20.138684</x:v>
+        <x:v>28.242815</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>14.337648</x:v>
+        <x:v>43.208359</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.750937</x:v>
+        <x:v>1.869312</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>120.910176</x:v>
+        <x:v>278.117142</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>40.128543</x:v>
+        <x:v>45.334318</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>18.700241</x:v>
+        <x:v>56.012541</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1.420546</x:v>
+        <x:v>2.746159</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>95.131764</x:v>
+        <x:v>161.430177</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>9.727303</x:v>
+        <x:v>11.661826</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>42.528499</x:v>
+        <x:v>61.846369</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.980689</x:v>
+        <x:v>1.643364</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>122.478166</x:v>
+        <x:v>200.683979</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>13.322276</x:v>
+        <x:v>15.590385</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>52.685203</x:v>
+        <x:v>76.391939</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.297974</x:v>
+        <x:v>2.115952</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>181.085002</x:v>
+        <x:v>286.647918</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>24.821723</x:v>
+        <x:v>31.006562</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>69.664060</x:v>
+        <x:v>100.714020</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.988228</x:v>
+        <x:v>3.169932</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>59.143478</x:v>
+        <x:v>140.507291</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>15.324881</x:v>
+        <x:v>16.837703</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>12.828548</x:v>
+        <x:v>28.735963</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.649809</x:v>
+        <x:v>1.312919</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>88.484065</x:v>
+        <x:v>183.334252</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>20.185237</x:v>
+        <x:v>23.788782</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>15.882196</x:v>
+        <x:v>34.885083</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.945787</x:v>
+        <x:v>1.740244</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>165.685871</x:v>
+        <x:v>262.828563</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>40.230367</x:v>
+        <x:v>38.799336</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>21.068583</x:v>
+        <x:v>45.161425</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>1.773033</x:v>
+        <x:v>2.548222</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>105.091786</x:v>
+        <x:v>156.319320</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.979707</x:v>
+        <x:v>15.993229</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>54.167470</x:v>
+        <x:v>76.346425</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.080394</x:v>
+        <x:v>1.695378</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>136.927373</x:v>
+        <x:v>194.513917</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>14.969493</x:v>
+        <x:v>19.859672</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>67.326229</x:v>
+        <x:v>94.352005</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.442611</x:v>
+        <x:v>2.184592</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>203.097087</x:v>
+        <x:v>275.557020</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>27.156455</x:v>
+        <x:v>33.811896</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>89.308967</x:v>
+        <x:v>124.428837</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2.208576</x:v>
+        <x:v>3.225638</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>62.632654</x:v>
+        <x:v>163.746186</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>14.776477</x:v>
+        <x:v>27.245805</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>13.436525</x:v>
+        <x:v>30.329854</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.670518</x:v>
+        <x:v>1.593066</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>95.809110</x:v>
+        <x:v>206.273127</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>19.574282</x:v>
+        <x:v>34.203507</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>16.711460</x:v>
+        <x:v>36.808165</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.994759</x:v>
+        <x:v>2.018046</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>177.236971</x:v>
+        <x:v>284.907990</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>38.600540</x:v>
+        <x:v>49.073408</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>22.259233</x:v>
+        <x:v>47.631927</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>1.843538</x:v>
+        <x:v>2.817872</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>101.867699</x:v>
+        <x:v>162.673752</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>11.941873</x:v>
+        <x:v>14.045031</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>65.409031</x:v>
+        <x:v>91.046294</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.056745</x:v>
+        <x:v>1.825894</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>132.365899</x:v>
+        <x:v>205.999172</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>16.125892</x:v>
+        <x:v>17.824284</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>81.366753</x:v>
+        <x:v>112.514233</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.408935</x:v>
+        <x:v>2.401334</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>195.460052</x:v>
+        <x:v>294.022494</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>28.276984</x:v>
+        <x:v>30.961602</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>108.011142</x:v>
+        <x:v>148.355590</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.147613</x:v>
+        <x:v>3.566240</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>51.041193</x:v>
+        <x:v>164.914382</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>15.887505</x:v>
+        <x:v>26.988981</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>19.681170</x:v>
+        <x:v>28.754074</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.581439</x:v>
+        <x:v>1.601527</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>71.988123</x:v>
+        <x:v>207.778058</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>20.984572</x:v>
+        <x:v>33.888506</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>23.880680</x:v>
+        <x:v>34.894197</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.811846</x:v>
+        <x:v>2.029280</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>132.948659</x:v>
+        <x:v>286.514651</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>40.473811</x:v>
+        <x:v>48.467515</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>30.969122</x:v>
+        <x:v>45.152740</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>1.503234</x:v>
+        <x:v>2.828306</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>100.610658</x:v>
+        <x:v>238.393792</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>12.146899</x:v>
+        <x:v>72.889416</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>70.529996</x:v>
+        <x:v>103.260003</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.070671</x:v>
+        <x:v>2.634840</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>131.227763</x:v>
+        <x:v>287.223349</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>16.425314</x:v>
+        <x:v>77.341736</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>87.534081</x:v>
+        <x:v>127.254707</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.435546</x:v>
+        <x:v>3.280335</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>194.142593</x:v>
+        <x:v>381.108805</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>28.574557</x:v>
+        <x:v>90.180340</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>115.921028</x:v>
+        <x:v>167.294335</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>2.190824</x:v>
+        <x:v>4.519366</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>51.848751</x:v>
+        <x:v>163.843164</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>16.290060</x:v>
+        <x:v>27.981758</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>19.249904</x:v>
+        <x:v>27.230287</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.600183</x:v>
+        <x:v>1.597938</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>72.857084</x:v>
+        <x:v>205.882018</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>21.910594</x:v>
+        <x:v>34.922171</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>23.382246</x:v>
+        <x:v>33.044219</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.838772</x:v>
+        <x:v>2.017902</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>131.184209</x:v>
+        <x:v>283.668042</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>41.117644</x:v>
+        <x:v>49.748336</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>30.349368</x:v>
+        <x:v>42.760563</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>1.511516</x:v>
+        <x:v>2.808952</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>77.031574</x:v>
+        <x:v>246.258394</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>9.305374</x:v>
+        <x:v>69.811026</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>52.233726</x:v>
+        <x:v>131.815821</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.919297</x:v>
+        <x:v>2.821544</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>102.327139</x:v>
+        <x:v>301.499526</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>12.947865</x:v>
+        <x:v>74.682609</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>64.605903</x:v>
+        <x:v>162.480305</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.261224</x:v>
+        <x:v>3.582562</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>155.775108</x:v>
+        <x:v>405.953649</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>23.775872</x:v>
+        <x:v>88.174644</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>85.270867</x:v>
+        <x:v>213.636173</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.970421</x:v>
+        <x:v>5.013246</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>63.101333</x:v>
+        <x:v>175.302454</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>19.592822</x:v>
+        <x:v>28.873179</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>21.266685</x:v>
+        <x:v>27.245030</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.738338</x:v>
+        <x:v>1.695257</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>90.025569</x:v>
+        <x:v>227.928729</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>26.761489</x:v>
+        <x:v>36.502438</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>25.944220</x:v>
+        <x:v>33.278728</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.046681</x:v>
+        <x:v>2.204307</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>160.489807</x:v>
+        <x:v>320.955971</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>49.509895</x:v>
+        <x:v>51.461847</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>33.827801</x:v>
+        <x:v>43.353110</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>1.862553</x:v>
+        <x:v>3.115463</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>68.866142</x:v>
+        <x:v>213.362343</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>10.876401</x:v>
+        <x:v>32.488514</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>78.843530</x:v>
+        <x:v>154.327772</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.006397</x:v>
+        <x:v>2.662606</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>95.533376</x:v>
+        <x:v>273.414303</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>15.129908</x:v>
+        <x:v>37.017557</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>97.191731</x:v>
+        <x:v>190.503272</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.430086</x:v>
+        <x:v>3.503200</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>152.037483</x:v>
+        <x:v>386.964702</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>27.305173</x:v>
+        <x:v>50.418146</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>127.820049</x:v>
+        <x:v>250.848594</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.285454</x:v>
+        <x:v>5.081617</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>59.779380</x:v>
+        <x:v>195.041539</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>19.593115</x:v>
+        <x:v>30.672586</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>23.115166</x:v>
+        <x:v>33.984893</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.713479</x:v>
+        <x:v>1.876246</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>85.600261</x:v>
+        <x:v>260.295485</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>26.865048</x:v>
+        <x:v>39.239720</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>28.163378</x:v>
+        <x:v>41.659377</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.014505</x:v>
+        <x:v>2.496657</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>153.172308</x:v>
+        <x:v>373.419891</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>49.341029</x:v>
+        <x:v>55.361746</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>36.661143</x:v>
+        <x:v>54.465151</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>1.805754</x:v>
+        <x:v>3.582215</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>75.346912</x:v>
+        <x:v>201.471837</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>12.334600</x:v>
+        <x:v>53.510669</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>129.187578</x:v>
+        <x:v>114.886338</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.333162</x:v>
+        <x:v>2.440643</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>110.086265</x:v>
+        <x:v>244.903693</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>17.447891</x:v>
+        <x:v>57.330547</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>159.197058</x:v>
+        <x:v>142.530038</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.953897</x:v>
+        <x:v>2.988303</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>177.967499</x:v>
+        <x:v>329.595331</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>30.186928</x:v>
+        <x:v>69.046547</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>209.255684</x:v>
+        <x:v>188.650629</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>3.114900</x:v>
+        <x:v>4.063058</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>63.909455</x:v>
+        <x:v>197.172792</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>22.206480</x:v>
+        <x:v>33.200859</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>27.588620</x:v>
+        <x:v>42.129860</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.768791</x:v>
+        <x:v>1.925287</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>91.992769</x:v>
+        <x:v>264.749952</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>30.461396</x:v>
+        <x:v>43.117217</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>33.554716</x:v>
+        <x:v>51.564239</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1.097954</x:v>
+        <x:v>2.581642</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>165.664677</x:v>
+        <x:v>383.079915</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>55.558706</x:v>
+        <x:v>62.051015</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>43.590271</x:v>
+        <x:v>67.307749</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>1.963583</x:v>
+        <x:v>3.742868</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>52.867633</x:v>
+        <x:v>182.784543</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>8.158868</x:v>
+        <x:v>46.524940</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>92.721128</x:v>
+        <x:v>99.628145</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.953395</x:v>
+        <x:v>1.951552</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>77.210421</x:v>
+        <x:v>225.670976</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>11.547301</x:v>
+        <x:v>51.651771</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>114.375456</x:v>
+        <x:v>123.616774</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>1.396225</x:v>
+        <x:v>2.477860</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>124.216920</x:v>
+        <x:v>308.309988</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>19.920915</x:v>
+        <x:v>65.043848</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>150.495097</x:v>
+        <x:v>163.640924</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.217769</x:v>
+        <x:v>3.501409</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>79.663882</x:v>
+        <x:v>174.086777</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>25.624017</x:v>
+        <x:v>34.077856</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>46.960143</x:v>
+        <x:v>44.959257</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>1.019196</x:v>
+        <x:v>1.766285</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>