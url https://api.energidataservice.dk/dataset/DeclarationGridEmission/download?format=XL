--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R30060e72d1cd41aea7c0a5be07bbb9b9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfe2627d9a6424166b341e96b36c2036f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30060e72d1cd41aea7c0a5be07bbb9b9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe2627d9a6424166b341e96b36c2036f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>57.075784</x:v>
+        <x:v>58.237157</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>6.170191</x:v>
+        <x:v>7.159218</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>32.440320</x:v>
+        <x:v>76.674513</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.639405</x:v>
+        <x:v>0.870900</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>72.685839</x:v>
+        <x:v>79.106705</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>8.420187</x:v>
+        <x:v>9.880277</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>40.029796</x:v>
+        <x:v>94.917253</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.844553</x:v>
+        <x:v>1.227284</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>108.264144</x:v>
+        <x:v>121.061902</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>16.292275</x:v>
+        <x:v>17.310421</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>52.715820</x:v>
+        <x:v>125.354760</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1.309933</x:v>
+        <x:v>1.905668</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>159.202244</x:v>
+        <x:v>77.702825</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>39.174389</x:v>
+        <x:v>25.558397</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>73.601099</x:v>
+        <x:v>46.908718</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.761600</x:v>
+        <x:v>0.960242</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>226.049606</x:v>
+        <x:v>114.713219</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>57.053255</x:v>
+        <x:v>37.075950</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>89.556704</x:v>
+        <x:v>57.206892</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2.525472</x:v>
+        <x:v>1.414143</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>344.168563</x:v>
+        <x:v>179.240627</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>89.681962</x:v>
+        <x:v>57.079884</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>116.172359</x:v>
+        <x:v>74.405844</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>3.877730</x:v>
+        <x:v>2.200592</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>76.126801</x:v>
+        <x:v>56.455720</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6.897063</x:v>
+        <x:v>6.996689</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>30.791878</x:v>
+        <x:v>71.142786</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.735993</x:v>
+        <x:v>0.824491</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>93.174797</x:v>
+        <x:v>76.218613</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>9.214479</x:v>
+        <x:v>9.650628</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>38.240375</x:v>
+        <x:v>88.155772</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.925861</x:v>
+        <x:v>1.156333</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>132.304029</x:v>
+        <x:v>116.556888</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>17.697989</x:v>
+        <x:v>17.064761</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>50.695771</x:v>
+        <x:v>116.544518</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1.380735</x:v>
+        <x:v>1.796595</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>197.479462</x:v>
+        <x:v>77.884224</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>41.931417</x:v>
+        <x:v>25.658083</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>83.689481</x:v>
+        <x:v>45.741434</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>2.088717</x:v>
+        <x:v>0.960463</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>273.307898</x:v>
+        <x:v>114.988785</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>60.427339</x:v>
+        <x:v>37.261475</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>101.718824</x:v>
+        <x:v>55.806499</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2.927983</x:v>
+        <x:v>1.414643</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>406.987538</x:v>
+        <x:v>179.651738</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>94.334428</x:v>
+        <x:v>57.406451</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>131.792739</x:v>
+        <x:v>72.616409</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>4.412887</x:v>
+        <x:v>2.201381</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>78.774363</x:v>
+        <x:v>32.534990</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>6.093042</x:v>
+        <x:v>4.859322</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>16.019347</x:v>
+        <x:v>14.897196</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.714680</x:v>
+        <x:v>0.320438</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>95.370056</x:v>
+        <x:v>40.597620</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>8.226103</x:v>
+        <x:v>6.679774</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>19.745801</x:v>
+        <x:v>18.848922</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.881388</x:v>
+        <x:v>0.410429</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>133.967771</x:v>
+        <x:v>61.594469</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>16.497162</x:v>
+        <x:v>12.773355</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>25.998497</x:v>
+        <x:v>25.469039</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>1.300359</x:v>
+        <x:v>0.649477</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>206.727956</x:v>
+        <x:v>78.178336</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>43.670336</x:v>
+        <x:v>26.046191</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>77.692179</x:v>
+        <x:v>41.822413</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2.189557</x:v>
+        <x:v>0.935319</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>287.768598</x:v>
+        <x:v>114.908799</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>63.670153</x:v>
+        <x:v>37.782010</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>94.543156</x:v>
+        <x:v>50.963312</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>3.091314</x:v>
+        <x:v>1.373142</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>430.567760</x:v>
+        <x:v>179.521520</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>100.266278</x:v>
+        <x:v>58.368017</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>122.654611</x:v>
+        <x:v>66.236256</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>4.685474</x:v>
+        <x:v>2.139244</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>108.884645</x:v>
+        <x:v>46.201732</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>10.775735</x:v>
+        <x:v>5.440282</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>55.820699</x:v>
+        <x:v>15.187931</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1.028174</x:v>
+        <x:v>0.422997</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>131.965655</x:v>
+        <x:v>56.364677</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>14.092804</x:v>
+        <x:v>7.441231</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>69.468377</x:v>
+        <x:v>19.233931</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1.276690</x:v>
+        <x:v>0.526393</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>184.865170</x:v>
+        <x:v>81.765854</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>25.850722</x:v>
+        <x:v>14.208135</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>92.269985</x:v>
+        <x:v>26.015118</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1.877696</x:v>
+        <x:v>0.798778</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>218.140228</x:v>
+        <x:v>72.642049</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>43.481092</x:v>
+        <x:v>24.721512</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>91.555815</x:v>
+        <x:v>37.871371</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>2.249285</x:v>
+        <x:v>0.874241</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>298.817241</x:v>
+        <x:v>107.081164</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>62.534281</x:v>
+        <x:v>35.777997</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>111.159803</x:v>
+        <x:v>46.062967</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>3.129507</x:v>
+        <x:v>1.284741</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>442.655030</x:v>
+        <x:v>167.014845</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>98.246832</x:v>
+        <x:v>54.873010</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>143.865245</x:v>
+        <x:v>59.750595</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>4.707182</x:v>
+        <x:v>1.995073</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>107.147451</x:v>
+        <x:v>73.492465</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>8.007204</x:v>
+        <x:v>7.728450</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>32.441580</x:v>
+        <x:v>31.638658</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1.024283</x:v>
+        <x:v>0.686884</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>130.398110</x:v>
+        <x:v>89.423625</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10.722619</x:v>
+        <x:v>10.388004</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>40.055926</x:v>
+        <x:v>39.003027</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>1.280810</x:v>
+        <x:v>0.858158</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>184.045852</x:v>
+        <x:v>125.781397</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>21.675525</x:v>
+        <x:v>18.796897</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>52.803908</x:v>
+        <x:v>51.321156</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.901069</x:v>
+        <x:v>1.259792</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>184.489667</x:v>
+        <x:v>83.624267</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>29.171928</x:v>
+        <x:v>30.709426</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>49.709087</x:v>
+        <x:v>42.897000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.813066</x:v>
+        <x:v>1.020404</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>246.494097</x:v>
+        <x:v>120.090130</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>41.736309</x:v>
+        <x:v>42.739007</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>60.394960</x:v>
+        <x:v>52.164897</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.462843</x:v>
+        <x:v>1.457359</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>359.888621</x:v>
+        <x:v>183.935494</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>66.920215</x:v>
+        <x:v>63.637219</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>78.239199</x:v>
+        <x:v>67.651069</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>3.664438</x:v>
+        <x:v>2.217740</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>86.081570</x:v>
+        <x:v>94.583585</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>6.562727</x:v>
+        <x:v>8.964134</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>29.955929</x:v>
+        <x:v>54.960765</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.827519</x:v>
+        <x:v>1.016759</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>104.764065</x:v>
+        <x:v>119.268978</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>8.749128</x:v>
+        <x:v>12.288140</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>37.126599</x:v>
+        <x:v>68.014969</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.035954</x:v>
+        <x:v>1.334515</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>147.662036</x:v>
+        <x:v>171.321300</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>17.465162</x:v>
+        <x:v>22.257452</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>49.123037</x:v>
+        <x:v>89.821277</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1.535361</x:v>
+        <x:v>1.993726</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>231.927621</x:v>
+        <x:v>89.217297</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>32.907390</x:v>
+        <x:v>35.663509</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>57.897357</x:v>
+        <x:v>53.065106</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>2.234279</x:v>
+        <x:v>1.130385</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>306.456416</x:v>
+        <x:v>127.881240</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>46.819762</x:v>
+        <x:v>48.687908</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>70.384971</x:v>
+        <x:v>64.367567</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>3.002368</x:v>
+        <x:v>1.595201</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>444.427040</x:v>
+        <x:v>194.674648</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>75.819729</x:v>
+        <x:v>70.979145</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>91.245114</x:v>
+        <x:v>83.239821</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>4.445678</x:v>
+        <x:v>2.393814</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>237.512331</x:v>
+        <x:v>136.102791</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>106.038603</x:v>
+        <x:v>12.243878</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>41.092115</x:v>
+        <x:v>100.184643</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>3.031831</x:v>
+        <x:v>1.619972</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>262.972284</x:v>
+        <x:v>176.770857</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>108.869038</x:v>
+        <x:v>16.949498</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>50.328651</x:v>
+        <x:v>123.759078</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.327489</x:v>
+        <x:v>2.194221</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>320.521330</x:v>
+        <x:v>258.122000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>120.106044</x:v>
+        <x:v>30.298752</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>65.781146</x:v>
+        <x:v>163.111764</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>4.015640</x:v>
+        <x:v>3.312714</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>155.009063</x:v>
+        <x:v>76.082794</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>20.148530</x:v>
+        <x:v>29.768923</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>33.143646</x:v>
+        <x:v>32.178366</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.466174</x:v>
+        <x:v>0.946511</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>203.263035</x:v>
+        <x:v>108.961582</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>28.524081</x:v>
+        <x:v>40.954012</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>40.238739</x:v>
+        <x:v>39.047853</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1.953557</x:v>
+        <x:v>1.342563</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>293.128096</x:v>
+        <x:v>165.735700</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>46.468290</x:v>
+        <x:v>60.066932</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>52.096247</x:v>
+        <x:v>50.527482</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>2.877275</x:v>
+        <x:v>2.022525</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>184.928204</x:v>
+        <x:v>113.614469</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>64.757723</x:v>
+        <x:v>10.099256</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>36.257349</x:v>
+        <x:v>91.881379</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.201694</x:v>
+        <x:v>1.399987</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>210.054860</x:v>
+        <x:v>148.665011</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>67.565054</x:v>
+        <x:v>14.010204</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>44.617187</x:v>
+        <x:v>113.450780</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.484701</x:v>
+        <x:v>1.911371</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>267.491580</x:v>
+        <x:v>217.159508</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>78.958633</x:v>
+        <x:v>24.601087</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>58.610183</x:v>
+        <x:v>149.446109</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.157736</x:v>
+        <x:v>2.882690</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>144.018687</x:v>
+        <x:v>84.132944</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>17.534959</x:v>
+        <x:v>32.877804</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>29.253622</x:v>
+        <x:v>34.863905</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.347475</x:v>
+        <x:v>1.044570</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>187.874816</x:v>
+        <x:v>120.525637</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>24.720248</x:v>
+        <x:v>45.140737</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>35.507807</x:v>
+        <x:v>42.308306</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1.785363</x:v>
+        <x:v>1.480912</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>269.939646</x:v>
+        <x:v>183.448880</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>40.482111</x:v>
+        <x:v>66.119815</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>45.962190</x:v>
+        <x:v>54.750638</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>2.621039</x:v>
+        <x:v>2.230969</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>211.059911</x:v>
+        <x:v>135.611180</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>65.774337</x:v>
+        <x:v>13.584964</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>65.478935</x:v>
+        <x:v>116.669742</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>2.445675</x:v>
+        <x:v>1.749119</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>243.837972</x:v>
+        <x:v>177.529646</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>69.774767</x:v>
+        <x:v>18.048558</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>81.067344</x:v>
+        <x:v>143.870315</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2.819010</x:v>
+        <x:v>2.388304</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>317.635429</x:v>
+        <x:v>258.217443</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>84.714772</x:v>
+        <x:v>29.853237</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>107.121975</x:v>
+        <x:v>189.254651</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>3.689458</x:v>
+        <x:v>3.581024</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>148.269290</x:v>
+        <x:v>91.848080</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>20.546734</x:v>
+        <x:v>36.354003</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>35.546747</x:v>
+        <x:v>37.022384</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.415050</x:v>
+        <x:v>1.142632</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>193.177902</x:v>
+        <x:v>130.788772</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>28.242815</x:v>
+        <x:v>49.714393</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>43.208359</x:v>
+        <x:v>44.900475</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.869312</x:v>
+        <x:v>1.611419</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>278.117142</x:v>
+        <x:v>198.373597</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>45.334318</x:v>
+        <x:v>72.621486</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>56.012541</x:v>
+        <x:v>58.072026</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.746159</x:v>
+        <x:v>2.419723</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>161.430177</x:v>
+        <x:v>157.217691</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>11.661826</x:v>
+        <x:v>14.290597</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>61.846369</x:v>
+        <x:v>149.583704</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.643364</x:v>
+        <x:v>2.086883</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>200.683979</x:v>
+        <x:v>208.639631</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>15.590385</x:v>
+        <x:v>19.888398</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>76.391939</x:v>
+        <x:v>184.468146</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2.115952</x:v>
+        <x:v>2.889156</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>286.647918</x:v>
+        <x:v>306.944644</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>31.006562</x:v>
+        <x:v>34.294289</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>100.714020</x:v>
+        <x:v>242.667624</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>3.169932</x:v>
+        <x:v>4.374549</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>140.507291</x:v>
+        <x:v>91.412326</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>16.837703</x:v>
+        <x:v>36.131271</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>28.735963</x:v>
+        <x:v>36.778351</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.312919</x:v>
+        <x:v>1.136808</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>183.334252</x:v>
+        <x:v>130.162110</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>23.788782</x:v>
+        <x:v>49.391165</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>34.885083</x:v>
+        <x:v>44.606144</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1.740244</x:v>
+        <x:v>1.602968</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>262.828563</x:v>
+        <x:v>197.449172</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>38.799336</x:v>
+        <x:v>72.135637</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>45.161425</x:v>
+        <x:v>57.694180</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.548222</x:v>
+        <x:v>2.407099</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>156.319320</x:v>
+        <x:v>159.001914</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>15.993229</x:v>
+        <x:v>14.040204</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>76.346425</x:v>
+        <x:v>156.610114</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.695378</x:v>
+        <x:v>2.136452</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>194.513917</x:v>
+        <x:v>211.305401</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>19.859672</x:v>
+        <x:v>19.518325</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>94.352005</x:v>
+        <x:v>193.133347</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2.184592</x:v>
+        <x:v>2.962691</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>275.557020</x:v>
+        <x:v>310.402776</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>33.811896</x:v>
+        <x:v>33.452690</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>124.428837</x:v>
+        <x:v>254.061066</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>3.225638</x:v>
+        <x:v>4.480124</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>163.746186</x:v>
+        <x:v>89.735223</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>27.245805</x:v>
+        <x:v>35.417732</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>30.329854</x:v>
+        <x:v>35.865066</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.593066</x:v>
+        <x:v>1.115251</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>206.273127</x:v>
+        <x:v>127.807649</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>34.203507</x:v>
+        <x:v>48.407334</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>36.808165</x:v>
+        <x:v>43.501221</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.018046</x:v>
+        <x:v>1.572703</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>284.907990</x:v>
+        <x:v>193.921236</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>49.073408</x:v>
+        <x:v>70.690691</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>47.631927</x:v>
+        <x:v>56.269172</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.817872</x:v>
+        <x:v>2.361875</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>162.673752</x:v>
+        <x:v>152.296304</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>14.045031</x:v>
+        <x:v>13.500416</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>91.046294</x:v>
+        <x:v>155.227160</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.825894</x:v>
+        <x:v>2.071578</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>205.999172</x:v>
+        <x:v>202.854250</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>17.824284</x:v>
+        <x:v>18.754231</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>112.514233</x:v>
+        <x:v>191.326906</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2.401334</x:v>
+        <x:v>2.877509</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>294.022494</x:v>
+        <x:v>298.286869</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>30.961602</x:v>
+        <x:v>32.008069</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>148.355590</x:v>
+        <x:v>251.545483</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>3.566240</x:v>
+        <x:v>4.352204</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>164.914382</x:v>
+        <x:v>86.047508</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>26.988981</x:v>
+        <x:v>34.091850</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>28.754074</x:v>
+        <x:v>34.956045</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.601527</x:v>
+        <x:v>1.070646</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>207.778058</x:v>
+        <x:v>122.643484</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>33.888506</x:v>
+        <x:v>46.654856</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>34.894197</x:v>
+        <x:v>42.403833</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.029280</x:v>
+        <x:v>1.511302</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>286.514651</x:v>
+        <x:v>186.295144</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>48.467515</x:v>
+        <x:v>68.226940</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>45.152740</x:v>
+        <x:v>54.857822</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.828306</x:v>
+        <x:v>2.272467</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>238.393792</x:v>
+        <x:v>153.539147</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>72.889416</x:v>
+        <x:v>16.856446</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>103.260003</x:v>
+        <x:v>155.724337</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>2.634840</x:v>
+        <x:v>2.097463</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>287.223349</x:v>
+        <x:v>202.541366</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>77.341736</x:v>
+        <x:v>21.975912</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>127.254707</x:v>
+        <x:v>192.024525</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>3.280335</x:v>
+        <x:v>2.884449</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>381.108805</x:v>
+        <x:v>295.048187</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>90.180340</x:v>
+        <x:v>34.877128</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>167.294335</x:v>
+        <x:v>252.575286</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>4.519366</x:v>
+        <x:v>4.323710</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>163.843164</x:v>
+        <x:v>152.663922</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>27.981758</x:v>
+        <x:v>75.358543</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>27.230287</x:v>
+        <x:v>40.293130</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.597938</x:v>
+        <x:v>1.713631</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>205.882018</x:v>
+        <x:v>198.588470</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>34.922171</x:v>
+        <x:v>88.444927</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>33.044219</x:v>
+        <x:v>48.955306</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.017902</x:v>
+        <x:v>2.226437</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>283.668042</x:v>
+        <x:v>277.897785</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>49.748336</x:v>
+        <x:v>110.915536</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>42.760563</x:v>
+        <x:v>63.434972</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2.808952</x:v>
+        <x:v>3.108959</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>246.258394</x:v>
+        <x:v>148.283031</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>69.811026</x:v>
+        <x:v>15.628650</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>131.815821</x:v>
+        <x:v>142.343226</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>2.821544</x:v>
+        <x:v>1.984936</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>301.499526</x:v>
+        <x:v>194.833466</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>74.682609</x:v>
+        <x:v>20.430298</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>162.480305</x:v>
+        <x:v>175.542978</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>3.582562</x:v>
+        <x:v>2.719609</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>405.953649</x:v>
+        <x:v>283.206831</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>88.174644</x:v>
+        <x:v>32.782807</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>213.636173</x:v>
+        <x:v>230.926023</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>5.013246</x:v>
+        <x:v>4.071081</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>175.302454</x:v>
+        <x:v>148.934832</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>28.873179</x:v>
+        <x:v>59.773029</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>27.245030</x:v>
+        <x:v>41.536450</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.695257</x:v>
+        <x:v>1.663966</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>227.928729</x:v>
+        <x:v>210.390758</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>36.502438</x:v>
+        <x:v>73.190715</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>33.278728</x:v>
+        <x:v>50.859732</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.204307</x:v>
+        <x:v>2.304745</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>320.955971</x:v>
+        <x:v>315.686922</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>51.461847</x:v>
+        <x:v>96.237635</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>43.353110</x:v>
+        <x:v>66.442802</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.115463</x:v>
+        <x:v>3.401575</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>213.362343</x:v>
+        <x:v>155.234001</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>32.488514</x:v>
+        <x:v>17.010096</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>154.327772</x:v>
+        <x:v>153.059586</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>2.662606</x:v>
+        <x:v>2.108282</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>273.414303</x:v>
+        <x:v>205.219116</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>37.017557</x:v>
+        <x:v>22.184693</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>190.503272</x:v>
+        <x:v>188.773679</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>3.503200</x:v>
+        <x:v>2.902989</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>386.964702</x:v>
+        <x:v>299.211157</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>50.418146</x:v>
+        <x:v>35.108519</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>250.848594</x:v>
+        <x:v>248.347378</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>5.081617</x:v>
+        <x:v>4.353200</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>195.041539</x:v>
+        <x:v>150.347318</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>30.672586</x:v>
+        <x:v>63.325263</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>33.984893</x:v>
+        <x:v>33.557125</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.876246</x:v>
+        <x:v>1.651282</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>260.295485</x:v>
+        <x:v>208.359046</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>39.239720</x:v>
+        <x:v>75.545067</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>41.659377</x:v>
+        <x:v>41.130047</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.496657</x:v>
+        <x:v>2.249474</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>373.419891</x:v>
+        <x:v>308.119313</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>55.361746</x:v>
+        <x:v>96.644250</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>54.465151</x:v>
+        <x:v>53.799006</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.582215</x:v>
+        <x:v>3.277381</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>201.471837</x:v>
+        <x:v>152.768414</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>53.510669</x:v>
+        <x:v>15.521640</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>114.886338</x:v>
+        <x:v>149.657265</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>2.440643</x:v>
+        <x:v>2.062421</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>244.903693</x:v>
+        <x:v>201.318083</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>57.330547</x:v>
+        <x:v>20.418692</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>142.530038</x:v>
+        <x:v>184.546659</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.988303</x:v>
+        <x:v>2.834456</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>329.595331</x:v>
+        <x:v>293.104850</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>69.046547</x:v>
+        <x:v>32.969608</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>188.650629</x:v>
+        <x:v>242.745785</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>4.063058</x:v>
+        <x:v>4.249238</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>197.172792</x:v>
+        <x:v>147.312141</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>33.200859</x:v>
+        <x:v>59.464932</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>42.129860</x:v>
+        <x:v>33.867001</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.925287</x:v>
+        <x:v>1.625076</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>264.749952</x:v>
+        <x:v>206.444469</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>43.117217</x:v>
+        <x:v>71.782797</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>51.564239</x:v>
+        <x:v>41.535582</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.581642</x:v>
+        <x:v>2.233625</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>383.079915</x:v>
+        <x:v>308.373038</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>62.051015</x:v>
+        <x:v>93.117087</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>67.307749</x:v>
+        <x:v>54.368607</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.742868</x:v>
+        <x:v>3.281816</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>182.784543</x:v>
+        <x:v>152.798178</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>46.524940</x:v>
+        <x:v>17.228710</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>99.628145</x:v>
+        <x:v>140.338564</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.951552</x:v>
+        <x:v>2.015771</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>225.670976</x:v>
+        <x:v>200.506711</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>51.651771</x:v>
+        <x:v>22.144770</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>123.616774</x:v>
+        <x:v>173.075138</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.477860</x:v>
+        <x:v>2.756362</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>308.309988</x:v>
+        <x:v>291.038995</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>65.043848</x:v>
+        <x:v>34.783739</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>163.640924</x:v>
+        <x:v>227.687036</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>3.501409</x:v>
+        <x:v>4.120427</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>174.086777</x:v>
+        <x:v>178.447514</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>34.077856</x:v>
+        <x:v>89.769108</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>44.959257</x:v>
+        <x:v>30.601971</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>1.766285</x:v>
+        <x:v>1.895538</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>