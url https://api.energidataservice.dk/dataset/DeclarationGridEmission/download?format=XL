--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfe2627d9a6424166b341e96b36c2036f"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R62f4e0d785f04bf5afdf57a17f75e54d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe2627d9a6424166b341e96b36c2036f" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62f4e0d785f04bf5afdf57a17f75e54d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>58.237157</x:v>
+        <x:v>119.807526</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>7.159218</x:v>
+        <x:v>30.258488</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>76.674513</x:v>
+        <x:v>115.786888</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.870900</x:v>
+        <x:v>1.625157</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>79.106705</x:v>
+        <x:v>164.521841</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>9.880277</x:v>
+        <x:v>36.913980</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>94.917253</x:v>
+        <x:v>143.123927</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1.227284</x:v>
+        <x:v>2.296275</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>121.061902</x:v>
+        <x:v>244.138559</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>17.310421</x:v>
+        <x:v>50.029878</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>125.354760</x:v>
+        <x:v>188.713371</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1.905668</x:v>
+        <x:v>3.476219</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>77.702825</x:v>
+        <x:v>87.326153</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>25.558397</x:v>
+        <x:v>15.300007</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>46.908718</x:v>
+        <x:v>23.201433</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.960242</x:v>
+        <x:v>0.903336</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>114.713219</x:v>
+        <x:v>119.304376</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>37.075950</x:v>
+        <x:v>21.465958</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>57.206892</x:v>
+        <x:v>28.452545</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1.414143</x:v>
+        <x:v>1.256166</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>179.240627</x:v>
+        <x:v>174.550798</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>57.079884</x:v>
+        <x:v>32.256096</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>74.405844</x:v>
+        <x:v>37.231401</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>2.200592</x:v>
+        <x:v>1.864438</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>56.455720</x:v>
+        <x:v>114.703484</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6.996689</x:v>
+        <x:v>21.871076</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>71.142786</x:v>
+        <x:v>129.785396</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.824491</x:v>
+        <x:v>1.666345</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>76.218613</x:v>
+        <x:v>159.073577</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>9.650628</x:v>
+        <x:v>27.443693</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>88.155772</x:v>
+        <x:v>160.170524</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1.156333</x:v>
+        <x:v>2.374038</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>116.556888</x:v>
+        <x:v>238.185058</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>17.064761</x:v>
+        <x:v>38.777227</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>116.544518</x:v>
+        <x:v>210.840999</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1.796595</x:v>
+        <x:v>3.615836</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>77.884224</x:v>
+        <x:v>70.589550</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>25.658083</x:v>
+        <x:v>13.803289</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>45.741434</x:v>
+        <x:v>17.721812</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.960463</x:v>
+        <x:v>0.733569</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>114.988785</x:v>
+        <x:v>98.220161</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>37.261475</x:v>
+        <x:v>19.680973</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>55.806499</x:v>
+        <x:v>21.505561</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1.414643</x:v>
+        <x:v>1.034661</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>179.651738</x:v>
+        <x:v>145.941903</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>57.406451</x:v>
+        <x:v>29.875405</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>72.616409</x:v>
+        <x:v>27.837582</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>2.201381</x:v>
+        <x:v>1.553286</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>32.534990</x:v>
+        <x:v>107.057399</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>4.859322</x:v>
+        <x:v>19.477540</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>14.897196</x:v>
+        <x:v>138.024049</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.320438</x:v>
+        <x:v>1.636273</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>40.597620</x:v>
+        <x:v>148.786094</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>6.679774</x:v>
+        <x:v>24.719581</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>18.848922</x:v>
+        <x:v>170.382838</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.410429</x:v>
+        <x:v>2.340786</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>61.594469</x:v>
+        <x:v>223.323691</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>12.773355</x:v>
+        <x:v>35.449035</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>25.469039</x:v>
+        <x:v>224.341262</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.649477</x:v>
+        <x:v>3.575670</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>78.178336</x:v>
+        <x:v>71.231676</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>26.046191</x:v>
+        <x:v>13.956513</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>41.822413</x:v>
+        <x:v>19.945152</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.935319</x:v>
+        <x:v>0.747157</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>114.908799</x:v>
+        <x:v>99.227784</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>37.782010</x:v>
+        <x:v>19.869943</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>50.963312</x:v>
+        <x:v>24.146197</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1.373142</x:v>
+        <x:v>1.054638</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>179.521520</x:v>
+        <x:v>147.527153</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>58.368017</x:v>
+        <x:v>30.123649</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>66.236256</x:v>
+        <x:v>31.172778</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>2.139244</x:v>
+        <x:v>1.583688</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>46.201732</x:v>
+        <x:v>101.141125</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>5.440282</x:v>
+        <x:v>18.434413</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>15.187931</x:v>
+        <x:v>134.180795</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.422997</x:v>
+        <x:v>1.575156</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>56.364677</x:v>
+        <x:v>141.286233</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>7.441231</x:v>
+        <x:v>23.399553</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>19.233931</x:v>
+        <x:v>165.519235</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.526393</x:v>
+        <x:v>2.259664</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>81.765854</x:v>
+        <x:v>213.104701</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>14.208135</x:v>
+        <x:v>33.629929</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>26.015118</x:v>
+        <x:v>217.776837</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.798778</x:v>
+        <x:v>3.460047</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>72.642049</x:v>
+        <x:v>92.554236</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>24.721512</x:v>
+        <x:v>16.499712</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>37.871371</x:v>
+        <x:v>36.996669</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.874241</x:v>
+        <x:v>1.014489</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>107.081164</x:v>
+        <x:v>127.343405</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>35.777997</x:v>
+        <x:v>22.891006</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>46.062967</x:v>
+        <x:v>44.938577</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.284741</x:v>
+        <x:v>1.415070</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>167.014845</x:v>
+        <x:v>187.465848</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>54.873010</x:v>
+        <x:v>34.137609</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>59.750595</x:v>
+        <x:v>58.202868</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1.995073</x:v>
+        <x:v>2.105323</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>73.492465</x:v>
+        <x:v>100.100981</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>7.728450</x:v>
+        <x:v>17.942141</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>31.638658</x:v>
+        <x:v>132.375090</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.686884</x:v>
+        <x:v>1.553664</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>89.423625</x:v>
+        <x:v>139.944155</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10.388004</x:v>
+        <x:v>22.770467</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>39.003027</x:v>
+        <x:v>163.355380</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.858158</x:v>
+        <x:v>2.228924</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>125.781397</x:v>
+        <x:v>211.265856</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>18.796897</x:v>
+        <x:v>32.772984</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>51.321156</x:v>
+        <x:v>215.016157</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.259792</x:v>
+        <x:v>3.413876</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>83.624267</x:v>
+        <x:v>97.388101</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>30.709426</x:v>
+        <x:v>18.775596</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>42.897000</x:v>
+        <x:v>49.747562</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.020404</x:v>
+        <x:v>1.128740</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>120.090130</x:v>
+        <x:v>135.398833</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>42.739007</x:v>
+        <x:v>26.148289</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>52.164897</x:v>
+        <x:v>60.738685</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.457359</x:v>
+        <x:v>1.597610</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>183.935494</x:v>
+        <x:v>201.490345</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>63.637219</x:v>
+        <x:v>39.258396</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>67.651069</x:v>
+        <x:v>79.088948</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>2.217740</x:v>
+        <x:v>2.408794</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>94.583585</x:v>
+        <x:v>104.613490</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>8.964134</x:v>
+        <x:v>19.442638</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>54.960765</x:v>
+        <x:v>125.844245</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1.016759</x:v>
+        <x:v>1.555255</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>119.268978</x:v>
+        <x:v>145.001267</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>12.288140</x:v>
+        <x:v>24.509312</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>68.014969</x:v>
+        <x:v>155.351513</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.334515</x:v>
+        <x:v>2.218928</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>171.321300</x:v>
+        <x:v>217.297736</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>22.257452</x:v>
+        <x:v>34.945294</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>89.821277</x:v>
+        <x:v>204.557142</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1.993726</x:v>
+        <x:v>3.385586</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>89.217297</x:v>
+        <x:v>118.717790</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>35.663509</x:v>
+        <x:v>23.180043</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>53.065106</x:v>
+        <x:v>55.170210</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1.130385</x:v>
+        <x:v>1.341347</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>127.881240</x:v>
+        <x:v>163.575150</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>48.687908</x:v>
+        <x:v>32.442826</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>64.367567</x:v>
+        <x:v>67.246647</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1.595201</x:v>
+        <x:v>1.885893</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>194.674648</x:v>
+        <x:v>241.393668</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>70.979145</x:v>
+        <x:v>48.783600</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>83.239821</x:v>
+        <x:v>87.410341</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>2.393814</x:v>
+        <x:v>2.826468</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>136.102791</x:v>
+        <x:v>129.501976</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>12.243878</x:v>
+        <x:v>30.581964</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>100.184643</x:v>
+        <x:v>129.397169</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1.619972</x:v>
+        <x:v>1.786185</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>176.770857</x:v>
+        <x:v>177.140412</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>16.949498</x:v>
+        <x:v>37.667234</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>123.759078</x:v>
+        <x:v>159.800816</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>2.194221</x:v>
+        <x:v>2.520470</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>258.122000</x:v>
+        <x:v>262.914063</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>30.298752</x:v>
+        <x:v>52.036501</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>163.111764</x:v>
+        <x:v>210.506894</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.312714</x:v>
+        <x:v>3.821710</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>76.082794</x:v>
+        <x:v>161.639832</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>29.768923</x:v>
+        <x:v>30.215520</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>32.178366</x:v>
+        <x:v>56.065325</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.946511</x:v>
+        <x:v>1.730391</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>108.961582</x:v>
+        <x:v>219.655191</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>40.954012</x:v>
+        <x:v>42.446166</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>39.047853</x:v>
+        <x:v>68.515829</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1.342563</x:v>
+        <x:v>2.401506</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>165.735700</x:v>
+        <x:v>319.493612</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>60.066932</x:v>
+        <x:v>63.766722</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>50.527482</x:v>
+        <x:v>89.303570</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>2.022525</x:v>
+        <x:v>3.554054</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>113.614469</x:v>
+        <x:v>143.962221</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>10.099256</x:v>
+        <x:v>36.510539</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>91.881379</x:v>
+        <x:v>140.240262</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.399987</x:v>
+        <x:v>1.965939</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>148.665011</x:v>
+        <x:v>197.106526</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>14.010204</x:v>
+        <x:v>44.784484</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>113.450780</x:v>
+        <x:v>173.265720</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.911371</x:v>
+        <x:v>2.774879</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>217.159508</x:v>
+        <x:v>293.013060</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>24.601087</x:v>
+        <x:v>61.496016</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>149.446109</x:v>
+        <x:v>228.346923</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2.882690</x:v>
+        <x:v>4.211096</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>84.132944</x:v>
+        <x:v>207.181453</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>32.877804</x:v>
+        <x:v>28.603645</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>34.863905</x:v>
+        <x:v>50.985500</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.044570</x:v>
+        <x:v>2.058397</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>120.525637</x:v>
+        <x:v>270.840892</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>45.140737</x:v>
+        <x:v>39.837935</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>42.308306</x:v>
+        <x:v>62.544316</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1.480912</x:v>
+        <x:v>2.760714</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>183.448880</x:v>
+        <x:v>380.285904</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>66.119815</x:v>
+        <x:v>59.568739</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>54.750638</x:v>
+        <x:v>81.847364</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>2.230969</x:v>
+        <x:v>3.967436</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>135.611180</x:v>
+        <x:v>162.324179</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>13.584964</x:v>
+        <x:v>37.227843</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>116.669742</x:v>
+        <x:v>136.988636</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.749119</x:v>
+        <x:v>2.087795</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>177.529646</x:v>
+        <x:v>219.784851</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>18.048558</x:v>
+        <x:v>45.460251</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>143.870315</x:v>
+        <x:v>169.354105</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2.388304</x:v>
+        <x:v>2.917000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>258.217443</x:v>
+        <x:v>322.663381</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>29.853237</x:v>
+        <x:v>62.014171</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>189.254651</x:v>
+        <x:v>223.334188</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>3.581024</x:v>
+        <x:v>4.384371</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>91.848080</x:v>
+        <x:v>287.945623</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>36.354003</x:v>
+        <x:v>26.505788</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>37.022384</x:v>
+        <x:v>44.771100</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.142632</x:v>
+        <x:v>2.654717</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>130.788772</x:v>
+        <x:v>367.319550</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>49.714393</x:v>
+        <x:v>36.525100</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>44.900475</x:v>
+        <x:v>54.938157</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.611419</x:v>
+        <x:v>3.453503</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>198.373597</x:v>
+        <x:v>502.680752</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>72.621486</x:v>
+        <x:v>54.125686</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>58.072026</x:v>
+        <x:v>71.919896</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.419723</x:v>
+        <x:v>4.817768</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>157.217691</x:v>
+        <x:v>174.703008</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>14.290597</x:v>
+        <x:v>39.442507</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>149.583704</x:v>
+        <x:v>146.437417</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2.086883</x:v>
+        <x:v>2.230812</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>208.639631</x:v>
+        <x:v>236.010463</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>19.888398</x:v>
+        <x:v>48.211297</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>184.468146</x:v>
+        <x:v>180.983575</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2.889156</x:v>
+        <x:v>3.110993</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>306.944644</x:v>
+        <x:v>345.438052</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>34.294289</x:v>
+        <x:v>65.705724</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>242.667624</x:v>
+        <x:v>238.598956</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>4.374549</x:v>
+        <x:v>4.664483</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>91.412326</x:v>
+        <x:v>317.179348</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>36.131271</x:v>
+        <x:v>26.227277</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>36.778351</x:v>
+        <x:v>43.614884</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.136808</x:v>
+        <x:v>2.864102</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>130.162110</x:v>
+        <x:v>409.317341</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>49.391165</x:v>
+        <x:v>36.117710</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>44.606144</x:v>
+        <x:v>53.603367</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1.602968</x:v>
+        <x:v>3.749251</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>197.449172</x:v>
+        <x:v>565.853513</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>72.135637</x:v>
+        <x:v>53.436835</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>57.694180</x:v>
+        <x:v>70.288651</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.407099</x:v>
+        <x:v>5.255894</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>159.001914</x:v>
+        <x:v>185.861344</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>14.040204</x:v>
+        <x:v>41.597501</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>156.610114</x:v>
+        <x:v>154.307784</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2.136452</x:v>
+        <x:v>2.363648</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>211.305401</x:v>
+        <x:v>250.649174</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>19.518325</x:v>
+        <x:v>50.828561</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>193.133347</x:v>
+        <x:v>190.774737</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2.962691</x:v>
+        <x:v>3.291894</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>310.402776</x:v>
+        <x:v>366.481254</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>33.452690</x:v>
+        <x:v>69.346015</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>254.061066</x:v>
+        <x:v>251.594457</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>4.480124</x:v>
+        <x:v>4.933384</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>89.735223</x:v>
+        <x:v>346.692310</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>35.417732</x:v>
+        <x:v>32.074452</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>35.865066</x:v>
+        <x:v>66.726081</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.115251</x:v>
+        <x:v>3.191877</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>127.807649</x:v>
+        <x:v>442.024411</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>48.407334</x:v>
+        <x:v>43.451529</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>43.501221</x:v>
+        <x:v>81.744809</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1.572703</x:v>
+        <x:v>4.148360</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>193.921236</x:v>
+        <x:v>604.857150</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>70.690691</x:v>
+        <x:v>63.609305</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>56.269172</x:v>
+        <x:v>106.820754</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.361875</x:v>
+        <x:v>5.785312</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>152.296304</x:v>
+        <x:v>159.959092</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>13.500416</x:v>
+        <x:v>36.165009</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>155.227160</x:v>
+        <x:v>130.600059</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>2.071578</x:v>
+        <x:v>2.037082</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>202.854250</x:v>
+        <x:v>215.840019</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>18.754231</x:v>
+        <x:v>44.142963</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>191.326906</x:v>
+        <x:v>161.421955</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2.877509</x:v>
+        <x:v>2.838274</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>298.286869</x:v>
+        <x:v>316.194192</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>32.008069</x:v>
+        <x:v>60.324928</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>251.545483</x:v>
+        <x:v>212.829756</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>4.352204</x:v>
+        <x:v>4.260659</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>86.047508</x:v>
+        <x:v>360.097066</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>34.091850</x:v>
+        <x:v>33.138478</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>34.956045</x:v>
+        <x:v>61.308567</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.070646</x:v>
+        <x:v>3.329634</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>122.643484</x:v>
+        <x:v>454.593839</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>46.654856</x:v>
+        <x:v>44.932854</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>42.403833</x:v>
+        <x:v>75.192424</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.511302</x:v>
+        <x:v>4.295821</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>186.295144</x:v>
+        <x:v>616.528242</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>68.226940</x:v>
+        <x:v>65.960778</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>54.857822</x:v>
+        <x:v>98.380993</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.272467</x:v>
+        <x:v>5.954666</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>153.539147</x:v>
+        <x:v>209.559431</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>16.856446</x:v>
+        <x:v>49.632936</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>155.724337</x:v>
+        <x:v>133.473291</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>2.097463</x:v>
+        <x:v>2.573355</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>202.541366</x:v>
+        <x:v>265.308099</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>21.975912</x:v>
+        <x:v>57.495333</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>192.024525</x:v>
+        <x:v>164.700130</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>2.884449</x:v>
+        <x:v>3.378802</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>295.048187</x:v>
+        <x:v>365.943765</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>34.877128</x:v>
+        <x:v>73.709299</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>252.575286</x:v>
+        <x:v>216.784964</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>4.323710</x:v>
+        <x:v>4.815468</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>152.663922</x:v>
+        <x:v>364.263965</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>75.358543</x:v>
+        <x:v>37.443019</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>40.293130</x:v>
+        <x:v>66.170188</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.713631</x:v>
+        <x:v>3.410989</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>198.588470</x:v>
+        <x:v>456.297906</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>88.444927</x:v>
+        <x:v>49.171293</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>48.955306</x:v>
+        <x:v>80.853252</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.226437</x:v>
+        <x:v>4.362826</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>277.897785</x:v>
+        <x:v>614.373815</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>110.915536</x:v>
+        <x:v>70.200244</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>63.434972</x:v>
+        <x:v>105.374611</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>3.108959</x:v>
+        <x:v>6.001123</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>148.283031</x:v>
+        <x:v>204.470516</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>15.628650</x:v>
+        <x:v>48.569105</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>142.343226</x:v>
+        <x:v>143.423060</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.984936</x:v>
+        <x:v>2.557596</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>194.833466</x:v>
+        <x:v>259.563603</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>20.430298</x:v>
+        <x:v>56.742154</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>175.542978</x:v>
+        <x:v>176.921860</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2.719609</x:v>
+        <x:v>3.378664</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>283.206831</x:v>
+        <x:v>359.401766</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>32.782807</x:v>
+        <x:v>73.598299</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>230.926023</x:v>
+        <x:v>232.794669</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>4.071081</x:v>
+        <x:v>4.845169</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>148.934832</x:v>
+        <x:v>406.984473</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>59.773029</x:v>
+        <x:v>37.978700</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>41.536450</x:v>
+        <x:v>66.099203</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.663966</x:v>
+        <x:v>3.723643</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>210.390758</x:v>
+        <x:v>509.001636</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>73.190715</x:v>
+        <x:v>51.129846</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>50.859732</x:v>
+        <x:v>80.540556</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.304745</x:v>
+        <x:v>4.748251</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>315.686922</x:v>
+        <x:v>683.547964</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>96.237635</x:v>
+        <x:v>74.376216</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>66.442802</x:v>
+        <x:v>104.663593</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.401575</x:v>
+        <x:v>6.504675</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>155.234001</x:v>
+        <x:v>224.259802</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>17.010096</x:v>
+        <x:v>56.748522</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>153.059586</x:v>
+        <x:v>164.876104</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>2.108282</x:v>
+        <x:v>2.773137</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>205.219116</x:v>
+        <x:v>283.792147</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>22.184693</x:v>
+        <x:v>66.349329</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>188.773679</x:v>
+        <x:v>203.661186</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2.902989</x:v>
+        <x:v>3.647177</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>299.211157</x:v>
+        <x:v>392.027742</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>35.108519</x:v>
+        <x:v>86.000185</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>248.347378</x:v>
+        <x:v>268.349228</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>4.353200</x:v>
+        <x:v>5.214663</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>150.347318</x:v>
+        <x:v>348.053078</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>63.325263</x:v>
+        <x:v>30.585417</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>33.557125</x:v>
+        <x:v>57.250622</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.651282</x:v>
+        <x:v>3.090734</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>208.359046</x:v>
+        <x:v>435.250531</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>75.545067</x:v>
+        <x:v>42.385393</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>41.130047</x:v>
+        <x:v>69.520667</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.249474</x:v>
+        <x:v>3.928709</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>308.119313</x:v>
+        <x:v>583.541558</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>96.644250</x:v>
+        <x:v>62.783720</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>53.799006</x:v>
+        <x:v>90.014852</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.277381</x:v>
+        <x:v>5.355470</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>152.768414</x:v>
+        <x:v>209.550871</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>15.521640</x:v>
+        <x:v>61.127426</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>149.657265</x:v>
+        <x:v>92.715409</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>2.062421</x:v>
+        <x:v>2.230704</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>201.318083</x:v>
+        <x:v>258.093078</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>20.418692</x:v>
+        <x:v>70.865247</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>184.546659</x:v>
+        <x:v>114.257115</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.834456</x:v>
+        <x:v>2.806562</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>293.104850</x:v>
+        <x:v>349.614326</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>32.969608</x:v>
+        <x:v>91.387304</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>242.745785</x:v>
+        <x:v>150.213881</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>4.249238</x:v>
+        <x:v>3.896317</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>147.312141</x:v>
+        <x:v>336.703954</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>59.464932</x:v>
+        <x:v>31.795790</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>33.867001</x:v>
+        <x:v>52.185604</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.625076</x:v>
+        <x:v>3.027893</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>206.444469</x:v>
+        <x:v>423.316631</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>71.782797</x:v>
+        <x:v>44.033283</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>41.535582</x:v>
+        <x:v>62.958251</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.233625</x:v>
+        <x:v>3.863939</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>308.373038</x:v>
+        <x:v>570.393576</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>93.117087</x:v>
+        <x:v>65.078134</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>54.368607</x:v>
+        <x:v>80.954661</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.281816</x:v>
+        <x:v>5.284733</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>152.798178</x:v>
+        <x:v>231.681764</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>17.228710</x:v>
+        <x:v>95.075396</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>140.338564</x:v>
+        <x:v>19.045352</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>2.015771</x:v>
+        <x:v>2.243733</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>200.506711</x:v>
+        <x:v>270.852202</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>22.144770</x:v>
+        <x:v>102.416224</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>173.075138</x:v>
+        <x:v>23.496234</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.756362</x:v>
+        <x:v>2.624420</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>291.038995</x:v>
+        <x:v>345.054036</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>34.783739</x:v>
+        <x:v>118.250120</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>227.687036</x:v>
+        <x:v>30.959751</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>4.120427</x:v>
+        <x:v>3.367882</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>178.447514</x:v>
+        <x:v>337.835163</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>89.769108</x:v>
+        <x:v>30.044619</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>30.601971</x:v>
+        <x:v>28.926144</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>1.895538</x:v>
+        <x:v>3.003220</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>