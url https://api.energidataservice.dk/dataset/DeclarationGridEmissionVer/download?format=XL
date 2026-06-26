--- v0 (2026-05-13)
+++ v1 (2026-06-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb83caf5b35174ad4907e44cffe57e97a"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R476612df08914a809b7ad4f1a50cee47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb83caf5b35174ad4907e44cffe57e97a" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R476612df08914a809b7ad4f1a50cee47" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>342.560529</x:v>
+        <x:v>281.736443</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>164.066598</x:v>
+        <x:v>137.171595</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>25.624427</x:v>
+        <x:v>42.297047</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>3.920356</x:v>
+        <x:v>3.707782</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>392.641915</x:v>
+        <x:v>351.733215</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>172.320155</x:v>
+        <x:v>139.417051</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>30.957802</x:v>
+        <x:v>52.490703</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>4.398162</x:v>
+        <x:v>4.359999</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>489.215831</x:v>
+        <x:v>472.778508</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>191.742392</x:v>
+        <x:v>145.080815</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>39.896979</x:v>
+        <x:v>69.498090</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>5.364648</x:v>
+        <x:v>5.506394</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>245.112421</x:v>
+        <x:v>94.884988</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>58.435274</x:v>
+        <x:v>34.497010</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>46.428168</x:v>
+        <x:v>30.012091</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>2.570992</x:v>
+        <x:v>1.169566</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>321.144726</x:v>
+        <x:v>127.799158</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>72.542649</x:v>
+        <x:v>44.516893</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>56.817006</x:v>
+        <x:v>36.603080</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>3.361327</x:v>
+        <x:v>1.579224</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>479.834235</x:v>
+        <x:v>188.580230</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>109.552727</x:v>
+        <x:v>63.717763</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>74.241479</x:v>
+        <x:v>47.608392</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>5.056367</x:v>
+        <x:v>2.331973</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>297.441425</x:v>
+        <x:v>275.439741</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>141.533937</x:v>
+        <x:v>135.569718</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>22.262330</x:v>
+        <x:v>57.165321</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>3.406176</x:v>
+        <x:v>3.604385</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>341.170282</x:v>
+        <x:v>344.407142</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>148.706911</x:v>
+        <x:v>138.583362</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>26.900299</x:v>
+        <x:v>71.164492</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>3.822733</x:v>
+        <x:v>4.244156</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>425.578263</x:v>
+        <x:v>463.711160</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>165.646549</x:v>
+        <x:v>145.513645</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>34.674412</x:v>
+        <x:v>94.514174</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>4.666701</x:v>
+        <x:v>5.369179</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>249.521544</x:v>
+        <x:v>144.340094</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>60.701084</x:v>
+        <x:v>68.044138</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>46.558749</x:v>
+        <x:v>36.602384</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>2.618752</x:v>
+        <x:v>1.647442</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>326.602273</x:v>
+        <x:v>182.357316</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>74.842166</x:v>
+        <x:v>78.495910</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>56.981187</x:v>
+        <x:v>44.587847</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>3.417035</x:v>
+        <x:v>2.094842</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>486.371723</x:v>
+        <x:v>251.361970</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>111.630058</x:v>
+        <x:v>98.297031</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>74.459501</x:v>
+        <x:v>57.916288</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>5.117825</x:v>
+        <x:v>2.907090</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>248.399000</x:v>
+        <x:v>279.210588</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>96.201866</x:v>
+        <x:v>133.619124</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>25.861879</x:v>
+        <x:v>87.227377</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.580418</x:v>
+        <x:v>3.617611</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>302.944919</x:v>
+        <x:v>352.796271</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>105.369952</x:v>
+        <x:v>137.449205</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>31.973050</x:v>
+        <x:v>108.552900</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>3.100370</x:v>
+        <x:v>4.304397</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>407.342922</x:v>
+        <x:v>479.912492</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>126.489808</x:v>
+        <x:v>145.789403</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>42.209974</x:v>
+        <x:v>144.113723</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>4.142546</x:v>
+        <x:v>5.509322</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>250.527532</x:v>
+        <x:v>151.983384</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>54.405298</x:v>
+        <x:v>46.654333</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>48.345121</x:v>
+        <x:v>53.574586</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2.590315</x:v>
+        <x:v>1.725021</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>330.202129</x:v>
+        <x:v>214.563386</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>69.049803</x:v>
+        <x:v>58.295852</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>59.164506</x:v>
+        <x:v>65.057634</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>3.417970</x:v>
+        <x:v>2.381648</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>496.005268</x:v>
+        <x:v>325.067567</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>107.391607</x:v>
+        <x:v>80.316898</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>77.309982</x:v>
+        <x:v>84.217306</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>5.187083</x:v>
+        <x:v>3.549234</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>232.998497</x:v>
+        <x:v>271.739123</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>99.351370</x:v>
+        <x:v>123.577325</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>29.761075</x:v>
+        <x:v>104.822463</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>2.471946</x:v>
+        <x:v>3.424690</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>281.442937</x:v>
+        <x:v>349.049914</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>108.016766</x:v>
+        <x:v>128.293904</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>36.778661</x:v>
+        <x:v>130.109178</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>2.939324</x:v>
+        <x:v>4.145634</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>374.254098</x:v>
+        <x:v>482.549413</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>127.673866</x:v>
+        <x:v>138.183666</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>48.520384</x:v>
+        <x:v>172.272552</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.874137</x:v>
+        <x:v>5.409408</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>260.086051</x:v>
+        <x:v>207.997841</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>55.329499</x:v>
+        <x:v>102.096581</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>50.685908</x:v>
+        <x:v>52.090302</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>2.682002</x:v>
+        <x:v>2.246685</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>340.833136</x:v>
+        <x:v>264.934667</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>70.673736</x:v>
+        <x:v>112.956899</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>61.937173</x:v>
+        <x:v>62.739426</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>3.528298</x:v>
+        <x:v>2.842903</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>509.532198</x:v>
+        <x:v>365.350310</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>110.648264</x:v>
+        <x:v>133.387573</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>80.806197</x:v>
+        <x:v>80.506884</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>5.341412</x:v>
+        <x:v>3.901748</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>215.934935</x:v>
+        <x:v>270.936819</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>89.324465</x:v>
+        <x:v>125.055494</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>30.694208</x:v>
+        <x:v>56.943913</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.278731</x:v>
+        <x:v>3.382257</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>262.869384</x:v>
+        <x:v>344.595332</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>97.565015</x:v>
+        <x:v>128.784118</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>38.058708</x:v>
+        <x:v>70.891589</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>2.733502</x:v>
+        <x:v>4.051526</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>352.634910</x:v>
+        <x:v>472.269708</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>116.283512</x:v>
+        <x:v>137.142123</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>50.376521</x:v>
+        <x:v>94.157440</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>3.640206</x:v>
+        <x:v>5.232577</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>255.658919</x:v>
+        <x:v>234.729209</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>55.245576</x:v>
+        <x:v>132.063257</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>49.701793</x:v>
+        <x:v>28.322042</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>2.643761</x:v>
+        <x:v>2.524885</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>329.825041</x:v>
+        <x:v>281.528692</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>70.339431</x:v>
+        <x:v>141.051498</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>60.589864</x:v>
+        <x:v>34.491577</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>3.435179</x:v>
+        <x:v>3.010480</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>487.576265</x:v>
+        <x:v>364.372615</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>109.905282</x:v>
+        <x:v>158.076669</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>78.853634</x:v>
+        <x:v>44.790736</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>5.157071</x:v>
+        <x:v>3.876973</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>205.062535</x:v>
+        <x:v>249.075705</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>86.959440</x:v>
+        <x:v>112.539000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>25.313890</x:v>
+        <x:v>87.127265</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>2.190399</x:v>
+        <x:v>3.109728</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>248.589592</x:v>
+        <x:v>319.729014</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>94.361071</x:v>
+        <x:v>116.615210</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>31.316168</x:v>
+        <x:v>108.191870</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>2.612099</x:v>
+        <x:v>3.749172</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>331.162639</x:v>
+        <x:v>442.090138</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>111.040121</x:v>
+        <x:v>125.424987</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>41.358354</x:v>
+        <x:v>143.318209</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>3.445556</x:v>
+        <x:v>4.876976</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>261.572907</x:v>
+        <x:v>182.922428</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>59.244037</x:v>
+        <x:v>79.101386</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>52.125170</x:v>
+        <x:v>78.386640</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>2.712794</x:v>
+        <x:v>1.992449</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>338.534158</x:v>
+        <x:v>246.947485</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>74.954769</x:v>
+        <x:v>92.400603</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>63.584665</x:v>
+        <x:v>94.303827</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>3.533041</x:v>
+        <x:v>2.678274</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>500.470136</x:v>
+        <x:v>359.151405</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>115.356546</x:v>
+        <x:v>116.885369</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>82.799468</x:v>
+        <x:v>120.851303</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>5.298256</x:v>
+        <x:v>3.886163</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>199.398019</x:v>
+        <x:v>220.794507</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>82.268440</x:v>
+        <x:v>114.884102</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>31.186922</x:v>
+        <x:v>61.096008</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.160729</x:v>
+        <x:v>2.840559</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>244.141489</x:v>
+        <x:v>272.308184</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>90.258417</x:v>
+        <x:v>117.987839</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>38.574060</x:v>
+        <x:v>75.889211</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>2.608146</x:v>
+        <x:v>3.307553</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>329.311206</x:v>
+        <x:v>362.173061</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>108.160479</x:v>
+        <x:v>124.915231</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>50.926496</x:v>
+        <x:v>100.560809</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.491573</x:v>
+        <x:v>4.139911</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>250.252447</x:v>
+        <x:v>163.378814</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>57.418584</x:v>
+        <x:v>71.991756</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>55.900656</x:v>
+        <x:v>65.939626</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>2.626036</x:v>
+        <x:v>1.825906</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>326.626493</x:v>
+        <x:v>218.043019</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>73.993051</x:v>
+        <x:v>85.442825</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>68.154348</x:v>
+        <x:v>79.599396</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>3.454303</x:v>
+        <x:v>2.441623</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>484.947787</x:v>
+        <x:v>313.947453</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>114.718606</x:v>
+        <x:v>109.886061</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>88.683669</x:v>
+        <x:v>102.382117</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>5.201424</x:v>
+        <x:v>3.524428</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>141.525643</x:v>
+        <x:v>191.986546</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>64.512160</x:v>
+        <x:v>116.304921</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>46.858513</x:v>
+        <x:v>25.193712</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.709791</x:v>
+        <x:v>2.569863</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>178.991075</x:v>
+        <x:v>226.605746</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>71.754383</x:v>
+        <x:v>118.243362</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>57.910903</x:v>
+        <x:v>31.099814</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.147706</x:v>
+        <x:v>2.896382</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>251.985289</x:v>
+        <x:v>288.014222</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>88.385769</x:v>
+        <x:v>123.101217</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>76.371928</x:v>
+        <x:v>40.958380</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.014261</x:v>
+        <x:v>3.490831</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>240.551982</x:v>
+        <x:v>131.165657</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>58.258002</x:v>
+        <x:v>47.081410</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>63.451785</x:v>
+        <x:v>51.309401</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>2.576747</x:v>
+        <x:v>1.602066</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>319.318108</x:v>
+        <x:v>180.418095</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>76.815271</x:v>
+        <x:v>61.584647</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>77.316965</x:v>
+        <x:v>62.564092</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>3.451783</x:v>
+        <x:v>2.194990</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>481.548950</x:v>
+        <x:v>266.876556</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>120.808351</x:v>
+        <x:v>87.603386</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>100.531665</x:v>
+        <x:v>81.336960</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>5.275433</x:v>
+        <x:v>3.234971</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>121.951495</x:v>
+        <x:v>78.741356</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>58.091987</x:v>
+        <x:v>14.969011</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>53.875045</x:v>
+        <x:v>32.001325</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.502980</x:v>
+        <x:v>0.916573</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>145.094406</x:v>
+        <x:v>115.221994</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>62.602373</x:v>
+        <x:v>17.752391</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>66.252343</x:v>
+        <x:v>39.907051</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.837996</x:v>
+        <x:v>1.301971</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>191.099024</x:v>
+        <x:v>180.758134</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>73.335932</x:v>
+        <x:v>24.464553</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>86.909981</x:v>
+        <x:v>53.102480</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2.493174</x:v>
+        <x:v>2.008148</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>256.722483</x:v>
+        <x:v>124.591639</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>82.770549</x:v>
+        <x:v>43.203085</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>67.541396</x:v>
+        <x:v>56.699238</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>2.775479</x:v>
+        <x:v>1.523263</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>333.369578</x:v>
+        <x:v>177.196639</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>101.990970</x:v>
+        <x:v>59.344296</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>82.206856</x:v>
+        <x:v>69.114487</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>3.647690</x:v>
+        <x:v>2.161429</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>493.915682</x:v>
+        <x:v>268.781538</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>147.874962</x:v>
+        <x:v>87.896508</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>106.761942</x:v>
+        <x:v>89.819965</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>5.489130</x:v>
+        <x:v>3.271176</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>120.391798</x:v>
+        <x:v>123.529162</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>55.592540</x:v>
+        <x:v>78.651023</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>54.742737</x:v>
+        <x:v>35.741909</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.490688</x:v>
+        <x:v>1.665764</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>138.191620</x:v>
+        <x:v>146.782734</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>59.236485</x:v>
+        <x:v>81.547389</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>67.198471</x:v>
+        <x:v>44.056073</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.778664</x:v>
+        <x:v>1.953230</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>173.275166</x:v>
+        <x:v>189.934255</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>67.656936</x:v>
+        <x:v>88.297797</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>87.979305</x:v>
+        <x:v>57.930885</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2.329614</x:v>
+        <x:v>2.491527</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>223.224843</x:v>
+        <x:v>117.291254</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>83.684411</x:v>
+        <x:v>40.459954</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>63.958536</x:v>
+        <x:v>59.080638</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>2.455011</x:v>
+        <x:v>1.437658</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>280.414626</x:v>
+        <x:v>169.016958</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>99.151967</x:v>
+        <x:v>56.381519</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>77.701813</x:v>
+        <x:v>71.939972</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>3.137130</x:v>
+        <x:v>2.064963</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>400.799829</x:v>
+        <x:v>258.516237</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>135.525913</x:v>
+        <x:v>84.305929</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>100.693809</x:v>
+        <x:v>93.383470</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>4.571457</x:v>
+        <x:v>3.149290</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>117.224034</x:v>
+        <x:v>122.255691</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>53.532345</x:v>
+        <x:v>86.001677</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>54.653199</x:v>
+        <x:v>35.701417</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.455388</x:v>
+        <x:v>1.625818</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>134.329529</x:v>
+        <x:v>137.919240</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>56.996424</x:v>
+        <x:v>88.674307</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>67.084819</x:v>
+        <x:v>43.869390</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.736309</x:v>
+        <x:v>1.851560</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>166.789102</x:v>
+        <x:v>167.962942</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>64.499028</x:v>
+        <x:v>94.849718</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>87.820408</x:v>
+        <x:v>57.498701</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2.257936</x:v>
+        <x:v>2.280697</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>194.673644</x:v>
+        <x:v>116.226563</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>73.771482</x:v>
+        <x:v>40.018662</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>59.109075</x:v>
+        <x:v>59.789787</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>2.172299</x:v>
+        <x:v>1.426937</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>246.578732</x:v>
+        <x:v>167.682981</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>88.162511</x:v>
+        <x:v>55.864385</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>71.836525</x:v>
+        <x:v>72.793661</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.797714</x:v>
+        <x:v>2.051460</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>357.104420</x:v>
+        <x:v>256.869603</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>122.297568</x:v>
+        <x:v>83.719854</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>93.131822</x:v>
+        <x:v>94.478525</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>4.124949</x:v>
+        <x:v>3.132759</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>114.509921</x:v>
+        <x:v>127.532219</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>53.925914</x:v>
+        <x:v>91.031632</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>50.097477</x:v>
+        <x:v>31.170218</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.432788</x:v>
+        <x:v>1.604299</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>130.487112</x:v>
+        <x:v>140.042181</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>57.236831</x:v>
+        <x:v>93.402876</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>61.449907</x:v>
+        <x:v>38.193325</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.693421</x:v>
+        <x:v>1.788994</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>160.733098</x:v>
+        <x:v>164.300748</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>64.344301</x:v>
+        <x:v>98.845039</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>80.385655</x:v>
+        <x:v>49.912396</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.177256</x:v>
+        <x:v>2.142657</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>177.735281</x:v>
+        <x:v>117.467767</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>67.641087</x:v>
+        <x:v>40.428701</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>57.559040</x:v>
+        <x:v>59.684475</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.993879</x:v>
+        <x:v>1.439259</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>225.089672</x:v>
+        <x:v>169.315537</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>81.036607</x:v>
+        <x:v>56.301342</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>69.582078</x:v>
+        <x:v>72.671464</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.567884</x:v>
+        <x:v>2.066712</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>326.747601</x:v>
+        <x:v>259.202024</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>112.970802</x:v>
+        <x:v>84.221768</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>89.698935</x:v>
+        <x:v>94.328350</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>3.794261</x:v>
+        <x:v>3.153455</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>114.730526</x:v>
+        <x:v>124.173528</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>56.704951</x:v>
+        <x:v>86.915110</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>41.236102</x:v>
+        <x:v>31.089364</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.410372</x:v>
+        <x:v>1.532686</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>128.617507</x:v>
+        <x:v>136.518389</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>59.890979</x:v>
+        <x:v>89.178665</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>50.421630</x:v>
+        <x:v>38.052296</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.628167</x:v>
+        <x:v>1.717980</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>155.398570</x:v>
+        <x:v>160.401804</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>66.798731</x:v>
+        <x:v>94.397794</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>65.745854</x:v>
+        <x:v>49.670709</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>2.040827</x:v>
+        <x:v>2.071335</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>173.809676</x:v>
+        <x:v>114.793902</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>65.781427</x:v>
+        <x:v>39.499784</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>55.877981</x:v>
+        <x:v>58.855961</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.938646</x:v>
+        <x:v>1.407276</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>220.870500</x:v>
+        <x:v>165.673724</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>79.054673</x:v>
+        <x:v>55.095872</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>67.280991</x:v>
+        <x:v>71.655026</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.501111</x:v>
+        <x:v>2.023490</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>322.666218</x:v>
+        <x:v>253.598691</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>111.047643</x:v>
+        <x:v>82.408393</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>86.366512</x:v>
+        <x:v>92.997512</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>3.715417</x:v>
+        <x:v>3.087390</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>115.115384</x:v>
+        <x:v>126.872324</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>55.346832</x:v>
+        <x:v>87.092625</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>48.830051</x:v>
+        <x:v>35.552083</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.444384</x:v>
+        <x:v>1.588851</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>130.477833</x:v>
+        <x:v>140.416339</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>58.613346</x:v>
+        <x:v>89.627397</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>59.792471</x:v>
+        <x:v>43.541277</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.692947</x:v>
+        <x:v>1.795370</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>159.793189</x:v>
+        <x:v>166.367493</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>65.686336</x:v>
+        <x:v>95.328499</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>78.078498</x:v>
+        <x:v>56.870431</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.157775</x:v>
+        <x:v>2.185015</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>175.149822</x:v>
+        <x:v>117.328428</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>66.009036</x:v>
+        <x:v>40.244335</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>55.293793</x:v>
+        <x:v>60.228189</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.946937</x:v>
+        <x:v>1.436762</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>220.608650</x:v>
+        <x:v>169.630039</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>78.399224</x:v>
+        <x:v>56.166366</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>66.592885</x:v>
+        <x:v>73.330512</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.490580</x:v>
+        <x:v>2.068569</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>320.436124</x:v>
+        <x:v>260.100477</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>109.218808</x:v>
+        <x:v>84.096327</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>85.507721</x:v>
+        <x:v>95.179030</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.682046</x:v>
+        <x:v>3.160533</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>118.545148</x:v>
+        <x:v>95.822387</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>57.680458</x:v>
+        <x:v>54.707313</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>47.899553</x:v>
+        <x:v>36.197169</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.468907</x:v>
+        <x:v>1.095503</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>133.792207</x:v>
+        <x:v>109.234237</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>61.111927</x:v>
+        <x:v>57.193249</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>58.569946</x:v>
+        <x:v>44.437647</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.711024</x:v>
+        <x:v>1.301208</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>164.454675</x:v>
+        <x:v>135.021761</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>69.108325</x:v>
+        <x:v>62.839027</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>76.374521</x:v>
+        <x:v>58.185886</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.183500</x:v>
+        <x:v>1.690395</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>190.529293</x:v>
+        <x:v>120.208137</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>72.854244</x:v>
+        <x:v>41.338363</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>56.485396</x:v>
+        <x:v>61.968775</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>2.103764</x:v>
+        <x:v>1.473512</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>235.490686</x:v>
+        <x:v>173.534858</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>85.171135</x:v>
+        <x:v>57.676047</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>67.897795</x:v>
+        <x:v>75.433956</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.644847</x:v>
+        <x:v>2.119263</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>337.828865</x:v>
+        <x:v>266.257848</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>117.280575</x:v>
+        <x:v>86.528377</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>87.013031</x:v>
+        <x:v>97.889100</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.871816</x:v>
+        <x:v>3.240887</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>129.903986</x:v>
+        <x:v>112.535932</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>62.448917</x:v>
+        <x:v>64.368565</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>50.111836</x:v>
+        <x:v>45.485936</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.595938</x:v>
+        <x:v>1.305211</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>146.431007</x:v>
+        <x:v>129.452161</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>66.045692</x:v>
+        <x:v>67.523059</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>61.289308</x:v>
+        <x:v>55.832677</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.856647</x:v>
+        <x:v>1.565389</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>179.967933</x:v>
+        <x:v>161.629234</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>74.632320</x:v>
+        <x:v>74.521649</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>79.941682</x:v>
+        <x:v>73.093604</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2.369167</x:v>
+        <x:v>2.052638</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>208.091241</x:v>
+        <x:v>115.589222</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>80.206049</x:v>
+        <x:v>38.776825</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>57.359236</x:v>
+        <x:v>54.976299</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>2.276897</x:v>
+        <x:v>1.398567</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>253.486680</x:v>
+        <x:v>165.029044</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>92.590976</x:v>
+        <x:v>53.351560</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>68.876318</x:v>
+        <x:v>66.945528</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.823358</x:v>
+        <x:v>1.989960</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>359.114966</x:v>
+        <x:v>251.248253</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>125.898843</x:v>
+        <x:v>79.254830</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>88.174908</x:v>
+        <x:v>86.907331</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4.089802</x:v>
+        <x:v>3.020687</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>148.937980</x:v>
+        <x:v>109.356557</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>72.308850</x:v>
+        <x:v>60.699905</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>44.192869</x:v>
+        <x:v>43.910052</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.774446</x:v>
+        <x:v>1.284412</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>166.303376</x:v>
+        <x:v>128.846707</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>76.108466</x:v>
+        <x:v>64.609795</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>54.024116</x:v>
+        <x:v>53.936214</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.032707</x:v>
+        <x:v>1.562344</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>201.635551</x:v>
+        <x:v>167.007287</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>85.202328</x:v>
+        <x:v>73.606573</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>70.434187</x:v>
+        <x:v>70.669564</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.546039</x:v>
+        <x:v>2.101781</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>251.817458</x:v>
+        <x:v>129.447524</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>94.555118</x:v>
+        <x:v>43.314131</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>60.408943</x:v>
+        <x:v>56.876035</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.720469</x:v>
+        <x:v>1.561978</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>