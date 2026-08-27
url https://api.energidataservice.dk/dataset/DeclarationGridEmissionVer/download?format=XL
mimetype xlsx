--- v1 (2026-06-26)
+++ v2 (2026-08-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R476612df08914a809b7ad4f1a50cee47"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R7f58c2e8476f43bfa7081ef1cf1a8187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R476612df08914a809b7ad4f1a50cee47" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f58c2e8476f43bfa7081ef1cf1a8187" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>281.736443</x:v>
+        <x:v>342.422717</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>137.171595</x:v>
+        <x:v>194.108391</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>42.297047</x:v>
+        <x:v>48.607057</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>3.707782</x:v>
+        <x:v>3.451040</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>351.733215</x:v>
+        <x:v>369.721896</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>139.417051</x:v>
+        <x:v>199.329700</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>52.490703</x:v>
+        <x:v>60.231609</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>4.359999</x:v>
+        <x:v>3.743141</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>472.778508</x:v>
+        <x:v>430.854110</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>145.080815</x:v>
+        <x:v>214.346951</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>69.498090</x:v>
+        <x:v>79.676328</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>5.506394</x:v>
+        <x:v>4.413621</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>94.884988</x:v>
+        <x:v>367.538331</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>34.497010</x:v>
+        <x:v>251.340188</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>30.012091</x:v>
+        <x:v>37.253598</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.169566</x:v>
+        <x:v>3.725047</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>127.799158</x:v>
+        <x:v>406.203365</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>44.516893</x:v>
+        <x:v>265.064943</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>36.603080</x:v>
+        <x:v>44.553443</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1.579224</x:v>
+        <x:v>4.173065</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>188.580230</x:v>
+        <x:v>474.092677</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>63.717763</x:v>
+        <x:v>288.761428</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>47.608392</x:v>
+        <x:v>56.773034</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>2.331973</x:v>
+        <x:v>4.954437</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>275.439741</x:v>
+        <x:v>330.584054</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>135.569718</x:v>
+        <x:v>188.492661</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>57.165321</x:v>
+        <x:v>37.032905</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>3.604385</x:v>
+        <x:v>3.414331</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>344.407142</x:v>
+        <x:v>356.501128</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>138.583362</x:v>
+        <x:v>193.282039</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>71.164492</x:v>
+        <x:v>45.756009</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>4.244156</x:v>
+        <x:v>3.681771</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>463.711160</x:v>
+        <x:v>415.149793</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>145.513645</x:v>
+        <x:v>207.498138</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>94.514174</x:v>
+        <x:v>60.364724</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>5.369179</x:v>
+        <x:v>4.308993</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>144.340094</x:v>
+        <x:v>381.804578</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>68.044138</x:v>
+        <x:v>263.718129</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>36.602384</x:v>
+        <x:v>31.529752</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1.647442</x:v>
+        <x:v>3.862777</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>182.357316</x:v>
+        <x:v>419.169275</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>78.495910</x:v>
+        <x:v>276.951287</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>44.587847</x:v>
+        <x:v>37.547846</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2.094842</x:v>
+        <x:v>4.293930</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>251.361970</x:v>
+        <x:v>484.606448</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>98.297031</x:v>
+        <x:v>299.760517</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>57.916288</x:v>
+        <x:v>47.626790</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>2.907090</x:v>
+        <x:v>5.044330</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>279.210588</x:v>
+        <x:v>263.499807</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>133.619124</x:v>
+        <x:v>134.662217</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>87.227377</x:v>
+        <x:v>26.539784</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>3.617611</x:v>
+        <x:v>2.804442</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>352.796271</x:v>
+        <x:v>287.194764</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>137.449205</x:v>
+        <x:v>138.433692</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>108.552900</x:v>
+        <x:v>33.177294</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>4.304397</x:v>
+        <x:v>3.027458</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>479.912492</x:v>
+        <x:v>341.727766</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>145.789403</x:v>
+        <x:v>150.775677</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>144.113723</x:v>
+        <x:v>44.308844</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>5.509322</x:v>
+        <x:v>3.575785</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>151.983384</x:v>
+        <x:v>406.370101</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>46.654333</x:v>
+        <x:v>277.023548</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>53.574586</x:v>
+        <x:v>33.248385</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1.725021</x:v>
+        <x:v>4.133080</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>214.563386</x:v>
+        <x:v>453.496268</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>58.295852</x:v>
+        <x:v>291.129280</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>65.057634</x:v>
+        <x:v>39.798674</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>2.381648</x:v>
+        <x:v>4.646914</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>325.067567</x:v>
+        <x:v>535.156715</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>80.316898</x:v>
+        <x:v>315.381873</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>84.217306</x:v>
+        <x:v>50.763902</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>3.549234</x:v>
+        <x:v>5.534653</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>271.739123</x:v>
+        <x:v>258.674233</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>123.577325</x:v>
+        <x:v>125.877212</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>104.822463</x:v>
+        <x:v>40.947315</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>3.424690</x:v>
+        <x:v>2.800227</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>349.049914</x:v>
+        <x:v>288.944008</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>128.293904</x:v>
+        <x:v>130.346733</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>130.109178</x:v>
+        <x:v>51.208375</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>4.145634</x:v>
+        <x:v>3.107038</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>482.549413</x:v>
+        <x:v>356.202050</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>138.183666</x:v>
+        <x:v>144.584166</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>172.272552</x:v>
+        <x:v>68.385971</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>5.409408</x:v>
+        <x:v>3.815808</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>207.997841</x:v>
+        <x:v>432.694336</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>102.096581</x:v>
+        <x:v>288.464098</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>52.090302</x:v>
+        <x:v>40.909383</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>2.246685</x:v>
+        <x:v>4.394438</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>264.934667</x:v>
+        <x:v>492.470945</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>112.956899</x:v>
+        <x:v>303.280772</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>62.739426</x:v>
+        <x:v>49.358420</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>2.842903</x:v>
+        <x:v>5.011437</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>365.350310</x:v>
+        <x:v>595.091554</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>133.387573</x:v>
+        <x:v>328.688733</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>80.506884</x:v>
+        <x:v>63.486320</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>3.901748</x:v>
+        <x:v>6.069872</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>270.936819</x:v>
+        <x:v>257.196985</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>125.055494</x:v>
+        <x:v>125.219497</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>56.943913</x:v>
+        <x:v>93.660937</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>3.382257</x:v>
+        <x:v>2.965068</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>344.595332</x:v>
+        <x:v>288.728686</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>128.784118</x:v>
+        <x:v>130.163552</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>70.891589</x:v>
+        <x:v>115.780666</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>4.051526</x:v>
+        <x:v>3.329508</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>472.269708</x:v>
+        <x:v>355.139539</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>137.142123</x:v>
+        <x:v>143.999991</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>94.157440</x:v>
+        <x:v>152.709602</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>5.232577</x:v>
+        <x:v>4.099753</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>234.729209</x:v>
+        <x:v>417.870562</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>132.063257</x:v>
+        <x:v>269.285518</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>28.322042</x:v>
+        <x:v>52.382086</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>2.524885</x:v>
+        <x:v>4.305706</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>281.528692</x:v>
+        <x:v>481.175071</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>141.051498</x:v>
+        <x:v>284.731704</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>34.491577</x:v>
+        <x:v>63.536652</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>3.010480</x:v>
+        <x:v>4.967278</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>364.372615</x:v>
+        <x:v>590.607994</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>158.076669</x:v>
+        <x:v>311.575387</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>44.790736</x:v>
+        <x:v>82.177328</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>3.876973</x:v>
+        <x:v>6.111062</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>249.075705</x:v>
+        <x:v>261.647831</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>112.539000</x:v>
+        <x:v>131.468761</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>87.127265</x:v>
+        <x:v>54.532824</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>3.109728</x:v>
+        <x:v>3.110165</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>319.729014</x:v>
+        <x:v>285.549427</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>116.615210</x:v>
+        <x:v>134.765033</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>108.191870</x:v>
+        <x:v>67.205839</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.749172</x:v>
+        <x:v>3.383740</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>442.090138</x:v>
+        <x:v>335.870660</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>125.424987</x:v>
+        <x:v>144.495098</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>143.318209</x:v>
+        <x:v>88.374893</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>4.876976</x:v>
+        <x:v>3.962953</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>182.922428</x:v>
+        <x:v>387.533400</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>79.101386</x:v>
+        <x:v>242.090082</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>78.386640</x:v>
+        <x:v>42.250444</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1.992449</x:v>
+        <x:v>4.053493</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>246.947485</x:v>
+        <x:v>446.570956</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>92.400603</x:v>
+        <x:v>255.555983</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>94.303827</x:v>
+        <x:v>51.349796</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.678274</x:v>
+        <x:v>4.667277</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>359.151405</x:v>
+        <x:v>549.651830</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>116.885369</x:v>
+        <x:v>279.434686</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>120.851303</x:v>
+        <x:v>66.566665</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>3.886163</x:v>
+        <x:v>5.740637</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>220.794507</x:v>
+        <x:v>243.811482</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>114.884102</x:v>
+        <x:v>120.543189</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>61.096008</x:v>
+        <x:v>53.600920</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.840559</x:v>
+        <x:v>2.911600</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>272.308184</x:v>
+        <x:v>266.767794</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>117.987839</x:v>
+        <x:v>123.598049</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>75.889211</x:v>
+        <x:v>66.165870</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.307553</x:v>
+        <x:v>3.182226</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>362.173061</x:v>
+        <x:v>314.772204</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>124.915231</x:v>
+        <x:v>132.626315</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>100.560809</x:v>
+        <x:v>87.151455</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>4.139911</x:v>
+        <x:v>3.747805</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>163.378814</x:v>
+        <x:v>362.991505</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>71.991756</x:v>
+        <x:v>232.054030</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>65.939626</x:v>
+        <x:v>39.189678</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.825906</x:v>
+        <x:v>3.765224</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>218.043019</x:v>
+        <x:v>417.739565</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>85.442825</x:v>
+        <x:v>245.724565</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>79.599396</x:v>
+        <x:v>47.475941</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>2.441623</x:v>
+        <x:v>4.345579</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>313.947453</x:v>
+        <x:v>512.435209</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>109.886061</x:v>
+        <x:v>269.476508</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>102.382117</x:v>
+        <x:v>61.329998</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>3.524428</x:v>
+        <x:v>5.349017</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>191.986546</x:v>
+        <x:v>235.594717</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>116.304921</x:v>
+        <x:v>111.173561</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>25.193712</x:v>
+        <x:v>61.600200</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.569863</x:v>
+        <x:v>2.746169</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>226.605746</x:v>
+        <x:v>262.164680</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>118.243362</x:v>
+        <x:v>114.707194</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>31.099814</x:v>
+        <x:v>76.272703</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.896382</x:v>
+        <x:v>3.081928</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>288.014222</x:v>
+        <x:v>318.357973</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>123.101217</x:v>
+        <x:v>125.409749</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>40.958380</x:v>
+        <x:v>100.780644</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.490831</x:v>
+        <x:v>3.781558</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>131.165657</x:v>
+        <x:v>287.044887</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>47.081410</x:v>
+        <x:v>172.663314</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>51.309401</x:v>
+        <x:v>53.603222</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.602066</x:v>
+        <x:v>3.100214</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>180.418095</x:v>
+        <x:v>335.507304</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>61.584647</x:v>
+        <x:v>188.216088</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>62.564092</x:v>
+        <x:v>65.066870</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>2.194990</x:v>
+        <x:v>3.677821</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>266.876556</x:v>
+        <x:v>420.627365</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>87.603386</x:v>
+        <x:v>215.511893</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>81.336960</x:v>
+        <x:v>84.217813</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>3.234971</x:v>
+        <x:v>4.687708</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>78.741356</x:v>
+        <x:v>247.437138</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>14.969011</x:v>
+        <x:v>118.487333</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>32.001325</x:v>
+        <x:v>83.921272</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.916573</x:v>
+        <x:v>2.774247</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>115.221994</x:v>
+        <x:v>279.444274</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>17.752391</x:v>
+        <x:v>122.774102</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>39.907051</x:v>
+        <x:v>103.960484</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.301971</x:v>
+        <x:v>3.216612</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>180.758134</x:v>
+        <x:v>345.771045</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>24.464553</x:v>
+        <x:v>135.158218</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>53.102480</x:v>
+        <x:v>137.418280</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2.008148</x:v>
+        <x:v>4.106452</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>124.591639</x:v>
+        <x:v>225.920664</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>43.203085</x:v>
+        <x:v>123.923604</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>56.699238</x:v>
+        <x:v>61.811486</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.523263</x:v>
+        <x:v>2.488801</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>177.196639</x:v>
+        <x:v>281.232979</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>59.344296</x:v>
+        <x:v>142.335790</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>69.114487</x:v>
+        <x:v>75.110762</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2.161429</x:v>
+        <x:v>3.157187</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>268.781538</x:v>
+        <x:v>376.178527</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>87.896508</x:v>
+        <x:v>173.806608</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>89.819965</x:v>
+        <x:v>97.310465</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>3.271176</x:v>
+        <x:v>4.300202</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>123.529162</x:v>
+        <x:v>198.964773</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>78.651023</x:v>
+        <x:v>96.520100</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>35.741909</x:v>
+        <x:v>78.731086</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.665764</x:v>
+        <x:v>2.183284</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>146.782734</x:v>
+        <x:v>225.059118</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>81.547389</x:v>
+        <x:v>100.113013</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>44.056073</x:v>
+        <x:v>97.346081</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.953230</x:v>
+        <x:v>2.576560</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>189.934255</x:v>
+        <x:v>277.778745</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>88.297797</x:v>
+        <x:v>109.826250</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>57.930885</x:v>
+        <x:v>128.413189</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2.491527</x:v>
+        <x:v>3.340494</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>117.291254</x:v>
+        <x:v>182.890094</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>40.459954</x:v>
+        <x:v>89.604493</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>59.080638</x:v>
+        <x:v>60.584169</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.437658</x:v>
+        <x:v>2.034848</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>169.016958</x:v>
+        <x:v>238.182689</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>56.381519</x:v>
+        <x:v>107.567502</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>71.939972</x:v>
+        <x:v>73.651202</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.064963</x:v>
+        <x:v>2.698898</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>258.516237</x:v>
+        <x:v>332.602094</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>84.305929</x:v>
+        <x:v>138.084313</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>93.383470</x:v>
+        <x:v>95.462002</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>3.149290</x:v>
+        <x:v>3.828827</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>122.255691</x:v>
+        <x:v>174.576983</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>86.001677</x:v>
+        <x:v>94.942074</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>35.701417</x:v>
+        <x:v>77.919466</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.625818</x:v>
+        <x:v>2.011651</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>137.919240</x:v>
+        <x:v>196.395765</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>88.674307</x:v>
+        <x:v>98.183442</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>43.869390</x:v>
+        <x:v>96.151786</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.851560</x:v>
+        <x:v>2.374112</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>167.962942</x:v>
+        <x:v>240.396222</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>94.849718</x:v>
+        <x:v>106.668432</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>57.498701</x:v>
+        <x:v>126.573917</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2.280697</x:v>
+        <x:v>3.068030</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>116.226563</x:v>
+        <x:v>131.981411</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>40.018662</x:v>
+        <x:v>61.632369</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>59.789787</x:v>
+        <x:v>44.808590</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.426937</x:v>
+        <x:v>1.490220</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>167.682981</x:v>
+        <x:v>170.632854</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>55.864385</x:v>
+        <x:v>73.918141</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>72.793661</x:v>
+        <x:v>54.579974</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.051460</x:v>
+        <x:v>1.961209</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>256.869603</x:v>
+        <x:v>237.948466</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>83.719854</x:v>
+        <x:v>95.206257</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>94.478525</x:v>
+        <x:v>70.902334</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>3.132759</x:v>
+        <x:v>2.776576</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>127.532219</x:v>
+        <x:v>149.238375</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>91.031632</x:v>
+        <x:v>71.900794</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>31.170218</x:v>
+        <x:v>78.881905</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.604299</x:v>
+        <x:v>1.778620</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>140.042181</x:v>
+        <x:v>171.137988</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>93.402876</x:v>
+        <x:v>75.058823</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>38.193325</x:v>
+        <x:v>97.360265</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.788994</x:v>
+        <x:v>2.144797</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>164.300748</x:v>
+        <x:v>214.979604</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>98.845039</x:v>
+        <x:v>83.284921</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>49.912396</x:v>
+        <x:v>128.191233</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.142657</x:v>
+        <x:v>2.841446</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>117.467767</x:v>
+        <x:v>125.528859</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>40.428701</x:v>
+        <x:v>58.232491</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>59.684475</x:v>
+        <x:v>42.995175</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.439259</x:v>
+        <x:v>1.406106</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>169.315537</x:v>
+        <x:v>161.561461</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>56.301342</x:v>
+        <x:v>69.890931</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>72.671464</x:v>
+        <x:v>52.194791</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.066712</x:v>
+        <x:v>1.841423</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>259.202024</x:v>
+        <x:v>223.884553</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>84.221768</x:v>
+        <x:v>89.926396</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>94.328350</x:v>
+        <x:v>67.558291</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>3.153455</x:v>
+        <x:v>2.590431</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>124.173528</x:v>
+        <x:v>151.572754</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>86.915110</x:v>
+        <x:v>74.325230</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>31.089364</x:v>
+        <x:v>77.994749</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.532686</x:v>
+        <x:v>1.823022</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>136.518389</x:v>
+        <x:v>173.007239</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>89.178665</x:v>
+        <x:v>77.412255</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>38.052296</x:v>
+        <x:v>96.246592</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.717980</x:v>
+        <x:v>2.184756</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>160.401804</x:v>
+        <x:v>215.903996</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>94.397794</x:v>
+        <x:v>85.452342</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>49.670709</x:v>
+        <x:v>126.699268</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>2.071335</x:v>
+        <x:v>2.872058</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>114.793902</x:v>
+        <x:v>127.463360</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>39.499784</x:v>
+        <x:v>57.897907</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>58.855961</x:v>
+        <x:v>47.658399</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.407276</x:v>
+        <x:v>1.446078</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>165.673724</x:v>
+        <x:v>164.960574</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>55.095872</x:v>
+        <x:v>69.739573</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>71.655026</x:v>
+        <x:v>57.965187</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.023490</x:v>
+        <x:v>1.904627</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>253.598691</x:v>
+        <x:v>230.299348</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>82.408393</x:v>
+        <x:v>90.283700</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>92.997512</x:v>
+        <x:v>75.178496</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>3.087390</x:v>
+        <x:v>2.698823</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>126.872324</x:v>
+        <x:v>156.111597</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>87.092625</x:v>
+        <x:v>77.356238</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>35.552083</x:v>
+        <x:v>72.592989</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.588851</x:v>
+        <x:v>1.837812</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>140.416339</x:v>
+        <x:v>176.499358</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>89.627397</x:v>
+        <x:v>80.424411</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>43.541277</x:v>
+        <x:v>89.615868</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.795370</x:v>
+        <x:v>2.175532</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>166.367493</x:v>
+        <x:v>217.879079</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>95.328499</x:v>
+        <x:v>88.528933</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>56.870431</x:v>
+        <x:v>118.021101</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.185015</x:v>
+        <x:v>2.825591</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>117.328428</x:v>
+        <x:v>125.028617</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>40.244335</x:v>
+        <x:v>56.574689</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>60.228189</x:v>
+        <x:v>46.432131</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.436762</x:v>
+        <x:v>1.420675</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>169.630039</x:v>
+        <x:v>162.593224</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>56.166366</x:v>
+        <x:v>68.483052</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>73.330512</x:v>
+        <x:v>56.504479</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.068569</x:v>
+        <x:v>1.879183</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>260.100477</x:v>
+        <x:v>228.022917</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>84.096327</x:v>
+        <x:v>89.136311</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>95.179030</x:v>
+        <x:v>73.326528</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.160533</x:v>
+        <x:v>2.673133</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>95.822387</x:v>
+        <x:v>147.013598</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>54.707313</x:v>
+        <x:v>88.012496</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>36.197169</x:v>
+        <x:v>16.518880</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.095503</x:v>
+        <x:v>1.477952</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>109.234237</x:v>
+        <x:v>155.847496</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>57.193249</x:v>
+        <x:v>90.351264</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>44.437647</x:v>
+        <x:v>20.482743</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.301208</x:v>
+        <x:v>1.575220</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>135.021761</x:v>
+        <x:v>178.129791</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>62.839027</x:v>
+        <x:v>97.308705</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>58.185886</x:v>
+        <x:v>27.123090</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1.690395</x:v>
+        <x:v>1.826396</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>120.208137</x:v>
+        <x:v>121.843069</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>41.338363</x:v>
+        <x:v>55.459662</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>61.968775</x:v>
+        <x:v>42.428664</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.473512</x:v>
+        <x:v>1.370721</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>173.534858</x:v>
+        <x:v>158.942749</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>57.676047</x:v>
+        <x:v>67.443606</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>75.433956</x:v>
+        <x:v>51.575373</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.119263</x:v>
+        <x:v>1.812028</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>266.257848</x:v>
+        <x:v>224.170830</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>86.528377</x:v>
+        <x:v>88.443154</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>97.889100</x:v>
+        <x:v>66.858001</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.240887</x:v>
+        <x:v>2.583936</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>112.535932</x:v>
+        <x:v>176.762521</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>64.368565</x:v>
+        <x:v>103.542784</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>45.485936</x:v>
+        <x:v>16.981178</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.305211</x:v>
+        <x:v>1.691553</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>129.452161</x:v>
+        <x:v>187.773484</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>67.523059</x:v>
+        <x:v>106.142731</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>55.832677</x:v>
+        <x:v>21.039993</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.565389</x:v>
+        <x:v>1.802864</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>161.629234</x:v>
+        <x:v>214.588025</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>74.521649</x:v>
+        <x:v>113.907965</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>73.093604</x:v>
+        <x:v>27.842539</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2.052638</x:v>
+        <x:v>2.088438</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>115.589222</x:v>
+        <x:v>147.753976</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>38.776825</x:v>
+        <x:v>76.722322</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>54.976299</x:v>
+        <x:v>38.944029</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.398567</x:v>
+        <x:v>1.589447</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>165.029044</x:v>
+        <x:v>183.000555</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>53.351560</x:v>
+        <x:v>88.349160</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>66.945528</x:v>
+        <x:v>47.147828</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1.989960</x:v>
+        <x:v>2.007482</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>251.248253</x:v>
+        <x:v>244.280012</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>79.254830</x:v>
+        <x:v>108.394762</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>86.907331</x:v>
+        <x:v>60.855793</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.020687</x:v>
+        <x:v>2.730373</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>109.356557</x:v>
+        <x:v>196.972285</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>60.699905</x:v>
+        <x:v>98.742619</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>43.910052</x:v>
+        <x:v>33.387234</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.284412</x:v>
+        <x:v>1.850973</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>128.846707</x:v>
+        <x:v>214.329787</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>64.609795</x:v>
+        <x:v>102.467646</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>53.936214</x:v>
+        <x:v>40.772283</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>1.562344</x:v>
+        <x:v>2.035583</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>167.007287</x:v>
+        <x:v>253.064796</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>73.606573</x:v>
+        <x:v>112.652325</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>70.669564</x:v>
+        <x:v>53.124879</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.101781</x:v>
+        <x:v>2.459444</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>129.447524</x:v>
+        <x:v>193.685662</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>43.314131</x:v>
+        <x:v>111.113393</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>56.876035</x:v>
+        <x:v>44.431022</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>1.561978</x:v>
+        <x:v>2.063600</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>