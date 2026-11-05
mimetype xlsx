--- v2 (2026-08-27)
+++ v3 (2026-11-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R7f58c2e8476f43bfa7081ef1cf1a8187"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfbc475e7e4244606a7c10b27463f87ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f58c2e8476f43bfa7081ef1cf1a8187" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbc475e7e4244606a7c10b27463f87ad" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>342.422717</x:v>
+        <x:v>197.168515</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>194.108391</x:v>
+        <x:v>69.761905</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>48.607057</x:v>
+        <x:v>144.435592</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>3.451040</x:v>
+        <x:v>2.741465</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>369.721896</x:v>
+        <x:v>261.747836</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>199.329700</x:v>
+        <x:v>80.058866</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>60.231609</x:v>
+        <x:v>178.878798</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>3.743141</x:v>
+        <x:v>3.781546</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>430.854110</x:v>
+        <x:v>379.955145</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>214.346951</x:v>
+        <x:v>101.481903</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>79.676328</x:v>
+        <x:v>236.337219</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>4.413621</x:v>
+        <x:v>5.642451</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>367.538331</x:v>
+        <x:v>295.662246</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>251.340188</x:v>
+        <x:v>31.031878</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>37.253598</x:v>
+        <x:v>31.834004</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>3.725047</x:v>
+        <x:v>2.680374</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>406.203365</x:v>
+        <x:v>383.160867</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>265.064943</x:v>
+        <x:v>37.475809</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>44.553443</x:v>
+        <x:v>39.119628</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>4.173065</x:v>
+        <x:v>3.469867</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>474.092677</x:v>
+        <x:v>552.720555</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>288.761428</x:v>
+        <x:v>57.949337</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>56.773034</x:v>
+        <x:v>51.362014</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.954437</x:v>
+        <x:v>5.063021</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>330.584054</x:v>
+        <x:v>217.456256</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>188.492661</x:v>
+        <x:v>94.226851</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>37.032905</x:v>
+        <x:v>145.266971</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>3.414331</x:v>
+        <x:v>2.969469</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>356.501128</x:v>
+        <x:v>282.672695</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>193.282039</x:v>
+        <x:v>104.185856</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>45.756009</x:v>
+        <x:v>179.808727</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>3.681771</x:v>
+        <x:v>3.999843</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>415.149793</x:v>
+        <x:v>401.029779</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>207.498138</x:v>
+        <x:v>124.675985</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>60.364724</x:v>
+        <x:v>237.427239</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>4.308993</x:v>
+        <x:v>5.833819</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>381.804578</x:v>
+        <x:v>295.619799</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>263.718129</x:v>
+        <x:v>30.665619</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>31.529752</x:v>
+        <x:v>27.740040</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>3.862777</x:v>
+        <x:v>2.679037</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>419.169275</x:v>
+        <x:v>383.962670</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>276.951287</x:v>
+        <x:v>36.912762</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>37.547846</x:v>
+        <x:v>34.153670</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>4.293930</x:v>
+        <x:v>3.474076</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>484.606448</x:v>
+        <x:v>555.003077</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>299.760517</x:v>
+        <x:v>57.090243</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>47.626790</x:v>
+        <x:v>44.942930</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>5.044330</x:v>
+        <x:v>5.077347</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>263.499807</x:v>
+        <x:v>210.972934</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>134.662217</x:v>
+        <x:v>87.872696</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>26.539784</x:v>
+        <x:v>142.653506</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.804442</x:v>
+        <x:v>2.877432</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>287.194764</x:v>
+        <x:v>277.731870</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>138.433692</x:v>
+        <x:v>97.842905</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>33.177294</x:v>
+        <x:v>176.947190</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>3.027458</x:v>
+        <x:v>3.911785</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>341.727766</x:v>
+        <x:v>398.700092</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>150.775677</x:v>
+        <x:v>118.366091</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>44.308844</x:v>
+        <x:v>234.152463</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.575785</x:v>
+        <x:v>5.752794</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>406.370101</x:v>
+        <x:v>311.012263</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>277.023548</x:v>
+        <x:v>28.592266</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>33.248385</x:v>
+        <x:v>20.755385</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>4.133080</x:v>
+        <x:v>2.774877</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>453.496268</x:v>
+        <x:v>407.169753</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>291.129280</x:v>
+        <x:v>33.644073</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>39.798674</x:v>
+        <x:v>25.829544</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>4.646914</x:v>
+        <x:v>3.616065</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>535.156715</x:v>
+        <x:v>591.607557</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>315.381873</x:v>
+        <x:v>51.981830</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>50.763902</x:v>
+        <x:v>34.387952</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>5.534653</x:v>
+        <x:v>5.300606</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>258.674233</x:v>
+        <x:v>183.981235</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>125.877212</x:v>
+        <x:v>54.567460</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>40.947315</x:v>
+        <x:v>164.448998</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>2.800227</x:v>
+        <x:v>2.531651</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>288.944008</x:v>
+        <x:v>260.506737</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>130.346733</x:v>
+        <x:v>65.766665</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>51.208375</x:v>
+        <x:v>204.335534</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>3.107038</x:v>
+        <x:v>3.693815</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>356.202050</x:v>
+        <x:v>398.126118</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>144.584166</x:v>
+        <x:v>88.487047</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>68.385971</x:v>
+        <x:v>270.864513</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.815808</x:v>
+        <x:v>5.752688</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>432.694336</x:v>
+        <x:v>313.200540</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>288.464098</x:v>
+        <x:v>26.265893</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>40.909383</x:v>
+        <x:v>13.655991</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>4.394438</x:v>
+        <x:v>2.761102</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>492.470945</x:v>
+        <x:v>407.540026</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>303.280772</x:v>
+        <x:v>29.706857</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>49.358420</x:v>
+        <x:v>17.246327</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>5.011437</x:v>
+        <x:v>3.565565</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>595.091554</x:v>
+        <x:v>588.293060</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>328.688733</x:v>
+        <x:v>45.092041</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>63.486320</x:v>
+        <x:v>23.328895</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>6.069872</x:v>
+        <x:v>5.181254</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>257.196985</x:v>
+        <x:v>221.498182</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>125.219497</x:v>
+        <x:v>79.211019</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>93.660937</x:v>
+        <x:v>195.943846</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.965068</x:v>
+        <x:v>3.022446</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>288.728686</x:v>
+        <x:v>305.301743</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>130.163552</x:v>
+        <x:v>91.729860</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>115.780666</x:v>
+        <x:v>241.218351</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>3.329508</x:v>
+        <x:v>4.288811</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>355.139539</x:v>
+        <x:v>456.027368</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>143.999991</x:v>
+        <x:v>117.038229</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>152.709602</x:v>
+        <x:v>316.732471</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>4.099753</x:v>
+        <x:v>6.533118</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>417.870562</x:v>
+        <x:v>318.527767</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>269.285518</x:v>
+        <x:v>29.863367</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>52.382086</x:v>
+        <x:v>15.196079</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>4.305706</x:v>
+        <x:v>2.837669</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>481.175071</x:v>
+        <x:v>414.869506</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>284.731704</x:v>
+        <x:v>34.154907</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>63.536652</x:v>
+        <x:v>19.318617</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>4.967278</x:v>
+        <x:v>3.666235</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>590.607994</x:v>
+        <x:v>599.072440</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>311.575387</x:v>
+        <x:v>51.003032</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>82.177328</x:v>
+        <x:v>26.288725</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>6.111062</x:v>
+        <x:v>5.323405</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>261.647831</x:v>
+        <x:v>233.859174</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>131.468761</x:v>
+        <x:v>94.088579</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>54.532824</x:v>
+        <x:v>179.533499</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>3.110165</x:v>
+        <x:v>3.096587</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>285.549427</x:v>
+        <x:v>316.068175</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>134.765033</x:v>
+        <x:v>106.790331</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>67.205839</x:v>
+        <x:v>220.704725</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.383740</x:v>
+        <x:v>4.303974</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>335.870660</x:v>
+        <x:v>464.615530</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>144.495098</x:v>
+        <x:v>132.599877</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>88.374893</x:v>
+        <x:v>289.382154</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>3.962953</x:v>
+        <x:v>6.455815</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>387.533400</x:v>
+        <x:v>320.678805</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>242.090082</x:v>
+        <x:v>29.408634</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>42.250444</x:v>
+        <x:v>10.635076</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>4.053493</x:v>
+        <x:v>2.854979</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>446.570956</x:v>
+        <x:v>417.632254</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>255.555983</x:v>
+        <x:v>33.522967</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>51.349796</x:v>
+        <x:v>13.876328</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>4.667277</x:v>
+        <x:v>3.687948</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>549.651830</x:v>
+        <x:v>602.804386</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>279.434686</x:v>
+        <x:v>50.052306</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>66.566665</x:v>
+        <x:v>19.377599</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>5.740637</x:v>
+        <x:v>5.351842</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>243.811482</x:v>
+        <x:v>221.509032</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>120.543189</x:v>
+        <x:v>100.273845</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>53.600920</x:v>
+        <x:v>149.828666</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.911600</x:v>
+        <x:v>2.709142</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>266.767794</x:v>
+        <x:v>296.054163</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>123.598049</x:v>
+        <x:v>113.614535</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>66.165870</x:v>
+        <x:v>184.102619</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.182226</x:v>
+        <x:v>3.718838</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>314.772204</x:v>
+        <x:v>432.507597</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>132.626315</x:v>
+        <x:v>140.762899</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>87.151455</x:v>
+        <x:v>241.287712</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.747805</x:v>
+        <x:v>5.549445</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>362.991505</x:v>
+        <x:v>330.287522</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>232.054030</x:v>
+        <x:v>32.794394</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>39.189678</x:v>
+        <x:v>26.788864</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>3.765224</x:v>
+        <x:v>2.952268</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>417.739565</x:v>
+        <x:v>430.304294</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>245.724565</x:v>
+        <x:v>37.853642</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>47.475941</x:v>
+        <x:v>32.971830</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>4.345579</x:v>
+        <x:v>3.818014</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>512.435209</x:v>
+        <x:v>620.562128</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>269.476508</x:v>
+        <x:v>55.947907</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>61.329998</x:v>
+        <x:v>43.375993</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>5.349017</x:v>
+        <x:v>5.536286</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>235.594717</x:v>
+        <x:v>234.125821</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>111.173561</x:v>
+        <x:v>128.231185</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>61.600200</x:v>
+        <x:v>108.581243</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.746169</x:v>
+        <x:v>2.723589</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>262.164680</x:v>
+        <x:v>297.968813</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>114.707194</x:v>
+        <x:v>140.606551</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>76.272703</x:v>
+        <x:v>133.196506</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>3.081928</x:v>
+        <x:v>3.526051</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>318.357973</x:v>
+        <x:v>415.879363</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>125.409749</x:v>
+        <x:v>165.861436</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>100.780644</x:v>
+        <x:v>174.280184</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.781558</x:v>
+        <x:v>5.002853</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>287.044887</x:v>
+        <x:v>334.740524</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>172.663314</x:v>
+        <x:v>34.102126</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>53.603222</x:v>
+        <x:v>26.681055</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>3.100214</x:v>
+        <x:v>3.005028</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>335.507304</x:v>
+        <x:v>436.001500</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>188.216088</x:v>
+        <x:v>39.480332</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>65.066870</x:v>
+        <x:v>32.883234</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>3.677821</x:v>
+        <x:v>3.886038</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>420.627365</x:v>
+        <x:v>628.598512</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>215.511893</x:v>
+        <x:v>58.217800</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>84.217813</x:v>
+        <x:v>43.320357</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>4.687708</x:v>
+        <x:v>5.632879</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>247.437138</x:v>
+        <x:v>232.263299</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>118.487333</x:v>
+        <x:v>132.387784</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>83.921272</x:v>
+        <x:v>52.479633</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>2.774247</x:v>
+        <x:v>2.866708</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>279.444274</x:v>
+        <x:v>287.460604</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>122.774102</x:v>
+        <x:v>143.098723</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>103.960484</x:v>
+        <x:v>66.096176</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>3.216612</x:v>
+        <x:v>3.610422</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>345.771045</x:v>
+        <x:v>391.083462</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>135.158218</x:v>
+        <x:v>165.630276</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>137.418280</x:v>
+        <x:v>88.848940</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>4.106452</x:v>
+        <x:v>4.990593</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>225.920664</x:v>
+        <x:v>340.878646</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>123.923604</x:v>
+        <x:v>32.558961</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>61.811486</x:v>
+        <x:v>10.782157</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>2.488801</x:v>
+        <x:v>3.050148</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>281.232979</x:v>
+        <x:v>444.145765</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>142.335790</x:v>
+        <x:v>37.429095</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>75.110762</x:v>
+        <x:v>14.087673</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>3.157187</x:v>
+        <x:v>3.944215</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>376.178527</x:v>
+        <x:v>641.169818</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>173.806608</x:v>
+        <x:v>55.765418</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>97.310465</x:v>
+        <x:v>19.701497</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>4.300202</x:v>
+        <x:v>5.725493</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>198.964773</x:v>
+        <x:v>256.698953</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>96.520100</x:v>
+        <x:v>157.785244</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>78.731086</x:v>
+        <x:v>82.123719</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2.183284</x:v>
+        <x:v>3.333728</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>225.059118</x:v>
+        <x:v>309.960122</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>100.113013</x:v>
+        <x:v>168.069302</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>97.346081</x:v>
+        <x:v>102.400421</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2.576560</x:v>
+        <x:v>4.123448</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>277.778745</x:v>
+        <x:v>408.986381</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>109.826250</x:v>
+        <x:v>189.336751</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>128.413189</x:v>
+        <x:v>136.247123</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>3.340494</x:v>
+        <x:v>5.564091</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>182.890094</x:v>
+        <x:v>340.505162</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>89.604493</x:v>
+        <x:v>34.899485</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>60.584169</x:v>
+        <x:v>25.004069</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>2.034848</x:v>
+        <x:v>3.080294</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>238.182689</x:v>
+        <x:v>448.179734</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>107.567502</x:v>
+        <x:v>41.842264</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>73.651202</x:v>
+        <x:v>31.408042</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.698898</x:v>
+        <x:v>4.034746</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>332.602094</x:v>
+        <x:v>652.791162</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>138.084313</x:v>
+        <x:v>63.726799</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>95.462002</x:v>
+        <x:v>42.187324</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>3.828827</x:v>
+        <x:v>5.919441</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>174.576983</x:v>
+        <x:v>237.714057</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>94.942074</x:v>
+        <x:v>154.132966</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>77.919466</x:v>
+        <x:v>58.605637</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2.011651</x:v>
+        <x:v>3.029996</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>196.395765</x:v>
+        <x:v>284.489046</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>98.183442</x:v>
+        <x:v>164.267110</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>96.151786</x:v>
+        <x:v>73.055153</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2.374112</x:v>
+        <x:v>3.714816</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>240.396222</x:v>
+        <x:v>373.054952</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>106.668432</x:v>
+        <x:v>185.421807</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>126.573917</x:v>
+        <x:v>97.191673</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>3.068030</x:v>
+        <x:v>4.984711</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>131.981411</x:v>
+        <x:v>336.180276</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>61.632369</x:v>
+        <x:v>35.315280</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>44.808590</x:v>
+        <x:v>30.320151</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.490220</x:v>
+        <x:v>3.049497</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>170.632854</x:v>
+        <x:v>441.226896</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>73.918141</x:v>
+        <x:v>42.584444</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>54.579974</x:v>
+        <x:v>37.754583</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1.961209</x:v>
+        <x:v>3.987789</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>237.948466</x:v>
+        <x:v>641.536639</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>95.206257</x:v>
+        <x:v>65.045185</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>70.902334</x:v>
+        <x:v>50.251616</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.776576</x:v>
+        <x:v>5.846464</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>149.238375</x:v>
+        <x:v>235.640392</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>71.900794</x:v>
+        <x:v>151.258232</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>78.881905</x:v>
+        <x:v>50.490729</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.778620</x:v>
+        <x:v>2.902252</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>171.137988</x:v>
+        <x:v>278.957631</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>75.058823</x:v>
+        <x:v>161.070995</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>97.360265</x:v>
+        <x:v>62.170676</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2.144797</x:v>
+        <x:v>3.451154</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>214.979604</x:v>
+        <x:v>362.019330</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>83.284921</x:v>
+        <x:v>181.801191</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>128.191233</x:v>
+        <x:v>81.691977</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.841446</x:v>
+        <x:v>4.497465</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>125.528859</x:v>
+        <x:v>315.000785</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>58.232491</x:v>
+        <x:v>34.220311</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>42.995175</x:v>
+        <x:v>21.028859</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.406106</x:v>
+        <x:v>2.879226</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>161.561461</x:v>
+        <x:v>407.782054</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>69.890931</x:v>
+        <x:v>41.235785</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>52.194791</x:v>
+        <x:v>26.087598</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.841423</x:v>
+        <x:v>3.720286</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>223.884553</x:v>
+        <x:v>586.855157</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>89.926396</x:v>
+        <x:v>62.950481</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>67.558291</x:v>
+        <x:v>34.621632</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.590431</x:v>
+        <x:v>5.407650</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>151.572754</x:v>
+        <x:v>236.353637</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>74.325230</x:v>
+        <x:v>149.097624</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>77.994749</x:v>
+        <x:v>51.351511</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.823022</x:v>
+        <x:v>2.879328</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>173.007239</x:v>
+        <x:v>280.586624</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>77.412255</x:v>
+        <x:v>159.099470</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>96.246592</x:v>
+        <x:v>63.202040</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>2.184756</x:v>
+        <x:v>3.427301</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>215.903996</x:v>
+        <x:v>365.685654</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>85.452342</x:v>
+        <x:v>180.349981</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>126.699268</x:v>
+        <x:v>83.010013</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>2.872058</x:v>
+        <x:v>4.477988</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>127.463360</x:v>
+        <x:v>316.136254</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>57.897907</x:v>
+        <x:v>35.677010</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>47.658399</x:v>
+        <x:v>26.284445</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.446078</x:v>
+        <x:v>2.904038</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>164.960574</x:v>
+        <x:v>409.410809</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>69.739573</x:v>
+        <x:v>43.341234</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>57.965187</x:v>
+        <x:v>32.504274</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.904627</x:v>
+        <x:v>3.756072</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>230.299348</x:v>
+        <x:v>589.054143</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>90.283700</x:v>
+        <x:v>66.035071</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>75.178496</x:v>
+        <x:v>42.972321</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2.698823</x:v>
+        <x:v>5.458794</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>156.111597</x:v>
+        <x:v>215.495180</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>77.356238</x:v>
+        <x:v>128.814574</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>72.592989</x:v>
+        <x:v>54.922679</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.837812</x:v>
+        <x:v>2.612058</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>176.499358</x:v>
+        <x:v>261.268605</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>80.424411</x:v>
+        <x:v>139.326247</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>89.615868</x:v>
+        <x:v>67.761800</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2.175532</x:v>
+        <x:v>3.181388</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>217.879079</x:v>
+        <x:v>349.256782</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>88.528933</x:v>
+        <x:v>161.555365</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>118.021101</x:v>
+        <x:v>89.219170</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.825591</x:v>
+        <x:v>4.271655</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>125.028617</x:v>
+        <x:v>322.334099</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>56.574689</x:v>
+        <x:v>37.040111</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>46.432131</x:v>
+        <x:v>25.968164</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.420675</x:v>
+        <x:v>2.970108</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>162.593224</x:v>
+        <x:v>417.788722</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>68.483052</x:v>
+        <x:v>45.104385</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>56.504479</x:v>
+        <x:v>32.090147</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.879183</x:v>
+        <x:v>3.844525</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>228.022917</x:v>
+        <x:v>601.271018</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>89.136311</x:v>
+        <x:v>68.548364</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>73.326528</x:v>
+        <x:v>42.396038</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2.673133</x:v>
+        <x:v>5.586943</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>147.013598</x:v>
+        <x:v>223.525041</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>88.012496</x:v>
+        <x:v>144.327053</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>16.518880</x:v>
+        <x:v>55.873004</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.477952</x:v>
+        <x:v>2.711507</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>155.847496</x:v>
+        <x:v>266.382651</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>90.351264</x:v>
+        <x:v>154.869935</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>20.482743</x:v>
+        <x:v>69.113419</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.575220</x:v>
+        <x:v>3.235946</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>178.129791</x:v>
+        <x:v>348.892880</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>97.308705</x:v>
+        <x:v>176.897142</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>27.123090</x:v>
+        <x:v>91.237086</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1.826396</x:v>
+        <x:v>4.244252</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>121.843069</x:v>
+        <x:v>317.882198</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>55.459662</x:v>
+        <x:v>37.888975</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>42.428664</x:v>
+        <x:v>26.069270</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.370721</x:v>
+        <x:v>2.943250</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>158.942749</x:v>
+        <x:v>411.570774</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>67.443606</x:v>
+        <x:v>46.091009</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>51.575373</x:v>
+        <x:v>32.197937</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.812028</x:v>
+        <x:v>3.804889</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>224.170830</x:v>
+        <x:v>591.729448</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>88.443154</x:v>
+        <x:v>69.607358</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>66.858001</x:v>
+        <x:v>42.513457</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>2.583936</x:v>
+        <x:v>5.521555</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>176.762521</x:v>
+        <x:v>190.489797</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>103.542784</x:v>
+        <x:v>111.567964</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>16.981178</x:v>
+        <x:v>52.922735</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.691553</x:v>
+        <x:v>2.292647</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>187.773484</x:v>
+        <x:v>238.690922</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>106.142731</x:v>
+        <x:v>123.161528</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>21.039993</x:v>
+        <x:v>66.578706</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.802864</x:v>
+        <x:v>2.942455</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>214.588025</x:v>
+        <x:v>331.200881</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>113.907965</x:v>
+        <x:v>147.382304</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>27.842539</x:v>
+        <x:v>89.400268</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2.088438</x:v>
+        <x:v>4.172961</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>147.753976</x:v>
+        <x:v>326.383531</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>76.722322</x:v>
+        <x:v>37.372175</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>38.944029</x:v>
+        <x:v>25.669535</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.589447</x:v>
+        <x:v>2.998598</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>183.000555</x:v>
+        <x:v>420.404496</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>88.349160</x:v>
+        <x:v>44.820162</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>47.147828</x:v>
+        <x:v>31.749254</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.007482</x:v>
+        <x:v>3.853613</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>244.280012</x:v>
+        <x:v>602.279427</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>108.394762</x:v>
+        <x:v>67.558162</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>60.855793</x:v>
+        <x:v>41.987970</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>2.730373</x:v>
+        <x:v>5.572839</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>196.972285</x:v>
+        <x:v>222.503529</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>98.742619</x:v>
+        <x:v>138.571564</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>33.387234</x:v>
+        <x:v>35.178193</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.850973</x:v>
+        <x:v>2.727263</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>214.329787</x:v>
+        <x:v>270.707948</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>102.467646</x:v>
+        <x:v>149.437086</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>40.772283</x:v>
+        <x:v>44.709931</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.035583</x:v>
+        <x:v>3.410696</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>253.064796</x:v>
+        <x:v>363.278518</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>112.652325</x:v>
+        <x:v>172.470442</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>53.124879</x:v>
+        <x:v>60.657598</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.459444</x:v>
+        <x:v>4.697713</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>193.685662</x:v>
+        <x:v>336.285381</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>111.113393</x:v>
+        <x:v>36.997409</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>44.431022</x:v>
+        <x:v>20.501392</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.063600</x:v>
+        <x:v>3.075590</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>1.030000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>1.040000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>