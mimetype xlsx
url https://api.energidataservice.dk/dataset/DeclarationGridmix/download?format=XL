--- v0 (2026-06-28)
+++ v1 (2026-06-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rbc7da89d2924418aa764381babec2774"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc05e406363094e17ad0169b4a1e11a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc7da89d2924418aa764381babec2774" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc05e406363094e17ad0169b4a1e11a18" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>11700</x:v>
+        <x:v>11680</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>51.115155</x:v>
+        <x:v>67.399513</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>1320</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>5.767973</x:v>
+        <x:v>7.818855</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>10509</x:v>
+        <x:v>10352</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>45.911563</x:v>
+        <x:v>59.733992</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>3698</x:v>
+        <x:v>3636</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>16.156628</x:v>
+        <x:v>20.981619</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>5345.175995</x:v>
+        <x:v>6951.591648</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.019978</x:v>
+        <x:v>0.026196</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>12.563910</x:v>
+        <x:v>16.474461</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.612536</x:v>
+        <x:v>0.766380</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>516.928908</x:v>
+        <x:v>665.366270</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>181488</x:v>
+        <x:v>240696</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>792.838280</x:v>
+        <x:v>1388.833427</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>8659</x:v>
+        <x:v>6758</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>37.827151</x:v>
+        <x:v>38.999249</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>14118.469157</x:v>
+        <x:v>15430.300248</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>28328</x:v>
+        <x:v>31058</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>123.753457</x:v>
+        <x:v>179.209124</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>24745</x:v>
+        <x:v>52979</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>108.099837</x:v>
+        <x:v>305.697387</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.617610</x:v>
+        <x:v>0.813155</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000987</x:v>
+        <x:v>0.001198</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.493162</x:v>
+        <x:v>0.654307</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.346554</x:v>
+        <x:v>0.455606</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>139.447931</x:v>
+        <x:v>183.530114</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.280387</x:v>
+        <x:v>0.209361</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>200.641232</x:v>
+        <x:v>145.873302</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>3332</x:v>
+        <x:v>3560</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>14.557785</x:v>
+        <x:v>20.542589</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>858</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>3.751827</x:v>
+        <x:v>4.995944</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1225.775593</x:v>
+        <x:v>1638.938367</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>219</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.959755</x:v>
+        <x:v>0.789376</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.909932</x:v>
+        <x:v>0.866525</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>14476</x:v>
+        <x:v>16432</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>23.499930</x:v>
+        <x:v>34.654568</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.037569</x:v>
+        <x:v>0.051057</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>11559</x:v>
+        <x:v>13222</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>18.764693</x:v>
+        <x:v>27.884873</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>8123</x:v>
+        <x:v>9207</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>13.186318</x:v>
+        <x:v>19.416759</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>5305.962472</x:v>
+        <x:v>7821.576927</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>6572</x:v>
+        <x:v>4230</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>10.668674</x:v>
+        <x:v>8.922426</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>7634.353831</x:v>
+        <x:v>6216.741360</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>341233</x:v>
+        <x:v>415141</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>553.920435</x:v>
+        <x:v>875.471793</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>87942</x:v>
+        <x:v>100962</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>142.756171</x:v>
+        <x:v>212.914173</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>46640.486107</x:v>
+        <x:v>69847.297571</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>22496</x:v>
+        <x:v>15952</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>36.518466</x:v>
+        <x:v>33.641175</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-06-28 11:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>21328</x:v>
+        <x:v>17511</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>34.622723</x:v>
+        <x:v>36.929026</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>22866</x:v>
+        <x:v>14737</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>85.796238</x:v>
+        <x:v>72.863157</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>3959</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>14.857237</x:v>
+        <x:v>7.764329</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>20039</x:v>
+        <x:v>13221</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>75.189931</x:v>
+        <x:v>65.365162</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>6900</x:v>
+        <x:v>4629</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>25.891930</x:v>
+        <x:v>22.890399</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>8527.895201</x:v>
+        <x:v>7566.578259</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.029691</x:v>
+        <x:v>0.026667</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>18.672479</x:v>
+        <x:v>16.771087</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>221</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.832773</x:v>
+        <x:v>0.821968</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>692.123709</x:v>
+        <x:v>690.000371</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>198980</x:v>
+        <x:v>239913</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>746.580320</x:v>
+        <x:v>1186.135042</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>13281</x:v>
+        <x:v>10232</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>49.834137</x:v>
+        <x:v>50.589613</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>18658.177347</x:v>
+        <x:v>18936.378619</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>37908</x:v>
+        <x:v>35843</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>142.234550</x:v>
+        <x:v>177.208903</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>27040</x:v>
+        <x:v>35179</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>101.456799</x:v>
+        <x:v>173.927251</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.013148</x:v>
+        <x:v>0.716066</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000022</x:v>
+        <x:v>0.001112</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.010450</x:v>
+        <x:v>0.574131</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.007439</x:v>
+        <x:v>0.402183</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>2.988508</x:v>
+        <x:v>161.889047</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.002988</x:v>
+        <x:v>0.281544</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>2.069801</x:v>
+        <x:v>200.324153</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.243136</x:v>
+        <x:v>16.964049</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.080277</x:v>
+        <x:v>4.366506</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>26.366372</x:v>
+        <x:v>1428.114802</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.099551</x:v>
+        <x:v>0.954957</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.032620</x:v>
+        <x:v>0.959180</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>16027</x:v>
+        <x:v>16784</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>30.012974</x:v>
+        <x:v>32.403631</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.050348</x:v>
+        <x:v>0.050333</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>12738</x:v>
+        <x:v>13457</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>23.853915</x:v>
+        <x:v>25.980740</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>9068</x:v>
+        <x:v>9427</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>16.981734</x:v>
+        <x:v>18.199694</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>6822.027065</x:v>
+        <x:v>7325.846651</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>3642</x:v>
+        <x:v>6599</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>6.820073</x:v>
+        <x:v>12.740500</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>4724.844631</x:v>
+        <x:v>9065.122386</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>296398</x:v>
+        <x:v>397635</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>555.019047</x:v>
+        <x:v>767.661698</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>97862</x:v>
+        <x:v>102350</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>183.251595</x:v>
+        <x:v>197.594325</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>60187.925987</x:v>
+        <x:v>64625.434681</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>121359</x:v>
+        <x:v>22384</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>227.250862</x:v>
+        <x:v>43.213978</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-06-28 10:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>39766</x:v>
+        <x:v>22483</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>74.464007</x:v>
+        <x:v>43.405052</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>39875</x:v>
+        <x:v>22862</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>124.067537</x:v>
+        <x:v>85.779218</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>9647</x:v>
+        <x:v>3959</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>30.018219</x:v>
+        <x:v>14.857243</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>35049</x:v>
+        <x:v>20043</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>109.051861</x:v>
+        <x:v>75.202071</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>12063</x:v>
+        <x:v>6901</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>37.535604</x:v>
+        <x:v>25.896052</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>12250.256569</x:v>
+        <x:v>8529.235502</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.030457</x:v>
+        <x:v>0.029691</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>19.154763</x:v>
+        <x:v>18.672479</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>284</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.884512</x:v>
+        <x:v>0.832790</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>707.308598</x:v>
+        <x:v>692.127090</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>136515</x:v>
+        <x:v>198980</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>424.751521</x:v>
+        <x:v>746.580321</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>16608</x:v>
+        <x:v>13282</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>51.674595</x:v>
+        <x:v>49.834872</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>19548.591704</x:v>
+        <x:v>18658.606186</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>69277</x:v>
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>215.547210</x:v>
+        <x:v>142.234550</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>75529</x:v>
+        <x:v>27040</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>235.000455</x:v>
+        <x:v>101.456799</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>10169</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>16.505248</x:v>
+        <x:v>0.013148</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.049417</x:v>
+        <x:v>0.000022</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>7735</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>12.555540</x:v>
+        <x:v>0.010450</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>6003</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>9.744070</x:v>
+        <x:v>0.007439</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>3878.739463</x:v>
+        <x:v>2.988508</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1483</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.407425</x:v>
+        <x:v>0.002988</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1631.606367</x:v>
+        <x:v>2.069801</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>95980</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>155.782603</x:v>
+        <x:v>0.243136</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>66279</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>107.575929</x:v>
+        <x:v>0.080277</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>35613.771635</x:v>
+        <x:v>26.366372</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>182452</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>296.133043</x:v>
+        <x:v>0.099551</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>35903</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>58.274450</x:v>
+        <x:v>0.032620</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>12951</x:v>
+        <x:v>16027</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>40.844543</x:v>
+        <x:v>30.012974</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>9887</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>31.180343</x:v>
+        <x:v>0.050348</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>11246</x:v>
+        <x:v>12738</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>35.466308</x:v>
+        <x:v>23.853915</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>5517</x:v>
+        <x:v>9068</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>17.401162</x:v>
+        <x:v>16.981734</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>5529.914254</x:v>
+        <x:v>6822.027065</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>3642</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.030339</x:v>
+        <x:v>6.820073</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>19.080073</x:v>
+        <x:v>4724.844631</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>249</x:v>
+        <x:v>296398</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.786936</x:v>
+        <x:v>555.019047</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>690.824210</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>78846</x:v>
+        <x:v>97862</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>248.652183</x:v>
+        <x:v>183.251595</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>60187.925987</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>15154</x:v>
+        <x:v>121359</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>47.791173</x:v>
+        <x:v>227.250862</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>17113.635721</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 07:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 09:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>92601</x:v>
+        <x:v>39766</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>292.028887</x:v>
+        <x:v>74.464007</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>77837</x:v>
+        <x:v>39875</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>245.471525</x:v>
+        <x:v>124.067537</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>9025</x:v>
+        <x:v>9647</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>13.298933</x:v>
+        <x:v>30.018219</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.049964</x:v>
+        <x:v>109.051861</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>6755</x:v>
+        <x:v>12063</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>9.954924</x:v>
+        <x:v>37.535604</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12250.256569</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>5477</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>8.071343</x:v>
+        <x:v>0.030457</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>3199.231937</x:v>
+        <x:v>19.154763</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>5415</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>7.979444</x:v>
+        <x:v>0.884512</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>5791.618798</x:v>
+        <x:v>707.308598</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>24896</x:v>
+        <x:v>136515</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>36.685946</x:v>
+        <x:v>424.751521</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>60849</x:v>
+        <x:v>16608</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>89.665486</x:v>
+        <x:v>51.674595</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>29578.106572</x:v>
+        <x:v>19548.591704</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>169615</x:v>
+        <x:v>69277</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>249.939001</x:v>
+        <x:v>215.547210</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-28 05:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>56497</x:v>
+        <x:v>75529</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>83.252398</x:v>
+        <x:v>235.000455</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>19370</x:v>
+        <x:v>10169</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>56.108786</x:v>
+        <x:v>16.505248</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>10914</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>31.613615</x:v>
+        <x:v>0.049417</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>15384</x:v>
+        <x:v>7735</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>44.562656</x:v>
+        <x:v>12.555540</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>39181</x:v>
+        <x:v>6003</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>113.493812</x:v>
+        <x:v>9.744070</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>36930.536014</x:v>
+        <x:v>3878.739463</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.063233</x:v>
+        <x:v>2.407425</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>39.767258</x:v>
+        <x:v>1631.606367</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-28 04:00:00</x:v>
+        <x:v>2026-06-28 06:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-06-28 08:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>8302</x:v>
+        <x:v>95980</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>24.049883</x:v>
+        <x:v>155.782603</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>15675.552229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>