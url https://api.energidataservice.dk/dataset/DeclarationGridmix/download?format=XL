--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc05e406363094e17ad0169b4a1e11a18"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2f8566b67b764b6b838e7a9ac09ad897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc05e406363094e17ad0169b4a1e11a18" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f8566b67b764b6b838e7a9ac09ad897" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>11680</x:v>
+        <x:v>17595</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>67.399513</x:v>
+        <x:v>113.911522</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>1355</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>7.818855</x:v>
+        <x:v>3.088057</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>10352</x:v>
+        <x:v>24407</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>59.733992</x:v>
+        <x:v>158.010327</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>3636</x:v>
+        <x:v>6384</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>20.981619</x:v>
+        <x:v>41.331945</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>6951.591648</x:v>
+        <x:v>12676.238199</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.026196</x:v>
+        <x:v>2.025209</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>16.474461</x:v>
+        <x:v>1412.819362</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>132</x:v>
+        <x:v>372884</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.766380</x:v>
+        <x:v>2413.960091</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>665.366270</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>240696</x:v>
+        <x:v>10943</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1388.833427</x:v>
+        <x:v>70.846374</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22371.450552</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>6758</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>38.999249</x:v>
+        <x:v>5.618248</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>15430.300248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>31058</x:v>
+        <x:v>28282</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>179.209124</x:v>
+        <x:v>183.092394</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>52979</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>305.697387</x:v>
+        <x:v>5.606691</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>140</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.813155</x:v>
+        <x:v>0.151993</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3624</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.001198</x:v>
+        <x:v>7.777221</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>113</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.654307</x:v>
+        <x:v>2.034346</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>623.920666</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>78</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.455606</x:v>
+        <x:v>0.099680</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>183.530114</x:v>
+        <x:v>69.538548</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>55373</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.209361</x:v>
+        <x:v>118.814396</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>145.873302</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>3560</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>20.542589</x:v>
+        <x:v>3.487037</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1101.116128</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>865</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>4.995944</x:v>
+        <x:v>0.276529</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1638.938367</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>4199</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.789376</x:v>
+        <x:v>9.011753</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>150</x:v>
+        <x:v>17090</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.866525</x:v>
+        <x:v>36.671261</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>16432</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>34.654568</x:v>
+        <x:v>0.051825</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>24</x:v>
+        <x:v>14527</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.051057</x:v>
+        <x:v>31.171749</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>13222</x:v>
+        <x:v>9062</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>27.884873</x:v>
+        <x:v>19.444661</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7945.060320</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>9207</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>19.416759</x:v>
+        <x:v>5.770395</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>7821.576927</x:v>
+        <x:v>3856.298184</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>4230</x:v>
+        <x:v>469212</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>8.922426</x:v>
+        <x:v>1006.772808</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>6216.741360</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>415141</x:v>
+        <x:v>107943</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>875.471793</x:v>
+        <x:v>231.610331</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>77539.071860</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>100962</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>212.914173</x:v>
+        <x:v>3.536362</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>69847.297571</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 15:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>15952</x:v>
+        <x:v>4914</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>33.641175</x:v>
+        <x:v>10.544081</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-28 11:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>17511</x:v>
+        <x:v>8986</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>36.929026</x:v>
+        <x:v>62.535061</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>14737</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>72.863157</x:v>
+        <x:v>3.005376</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>1570</x:v>
+        <x:v>16397</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>7.764329</x:v>
+        <x:v>114.104568</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>13221</x:v>
+        <x:v>3886</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>65.365162</x:v>
+        <x:v>27.042013</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8033.645957</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>4629</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>22.890399</x:v>
+        <x:v>1.600459</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>7566.578259</x:v>
+        <x:v>1163.110874</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>335035</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.026667</x:v>
+        <x:v>2331.332964</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>16.771087</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>166</x:v>
+        <x:v>9600</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.821968</x:v>
+        <x:v>66.807029</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>690.000371</x:v>
+        <x:v>20675.823312</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>239913</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1186.135042</x:v>
+        <x:v>3.491378</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>10232</x:v>
+        <x:v>23967</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>50.589613</x:v>
+        <x:v>166.777822</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>18936.378619</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>35843</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>177.208903</x:v>
+        <x:v>4.269764</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>35179</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>173.927251</x:v>
+        <x:v>0.205201</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>144</x:v>
+        <x:v>2995</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.716066</x:v>
+        <x:v>7.790823</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.001112</x:v>
+        <x:v>1.846372</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>548.520647</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.574131</x:v>
+        <x:v>0.109276</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>79.414793</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>81</x:v>
+        <x:v>61207</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.402183</x:v>
+        <x:v>159.178569</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>161.889047</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>56</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.281544</x:v>
+        <x:v>4.561445</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>200.324153</x:v>
+        <x:v>1411.702239</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>3431</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>16.964049</x:v>
+        <x:v>0.238384</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>883</x:v>
+        <x:v>4378</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>4.366506</x:v>
+        <x:v>11.387243</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1428.114802</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>193</x:v>
+        <x:v>14576</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.954957</x:v>
+        <x:v>37.907273</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>194</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.959180</x:v>
+        <x:v>0.052520</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>16784</x:v>
+        <x:v>12699</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>32.403631</x:v>
+        <x:v>33.027106</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>7732</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.050333</x:v>
+        <x:v>20.109464</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8215.833464</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>13457</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>25.980740</x:v>
+        <x:v>5.969753</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3988.330824</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>9427</x:v>
+        <x:v>412838</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>18.199694</x:v>
+        <x:v>1073.649585</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>7325.846651</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>6599</x:v>
+        <x:v>91901</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>12.740500</x:v>
+        <x:v>239.003299</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>9065.122386</x:v>
+        <x:v>79938.273868</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>397635</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>767.661698</x:v>
+        <x:v>2.802129</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 14:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>102350</x:v>
+        <x:v>8159</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>197.594325</x:v>
+        <x:v>21.219662</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>64625.434681</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>22384</x:v>
+        <x:v>9037</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>43.213978</x:v>
+        <x:v>64.311660</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-28 10:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>22483</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>43.405052</x:v>
+        <x:v>2.980775</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>22862</x:v>
+        <x:v>16157</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>85.779218</x:v>
+        <x:v>114.982824</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>3959</x:v>
+        <x:v>3863</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>14.857243</x:v>
+        <x:v>27.493679</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8170.953781</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>20043</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>75.202071</x:v>
+        <x:v>1.602799</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1156.261691</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>6901</x:v>
+        <x:v>358606</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>25.896052</x:v>
+        <x:v>2552.007740</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>8529.235502</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>9545</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.029691</x:v>
+        <x:v>67.928032</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>18.672479</x:v>
+        <x:v>20816.015625</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>221</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.832790</x:v>
+        <x:v>3.769423</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>692.127090</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>198980</x:v>
+        <x:v>21502</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>746.580321</x:v>
+        <x:v>153.022656</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>13282</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>49.834872</x:v>
+        <x:v>3.939604</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>18658.606186</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>37908</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>142.234550</x:v>
+        <x:v>0.182596</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>27040</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>101.456799</x:v>
+        <x:v>7.043619</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.013148</x:v>
+        <x:v>1.684208</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>500.536359</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.000022</x:v>
+        <x:v>0.098184</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>70.830289</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>57036</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.010450</x:v>
+        <x:v>156.330913</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.007439</x:v>
+        <x:v>4.161136</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>2.988508</x:v>
+        <x:v>1275.147670</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.002988</x:v>
+        <x:v>0.230907</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>2.069801</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.243136</x:v>
+        <x:v>9.373863</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>13974</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.080277</x:v>
+        <x:v>38.302463</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>26.366372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.099551</x:v>
+        <x:v>0.051988</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>12232</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.032620</x:v>
+        <x:v>33.526921</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>16027</x:v>
+        <x:v>7423</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>30.012974</x:v>
+        <x:v>20.346097</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8312.231725</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.050348</x:v>
+        <x:v>6.041780</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4035.765690</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>12738</x:v>
+        <x:v>402097</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>23.853915</x:v>
+        <x:v>1102.111845</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>9068</x:v>
+        <x:v>87939</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>16.981734</x:v>
+        <x:v>241.035567</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>6822.027065</x:v>
+        <x:v>80556.987644</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>3642</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>6.820073</x:v>
+        <x:v>8.503197</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>4724.844631</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 11:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 13:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>296398</x:v>
+        <x:v>6697</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>555.019047</x:v>
+        <x:v>18.358414</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>97862</x:v>
+        <x:v>9233</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>183.251595</x:v>
+        <x:v>63.743466</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>60187.925987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>121359</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>227.250862</x:v>
+        <x:v>2.962540</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-28 07:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-28 09:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>39766</x:v>
+        <x:v>16015</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>74.464007</x:v>
+        <x:v>110.569246</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>39875</x:v>
+        <x:v>3857</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>124.067537</x:v>
+        <x:v>26.632822</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7887.155582</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>9647</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>30.018219</x:v>
+        <x:v>1.559655</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1135.980958</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>35049</x:v>
+        <x:v>397189</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>109.051861</x:v>
+        <x:v>2742.067629</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>12063</x:v>
+        <x:v>9334</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>37.535604</x:v>
+        <x:v>64.441915</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>12250.256569</x:v>
+        <x:v>20122.902515</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.030457</x:v>
+        <x:v>3.448582</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>19.154763</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>284</x:v>
+        <x:v>24879</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.884512</x:v>
+        <x:v>171.763671</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>707.308598</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>136515</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>424.751521</x:v>
+        <x:v>4.075147</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>16608</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>51.674595</x:v>
+        <x:v>0.189396</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>19548.591704</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>69277</x:v>
+        <x:v>3003</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>215.547210</x:v>
+        <x:v>7.068740</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>75529</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>235.000455</x:v>
+        <x:v>1.702648</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>504.229280</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>10169</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>16.505248</x:v>
+        <x:v>0.099709</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>72.623756</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>74481</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.049417</x:v>
+        <x:v>175.301574</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>7735</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>12.555540</x:v>
+        <x:v>4.119800</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1286.465893</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>6003</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>9.744070</x:v>
+        <x:v>0.220469</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>3878.739463</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>1483</x:v>
+        <x:v>4665</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.407425</x:v>
+        <x:v>10.980926</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1631.606367</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-28 06:00:00</x:v>
+        <x:v>2026-08-12 10:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-28 08:00:00</x:v>
+        <x:v>2026-08-12 12:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>95980</x:v>
+        <x:v>15886</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>155.782603</x:v>
+        <x:v>37.390534</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>