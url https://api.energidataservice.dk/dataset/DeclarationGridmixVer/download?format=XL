--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R06d79374226048a8b784d3a65ef8f845"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0a00c81532d34f1a86b5c628df21dd62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06d79374226048a8b784d3a65ef8f845" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a00c81532d34f1a86b5c628df21dd62" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>29588</x:v>
+        <x:v>6716</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>148.130546</x:v>
+        <x:v>28.783856</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>8902</x:v>
+        <x:v>7201</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>44.570324</x:v>
+        <x:v>30.863404</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>111177</x:v>
+        <x:v>80499</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>556.586884</x:v>
+        <x:v>344.981495</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>14294</x:v>
+        <x:v>31076</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>71.560329</x:v>
+        <x:v>133.179598</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>27885.447065</x:v>
+        <x:v>63225.335355</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>70</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.353565</x:v>
+        <x:v>0.085184</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>222.358279</x:v>
+        <x:v>53.572586</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>799</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.004032</x:v>
+        <x:v>0.851780</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>2537.529161</x:v>
+        <x:v>757.123253</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>26730</x:v>
+        <x:v>36415</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>133.818745</x:v>
+        <x:v>156.057225</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>18444</x:v>
+        <x:v>12457</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>92.339813</x:v>
+        <x:v>53.386483</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>33323.825909</x:v>
+        <x:v>19028.980488</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>283548</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1419.531598</x:v>
+        <x:v>2.929711</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>303444</x:v>
+        <x:v>24498</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1519.136751</x:v>
+        <x:v>104.989353</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.833953</x:v>
+        <x:v>0.285082</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>124</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.623955</x:v>
+        <x:v>0.305678</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>1463</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>7.328033</x:v>
+        <x:v>3.416776</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>94</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.474915</x:v>
+        <x:v>1.319041</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>193.778426</x:v>
+        <x:v>626.198306</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.186710</x:v>
+        <x:v>0.000844</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>119.234513</x:v>
+        <x:v>0.530595</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>228</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1.142987</x:v>
+        <x:v>0.008436</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.498723</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>1390</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>6.959813</x:v>
+        <x:v>1.545627</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>2330.689375</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>5042</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>25.243288</x:v>
+        <x:v>0.528752</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>188.467412</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>2755</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>13.794397</x:v>
+        <x:v>0.029017</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>10465</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>22.437288</x:v>
+        <x:v>1.039839</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>7829</x:v>
+        <x:v>6801</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>16.787349</x:v>
+        <x:v>11.234441</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>91957</x:v>
+        <x:v>6915</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>197.158781</x:v>
+        <x:v>11.421879</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>5959</x:v>
+        <x:v>18452</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>12.777465</x:v>
+        <x:v>30.478624</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>5213.556854</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>2342</x:v>
+        <x:v>3855</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>5.023377</x:v>
+        <x:v>6.367831</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>3207.972780</x:v>
+        <x:v>2611.486011</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>14343</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>30.751757</x:v>
+        <x:v>2.008022</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1379.784616</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>87337</x:v>
+        <x:v>44734</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>187.251905</x:v>
+        <x:v>73.889689</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>62706.575965</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>316772</x:v>
+        <x:v>56374</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>679.163919</x:v>
+        <x:v>93.115283</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>30929.417124</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>173102</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>371.134577</x:v>
+        <x:v>1.038354</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>26331</x:v>
+        <x:v>5023</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>133.542462</x:v>
+        <x:v>8.297101</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>8550</x:v>
+        <x:v>6420</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>43.364625</x:v>
+        <x:v>29.820182</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>101789</x:v>
+        <x:v>6937</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>516.224612</x:v>
+        <x:v>32.223590</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>12511</x:v>
+        <x:v>74286</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>63.453343</x:v>
+        <x:v>345.025509</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>24918.362826</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>70</x:v>
+        <x:v>31187</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.355153</x:v>
+        <x:v>144.850515</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>223.356989</x:v>
+        <x:v>66704.789181</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>726</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>3.682143</x:v>
+        <x:v>0.083125</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>2350.076328</x:v>
+        <x:v>52.277605</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>62877</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>318.882617</x:v>
+        <x:v>0.856498</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>759.776752</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>18489</x:v>
+        <x:v>89514</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>93.767666</x:v>
+        <x:v>415.752250</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>33587.312860</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>272089</x:v>
+        <x:v>11762</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1379.898183</x:v>
+        <x:v>54.632832</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>19459.230175</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>327892</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1662.905164</x:v>
+        <x:v>4.121030</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>533</x:v>
+        <x:v>28141</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.248191</x:v>
+        <x:v>130.703021</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>173</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.405319</x:v>
+        <x:v>0.349078</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>2063</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>4.825032</x:v>
+        <x:v>0.377213</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>253</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.593084</x:v>
+        <x:v>4.038905</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>232.906192</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.003320</x:v>
+        <x:v>1.695636</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>2.087666</x:v>
+        <x:v>780.853378</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.034416</x:v>
+        <x:v>0.000973</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>21.965622</x:v>
+        <x:v>0.611967</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>1274</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2.980522</x:v>
+        <x:v>0.010026</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.894028</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>374</x:v>
+        <x:v>2761</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.876425</x:v>
+        <x:v>4.866840</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>313.932869</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>5514</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>12.897590</x:v>
+        <x:v>0.639538</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>227.791824</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>6645</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>15.542791</x:v>
+        <x:v>0.048241</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>9987</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>23.358912</x:v>
+        <x:v>1.530024</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>7020</x:v>
+        <x:v>7339</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>16.419414</x:v>
+        <x:v>12.933360</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>58358</x:v>
+        <x:v>6433</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>136.484219</x:v>
+        <x:v>11.337721</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>5672</x:v>
+        <x:v>15504</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>13.267178</x:v>
+        <x:v>27.322510</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>5413.708525</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>2066</x:v>
+        <x:v>4145</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>4.831808</x:v>
+        <x:v>7.304754</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>3127.340705</x:v>
+        <x:v>2991.989947</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>46119</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>107.858596</x:v>
+        <x:v>2.271769</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1550.632907</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>82530</x:v>
+        <x:v>71572</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>193.014647</x:v>
+        <x:v>126.126019</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>64585.817985</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>326797</x:v>
+        <x:v>58083</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>764.280698</x:v>
+        <x:v>102.355746</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>33937.583292</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>169109</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>395.496501</x:v>
+        <x:v>1.247555</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>18407</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>106.571421</x:v>
+        <x:v>4.222271</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>6219</x:v>
+        <x:v>6224</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>36.007449</x:v>
+        <x:v>27.225999</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>43877</x:v>
+        <x:v>7221</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>254.028275</x:v>
+        <x:v>31.587552</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>7903</x:v>
+        <x:v>64032</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>45.759661</x:v>
+        <x:v>280.099622</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>17650.891354</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>61</x:v>
+        <x:v>21364</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.355347</x:v>
+        <x:v>93.455348</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>223.478628</x:v>
+        <x:v>46083.905122</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.898459</x:v>
+        <x:v>0.033074</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1307.743032</x:v>
+        <x:v>20.800075</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>123813</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>716.816460</x:v>
+        <x:v>0.817551</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>723.059846</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>15610</x:v>
+        <x:v>192813</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>90.374521</x:v>
+        <x:v>843.432454</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>31208.621262</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>255991</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>1482.056776</x:v>
+        <x:v>52.787242</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18765.415229</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>312214</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1807.556438</x:v>
+        <x:v>1.107460</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>2956</x:v>
+        <x:v>39946</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>6.084769</x:v>
+        <x:v>174.741086</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>998</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.055870</x:v>
+        <x:v>0.710355</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>7047</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>14.503919</x:v>
+        <x:v>0.824153</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1269</x:v>
+        <x:v>4024</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.612679</x:v>
+        <x:v>7.308094</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1007.789767</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.020289</x:v>
+        <x:v>2.438349</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>12.759666</x:v>
+        <x:v>1202.377640</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.108394</x:v>
+        <x:v>0.000863</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>74.666487</x:v>
+        <x:v>0.542696</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>19887</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>40.927128</x:v>
+        <x:v>0.021331</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18.865393</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>2507</x:v>
+        <x:v>12119</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>5.159995</x:v>
+        <x:v>22.006041</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1781.877669</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>41118</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>84.619050</x:v>
+        <x:v>1.377275</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>489.609455</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>50149</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>103.203676</x:v>
+        <x:v>0.028895</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>11535</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>23.738899</x:v>
+        <x:v>4.559179</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>7603</x:v>
+        <x:v>8012</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>15.648090</x:v>
+        <x:v>14.549930</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>62240</x:v>
+        <x:v>6227</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>128.086769</x:v>
+        <x:v>11.308870</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>6563</x:v>
+        <x:v>9149</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>13.506959</x:v>
+        <x:v>16.613768</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>5509.368875</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>2337</x:v>
+        <x:v>4501</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>4.811407</x:v>
+        <x:v>8.174320</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>3111.440438</x:v>
+        <x:v>3346.353544</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>100451</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>206.723296</x:v>
+        <x:v>2.519768</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1708.052726</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>94542</x:v>
+        <x:v>109887</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>194.563187</x:v>
+        <x:v>199.536760</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>65125.828895</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>361616</x:v>
+        <x:v>61880</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>744.183919</x:v>
+        <x:v>112.363258</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>37194.086577</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>192484</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>396.121501</x:v>
+        <x:v>0.513613</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>18721</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>116.359105</x:v>
+        <x:v>5.056817</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>5129</x:v>
+        <x:v>7386</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>31.883481</x:v>
+        <x:v>34.556895</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>19698</x:v>
+        <x:v>6531</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>122.429932</x:v>
+        <x:v>30.557293</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>6337</x:v>
+        <x:v>20993</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>39.389234</x:v>
+        <x:v>98.209596</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>13753.214933</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>6807</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.247310</x:v>
+        <x:v>31.848614</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>155.533639</x:v>
+        <x:v>14691.256055</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>172</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.074480</x:v>
+        <x:v>0.032086</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>808.764732</x:v>
+        <x:v>20.179081</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>157507</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>978.939709</x:v>
+        <x:v>0.847759</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>748.677723</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>14201</x:v>
+        <x:v>240724</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>88.266180</x:v>
+        <x:v>1126.151835</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>28844.354911</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>245439</x:v>
+        <x:v>11207</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1525.458477</x:v>
+        <x:v>52.430728</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18722.176402</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>273582</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>1700.372995</x:v>
+        <x:v>3.959207</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>2393</x:v>
+        <x:v>40698</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>6.824016</x:v>
+        <x:v>190.397225</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>655</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>1.869844</x:v>
+        <x:v>0.213335</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>2518</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>7.180047</x:v>
+        <x:v>0.143876</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>810</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.310028</x:v>
+        <x:v>0.219653</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>806.573444</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>