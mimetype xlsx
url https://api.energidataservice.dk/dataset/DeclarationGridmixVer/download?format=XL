--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R0a00c81532d34f1a86b5c628df21dd62"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R3f2317cf6b3e422a959e62203b546a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a00c81532d34f1a86b5c628df21dd62" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f2317cf6b3e422a959e62203b546a59" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>6716</x:v>
+        <x:v>29968</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>28.783856</x:v>
+        <x:v>107.361223</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>7201</x:v>
+        <x:v>3907</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>30.863404</x:v>
+        <x:v>13.999744</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>80499</x:v>
+        <x:v>136315</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>344.981495</x:v>
+        <x:v>488.340177</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>31076</x:v>
+        <x:v>17917</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>133.179598</x:v>
+        <x:v>64.189503</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>63225.335355</x:v>
+        <x:v>22374.780469</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>19</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.085184</x:v>
+        <x:v>3.684690</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>53.572586</x:v>
+        <x:v>2093.108360</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>198</x:v>
+        <x:v>35260</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.851780</x:v>
+        <x:v>126.317974</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>757.123253</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>36415</x:v>
+        <x:v>16001</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>156.057225</x:v>
+        <x:v>57.323790</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>16298.078183</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>12457</x:v>
+        <x:v>114175</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>53.386483</x:v>
+        <x:v>409.025545</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>19028.980488</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>683</x:v>
+        <x:v>88527</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2.929711</x:v>
+        <x:v>317.141084</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>24498</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>104.989353</x:v>
+        <x:v>0.406701</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>172</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.285082</x:v>
+        <x:v>2.234340</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>6373</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.305678</x:v>
+        <x:v>22.834224</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>2068</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>3.416776</x:v>
+        <x:v>0.822390</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>357.245640</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>798</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>1.319041</x:v>
+        <x:v>0.058430</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>626.198306</x:v>
+        <x:v>42.006550</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000844</x:v>
+        <x:v>1.318804</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.530595</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.008436</x:v>
+        <x:v>3.664694</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>7.498723</x:v>
+        <x:v>1394.778800</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>935</x:v>
+        <x:v>7796</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1.545627</x:v>
+        <x:v>27.929777</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>320</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.528752</x:v>
+        <x:v>5.490854</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>188.467412</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.029017</x:v>
+        <x:v>6.710227</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>629</x:v>
+        <x:v>22505</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1.039839</x:v>
+        <x:v>36.864776</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>6801</x:v>
+        <x:v>229996</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>11.234441</x:v>
+        <x:v>376.745978</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>6915</x:v>
+        <x:v>8283</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>11.421879</x:v>
+        <x:v>13.568759</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5894.260219</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>18452</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>30.478624</x:v>
+        <x:v>0.964040</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>693.073646</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>3855</x:v>
+        <x:v>13283</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>6.367831</x:v>
+        <x:v>21.759185</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>2611.486011</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>1215</x:v>
+        <x:v>36912</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.008022</x:v>
+        <x:v>60.464444</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1379.784616</x:v>
+        <x:v>23012.706860</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>44734</x:v>
+        <x:v>281320</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>73.889689</x:v>
+        <x:v>460.818418</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>56374</x:v>
+        <x:v>55306</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>93.115283</x:v>
+        <x:v>90.594585</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>30929.417124</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>628</x:v>
+        <x:v>24304</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.038354</x:v>
+        <x:v>97.014009</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>5023</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>8.297101</x:v>
+        <x:v>13.926815</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>6420</x:v>
+        <x:v>118011</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>29.820182</x:v>
+        <x:v>471.052683</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>6937</x:v>
+        <x:v>14275</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>32.223590</x:v>
+        <x:v>56.981242</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20123.481618</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>74286</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>345.025509</x:v>
+        <x:v>3.653233</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2078.958533</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>31187</x:v>
+        <x:v>100451</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>144.850515</x:v>
+        <x:v>400.960221</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>66704.789181</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>13703</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.083125</x:v>
+        <x:v>54.698499</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>52.277605</x:v>
+        <x:v>15210.504542</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>184</x:v>
+        <x:v>90509</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.856498</x:v>
+        <x:v>361.274014</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>759.776752</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>89514</x:v>
+        <x:v>81708</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>415.752250</x:v>
+        <x:v>326.145103</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>11762</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>54.632832</x:v>
+        <x:v>0.002818</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>19459.230175</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>887</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>4.121030</x:v>
+        <x:v>0.009153</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>28141</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>130.703021</x:v>
+        <x:v>0.105731</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>198</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.349078</x:v>
+        <x:v>0.004566</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.949830</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>214</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.377213</x:v>
+        <x:v>0.000419</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.292491</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>2291</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>4.038905</x:v>
+        <x:v>0.031243</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>962</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.695636</x:v>
+        <x:v>0.022298</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>780.853378</x:v>
+        <x:v>8.178909</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.000973</x:v>
+        <x:v>0.111310</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.611967</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.010026</x:v>
+        <x:v>0.024348</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>8.894028</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>2761</x:v>
+        <x:v>6094</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>4.866840</x:v>
+        <x:v>10.031516</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>362</x:v>
+        <x:v>19799</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.639538</x:v>
+        <x:v>32.588296</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>227.791824</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>228704</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.048241</x:v>
+        <x:v>376.424055</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>868</x:v>
+        <x:v>9876</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.530024</x:v>
+        <x:v>16.256144</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6941.796657</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>7339</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>12.933360</x:v>
+        <x:v>1.492878</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1041.329109</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>6433</x:v>
+        <x:v>67581</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>11.337721</x:v>
+        <x:v>111.232329</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>15504</x:v>
+        <x:v>48231</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>27.322510</x:v>
+        <x:v>79.384862</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29118.606127</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>4145</x:v>
+        <x:v>240771</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>7.304754</x:v>
+        <x:v>396.285944</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>2991.989947</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>1289</x:v>
+        <x:v>52665</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.271769</x:v>
+        <x:v>86.682550</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1550.632907</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>71572</x:v>
+        <x:v>28631</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>126.126019</x:v>
+        <x:v>117.858173</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>58083</x:v>
+        <x:v>3387</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>102.355746</x:v>
+        <x:v>13.943340</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>33937.583292</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>707</x:v>
+        <x:v>109742</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.247555</x:v>
+        <x:v>451.742850</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>2396</x:v>
+        <x:v>12124</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>4.222271</x:v>
+        <x:v>49.910994</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15441.947842</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>6224</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>27.225999</x:v>
+        <x:v>3.698062</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2095.901281</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>7221</x:v>
+        <x:v>228286</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>31.587552</x:v>
+        <x:v>939.714299</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>64032</x:v>
+        <x:v>14577</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>280.099622</x:v>
+        <x:v>60.007583</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>17405.066796</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>21364</x:v>
+        <x:v>77184</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>93.455348</x:v>
+        <x:v>317.719723</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>46083.905122</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>102655</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.033074</x:v>
+        <x:v>422.569472</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>20.800075</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>186</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.817551</x:v>
+        <x:v>0.872340</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>723.059846</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>192813</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>843.432454</x:v>
+        <x:v>1.132472</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>12067</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>52.787242</x:v>
+        <x:v>13.299874</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>18765.415229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>253</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.107460</x:v>
+        <x:v>0.962463</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>397.997706</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>39946</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>174.741086</x:v>
+        <x:v>0.194114</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>134.058159</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.710355</x:v>
+        <x:v>12.284255</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>453</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.824153</x:v>
+        <x:v>5.897549</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2045.808676</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>4024</x:v>
+        <x:v>3515</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>7.308094</x:v>
+        <x:v>14.472545</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>1342</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.438349</x:v>
+        <x:v>4.141087</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1202.377640</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11678</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.000863</x:v>
+        <x:v>22.139336</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.542696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>15161</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.021331</x:v>
+        <x:v>28.741299</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>18.865393</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>12119</x:v>
+        <x:v>178058</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>22.006041</x:v>
+        <x:v>337.540946</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>758</x:v>
+        <x:v>12885</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.377275</x:v>
+        <x:v>24.426594</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>489.609455</x:v>
+        <x:v>10100.886961</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.028895</x:v>
+        <x:v>4.926469</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3402.296760</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>2510</x:v>
+        <x:v>164461</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>4.559179</x:v>
+        <x:v>311.765304</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>8012</x:v>
+        <x:v>78956</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>14.549930</x:v>
+        <x:v>149.675417</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>51921.108696</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>6227</x:v>
+        <x:v>193758</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>11.308870</x:v>
+        <x:v>367.302478</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>9149</x:v>
+        <x:v>55440</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>16.613768</x:v>
+        <x:v>105.097726</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>4501</x:v>
+        <x:v>35361</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>8.174320</x:v>
+        <x:v>131.283215</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>3346.353544</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>1387</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.519768</x:v>
+        <x:v>10.198437</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1708.052726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>109887</x:v>
+        <x:v>94420</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>199.536760</x:v>
+        <x:v>350.547347</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>61880</x:v>
+        <x:v>12520</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>112.363258</x:v>
+        <x:v>46.482480</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>37194.086577</x:v>
+        <x:v>14348.651191</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>282</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.513613</x:v>
+        <x:v>2.773810</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1538.036053</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>2784</x:v>
+        <x:v>439613</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>5.056817</x:v>
+        <x:v>1632.110671</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>7386</x:v>
+        <x:v>15647</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>34.556895</x:v>
+        <x:v>58.092301</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>16852.839197</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>6531</x:v>
+        <x:v>68574</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>30.557293</x:v>
+        <x:v>254.589200</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>20993</x:v>
+        <x:v>130029</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>98.209596</x:v>
+        <x:v>482.747395</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>6807</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>31.848614</x:v>
+        <x:v>1.345055</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>14691.256055</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.032086</x:v>
+        <x:v>1.229788</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>20.179081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>181</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.847759</x:v>
+        <x:v>12.906747</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>748.677723</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>240724</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1126.151835</x:v>
+        <x:v>1.049556</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>439.669488</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>11207</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>52.430728</x:v>
+        <x:v>0.416069</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>18722.176402</x:v>
+        <x:v>291.427042</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>846</x:v>
+        <x:v>7166</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.959207</x:v>
+        <x:v>26.604624</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>40698</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>190.397225</x:v>
+        <x:v>8.641427</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2934.012370</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>3949</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.213335</x:v>
+        <x:v>14.662802</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.143876</x:v>
+        <x:v>6.696354</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>14657</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.219653</x:v>
+        <x:v>29.662832</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>