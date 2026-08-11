--- v0 (2026-06-10)
+++ v1 (2026-08-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfd25320f74784413acb5ef2ad3af97f8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0931352ff34049bfabce04fc63958d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd25320f74784413acb5ef2ad3af97f8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0931352ff34049bfabce04fc63958d86" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:Y101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -247,7727 +247,7727 @@
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>COPerkWh</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>SlagPerkWh</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>FlyAshPerkWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ParticlesPerkWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>WastePerkWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>DesulpPerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>81.151765</x:v>
+        <x:v>211.223014</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>37.150727</x:v>
+        <x:v>51.351733</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>508.710210</x:v>
+        <x:v>510.233523</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>119.258755</x:v>
+        <x:v>119.679864</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>1254.691021</x:v>
+        <x:v>1256.528988</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>62.113000</x:v>
+        <x:v>62.210742</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>2291.865467</x:v>
+        <x:v>2294.665006</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>1925.425369</x:v>
+        <x:v>1928.165464</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>9.937779</x:v>
+        <x:v>9.950980</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>16.335710</x:v>
+        <x:v>16.372158</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>23.136911</x:v>
+        <x:v>2.307242</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>149.691027</x:v>
+        <x:v>17.422470</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>646.815569</x:v>
+        <x:v>750.673770</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>316.939629</x:v>
+        <x:v>367.830147</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>808.519462</x:v>
+        <x:v>938.342213</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>5.045161</x:v>
+        <x:v>5.855255</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>3.040033</x:v>
+        <x:v>3.528167</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>433.366432</x:v>
+        <x:v>502.951426</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>7.114971</x:v>
+        <x:v>8.257411</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>5.834276</x:v>
+        <x:v>6.771077</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>2.522581</x:v>
+        <x:v>2.927628</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>14.876758</x:v>
+        <x:v>17.265497</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>142.834590</x:v>
+        <x:v>275.432815</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>848.839501</x:v>
+        <x:v>602.954320</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>1025.443958</x:v>
+        <x:v>804.159304</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>35.517871</x:v>
+        <x:v>38.185471</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>448.229312</x:v>
+        <x:v>421.734821</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>361.292527</x:v>
+        <x:v>476.031744</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>45.233588</x:v>
+        <x:v>44.442113</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>1167.980263</x:v>
+        <x:v>1086.247180</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>13.809495</x:v>
+        <x:v>14.469381</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>8.954022</x:v>
+        <x:v>7.021798</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>3.871473</x:v>
+        <x:v>3.036032</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>271.835314</x:v>
+        <x:v>373.787848</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>39.355221</x:v>
+        <x:v>98.497693</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>155.292828</x:v>
+        <x:v>206.239831</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>407.153580</x:v>
+        <x:v>316.253137</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>407.153580</x:v>
+        <x:v>316.253137</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>3.313336</x:v>
+        <x:v>2.765437</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>567.060211</x:v>
+        <x:v>734.425380</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>320.276699</x:v>
+        <x:v>495.871644</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>1639.456297</x:v>
+        <x:v>2591.333792</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>252.637478</x:v>
+        <x:v>314.158254</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>5.697137</x:v>
+        <x:v>3.272012</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.054491</x:v>
+        <x:v>4.181660</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.068355</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.451987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.563867</x:v>
+        <x:v>1.649064</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>7.154736</x:v>
+        <x:v>19.493043</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>727.789298</x:v>
+        <x:v>682.858707</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>727.789298</x:v>
+        <x:v>682.858707</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>662.948187</x:v>
+        <x:v>685.954461</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>1595.901167</x:v>
+        <x:v>1503.055126</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>23.599150</x:v>
+        <x:v>21.916150</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>21.324854</x:v>
+        <x:v>19.176920</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>113.154780</x:v>
+        <x:v>118.992264</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>34.238607</x:v>
+        <x:v>26.590749</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>0.010680</x:v>
+        <x:v>0.009890</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>0.062051</x:v>
+        <x:v>0.057464</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>76.067563</x:v>
+        <x:v>62.267927</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>0.022560</x:v>
+        <x:v>0.020892</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>46.698669</x:v>
+        <x:v>87.776507</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>340.512904</x:v>
+        <x:v>557.712573</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>357.966888</x:v>
+        <x:v>339.298302</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>856.593705</x:v>
+        <x:v>811.920879</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>69.908827</x:v>
+        <x:v>66.262963</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>699.088275</x:v>
+        <x:v>662.629626</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>4.716740</x:v>
+        <x:v>4.470754</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>2.863735</x:v>
+        <x:v>2.714386</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>32.848726</x:v>
+        <x:v>31.135609</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>10.107300</x:v>
+        <x:v>9.580187</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>145.073451</x:v>
+        <x:v>137.507623</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>2.442598</x:v>
+        <x:v>2.315212</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>21.974956</x:v>
+        <x:v>20.828924</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>81.151765</x:v>
+        <x:v>211.223014</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>45.818709</x:v>
+        <x:v>64.390537</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>621.301783</x:v>
+        <x:v>623.343196</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>145.655070</x:v>
+        <x:v>146.228263</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>1532.352754</x:v>
+        <x:v>1534.549861</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>75.858760</x:v>
+        <x:v>75.977522</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>2799.068663</x:v>
+        <x:v>2802.259473</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>2351.538441</x:v>
+        <x:v>2354.792889</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>12.137055</x:v>
+        <x:v>12.152456</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>19.951050</x:v>
+        <x:v>19.998169</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>23.136911</x:v>
+        <x:v>2.307242</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>231.469371</x:v>
+        <x:v>21.879497</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>1000.141003</x:v>
+        <x:v>940.356654</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>490.069091</x:v>
+        <x:v>460.774760</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>1250.176253</x:v>
+        <x:v>1175.445817</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>7.801100</x:v>
+        <x:v>7.334782</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>4.700663</x:v>
+        <x:v>4.419676</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>670.094472</x:v>
+        <x:v>630.038958</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>11.001551</x:v>
+        <x:v>10.343923</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>9.021272</x:v>
+        <x:v>8.482017</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>3.900550</x:v>
+        <x:v>3.667391</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>23.003243</x:v>
+        <x:v>21.628203</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>142.834590</x:v>
+        <x:v>275.432815</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>1348.393555</x:v>
+        <x:v>845.418045</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>1636.196434</x:v>
+        <x:v>1245.472037</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>56.848258</x:v>
+        <x:v>60.483501</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>716.510311</x:v>
+        <x:v>662.776328</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>579.760419</x:v>
+        <x:v>762.307503</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>72.327426</x:v>
+        <x:v>69.996704</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>1866.528355</x:v>
+        <x:v>1704.492326</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>22.096410</x:v>
+        <x:v>22.882881</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>14.287020</x:v>
+        <x:v>10.875274</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>6.177315</x:v>
+        <x:v>4.702169</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>436.475983</x:v>
+        <x:v>599.784268</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>39.355221</x:v>
+        <x:v>98.497693</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>157.920441</x:v>
+        <x:v>259.922166</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>456.135097</x:v>
+        <x:v>396.272115</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>456.135097</x:v>
+        <x:v>396.272115</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>3.743267</x:v>
+        <x:v>3.463358</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>681.058610</x:v>
+        <x:v>917.259386</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>396.890659</x:v>
+        <x:v>618.804851</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>2039.822791</x:v>
+        <x:v>3233.486653</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>301.181787</x:v>
+        <x:v>392.440744</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>6.204800</x:v>
+        <x:v>4.111825</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>3.715818</x:v>
+        <x:v>5.222332</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.068355</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.778399</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>136.651762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>192.451232</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>11.387647</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>10.248882</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>113.876468</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>9.110117</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>8.814039</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>51.210248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>34.162941</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>18.618803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.563867</x:v>
+        <x:v>1.649064</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>7.716101</x:v>
+        <x:v>21.161339</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>797.310930</x:v>
+        <x:v>755.254628</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>797.310930</x:v>
+        <x:v>755.254628</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>668.308533</x:v>
+        <x:v>718.009809</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>1794.485252</x:v>
+        <x:v>1703.605890</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>28.330793</x:v>
+        <x:v>26.371544</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>24.718199</x:v>
+        <x:v>22.365732</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>139.857082</x:v>
+        <x:v>145.065993</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>34.801753</x:v>
+        <x:v>27.119364</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>0.010680</x:v>
+        <x:v>0.009890</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>0.062051</x:v>
+        <x:v>0.057464</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>80.758321</x:v>
+        <x:v>66.496678</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>0.022560</x:v>
+        <x:v>0.020892</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>46.698669</x:v>
+        <x:v>87.776507</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>481.240276</x:v>
+        <x:v>774.004348</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>524.496064</x:v>
+        <x:v>499.432106</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>1255.088229</x:v>
+        <x:v>1195.111651</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>102.430996</x:v>
+        <x:v>97.536152</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>1024.309960</x:v>
+        <x:v>975.361524</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>6.911007</x:v>
+        <x:v>6.580752</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>4.195969</x:v>
+        <x:v>3.995457</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>48.130227</x:v>
+        <x:v>45.830240</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>14.809301</x:v>
+        <x:v>14.101612</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>212.562828</x:v>
+        <x:v>202.405143</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.578914</x:v>
+        <x:v>3.407890</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>32.197888</x:v>
+        <x:v>30.659256</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2.632894</x:v>
+        <x:v>759.009542</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.163167</x:v>
+        <x:v>22.387341</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.163167</x:v>
+        <x:v>22.387341</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>667.741225</x:v>
+        <x:v>698.261777</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>41.381518</x:v>
+        <x:v>20.595558</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>41.381518</x:v>
+        <x:v>20.595558</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>609.438366</x:v>
+        <x:v>1256.193740</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>37.768351</x:v>
+        <x:v>37.052022</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>37.768351</x:v>
+        <x:v>37.052022</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>81.151765</x:v>
+        <x:v>211.223014</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>5.029169</x:v>
+        <x:v>6.230122</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>60.265346</x:v>
+        <x:v>86.121875</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>808.954405</x:v>
+        <x:v>811.859318</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>189.648930</x:v>
+        <x:v>190.475594</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>1995.122309</x:v>
+        <x:v>1997.917982</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>98.768359</x:v>
+        <x:v>98.922155</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>3644.407324</x:v>
+        <x:v>3648.250250</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>3061.726896</x:v>
+        <x:v>3065.838597</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>15.802513</x:v>
+        <x:v>15.821585</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>25.976617</x:v>
+        <x:v>26.041521</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>23.136911</x:v>
+        <x:v>2.307242</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.433850</x:v>
+        <x:v>0.068053</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>367.772896</x:v>
+        <x:v>29.327724</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>1589.043890</x:v>
+        <x:v>1257.355015</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>778.631506</x:v>
+        <x:v>616.103958</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>1986.304862</x:v>
+        <x:v>1571.693769</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>12.394542</x:v>
+        <x:v>9.807369</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>7.468506</x:v>
+        <x:v>5.909569</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>1064.659406</x:v>
+        <x:v>842.427860</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>17.479483</x:v>
+        <x:v>13.830905</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>14.333176</x:v>
+        <x:v>11.341342</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>6.197271</x:v>
+        <x:v>4.903685</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>36.548009</x:v>
+        <x:v>28.919165</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>142.834590</x:v>
+        <x:v>275.432815</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>8.851801</x:v>
+        <x:v>8.124020</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>2183.581994</x:v>
+        <x:v>1257.870583</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>2656.205782</x:v>
+        <x:v>1984.417606</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>92.445792</x:v>
+        <x:v>97.721773</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>1164.705298</x:v>
+        <x:v>1066.217510</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>944.134748</x:v>
+        <x:v>1239.824829</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>117.553858</x:v>
+        <x:v>112.700786</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>3032.734520</x:v>
+        <x:v>2738.080562</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>35.927095</x:v>
+        <x:v>36.936093</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>23.193588</x:v>
+        <x:v>17.327635</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>10.028270</x:v>
+        <x:v>7.491993</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>711.035123</x:v>
+        <x:v>976.673092</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>39.355221</x:v>
+        <x:v>98.497693</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.438937</x:v>
+        <x:v>2.905236</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>162.299804</x:v>
+        <x:v>349.392744</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>537.772332</x:v>
+        <x:v>529.638564</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>537.772332</x:v>
+        <x:v>529.638564</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.459829</x:v>
+        <x:v>4.626573</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>871.059187</x:v>
+        <x:v>1221.986239</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>524.582804</x:v>
+        <x:v>823.695921</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>2707.111839</x:v>
+        <x:v>4303.753928</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>382.090361</x:v>
+        <x:v>522.913068</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>7.050919</x:v>
+        <x:v>5.511529</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>4.818048</x:v>
+        <x:v>6.956805</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.068355</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.004236</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>1.322420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>232.157246</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>326.954789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>19.346437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>17.411793</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>193.464372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>15.477150</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>14.974142</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>87.000928</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>58.039312</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>31.631425</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.563867</x:v>
+        <x:v>1.649064</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.034944</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>17.475201</x:v>
+        <x:v>43.217663</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>2134.271024</x:v>
+        <x:v>1788.793274</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>2134.271024</x:v>
+        <x:v>1788.793274</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1964.663660</x:v>
+        <x:v>1747.780686</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>4215.619300</x:v>
+        <x:v>3603.142098</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>48.796593</x:v>
+        <x:v>43.205028</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>49.578358</x:v>
+        <x:v>42.095059</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>264.245925</x:v>
+        <x:v>246.330998</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>100.452469</x:v>
+        <x:v>77.055056</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>0.010680</x:v>
+        <x:v>0.009890</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>0.062051</x:v>
+        <x:v>0.057464</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>223.992338</x:v>
+        <x:v>175.397255</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>0.022560</x:v>
+        <x:v>0.020892</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>46.698669</x:v>
+        <x:v>87.776507</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>2.894028</x:v>
+        <x:v>2.589009</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>999.909476</x:v>
+        <x:v>1682.486294</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>1060.622774</x:v>
+        <x:v>1031.652630</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>2538.007909</x:v>
+        <x:v>2468.684057</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>207.133389</x:v>
+        <x:v>201.475690</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>2071.333888</x:v>
+        <x:v>2014.756900</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>13.975265</x:v>
+        <x:v>13.593541</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>8.484982</x:v>
+        <x:v>8.253221</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>97.327737</x:v>
+        <x:v>94.669300</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>29.946996</x:v>
+        <x:v>29.129015</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>429.839216</x:v>
+        <x:v>418.098468</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>7.237191</x:v>
+        <x:v>7.039512</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>65.109760</x:v>
+        <x:v>63.331334</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>8.764974</x:v>
+        <x:v>21.218547</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>9.156817</x:v>
+        <x:v>11.697973</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>553.459523</x:v>
+        <x:v>552.166092</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>129.748753</x:v>
+        <x:v>129.445531</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>1365.065001</x:v>
+        <x:v>1361.874854</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>67.577475</x:v>
+        <x:v>67.419547</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>2493.608838</x:v>
+        <x:v>2487.781293</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>2094.901734</x:v>
+        <x:v>2090.005964</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>10.812396</x:v>
+        <x:v>10.787128</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>17.772876</x:v>
+        <x:v>17.731341</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.038293</x:v>
+        <x:v>16.064087</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.291226</x:v>
+        <x:v>122.835199</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>760.526330</x:v>
+        <x:v>764.657221</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>372.657902</x:v>
+        <x:v>374.682039</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>950.657913</x:v>
+        <x:v>955.821527</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>5.932105</x:v>
+        <x:v>5.964326</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>3.574474</x:v>
+        <x:v>3.593889</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>509.552641</x:v>
+        <x:v>512.320338</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>8.365790</x:v>
+        <x:v>8.411229</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>6.859947</x:v>
+        <x:v>6.897208</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>2.966053</x:v>
+        <x:v>2.982163</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>17.492106</x:v>
+        <x:v>17.587116</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>115.603553</x:v>
+        <x:v>119.347506</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>748.969607</x:v>
+        <x:v>803.463227</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>742.086372</x:v>
+        <x:v>880.481447</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>14.971424</x:v>
+        <x:v>18.487558</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>245.371390</x:v>
+        <x:v>605.483354</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>61.323423</x:v>
+        <x:v>86.278048</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>23.417625</x:v>
+        <x:v>28.413451</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>668.336484</x:v>
+        <x:v>804.912397</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>6.211991</x:v>
+        <x:v>7.625102</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>6.479786</x:v>
+        <x:v>7.688231</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>2.801681</x:v>
+        <x:v>3.324180</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>29.927598</x:v>
+        <x:v>46.783333</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>4.302397</x:v>
+        <x:v>14.729455</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>3.004758</x:v>
+        <x:v>33.328916</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>410.771378</x:v>
+        <x:v>413.459856</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>410.771378</x:v>
+        <x:v>413.459856</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.499307</x:v>
+        <x:v>3.436588</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>828.462496</x:v>
+        <x:v>733.028979</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>539.062443</x:v>
+        <x:v>431.892159</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>2805.597525</x:v>
+        <x:v>2237.914672</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>373.501761</x:v>
+        <x:v>304.025840</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>4.740270</x:v>
+        <x:v>5.285025</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>4.566667</x:v>
+        <x:v>3.789267</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.043339</x:v>
+        <x:v>5.537788</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>7.724252</x:v>
+        <x:v>27.319910</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>623.171344</x:v>
+        <x:v>697.613212</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>623.171344</x:v>
+        <x:v>697.613212</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>48.281334</x:v>
+        <x:v>53.996560</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>1283.302516</x:v>
+        <x:v>4600.157647</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>18.196471</x:v>
+        <x:v>160.640111</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>16.069443</x:v>
+        <x:v>106.563030</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>163.386749</x:v>
+        <x:v>626.755106</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>4.011553</x:v>
+        <x:v>10.996600</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>42.058205</x:v>
+        <x:v>47.080989</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>67.199428</x:v>
+        <x:v>143.013070</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>179.171033</x:v>
+        <x:v>282.552431</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>322.224497</x:v>
+        <x:v>341.469059</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>771.064267</x:v>
+        <x:v>817.115372</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>62.928549</x:v>
+        <x:v>66.686899</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>629.285488</x:v>
+        <x:v>666.868986</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>4.245782</x:v>
+        <x:v>4.499357</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>2.577796</x:v>
+        <x:v>2.731752</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>29.568836</x:v>
+        <x:v>31.334808</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>9.098103</x:v>
+        <x:v>9.641479</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>130.588111</x:v>
+        <x:v>138.387366</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>2.198708</x:v>
+        <x:v>2.330024</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>19.780793</x:v>
+        <x:v>20.962183</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>8.764974</x:v>
+        <x:v>21.218547</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>11.046457</x:v>
+        <x:v>14.111057</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>666.916304</x:v>
+        <x:v>665.288925</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>156.346679</x:v>
+        <x:v>155.965169</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>1644.897356</x:v>
+        <x:v>1640.883552</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>81.430562</x:v>
+        <x:v>81.231859</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>3004.787745</x:v>
+        <x:v>2997.455597</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>2524.347428</x:v>
+        <x:v>2518.187629</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>13.028890</x:v>
+        <x:v>12.997097</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>21.416238</x:v>
+        <x:v>21.363979</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.038293</x:v>
+        <x:v>16.064087</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.382515</x:v>
+        <x:v>151.660627</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>998.921730</x:v>
+        <x:v>944.097409</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>489.471648</x:v>
+        <x:v>462.607730</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>1248.652163</x:v>
+        <x:v>1180.121761</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>7.791589</x:v>
+        <x:v>7.363960</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>4.694932</x:v>
+        <x:v>4.437258</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>669.277559</x:v>
+        <x:v>632.545264</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>10.988139</x:v>
+        <x:v>10.385071</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>9.010274</x:v>
+        <x:v>8.515759</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>3.895795</x:v>
+        <x:v>3.681980</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>22.975200</x:v>
+        <x:v>21.714240</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>115.603553</x:v>
+        <x:v>119.347506</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>922.139408</x:v>
+        <x:v>967.166248</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>948.523540</x:v>
+        <x:v>1153.532561</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>19.718399</x:v>
+        <x:v>25.137370</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>317.277224</x:v>
+        <x:v>756.865467</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>89.251635</x:v>
+        <x:v>130.146142</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>30.437438</x:v>
+        <x:v>38.020577</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>863.853461</x:v>
+        <x:v>1069.636000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>8.144785</x:v>
+        <x:v>10.312062</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>8.282364</x:v>
+        <x:v>10.072472</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>3.581067</x:v>
+        <x:v>4.355060</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>47.317938</x:v>
+        <x:v>75.563260</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>4.302397</x:v>
+        <x:v>14.729455</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>3.478708</x:v>
+        <x:v>39.679584</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>499.824989</x:v>
+        <x:v>501.508244</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>499.824989</x:v>
+        <x:v>501.508244</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>4.258955</x:v>
+        <x:v>4.171053</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>1009.496651</x:v>
+        <x:v>891.858841</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>657.233301</x:v>
+        <x:v>527.267020</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>3420.776445</x:v>
+        <x:v>2732.444805</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>455.264899</x:v>
+        <x:v>371.168049</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>5.761869</x:v>
+        <x:v>6.394747</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>5.566247</x:v>
+        <x:v>4.620961</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.043339</x:v>
+        <x:v>5.537788</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>8.911442</x:v>
+        <x:v>27.462609</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>690.271883</x:v>
+        <x:v>722.799148</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>690.271883</x:v>
+        <x:v>722.799148</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>53.442914</x:v>
+        <x:v>55.933940</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>1399.716620</x:v>
+        <x:v>4651.896701</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>19.498832</x:v>
+        <x:v>161.470191</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>17.252202</x:v>
+        <x:v>107.229103</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>178.800758</x:v>
+        <x:v>633.625635</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>4.400834</x:v>
+        <x:v>11.159154</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>46.585906</x:v>
+        <x:v>48.780444</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>67.199428</x:v>
+        <x:v>143.013070</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>232.716734</x:v>
+        <x:v>372.058588</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>468.524560</x:v>
+        <x:v>506.656254</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>1121.151712</x:v>
+        <x:v>1212.398613</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>91.500091</x:v>
+        <x:v>98.946986</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>915.000905</x:v>
+        <x:v>989.469861</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>6.173500</x:v>
+        <x:v>6.675941</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>3.748196</x:v>
+        <x:v>4.053250</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>42.994018</x:v>
+        <x:v>46.493162</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>13.228929</x:v>
+        <x:v>14.305588</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>189.879224</x:v>
+        <x:v>205.332878</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.196991</x:v>
+        <x:v>3.457184</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>28.761896</x:v>
+        <x:v>31.102733</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.334084</x:v>
+        <x:v>335.983724</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.388729</x:v>
+        <x:v>32.874078</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>0.388729</x:v>
+        <x:v>32.874078</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>216.791958</x:v>
+        <x:v>185.455274</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>36.105506</x:v>
+        <x:v>18.145733</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>36.105506</x:v>
+        <x:v>18.145733</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>183.362140</x:v>
+        <x:v>180.682941</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>30.537954</x:v>
+        <x:v>17.678788</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>30.537954</x:v>
+        <x:v>17.678788</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>8.764974</x:v>
+        <x:v>21.218547</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.459758</x:v>
+        <x:v>2.076113</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>14.195857</x:v>
+        <x:v>18.132864</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>856.010941</x:v>
+        <x:v>853.826981</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>200.676558</x:v>
+        <x:v>200.164567</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>2111.284616</x:v>
+        <x:v>2105.898048</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>104.519040</x:v>
+        <x:v>104.252379</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>3856.752590</x:v>
+        <x:v>3846.912771</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>3240.090252</x:v>
+        <x:v>3231.823737</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>16.723046</x:v>
+        <x:v>16.680381</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>27.488508</x:v>
+        <x:v>27.418376</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.038293</x:v>
+        <x:v>16.064087</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>0.006377</x:v>
+        <x:v>1.571779</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.534661</x:v>
+        <x:v>199.703006</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>1396.247398</x:v>
+        <x:v>1243.164387</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>684.161225</x:v>
+        <x:v>609.150550</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>1745.309247</x:v>
+        <x:v>1553.955484</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>10.890730</x:v>
+        <x:v>9.696682</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>6.562363</x:v>
+        <x:v>5.842873</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>935.485756</x:v>
+        <x:v>832.920139</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>15.358721</x:v>
+        <x:v>13.674808</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>12.594152</x:v>
+        <x:v>11.213343</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>5.445365</x:v>
+        <x:v>4.848341</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>32.113690</x:v>
+        <x:v>28.592781</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>115.603553</x:v>
+        <x:v>119.347506</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>19.253135</x:v>
+        <x:v>11.677468</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>1210.755741</x:v>
+        <x:v>1240.004616</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>1292.585487</x:v>
+        <x:v>1608.617751</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>27.630024</x:v>
+        <x:v>36.220389</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>437.120279</x:v>
+        <x:v>1009.168989</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>135.798655</x:v>
+        <x:v>203.259633</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>42.137126</x:v>
+        <x:v>54.032454</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>1189.715091</x:v>
+        <x:v>1510.842006</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>11.366109</x:v>
+        <x:v>14.790329</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>11.286661</x:v>
+        <x:v>14.046207</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>4.880042</x:v>
+        <x:v>6.073194</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>76.301836</x:v>
+        <x:v>123.529805</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>4.302397</x:v>
+        <x:v>14.729455</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>0.716541</x:v>
+        <x:v>1.441193</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>5.635137</x:v>
+        <x:v>51.418667</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>666.396270</x:v>
+        <x:v>652.734755</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>666.396270</x:v>
+        <x:v>652.734755</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>5.661611</x:v>
+        <x:v>5.428867</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>1320.113514</x:v>
+        <x:v>1158.770207</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>854.819976</x:v>
+        <x:v>686.381912</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>4446.392331</x:v>
+        <x:v>3556.740138</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>596.301047</x:v>
+        <x:v>484.247582</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>7.782149</x:v>
+        <x:v>8.322674</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>7.263975</x:v>
+        <x:v>6.014958</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.043339</x:v>
+        <x:v>5.537788</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.340307</x:v>
+        <x:v>0.541841</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>11.804847</x:v>
+        <x:v>28.473365</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>835.278920</x:v>
+        <x:v>775.118054</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>835.278920</x:v>
+        <x:v>775.118054</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>64.597302</x:v>
+        <x:v>59.958471</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>1644.775211</x:v>
+        <x:v>4754.039758</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>22.027575</x:v>
+        <x:v>162.965315</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>19.626376</x:v>
+        <x:v>108.464841</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>211.205915</x:v>
+        <x:v>647.170108</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>5.228707</x:v>
+        <x:v>11.485905</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>56.370457</x:v>
+        <x:v>52.310735</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-10 02:00:00</x:v>
+        <x:v>2026-08-11 18:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>67.199428</x:v>
+        <x:v>143.013070</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>11.191694</x:v>
+        <x:v>13.993008</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>521.211260</x:v>
+        <x:v>689.593887</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>838.373905</x:v>
+        <x:v>832.000251</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>2006.179438</x:v>
+        <x:v>1990.927660</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>163.729492</x:v>
+        <x:v>162.484755</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>1637.294920</x:v>
+        <x:v>1624.847550</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>11.046809</x:v>
+        <x:v>10.962827</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>6.706991</x:v>
+        <x:v>6.656002</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>76.933135</x:v>
+        <x:v>76.348258</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>23.671734</x:v>
+        <x:v>23.491772</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>339.768286</x:v>
+        <x:v>337.185231</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>5.720669</x:v>
+        <x:v>5.677178</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>51.466295</x:v>
+        <x:v>51.075027</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>57.253422</x:v>
+        <x:v>234.437154</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>35.731904</x:v>
+        <x:v>42.031721</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>509.239111</x:v>
+        <x:v>510.732147</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>119.385124</x:v>
+        <x:v>119.789198</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>1255.923699</x:v>
+        <x:v>1257.985795</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>62.174289</x:v>
+        <x:v>62.282055</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>2294.099839</x:v>
+        <x:v>2297.390183</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>1927.316738</x:v>
+        <x:v>1930.409153</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>9.947503</x:v>
+        <x:v>9.962673</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>16.352232</x:v>
+        <x:v>16.389643</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>31.471014</x:v>
+        <x:v>0.861759</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>203.724654</x:v>
+        <x:v>6.438792</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>647.258043</x:v>
+        <x:v>733.798555</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>317.156441</x:v>
+        <x:v>359.561292</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>809.072554</x:v>
+        <x:v>917.248194</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>5.048613</x:v>
+        <x:v>5.723629</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3.042113</x:v>
+        <x:v>3.448853</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>433.662889</x:v>
+        <x:v>491.645032</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>7.119838</x:v>
+        <x:v>8.071784</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>5.838268</x:v>
+        <x:v>6.618863</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>2.524306</x:v>
+        <x:v>2.861814</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>14.886935</x:v>
+        <x:v>16.877367</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>149.042465</x:v>
+        <x:v>231.034836</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>1140.608794</x:v>
+        <x:v>173.526397</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>1061.074904</x:v>
+        <x:v>851.356189</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>30.465599</x:v>
+        <x:v>46.976043</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>420.768783</x:v>
+        <x:v>492.517109</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>256.599047</x:v>
+        <x:v>626.123414</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>41.347883</x:v>
+        <x:v>52.736233</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>1104.941819</x:v>
+        <x:v>1257.957721</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>12.074704</x:v>
+        <x:v>17.625890</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>9.265146</x:v>
+        <x:v>7.433914</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>4.005994</x:v>
+        <x:v>3.214220</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>183.558675</x:v>
+        <x:v>497.536589</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>56.767480</x:v>
+        <x:v>79.110849</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>304.871590</x:v>
+        <x:v>56.067722</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>393.264590</x:v>
+        <x:v>315.365268</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>393.264590</x:v>
+        <x:v>315.365268</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>3.204691</x:v>
+        <x:v>2.764652</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>561.435257</x:v>
+        <x:v>738.714489</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>320.189197</x:v>
+        <x:v>499.949668</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>1641.563318</x:v>
+        <x:v>2613.134032</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>248.300416</x:v>
+        <x:v>316.295689</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>5.452129</x:v>
+        <x:v>3.237283</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>2.994856</x:v>
+        <x:v>4.233649</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.115210</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.761809</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.669394</x:v>
+        <x:v>1.319476</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>7.889369</x:v>
+        <x:v>17.473283</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>765.862346</x:v>
+        <x:v>695.323186</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>765.862346</x:v>
+        <x:v>695.323186</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>705.461104</x:v>
+        <x:v>651.256987</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>1506.722866</x:v>
+        <x:v>1653.325161</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>17.192307</x:v>
+        <x:v>28.080002</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>17.612079</x:v>
+        <x:v>23.827214</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>93.774509</x:v>
+        <x:v>126.082054</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>36.053453</x:v>
+        <x:v>32.711050</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>0.006171</x:v>
+        <x:v>0.013880</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>0.035852</x:v>
+        <x:v>0.080641</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>80.394443</x:v>
+        <x:v>71.907467</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>0.013035</x:v>
+        <x:v>0.029319</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>59.175527</x:v>
+        <x:v>89.212428</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>449.247204</x:v>
+        <x:v>559.981151</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>348.669834</x:v>
+        <x:v>343.290854</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>834.346403</x:v>
+        <x:v>821.474820</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>68.093168</x:v>
+        <x:v>67.042684</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>680.931676</x:v>
+        <x:v>670.426844</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>4.594238</x:v>
+        <x:v>4.523362</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>2.789359</x:v>
+        <x:v>2.746327</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>31.995585</x:v>
+        <x:v>31.501984</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>9.844795</x:v>
+        <x:v>9.692918</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>141.305629</x:v>
+        <x:v>139.125686</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>2.379159</x:v>
+        <x:v>2.342455</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>21.404226</x:v>
+        <x:v>21.074020</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>57.253422</x:v>
+        <x:v>234.437154</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>43.536724</x:v>
+        <x:v>52.980968</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>621.362378</x:v>
+        <x:v>623.873116</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>145.673351</x:v>
+        <x:v>146.341277</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>1532.379481</x:v>
+        <x:v>1536.193556</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>75.860528</x:v>
+        <x:v>76.057700</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>2799.085413</x:v>
+        <x:v>2805.357659</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>2351.577054</x:v>
+        <x:v>2357.327780</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>12.137191</x:v>
+        <x:v>12.165707</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>19.952203</x:v>
+        <x:v>20.017371</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>31.471014</x:v>
+        <x:v>0.861759</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>315.014512</x:v>
+        <x:v>9.191825</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>1000.819741</x:v>
+        <x:v>1042.765150</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>490.401673</x:v>
+        <x:v>510.954923</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>1251.024676</x:v>
+        <x:v>1303.456437</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>7.806394</x:v>
+        <x:v>8.133568</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>4.703853</x:v>
+        <x:v>4.900996</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>670.549226</x:v>
+        <x:v>698.652650</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>11.009017</x:v>
+        <x:v>11.470417</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>9.027394</x:v>
+        <x:v>9.405742</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.903197</x:v>
+        <x:v>4.066784</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>23.018854</x:v>
+        <x:v>23.983598</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>149.042465</x:v>
+        <x:v>231.034836</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>1809.255818</x:v>
+        <x:v>269.614575</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>1688.493458</x:v>
+        <x:v>1363.350817</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>48.642759</x:v>
+        <x:v>75.376457</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>670.838792</x:v>
+        <x:v>789.930857</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>411.361918</x:v>
+        <x:v>1005.456646</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>65.938331</x:v>
+        <x:v>84.581020</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>1760.981087</x:v>
+        <x:v>2016.943650</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>19.271854</x:v>
+        <x:v>28.278585</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>14.743670</x:v>
+        <x:v>11.904573</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>6.374757</x:v>
+        <x:v>5.147210</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>294.627072</x:v>
+        <x:v>799.074630</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>56.767480</x:v>
+        <x:v>79.110849</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>333.935392</x:v>
+        <x:v>70.351600</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>443.996403</x:v>
+        <x:v>394.014214</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>443.996403</x:v>
+        <x:v>394.014214</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>3.647387</x:v>
+        <x:v>3.453211</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>677.671137</x:v>
+        <x:v>921.167996</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>397.902697</x:v>
+        <x:v>623.099283</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>2047.551986</x:v>
+        <x:v>3256.648858</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>297.586262</x:v>
+        <x:v>394.443598</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>5.985512</x:v>
+        <x:v>4.051920</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>3.656545</x:v>
+        <x:v>5.280172</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.115210</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>1.311966</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>136.651762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>192.451232</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>11.387647</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>10.248882</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>113.876468</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>9.110117</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>8.814039</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>51.210248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>34.162941</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>18.618803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.669394</x:v>
+        <x:v>1.319476</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>8.571539</x:v>
+        <x:v>18.754793</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>838.921725</x:v>
+        <x:v>761.946894</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>838.921725</x:v>
+        <x:v>761.946894</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>711.095127</x:v>
+        <x:v>659.854441</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>1672.449449</x:v>
+        <x:v>1874.980713</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>20.279220</x:v>
+        <x:v>33.973915</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>19.979143</x:v>
+        <x:v>27.933571</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>115.860613</x:v>
+        <x:v>155.945183</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>36.557033</x:v>
+        <x:v>33.309277</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>0.006171</x:v>
+        <x:v>0.013880</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>0.035852</x:v>
+        <x:v>0.080641</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>85.323877</x:v>
+        <x:v>76.316953</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>0.013035</x:v>
+        <x:v>0.029319</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>59.175527</x:v>
+        <x:v>89.212428</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>636.120461</x:v>
+        <x:v>776.548321</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>503.697677</x:v>
+        <x:v>507.676652</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>1205.318912</x:v>
+        <x:v>1214.840366</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>98.369193</x:v>
+        <x:v>99.146264</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>983.691934</x:v>
+        <x:v>991.462639</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>6.636958</x:v>
+        <x:v>6.689386</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>4.029581</x:v>
+        <x:v>4.061413</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>46.221669</x:v>
+        <x:v>46.586799</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>14.222052</x:v>
+        <x:v>14.334400</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>204.133854</x:v>
+        <x:v>205.746416</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>3.436996</x:v>
+        <x:v>3.464147</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>30.921112</x:v>
+        <x:v>31.165374</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>3.163427</x:v>
+        <x:v>1310.529444</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.157453</x:v>
+        <x:v>31.031916</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>0.157453</x:v>
+        <x:v>31.031916</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>801.852187</x:v>
+        <x:v>806.559726</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>39.910619</x:v>
+        <x:v>19.098460</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>39.910619</x:v>
+        <x:v>19.098460</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>849.609770</x:v>
+        <x:v>1470.100642</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>42.287659</x:v>
+        <x:v>34.810389</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>42.287659</x:v>
+        <x:v>34.810389</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>57.253422</x:v>
+        <x:v>234.437154</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>2.849677</x:v>
+        <x:v>5.551218</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>56.544757</x:v>
+        <x:v>71.229713</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>808.234489</x:v>
+        <x:v>812.441398</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>189.487062</x:v>
+        <x:v>190.594742</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>1993.139118</x:v>
+        <x:v>1999.873157</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>98.670925</x:v>
+        <x:v>99.017108</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>3640.728035</x:v>
+        <x:v>3651.970119</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>3058.677581</x:v>
+        <x:v>3068.858825</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>15.786670</x:v>
+        <x:v>15.837430</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>25.952155</x:v>
+        <x:v>26.063585</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>31.471014</x:v>
+        <x:v>0.861759</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.566408</x:v>
+        <x:v>0.020406</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>500.505991</x:v>
+        <x:v>13.800020</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>1590.115866</x:v>
+        <x:v>1560.007785</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>779.156774</x:v>
+        <x:v>764.403814</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>1987.644833</x:v>
+        <x:v>1950.009731</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>12.402904</x:v>
+        <x:v>12.168061</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>7.473545</x:v>
+        <x:v>7.332037</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>1065.377630</x:v>
+        <x:v>1045.205216</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>17.491275</x:v>
+        <x:v>17.160086</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>14.342845</x:v>
+        <x:v>14.071270</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>6.201452</x:v>
+        <x:v>6.084030</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>36.572665</x:v>
+        <x:v>35.880179</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>149.042465</x:v>
+        <x:v>231.034836</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>7.418296</x:v>
+        <x:v>5.470654</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>2927.173722</x:v>
+        <x:v>438.181032</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>2736.758804</x:v>
+        <x:v>2220.833393</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>78.990824</x:v>
+        <x:v>122.802896</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>1088.907881</x:v>
+        <x:v>1287.688472</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>669.530711</x:v>
+        <x:v>1638.181169</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>107.004306</x:v>
+        <x:v>137.794283</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>2856.708847</x:v>
+        <x:v>3285.805665</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>31.288951</x:v>
+        <x:v>46.070892</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>23.896965</x:v>
+        <x:v>19.391982</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>10.332390</x:v>
+        <x:v>8.384560</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>479.859980</x:v>
+        <x:v>1301.938049</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>56.767480</x:v>
+        <x:v>79.110849</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.825490</x:v>
+        <x:v>1.873259</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>382.375066</x:v>
+        <x:v>94.158085</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>528.550078</x:v>
+        <x:v>525.097867</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>528.550078</x:v>
+        <x:v>525.097867</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>4.385219</x:v>
+        <x:v>4.600827</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>871.399146</x:v>
+        <x:v>1225.262082</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>527.426247</x:v>
+        <x:v>828.351985</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>2724.205261</x:v>
+        <x:v>4329.191053</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>379.730000</x:v>
+        <x:v>524.692221</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>6.874490</x:v>
+        <x:v>5.409671</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>4.759369</x:v>
+        <x:v>7.024405</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.115210</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.005734</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>2.228895</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>232.157246</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>326.954789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>19.346437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>17.411793</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>193.464372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>15.477150</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>14.974142</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>87.000928</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>58.039312</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>31.631425</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.669394</x:v>
+        <x:v>1.319476</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.033318</x:v>
+        <x:v>0.031244</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>20.925904</x:v>
+        <x:v>40.152861</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>2268.030300</x:v>
+        <x:v>2013.043997</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>2268.030300</x:v>
+        <x:v>2013.043997</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>2092.367433</x:v>
+        <x:v>1892.931759</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>4184.624057</x:v>
+        <x:v>4199.329645</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>38.865479</x:v>
+        <x:v>55.555334</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>44.442424</x:v>
+        <x:v>52.782928</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>239.010726</x:v>
+        <x:v>278.020217</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>106.362638</x:v>
+        <x:v>95.541374</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>0.006171</x:v>
+        <x:v>0.013880</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>0.035852</x:v>
+        <x:v>0.080641</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>238.233138</x:v>
+        <x:v>210.840455</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>0.013035</x:v>
+        <x:v>0.029319</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>59.175527</x:v>
+        <x:v>89.212428</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>2.945346</x:v>
+        <x:v>2.112454</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1319.704289</x:v>
+        <x:v>1688.286185</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1029.340891</x:v>
+        <x:v>1044.045623</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>2463.152203</x:v>
+        <x:v>2498.339762</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>201.024221</x:v>
+        <x:v>203.895969</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>2010.242211</x:v>
+        <x:v>2038.959687</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>13.563080</x:v>
+        <x:v>13.756836</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>8.234727</x:v>
+        <x:v>8.352365</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>94.457164</x:v>
+        <x:v>95.806540</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>29.063743</x:v>
+        <x:v>29.478935</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>417.161588</x:v>
+        <x:v>423.120984</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>7.023738</x:v>
+        <x:v>7.124076</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>63.189421</x:v>
+        <x:v>64.092118</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>11.937993</x:v>
+        <x:v>31.722700</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>15.678994</x:v>
+        <x:v>12.285927</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>554.163820</x:v>
+        <x:v>551.736123</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>129.913863</x:v>
+        <x:v>129.344732</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1366.802096</x:v>
+        <x:v>1360.814369</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>67.663470</x:v>
+        <x:v>67.367048</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>2496.782047</x:v>
+        <x:v>2485.844070</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>2097.567573</x:v>
+        <x:v>2088.378487</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>10.826155</x:v>
+        <x:v>10.778728</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>17.795493</x:v>
+        <x:v>17.717534</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.051057</x:v>
+        <x:v>11.302554</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.388302</x:v>
+        <x:v>86.440647</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>760.526330</x:v>
+        <x:v>764.788596</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>372.657902</x:v>
+        <x:v>374.746412</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>950.657913</x:v>
+        <x:v>955.985745</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>5.932105</x:v>
+        <x:v>5.965351</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>3.574474</x:v>
+        <x:v>3.594506</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>509.552641</x:v>
+        <x:v>512.408359</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>8.365790</x:v>
+        <x:v>8.412675</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>6.859947</x:v>
+        <x:v>6.898393</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>2.966053</x:v>
+        <x:v>2.982676</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>17.492106</x:v>
+        <x:v>17.590138</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>173.126292</x:v>
+        <x:v>99.456657</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>1129.976075</x:v>
+        <x:v>574.248312</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>737.448120</x:v>
+        <x:v>936.946009</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>14.721289</x:v>
+        <x:v>21.452229</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>242.854535</x:v>
+        <x:v>595.526786</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>58.017105</x:v>
+        <x:v>125.026976</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>23.135344</x:v>
+        <x:v>31.780058</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>661.578529</x:v>
+        <x:v>885.856251</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>6.118110</x:v>
+        <x:v>8.739704</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>6.439286</x:v>
+        <x:v>8.181271</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>2.784170</x:v>
+        <x:v>3.537357</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>27.302678</x:v>
+        <x:v>77.486307</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>7.302176</x:v>
+        <x:v>18.997611</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>14.452246</x:v>
+        <x:v>24.719758</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>397.157134</x:v>
+        <x:v>412.192544</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>397.157134</x:v>
+        <x:v>412.192544</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>3.402175</x:v>
+        <x:v>3.463131</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>829.147624</x:v>
+        <x:v>774.315197</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>545.428718</x:v>
+        <x:v>478.508651</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>2841.834860</x:v>
+        <x:v>2484.818263</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>369.683539</x:v>
+        <x:v>335.026913</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>4.470089</x:v>
+        <x:v>5.046368</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>4.593002</x:v>
+        <x:v>4.127228</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>2.805969</x:v>
+        <x:v>4.997672</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>11.097433</x:v>
+        <x:v>7.107625</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>617.827951</x:v>
+        <x:v>669.574406</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>617.827951</x:v>
+        <x:v>669.574406</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>47.851906</x:v>
+        <x:v>52.073235</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1258.165431</x:v>
+        <x:v>1423.335710</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>17.422771</x:v>
+        <x:v>22.864108</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>15.537914</x:v>
+        <x:v>18.776496</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>160.029699</x:v>
+        <x:v>185.567529</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>3.948164</x:v>
+        <x:v>4.410540</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>41.697180</x:v>
+        <x:v>45.195024</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>88.177338</x:v>
+        <x:v>203.565942</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>239.056665</x:v>
+        <x:v>280.455524</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>322.193362</x:v>
+        <x:v>335.950149</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>770.989763</x:v>
+        <x:v>803.908945</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>62.922468</x:v>
+        <x:v>65.609088</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>629.224684</x:v>
+        <x:v>656.090880</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>4.245371</x:v>
+        <x:v>4.426637</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>2.577547</x:v>
+        <x:v>2.687601</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>29.565979</x:v>
+        <x:v>30.828367</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>9.097224</x:v>
+        <x:v>9.485651</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>130.575493</x:v>
+        <x:v>136.150715</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>2.198496</x:v>
+        <x:v>2.292366</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>19.778882</x:v>
+        <x:v>20.623387</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>11.937993</x:v>
+        <x:v>31.722700</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>18.914872</x:v>
+        <x:v>14.819391</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>667.802443</x:v>
+        <x:v>664.747943</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>156.554419</x:v>
+        <x:v>155.838346</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1647.082949</x:v>
+        <x:v>1639.549262</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>81.538760</x:v>
+        <x:v>81.165805</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>3008.780239</x:v>
+        <x:v>2995.018206</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>2527.701555</x:v>
+        <x:v>2516.139956</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>13.046202</x:v>
+        <x:v>12.986529</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>21.444694</x:v>
+        <x:v>21.346607</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.051057</x:v>
+        <x:v>11.302554</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.510019</x:v>
+        <x:v>106.510054</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>998.921730</x:v>
+        <x:v>942.353831</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>489.471648</x:v>
+        <x:v>461.753377</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>1248.652163</x:v>
+        <x:v>1177.942289</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>7.791589</x:v>
+        <x:v>7.350360</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>4.694932</x:v>
+        <x:v>4.429063</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>669.277559</x:v>
+        <x:v>631.377067</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>10.988139</x:v>
+        <x:v>10.365892</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>9.010274</x:v>
+        <x:v>8.500032</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>3.895795</x:v>
+        <x:v>3.675180</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>22.975200</x:v>
+        <x:v>21.674138</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>173.126292</x:v>
+        <x:v>99.456657</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>1391.071884</x:v>
+        <x:v>682.532083</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>938.114466</x:v>
+        <x:v>1291.123687</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>19.243877</x:v>
+        <x:v>30.961461</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>312.175343</x:v>
+        <x:v>774.393288</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>83.452760</x:v>
+        <x:v>198.427504</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>29.879325</x:v>
+        <x:v>45.008726</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>850.118614</x:v>
+        <x:v>1243.798490</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>7.964632</x:v>
+        <x:v>12.535737</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>8.191474</x:v>
+        <x:v>11.273897</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>3.541768</x:v>
+        <x:v>4.874523</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>42.779171</x:v>
+        <x:v>128.577345</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>7.302176</x:v>
+        <x:v>18.997611</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>17.249827</x:v>
+        <x:v>29.492485</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>482.438404</x:v>
+        <x:v>501.937544</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>482.438404</x:v>
+        <x:v>501.937544</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>4.133377</x:v>
+        <x:v>4.218654</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>1008.102841</x:v>
+        <x:v>944.393297</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>663.393727</x:v>
+        <x:v>584.649434</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>3456.554104</x:v>
+        <x:v>3036.147484</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>449.621816</x:v>
+        <x:v>409.397419</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>5.426012</x:v>
+        <x:v>6.136037</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>5.585438</x:v>
+        <x:v>5.040063</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2.805969</x:v>
+        <x:v>4.997672</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>12.865001</x:v>
+        <x:v>7.265491</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>687.271757</x:v>
+        <x:v>711.464337</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>687.271757</x:v>
+        <x:v>711.464337</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>53.193737</x:v>
+        <x:v>55.295537</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1377.481712</x:v>
+        <x:v>1509.648156</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>18.719617</x:v>
+        <x:v>24.265837</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>16.729525</x:v>
+        <x:v>19.893494</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>175.820435</x:v>
+        <x:v>197.058363</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>4.348652</x:v>
+        <x:v>4.681500</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>46.382997</x:v>
+        <x:v>48.021605</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>88.177338</x:v>
+        <x:v>203.565942</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>310.436864</x:v>
+        <x:v>369.463304</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>467.990516</x:v>
+        <x:v>503.829203</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>1119.873776</x:v>
+        <x:v>1205.633646</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>91.395795</x:v>
+        <x:v>98.394880</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>913.957949</x:v>
+        <x:v>983.948797</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>6.166463</x:v>
+        <x:v>6.638691</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>3.743924</x:v>
+        <x:v>4.030634</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>42.945012</x:v>
+        <x:v>46.233739</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>13.213850</x:v>
+        <x:v>14.225766</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>189.662792</x:v>
+        <x:v>204.187158</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>3.193347</x:v>
+        <x:v>3.437893</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>28.729112</x:v>
+        <x:v>30.929186</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>3.056729</x:v>
+        <x:v>595.220547</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.381890</x:v>
+        <x:v>44.584948</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.381890</x:v>
+        <x:v>44.584948</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>331.581204</x:v>
+        <x:v>170.385726</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>41.425810</x:v>
+        <x:v>12.762729</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>41.425810</x:v>
+        <x:v>12.762729</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>182.383025</x:v>
+        <x:v>199.376375</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>22.785865</x:v>
+        <x:v>14.934271</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>22.785865</x:v>
+        <x:v>14.934271</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>11.937993</x:v>
+        <x:v>31.722700</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.491463</x:v>
+        <x:v>2.376186</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>24.308003</x:v>
+        <x:v>19.041831</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>857.200148</x:v>
+        <x:v>853.100977</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>200.955346</x:v>
+        <x:v>199.994368</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>2114.217704</x:v>
+        <x:v>2104.107417</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>104.664243</x:v>
+        <x:v>104.163733</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>3862.110558</x:v>
+        <x:v>3843.641766</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>3244.591526</x:v>
+        <x:v>3229.075738</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>16.746279</x:v>
+        <x:v>16.666197</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>27.526696</x:v>
+        <x:v>27.395062</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.051057</x:v>
+        <x:v>11.302554</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.006379</x:v>
+        <x:v>0.846617</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.712882</x:v>
+        <x:v>139.959066</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>1396.247398</x:v>
+        <x:v>1238.295889</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>684.161225</x:v>
+        <x:v>606.764986</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>1745.309247</x:v>
+        <x:v>1547.869862</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>10.890730</x:v>
+        <x:v>9.658708</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>6.562363</x:v>
+        <x:v>5.819991</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>935.485756</x:v>
+        <x:v>829.658246</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>15.358721</x:v>
+        <x:v>13.621255</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>12.594152</x:v>
+        <x:v>11.169429</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>5.445365</x:v>
+        <x:v>4.829354</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>32.113690</x:v>
+        <x:v>28.480805</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>173.126292</x:v>
+        <x:v>99.456657</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>21.629383</x:v>
+        <x:v>7.449793</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1826.231568</x:v>
+        <x:v>863.005037</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>1272.558377</x:v>
+        <x:v>1881.419816</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>26.781524</x:v>
+        <x:v>46.810183</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>427.710023</x:v>
+        <x:v>1072.504126</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>125.845519</x:v>
+        <x:v>320.761716</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>41.119293</x:v>
+        <x:v>67.056506</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>1164.352090</x:v>
+        <x:v>1840.368889</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>11.042170</x:v>
+        <x:v>18.862460</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>11.111788</x:v>
+        <x:v>16.428274</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>4.804431</x:v>
+        <x:v>7.103134</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>68.573327</x:v>
+        <x:v>213.729074</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>7.302176</x:v>
+        <x:v>18.997611</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.912291</x:v>
+        <x:v>1.423015</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>23.737735</x:v>
+        <x:v>38.625185</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>638.856740</x:v>
+        <x:v>655.056141</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>638.856740</x:v>
+        <x:v>655.056141</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>5.459532</x:v>
+        <x:v>5.504525</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>1313.360512</x:v>
+        <x:v>1229.593261</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>860.502011</x:v>
+        <x:v>761.674783</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>4481.336195</x:v>
+        <x:v>3955.091601</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>586.601727</x:v>
+        <x:v>534.278510</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>7.269181</x:v>
+        <x:v>8.014170</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>7.264495</x:v>
+        <x:v>6.567655</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.805969</x:v>
+        <x:v>4.997672</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.350561</x:v>
+        <x:v>0.374350</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>17.032800</x:v>
+        <x:v>8.317266</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>835.278140</x:v>
+        <x:v>792.974369</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>835.278140</x:v>
+        <x:v>792.974369</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>64.578843</x:v>
+        <x:v>61.565540</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1625.983265</x:v>
+        <x:v>1671.492206</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>21.229385</x:v>
+        <x:v>26.728298</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>19.107448</x:v>
+        <x:v>21.897184</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>208.670050</x:v>
+        <x:v>218.576854</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>5.190311</x:v>
+        <x:v>5.196223</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>56.369932</x:v>
+        <x:v>53.521607</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-09 23:00:00</x:v>
+        <x:v>2026-08-11 15:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-10 01:00:00</x:v>
+        <x:v>2026-08-11 17:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>88.177338</x:v>
+        <x:v>203.565942</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>11.016359</x:v>
+        <x:v>15.248091</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>695.547910</x:v>
+        <x:v>689.596855</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>839.262746</x:v>
+        <x:v>819.492949</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>2008.306382</x:v>
+        <x:v>1960.998421</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>163.903077</x:v>
+        <x:v>160.042152</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>1639.030774</x:v>
+        <x:v>1600.421524</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>11.058521</x:v>
+        <x:v>10.798025</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>6.714102</x:v>
+        <x:v>6.555944</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>77.014699</x:v>
+        <x:v>75.200529</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>23.696830</x:v>
+        <x:v>23.138624</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>340.128507</x:v>
+        <x:v>332.116389</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>5.726734</x:v>
+        <x:v>5.591834</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>51.520859</x:v>
+        <x:v>50.307226</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>52.463315</x:v>
+        <x:v>250.013961</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>2.733129</x:v>
+        <x:v>5.389306</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2.733129</x:v>
+        <x:v>5.389306</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>36.575612</x:v>
+        <x:v>42.141042</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>508.620659</x:v>
+        <x:v>510.876503</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>119.240437</x:v>
+        <x:v>119.819659</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1254.389151</x:v>
+        <x:v>1258.443288</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>62.098359</x:v>
+        <x:v>62.304344</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>2291.295646</x:v>
+        <x:v>2298.254881</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>1924.962637</x:v>
+        <x:v>1931.115114</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>9.935347</x:v>
+        <x:v>9.966367</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>16.332314</x:v>
+        <x:v>16.394937</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>31.414819</x:v>
+        <x:v>0.702319</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.636586</x:v>
+        <x:v>0.015139</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.636586</x:v>
+        <x:v>0.015139</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>203.371833</x:v>
+        <x:v>5.194813</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>647.300773</x:v>
+        <x:v>722.135007</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>317.177379</x:v>
+        <x:v>353.846154</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>809.125966</x:v>
+        <x:v>902.668759</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>5.048946</x:v>
+        <x:v>5.632653</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>3.042314</x:v>
+        <x:v>3.394035</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>433.691518</x:v>
+        <x:v>483.830455</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>7.120309</x:v>
+        <x:v>7.943485</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>5.838653</x:v>
+        <x:v>6.513658</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>2.524473</x:v>
+        <x:v>2.816327</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>14.887918</x:v>
+        <x:v>16.609105</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>144.913679</x:v>
+        <x:v>217.501852</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>7.549423</x:v>
+        <x:v>4.688474</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>7.549423</x:v>
+        <x:v>4.688474</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>1143.925953</x:v>
+        <x:v>21.734540</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>1066.717838</x:v>
+        <x:v>888.654933</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>29.790465</x:v>
+        <x:v>51.894097</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>417.231088</x:v>
+        <x:v>534.151232</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>242.349982</x:v>
+        <x:v>706.895881</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>40.841016</x:v>
+        <x:v>57.529505</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>1097.018802</x:v>
+        <x:v>1360.212718</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>11.844000</x:v>
+        <x:v>19.405637</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>9.314419</x:v>
+        <x:v>7.759601</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>4.027299</x:v>
+        <x:v>3.355038</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>171.521322</x:v>
+        <x:v>563.792595</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>40.789362</x:v>
+        <x:v>82.376169</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>2.124963</x:v>
+        <x:v>1.775702</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2.124963</x:v>
+        <x:v>1.775702</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>227.315464</x:v>
+        <x:v>48.678128</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>427.014473</x:v>
+        <x:v>315.858639</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>427.014473</x:v>
+        <x:v>315.858639</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>3.417836</x:v>
+        <x:v>2.772097</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>504.851957</x:v>
+        <x:v>744.111793</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>259.104348</x:v>
+        <x:v>504.284589</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>1309.980660</x:v>
+        <x:v>2636.162639</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>227.864578</x:v>
+        <x:v>318.522109</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>6.333530</x:v>
+        <x:v>3.225769</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>2.662103</x:v>
+        <x:v>4.269398</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.112987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.005886</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.005886</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.747112</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.407174</x:v>
+        <x:v>1.279846</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.177500</x:v>
+        <x:v>0.027588</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.177500</x:v>
+        <x:v>0.027588</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>30.133563</x:v>
+        <x:v>17.359577</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>637.033639</x:v>
+        <x:v>685.973993</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>637.033639</x:v>
+        <x:v>685.973993</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>178.256111</x:v>
+        <x:v>632.737210</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>6456.340378</x:v>
+        <x:v>1684.368575</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>245.866846</x:v>
+        <x:v>30.116400</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>160.347176</x:v>
+        <x:v>25.123699</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>868.184190</x:v>
+        <x:v>130.496308</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>20.928637</x:v>
+        <x:v>33.023845</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>0.001095</x:v>
+        <x:v>0.015292</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>0.006361</x:v>
+        <x:v>0.088845</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>48.725616</x:v>
+        <x:v>72.049112</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>0.002313</x:v>
+        <x:v>0.032302</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>59.345305</x:v>
+        <x:v>88.678907</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>3.091653</x:v>
+        <x:v>1.911564</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>3.091653</x:v>
+        <x:v>1.911564</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>452.944210</x:v>
+        <x:v>544.015818</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>347.806618</x:v>
+        <x:v>342.988971</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>832.280777</x:v>
+        <x:v>820.752433</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>67.924587</x:v>
+        <x:v>66.983729</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>679.245865</x:v>
+        <x:v>669.837285</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>4.582864</x:v>
+        <x:v>4.519384</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>2.782453</x:v>
+        <x:v>2.743912</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>31.916372</x:v>
+        <x:v>31.474282</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>9.820422</x:v>
+        <x:v>9.684394</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>140.955793</x:v>
+        <x:v>139.003342</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>2.373269</x:v>
+        <x:v>2.340395</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>21.351234</x:v>
+        <x:v>21.055488</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>52.463315</x:v>
+        <x:v>250.013961</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>2.733129</x:v>
+        <x:v>5.389306</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>2.733129</x:v>
+        <x:v>5.389306</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>44.635860</x:v>
+        <x:v>53.088730</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>620.707043</x:v>
+        <x:v>624.004173</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>145.520222</x:v>
+        <x:v>146.366984</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>1530.747814</x:v>
+        <x:v>1536.667348</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>75.779812</x:v>
+        <x:v>76.080623</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>2796.102036</x:v>
+        <x:v>2806.266284</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>2349.073663</x:v>
+        <x:v>2358.060722</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>12.124261</x:v>
+        <x:v>12.169564</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>19.931061</x:v>
+        <x:v>20.022557</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>31.414819</x:v>
+        <x:v>0.702319</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.636586</x:v>
+        <x:v>0.015139</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.636586</x:v>
+        <x:v>0.015139</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>314.468116</x:v>
+        <x:v>7.770868</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>1000.885022</x:v>
+        <x:v>1075.159749</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>490.433661</x:v>
+        <x:v>526.828277</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1251.106278</x:v>
+        <x:v>1343.949686</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>7.806903</x:v>
+        <x:v>8.386246</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>4.704160</x:v>
+        <x:v>5.053251</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>670.592965</x:v>
+        <x:v>720.357032</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>11.009735</x:v>
+        <x:v>11.826757</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>9.027983</x:v>
+        <x:v>9.697941</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>3.903452</x:v>
+        <x:v>4.193123</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>23.020356</x:v>
+        <x:v>24.728674</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-09 22:00:00</x:v>
+        <x:v>2026-08-11 14:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-08-11 16:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>144.913679</x:v>
+        <x:v>217.501852</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>7.549423</x:v>
+        <x:v>4.688474</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>7.549423</x:v>
+        <x:v>4.688474</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>1814.161131</x:v>
+        <x:v>33.168730</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>1696.806455</x:v>
+        <x:v>1426.499743</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>47.544578</x:v>
+        <x:v>83.335273</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>664.914879</x:v>
+        <x:v>857.859885</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>388.438518</x:v>
+        <x:v>1135.350559</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>65.101698</x:v>
+        <x:v>92.377066</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>1747.601554</x:v>
+        <x:v>2184.005750</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>18.895492</x:v>
+        <x:v>31.162252</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>14.816258</x:v>
+        <x:v>12.455980</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>6.406142</x:v>
+        <x:v>5.385623</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>275.283653</x:v>
+        <x:v>905.533489</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>