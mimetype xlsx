--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf1d01e0ffe604bdf8098bfa6618bad9b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R6c04ab6b51204a99b53e355dc949bdce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1d01e0ffe604bdf8098bfa6618bad9b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c04ab6b51204a99b53e355dc949bdce" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:Y101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -247,7727 +247,7727 @@
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>COPerkWh</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>SlagPerkWh</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>FlyAshPerkWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ParticlesPerkWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>WastePerkWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>DesulpPerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>33.448888</x:v>
+        <x:v>30.851602</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>57.574833</x:v>
+        <x:v>53.433021</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>489.440533</x:v>
+        <x:v>489.314510</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>115.511948</x:v>
+        <x:v>115.147223</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>1184.040571</x:v>
+        <x:v>1193.785129</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>58.697142</x:v>
+        <x:v>59.144072</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>2156.172537</x:v>
+        <x:v>2176.871551</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>1816.098666</x:v>
+        <x:v>1831.456188</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>9.362083</x:v>
+        <x:v>9.446306</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>15.566784</x:v>
+        <x:v>15.628040</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>30.079048</x:v>
+        <x:v>21.057191</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>211.407728</x:v>
+        <x:v>151.824680</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>702.802088</x:v>
+        <x:v>720.960626</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>344.373023</x:v>
+        <x:v>353.270707</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>878.502610</x:v>
+        <x:v>901.200782</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>5.481856</x:v>
+        <x:v>5.623493</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>3.303170</x:v>
+        <x:v>3.388515</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>470.877399</x:v>
+        <x:v>483.043619</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>7.730823</x:v>
+        <x:v>7.930567</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>6.339275</x:v>
+        <x:v>6.503065</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>2.740928</x:v>
+        <x:v>2.811746</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>16.164448</x:v>
+        <x:v>16.582094</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>408.671592</x:v>
+        <x:v>358.260480</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>2841.472990</x:v>
+        <x:v>2560.312859</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>762.083513</x:v>
+        <x:v>784.232085</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>15.825847</x:v>
+        <x:v>16.286072</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>257.507212</x:v>
+        <x:v>264.510784</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>71.361517</x:v>
+        <x:v>73.439951</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>24.440179</x:v>
+        <x:v>25.150727</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>693.780095</x:v>
+        <x:v>713.948083</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>6.539110</x:v>
+        <x:v>6.729277</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>6.654398</x:v>
+        <x:v>6.847796</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>2.877179</x:v>
+        <x:v>2.960799</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>37.709615</x:v>
+        <x:v>38.808915</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>64.342613</x:v>
+        <x:v>21.683756</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>309.705733</x:v>
+        <x:v>75.631630</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>308.907020</x:v>
+        <x:v>291.711545</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>308.907020</x:v>
+        <x:v>291.711545</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>2.689749</x:v>
+        <x:v>2.561018</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>707.327645</x:v>
+        <x:v>670.824650</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>475.321581</x:v>
+        <x:v>446.960818</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>2483.194997</x:v>
+        <x:v>2334.905611</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>301.666454</x:v>
+        <x:v>284.110092</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>3.238113</x:v>
+        <x:v>3.066972</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.980019</x:v>
+        <x:v>3.936506</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.283747</x:v>
+        <x:v>0.041753</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>1.876240</x:v>
+        <x:v>0.276089</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
         <x:v>79.348472</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
         <x:v>111.749097</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
         <x:v>6.612373</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
         <x:v>5.951135</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
         <x:v>66.123726</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
         <x:v>5.289898</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
         <x:v>5.117976</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
         <x:v>29.735840</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
         <x:v>19.837118</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
         <x:v>10.811229</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.052252</x:v>
+        <x:v>4.188547</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>32.672517</x:v>
+        <x:v>35.032573</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>622.899583</x:v>
+        <x:v>648.208858</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>622.899583</x:v>
+        <x:v>648.208858</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>740.951865</x:v>
+        <x:v>778.896236</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>1096.332000</x:v>
+        <x:v>1139.876093</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>7.018891</x:v>
+        <x:v>7.196921</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>7.393692</x:v>
+        <x:v>7.910330</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>107.383990</x:v>
+        <x:v>104.126284</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>7.714337</x:v>
+        <x:v>10.791006</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>0.000453</x:v>
+        <x:v>0.000403</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>0.002632</x:v>
+        <x:v>0.002342</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>32.120281</x:v>
+        <x:v>37.073948</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>0.000957</x:v>
+        <x:v>0.000851</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>76.620364</x:v>
+        <x:v>55.437284</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>573.838124</x:v>
+        <x:v>426.790176</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>327.228223</x:v>
+        <x:v>338.542356</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>783.037889</x:v>
+        <x:v>810.111945</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>63.905747</x:v>
+        <x:v>66.115331</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>639.057471</x:v>
+        <x:v>661.153308</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>4.311713</x:v>
+        <x:v>4.460793</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>2.617826</x:v>
+        <x:v>2.708339</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>30.028002</x:v>
+        <x:v>31.066240</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>9.239385</x:v>
+        <x:v>9.558843</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>132.615974</x:v>
+        <x:v>137.201260</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>2.232851</x:v>
+        <x:v>2.310054</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>20.087963</x:v>
+        <x:v>20.782518</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>33.448888</x:v>
+        <x:v>30.851602</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>73.937511</x:v>
+        <x:v>67.925204</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>606.297786</x:v>
+        <x:v>604.358983</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>143.285168</x:v>
+        <x:v>142.329668</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>1460.916528</x:v>
+        <x:v>1471.164023</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>72.443891</x:v>
+        <x:v>72.898171</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>2658.681615</x:v>
+        <x:v>2681.732923</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>2240.552906</x:v>
+        <x:v>2256.881517</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>11.547221</x:v>
+        <x:v>11.638909</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>19.245676</x:v>
+        <x:v>19.281022</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>30.079048</x:v>
+        <x:v>21.057191</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>286.251916</x:v>
+        <x:v>194.714295</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>951.596920</x:v>
+        <x:v>924.602572</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>466.282491</x:v>
+        <x:v>453.055260</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>1189.496150</x:v>
+        <x:v>1155.753214</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>7.422456</x:v>
+        <x:v>7.211900</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>4.472506</x:v>
+        <x:v>4.345632</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>637.569936</x:v>
+        <x:v>619.483723</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>10.467566</x:v>
+        <x:v>10.170628</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>8.583404</x:v>
+        <x:v>8.339915</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>3.711228</x:v>
+        <x:v>3.605950</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>21.886729</x:v>
+        <x:v>21.265859</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>408.671592</x:v>
+        <x:v>358.260480</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>3426.291851</x:v>
+        <x:v>2966.932524</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>936.484878</x:v>
+        <x:v>929.357862</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>20.160903</x:v>
+        <x:v>20.083852</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>322.018023</x:v>
+        <x:v>319.469876</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>100.997764</x:v>
+        <x:v>101.652067</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>30.652541</x:v>
+        <x:v>30.485573</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>864.308706</x:v>
+        <x:v>858.990020</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>8.286846</x:v>
+        <x:v>8.250743</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>8.177245</x:v>
+        <x:v>8.115013</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>3.535616</x:v>
+        <x:v>3.508708</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>57.429405</x:v>
+        <x:v>58.177443</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>64.342613</x:v>
+        <x:v>21.683756</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>388.369827</x:v>
+        <x:v>95.099812</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>387.185658</x:v>
+        <x:v>365.986565</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>387.185658</x:v>
+        <x:v>365.986565</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>3.369484</x:v>
+        <x:v>3.213185</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>883.607547</x:v>
+        <x:v>841.211622</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>593.308685</x:v>
+        <x:v>560.405857</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>3099.313195</x:v>
+        <x:v>2927.489069</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>376.958600</x:v>
+        <x:v>356.321497</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>4.070138</x:v>
+        <x:v>3.849493</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>4.971045</x:v>
+        <x:v>4.939510</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.283747</x:v>
+        <x:v>0.041753</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>3.231208</x:v>
+        <x:v>0.475473</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
         <x:v>1083.079091</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
         <x:v>1083.079091</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
         <x:v>136.651762</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>192.451232</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
         <x:v>11.387647</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
         <x:v>10.248882</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
         <x:v>113.876468</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
         <x:v>9.110117</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
         <x:v>8.814039</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
         <x:v>51.210248</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
         <x:v>34.162941</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
         <x:v>18.618803</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>4.052252</x:v>
+        <x:v>4.188547</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>37.415572</x:v>
+        <x:v>39.492912</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>714.109682</x:v>
+        <x:v>731.426543</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>714.109682</x:v>
+        <x:v>731.426543</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>838.181634</x:v>
+        <x:v>871.861166</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>1256.532498</x:v>
+        <x:v>1286.707496</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>8.121616</x:v>
+        <x:v>8.196793</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>8.458921</x:v>
+        <x:v>8.872707</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>125.440257</x:v>
+        <x:v>120.543766</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>8.093658</x:v>
+        <x:v>11.131205</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>0.000453</x:v>
+        <x:v>0.000403</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>0.002632</x:v>
+        <x:v>0.002342</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>36.039555</x:v>
+        <x:v>40.544360</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>0.000957</x:v>
+        <x:v>0.000851</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>76.620364</x:v>
+        <x:v>55.437284</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>825.667221</x:v>
+        <x:v>586.635355</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>474.057374</x:v>
+        <x:v>470.165623</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>1134.391410</x:v>
+        <x:v>1125.078680</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>92.580617</x:v>
+        <x:v>91.820581</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>925.806165</x:v>
+        <x:v>918.205806</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>6.246403</x:v>
+        <x:v>6.195124</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>3.792459</x:v>
+        <x:v>3.761325</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>43.501735</x:v>
+        <x:v>43.144610</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>13.385149</x:v>
+        <x:v>13.275265</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>192.121511</x:v>
+        <x:v>190.544299</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.234744</x:v>
+        <x:v>3.208189</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>29.101546</x:v>
+        <x:v>28.862638</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>170.737927</x:v>
+        <x:v>210.141083</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>13.226284</x:v>
+        <x:v>23.635351</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>13.226284</x:v>
+        <x:v>23.635351</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>257.171929</x:v>
+        <x:v>69.283670</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>19.921930</x:v>
+        <x:v>7.792593</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>19.921930</x:v>
+        <x:v>7.792593</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>245.490302</x:v>
+        <x:v>118.151135</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>19.017008</x:v>
+        <x:v>13.288899</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>19.017008</x:v>
+        <x:v>13.288899</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>33.448888</x:v>
+        <x:v>30.851602</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>2.591132</x:v>
+        <x:v>3.469995</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>101.208640</x:v>
+        <x:v>92.078842</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>801.059874</x:v>
+        <x:v>796.099770</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>189.573868</x:v>
+        <x:v>187.633744</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>1922.376456</x:v>
+        <x:v>1933.462180</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>95.355140</x:v>
+        <x:v>95.821670</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>3496.196745</x:v>
+        <x:v>3523.168542</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>2947.976638</x:v>
+        <x:v>2965.923732</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>15.189117</x:v>
+        <x:v>15.293247</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>25.377163</x:v>
+        <x:v>25.369325</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>30.079048</x:v>
+        <x:v>21.057191</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>2.330086</x:v>
+        <x:v>2.368381</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>411.007089</x:v>
+        <x:v>266.215666</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>1366.304380</x:v>
+        <x:v>1264.094517</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>669.489146</x:v>
+        <x:v>619.406313</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>1707.880475</x:v>
+        <x:v>1580.118146</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>10.657174</x:v>
+        <x:v>9.859937</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>6.421631</x:v>
+        <x:v>5.941244</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>915.423935</x:v>
+        <x:v>846.943326</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>15.029348</x:v>
+        <x:v>13.905040</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>12.324066</x:v>
+        <x:v>11.402133</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>5.328587</x:v>
+        <x:v>4.929969</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>31.425001</x:v>
+        <x:v>29.074174</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>408.671592</x:v>
+        <x:v>358.260480</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>31.657914</x:v>
+        <x:v>40.294893</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>4408.893980</x:v>
+        <x:v>3647.489575</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>1229.174029</x:v>
+        <x:v>1172.081517</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>27.424056</x:v>
+        <x:v>26.430019</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>430.456174</x:v>
+        <x:v>411.728533</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>150.508089</x:v>
+        <x:v>148.731761</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>41.067887</x:v>
+        <x:v>39.403233</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>1150.298045</x:v>
+        <x:v>1101.480454</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>11.215704</x:v>
+        <x:v>10.793416</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>10.732962</x:v>
+        <x:v>10.234439</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>4.640638</x:v>
+        <x:v>4.425090</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>90.335182</x:v>
+        <x:v>90.483709</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>64.342613</x:v>
+        <x:v>21.683756</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>4.984327</x:v>
+        <x:v>2.438853</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>519.476652</x:v>
+        <x:v>127.546783</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>517.650312</x:v>
+        <x:v>489.778965</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>517.650312</x:v>
+        <x:v>489.778965</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.502377</x:v>
+        <x:v>4.300135</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>1177.407988</x:v>
+        <x:v>1125.191558</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>789.954271</x:v>
+        <x:v>749.482048</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>4126.179014</x:v>
+        <x:v>3915.134047</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>502.445769</x:v>
+        <x:v>476.674548</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>5.456848</x:v>
+        <x:v>5.153702</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>6.622760</x:v>
+        <x:v>6.611191</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.283747</x:v>
+        <x:v>0.041753</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.021981</x:v>
+        <x:v>0.004696</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>5.489489</x:v>
+        <x:v>0.807780</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
         <x:v>1840.039642</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
         <x:v>1840.039642</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
         <x:v>232.157246</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
         <x:v>326.954789</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
         <x:v>19.346437</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
         <x:v>17.411793</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
         <x:v>193.464372</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
         <x:v>15.477150</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
         <x:v>14.974142</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
         <x:v>87.000928</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
         <x:v>58.039312</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
         <x:v>31.631425</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>4.052252</x:v>
+        <x:v>4.188547</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.313909</x:v>
+        <x:v>0.471102</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>56.640653</x:v>
+        <x:v>64.419833</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1083.776965</x:v>
+        <x:v>1196.317177</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>1083.776965</x:v>
+        <x:v>1196.317177</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1223.312170</x:v>
+        <x:v>1375.820863</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>1894.771739</x:v>
+        <x:v>2090.353747</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>12.196891</x:v>
+        <x:v>13.206670</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>13.628814</x:v>
+        <x:v>15.616361</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>170.643427</x:v>
+        <x:v>168.484836</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>19.948648</x:v>
+        <x:v>29.232902</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>0.000453</x:v>
+        <x:v>0.000403</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>0.002632</x:v>
+        <x:v>0.002342</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>66.424612</x:v>
+        <x:v>82.729354</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>0.000957</x:v>
+        <x:v>0.000851</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>76.620364</x:v>
+        <x:v>55.437284</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>5.935428</x:v>
+        <x:v>6.235238</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>1677.414330</x:v>
+        <x:v>1327.204214</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>958.413327</x:v>
+        <x:v>1053.044173</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>2293.426715</x:v>
+        <x:v>2519.872763</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>187.172485</x:v>
+        <x:v>205.653333</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>1871.724851</x:v>
+        <x:v>2056.533327</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>12.628505</x:v>
+        <x:v>13.875406</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>7.667307</x:v>
+        <x:v>8.424353</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>87.948517</x:v>
+        <x:v>96.632289</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>27.061082</x:v>
+        <x:v>29.733012</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>388.416733</x:v>
+        <x:v>426.767832</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>6.539762</x:v>
+        <x:v>7.185478</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>58.835303</x:v>
+        <x:v>64.644523</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>11.021434</x:v>
+        <x:v>14.892568</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>5.070862</x:v>
+        <x:v>14.271214</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>551.926966</x:v>
+        <x:v>553.232953</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>129.389472</x:v>
+        <x:v>129.695637</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>1361.285068</x:v>
+        <x:v>1364.506185</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>67.390350</x:v>
+        <x:v>67.549811</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>2486.703911</x:v>
+        <x:v>2492.588032</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>2089.100847</x:v>
+        <x:v>2094.044146</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>10.782456</x:v>
+        <x:v>10.807970</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>17.723662</x:v>
+        <x:v>17.765600</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>12.245892</x:v>
+        <x:v>12.148177</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>109.619910</x:v>
+        <x:v>107.122873</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>895.156596</x:v>
+        <x:v>881.802024</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>438.626732</x:v>
+        <x:v>432.082992</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>1118.945745</x:v>
+        <x:v>1102.252531</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>6.982221</x:v>
+        <x:v>6.878056</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>4.207236</x:v>
+        <x:v>4.144470</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>599.754919</x:v>
+        <x:v>590.807356</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>9.846723</x:v>
+        <x:v>9.699822</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>8.074312</x:v>
+        <x:v>7.953854</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>3.491111</x:v>
+        <x:v>3.439028</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>20.588602</x:v>
+        <x:v>20.281447</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>11.093650</x:v>
+        <x:v>247.746812</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>22.090341</x:v>
+        <x:v>1619.290172</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>1254.529755</x:v>
+        <x:v>733.762517</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>36.069865</x:v>
+        <x:v>14.222017</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>530.358189</x:v>
+        <x:v>241.300698</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>304.562919</x:v>
+        <x:v>49.779226</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>48.929638</x:v>
+        <x:v>22.650156</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>1307.215146</x:v>
+        <x:v>651.255105</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>14.285385</x:v>
+        <x:v>5.937837</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>10.954364</x:v>
+        <x:v>6.407103</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>4.736366</x:v>
+        <x:v>2.770255</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>218.142680</x:v>
+        <x:v>20.537499</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>13.713421</x:v>
+        <x:v>10.306273</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>51.616491</x:v>
+        <x:v>23.216108</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>375.872068</x:v>
+        <x:v>395.620216</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>375.872068</x:v>
+        <x:v>395.620216</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.243272</x:v>
+        <x:v>3.389252</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>819.524620</x:v>
+        <x:v>826.048083</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>546.327933</x:v>
+        <x:v>543.633706</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>2850.198398</x:v>
+        <x:v>2832.500729</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>359.911848</x:v>
+        <x:v>367.813222</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>4.089930</x:v>
+        <x:v>4.451331</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>4.567774</x:v>
+        <x:v>4.577521</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.923728</x:v>
+        <x:v>3.781909</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>4.574477</x:v>
+        <x:v>15.075757</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>679.786551</x:v>
+        <x:v>614.926441</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>679.786551</x:v>
+        <x:v>614.926441</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>52.797820</x:v>
+        <x:v>47.623458</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>1488.484742</x:v>
+        <x:v>1365.743042</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>23.354934</x:v>
+        <x:v>22.709535</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>19.923997</x:v>
+        <x:v>18.709547</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>189.452207</x:v>
+        <x:v>176.152965</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>4.555249</x:v>
+        <x:v>4.165264</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>45.882538</x:v>
+        <x:v>41.501261</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>112.308159</x:v>
+        <x:v>102.628848</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>435.101823</x:v>
+        <x:v>266.180404</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>337.402187</x:v>
+        <x:v>346.051216</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>807.383585</x:v>
+        <x:v>828.080204</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>65.892662</x:v>
+        <x:v>67.581767</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>658.926623</x:v>
+        <x:v>675.817669</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>4.445770</x:v>
+        <x:v>4.559734</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>2.699217</x:v>
+        <x:v>2.768410</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>30.961612</x:v>
+        <x:v>31.755288</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>9.526650</x:v>
+        <x:v>9.770858</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>136.739183</x:v>
+        <x:v>140.244380</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>2.302274</x:v>
+        <x:v>2.361291</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>20.712525</x:v>
+        <x:v>21.243473</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>11.021434</x:v>
+        <x:v>14.892568</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>6.116716</x:v>
+        <x:v>17.216165</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>664.988059</x:v>
+        <x:v>666.631238</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>155.894637</x:v>
+        <x:v>156.279851</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>1640.141490</x:v>
+        <x:v>1644.194262</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>81.195123</x:v>
+        <x:v>81.395756</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>2996.100048</x:v>
+        <x:v>3003.503379</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>2517.048821</x:v>
+        <x:v>2523.268421</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>12.991220</x:v>
+        <x:v>13.023321</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>21.354317</x:v>
+        <x:v>21.407084</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>12.245892</x:v>
+        <x:v>12.148177</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>163.942701</x:v>
+        <x:v>144.529373</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>1338.756717</x:v>
+        <x:v>1189.720645</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>655.990791</x:v>
+        <x:v>582.963116</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>1673.445897</x:v>
+        <x:v>1487.150806</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>10.442302</x:v>
+        <x:v>9.279821</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>6.292157</x:v>
+        <x:v>5.591687</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>896.967001</x:v>
+        <x:v>797.112832</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>14.726324</x:v>
+        <x:v>13.086927</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>12.075586</x:v>
+        <x:v>10.731280</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>5.221151</x:v>
+        <x:v>4.639911</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>30.791404</x:v>
+        <x:v>27.363575</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>11.093650</x:v>
+        <x:v>247.746812</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>33.903389</x:v>
+        <x:v>1986.654600</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>2109.044525</x:v>
+        <x:v>928.525870</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>61.011695</x:v>
+        <x:v>18.319587</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>876.177189</x:v>
+        <x:v>307.507916</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>518.979412</x:v>
+        <x:v>69.015331</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>82.581621</x:v>
+        <x:v>28.942275</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>2203.765826</x:v>
+        <x:v>829.436104</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>24.146973</x:v>
+        <x:v>7.627367</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>18.415858</x:v>
+        <x:v>8.107748</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>7.962511</x:v>
+        <x:v>3.505567</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>372.538467</x:v>
+        <x:v>31.012219</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>13.713421</x:v>
+        <x:v>10.306273</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>61.722619</x:v>
+        <x:v>27.995361</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>453.864346</x:v>
+        <x:v>481.677661</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>453.864346</x:v>
+        <x:v>481.677661</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>3.916731</x:v>
+        <x:v>4.124656</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>990.285545</x:v>
+        <x:v>1002.848690</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>660.320118</x:v>
+        <x:v>659.517401</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>3444.962363</x:v>
+        <x:v>3435.988321</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>435.025292</x:v>
+        <x:v>446.789830</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>4.935639</x:v>
+        <x:v>5.430678</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>5.520191</x:v>
+        <x:v>5.555854</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1.923728</x:v>
+        <x:v>3.781909</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>4.765975</x:v>
+        <x:v>17.402428</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>722.463569</x:v>
+        <x:v>682.913248</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>722.463569</x:v>
+        <x:v>682.913248</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>56.080667</x:v>
+        <x:v>52.853212</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>1573.492601</x:v>
+        <x:v>1482.617042</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>24.664039</x:v>
+        <x:v>23.981850</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>20.982203</x:v>
+        <x:v>19.877862</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>200.778906</x:v>
+        <x:v>191.620881</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>4.825354</x:v>
+        <x:v>4.557475</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>48.762229</x:v>
+        <x:v>46.088765</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>112.308159</x:v>
+        <x:v>102.628848</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>529.624444</x:v>
+        <x:v>350.810940</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>466.146182</x:v>
+        <x:v>508.018266</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>1115.460394</x:v>
+        <x:v>1215.657826</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>91.035607</x:v>
+        <x:v>99.212979</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>910.356074</x:v>
+        <x:v>992.129789</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>6.142161</x:v>
+        <x:v>6.693888</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>3.729169</x:v>
+        <x:v>4.064146</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>42.775767</x:v>
+        <x:v>46.618147</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>13.161775</x:v>
+        <x:v>14.344045</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>188.915337</x:v>
+        <x:v>205.884861</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.180762</x:v>
+        <x:v>3.466478</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>28.615892</x:v>
+        <x:v>31.186345</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>104.113463</x:v>
+        <x:v>109.138356</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>16.312205</x:v>
+        <x:v>16.949285</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>16.312205</x:v>
+        <x:v>16.949285</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>328.283715</x:v>
+        <x:v>115.016271</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>51.434570</x:v>
+        <x:v>17.862131</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>51.434570</x:v>
+        <x:v>17.862131</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>43.551533</x:v>
+        <x:v>28.252049</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>6.823532</x:v>
+        <x:v>4.387569</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>6.823532</x:v>
+        <x:v>4.387569</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>11.021434</x:v>
+        <x:v>14.892568</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.726807</x:v>
+        <x:v>2.312829</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>7.859806</x:v>
+        <x:v>22.124416</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>853.423216</x:v>
+        <x:v>855.628378</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>200.069911</x:v>
+        <x:v>200.586873</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>2104.902193</x:v>
+        <x:v>2110.341055</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>104.203079</x:v>
+        <x:v>104.472329</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>3845.093610</x:v>
+        <x:v>3855.028957</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>3230.295444</x:v>
+        <x:v>3238.642213</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>16.672493</x:v>
+        <x:v>16.715573</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>27.405410</x:v>
+        <x:v>27.476223</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>12.245892</x:v>
+        <x:v>12.148177</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.918652</x:v>
+        <x:v>1.886623</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>254.480688</x:v>
+        <x:v>206.873539</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>2078.090253</x:v>
+        <x:v>1702.918346</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>1018.264224</x:v>
+        <x:v>834.429989</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>2597.612816</x:v>
+        <x:v>2128.647932</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>16.209104</x:v>
+        <x:v>13.282763</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>9.767024</x:v>
+        <x:v>8.003716</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>1392.320469</x:v>
+        <x:v>1140.955292</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>22.858993</x:v>
+        <x:v>18.732102</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>18.744374</x:v>
+        <x:v>15.360323</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>8.104552</x:v>
+        <x:v>6.641382</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>47.796076</x:v>
+        <x:v>39.167122</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>11.093650</x:v>
+        <x:v>247.746812</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.738122</x:v>
+        <x:v>38.475303</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>53.591802</x:v>
+        <x:v>2598.928647</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>3533.235809</x:v>
+        <x:v>1253.131456</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>102.581411</x:v>
+        <x:v>25.148871</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>1452.542190</x:v>
+        <x:v>417.853279</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>876.340234</x:v>
+        <x:v>101.075507</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>138.668260</x:v>
+        <x:v>39.429140</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>3698.016958</x:v>
+        <x:v>1126.404435</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>40.582954</x:v>
+        <x:v>10.443250</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>30.851682</x:v>
+        <x:v>10.942155</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>13.339419</x:v>
+        <x:v>4.731087</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>629.864777</x:v>
+        <x:v>48.470086</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>13.713421</x:v>
+        <x:v>10.306273</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>2.148580</x:v>
+        <x:v>1.600574</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>82.370021</x:v>
+        <x:v>37.084393</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>599.701078</x:v>
+        <x:v>631.336270</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>599.701078</x:v>
+        <x:v>631.336270</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>5.158436</x:v>
+        <x:v>5.397208</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>1282.653786</x:v>
+        <x:v>1300.569004</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>850.861863</x:v>
+        <x:v>852.874946</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>4436.513052</x:v>
+        <x:v>4441.910049</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>564.375098</x:v>
+        <x:v>580.052847</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>6.622536</x:v>
+        <x:v>7.171945</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>7.135291</x:v>
+        <x:v>7.197311</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.923728</x:v>
+        <x:v>3.781909</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.301404</x:v>
+        <x:v>0.587334</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>7.631471</x:v>
+        <x:v>22.032369</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>891.674014</x:v>
+        <x:v>810.961787</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>891.674014</x:v>
+        <x:v>810.961787</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>69.096855</x:v>
+        <x:v>62.703100</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>1866.067875</x:v>
+        <x:v>1700.079649</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>27.904798</x:v>
+        <x:v>26.261482</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>23.937161</x:v>
+        <x:v>22.004047</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>239.511409</x:v>
+        <x:v>220.383978</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>5.804988</x:v>
+        <x:v>5.290712</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>60.179938</x:v>
+        <x:v>54.729018</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>112.308159</x:v>
+        <x:v>102.628848</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>17.596127</x:v>
+        <x:v>15.938353</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>1241.804179</x:v>
+        <x:v>655.696289</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>890.608859</x:v>
+        <x:v>845.809423</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>2131.174611</x:v>
+        <x:v>2023.972195</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>173.930671</x:v>
+        <x:v>165.181605</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>1739.306713</x:v>
+        <x:v>1651.816049</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>11.735081</x:v>
+        <x:v>11.144783</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>7.124871</x:v>
+        <x:v>6.766475</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>81.726460</x:v>
+        <x:v>77.615453</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>25.146603</x:v>
+        <x:v>23.881678</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>360.937576</x:v>
+        <x:v>342.781682</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>6.077096</x:v>
+        <x:v>5.771405</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>54.672906</x:v>
+        <x:v>51.922748</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>35.026054</x:v>
+        <x:v>36.397700</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>30.437242</x:v>
+        <x:v>41.492929</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>497.488893</x:v>
+        <x:v>487.997644</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>117.355256</x:v>
+        <x:v>114.756979</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>1205.198687</x:v>
+        <x:v>1192.984744</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>59.739890</x:v>
+        <x:v>59.095771</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>2195.179974</x:v>
+        <x:v>2176.102995</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>1848.606478</x:v>
+        <x:v>1830.316871</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>9.530527</x:v>
+        <x:v>9.441643</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>15.833703</x:v>
+        <x:v>15.601633</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>30.127191</x:v>
+        <x:v>21.310143</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>211.481306</x:v>
+        <x:v>153.492345</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>701.912475</x:v>
+        <x:v>720.211569</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>343.937113</x:v>
+        <x:v>352.903669</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>877.390594</x:v>
+        <x:v>900.264461</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>5.474917</x:v>
+        <x:v>5.617650</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3.298989</x:v>
+        <x:v>3.384994</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>470.281358</x:v>
+        <x:v>482.541751</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>7.721037</x:v>
+        <x:v>7.922327</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>6.331251</x:v>
+        <x:v>6.496308</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>2.737459</x:v>
+        <x:v>2.808825</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>16.143987</x:v>
+        <x:v>16.564866</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>397.174899</x:v>
+        <x:v>366.719640</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>2732.229644</x:v>
+        <x:v>2576.635024</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>768.411149</x:v>
+        <x:v>786.013854</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>16.504964</x:v>
+        <x:v>16.894090</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>263.519593</x:v>
+        <x:v>269.103494</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>82.169361</x:v>
+        <x:v>84.256792</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>25.118596</x:v>
+        <x:v>25.703587</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>708.568852</x:v>
+        <x:v>724.982529</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>6.786359</x:v>
+        <x:v>6.945728</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>6.709650</x:v>
+        <x:v>6.863354</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>2.901068</x:v>
+        <x:v>2.967526</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>46.536864</x:v>
+        <x:v>47.773531</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>12.764238</x:v>
+        <x:v>17.900021</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>26.208902</x:v>
+        <x:v>42.629679</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>335.992336</x:v>
+        <x:v>286.089606</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>335.992336</x:v>
+        <x:v>286.089606</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>2.953555</x:v>
+        <x:v>2.515318</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>734.973967</x:v>
+        <x:v>654.635061</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>474.996499</x:v>
+        <x:v>433.654274</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>2477.374384</x:v>
+        <x:v>2264.995296</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>307.588794</x:v>
+        <x:v>276.126679</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>3.718632</x:v>
+        <x:v>3.029702</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>4.538610</x:v>
+        <x:v>3.888886</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.154369</x:v>
+        <x:v>0.041828</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>1.020747</x:v>
+        <x:v>0.276583</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
         <x:v>79.348472</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
         <x:v>111.749097</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
         <x:v>6.612373</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
         <x:v>5.951135</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
         <x:v>66.123726</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
         <x:v>5.289898</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
         <x:v>5.117976</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
         <x:v>29.735840</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
         <x:v>19.837118</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
         <x:v>10.811229</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>4.017576</x:v>
+        <x:v>4.237926</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>32.582184</x:v>
+        <x:v>35.632525</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>623.338556</x:v>
+        <x:v>648.473249</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>623.338556</x:v>
+        <x:v>648.473249</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>740.388755</x:v>
+        <x:v>778.510898</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>1101.455471</x:v>
+        <x:v>1144.698406</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>7.223339</x:v>
+        <x:v>7.396971</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>7.544986</x:v>
+        <x:v>8.053076</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>107.672421</x:v>
+        <x:v>104.475824</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>7.895833</x:v>
+        <x:v>10.930240</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>0.000585</x:v>
+        <x:v>0.000534</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>0.003401</x:v>
+        <x:v>0.003101</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>32.398384</x:v>
+        <x:v>37.278927</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>0.001236</x:v>
+        <x:v>0.001128</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>77.008569</x:v>
+        <x:v>56.272986</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>574.531209</x:v>
+        <x:v>431.221904</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>328.458688</x:v>
+        <x:v>340.662808</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>785.982320</x:v>
+        <x:v>815.186061</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>64.146050</x:v>
+        <x:v>66.529443</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>641.460497</x:v>
+        <x:v>665.294426</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>4.327926</x:v>
+        <x:v>4.488733</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>2.627670</x:v>
+        <x:v>2.725302</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>30.140915</x:v>
+        <x:v>31.260822</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>9.274128</x:v>
+        <x:v>9.618715</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>133.114646</x:v>
+        <x:v>138.060617</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>2.241248</x:v>
+        <x:v>2.324523</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>20.163499</x:v>
+        <x:v>20.912689</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>35.026054</x:v>
+        <x:v>36.397700</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>40.231963</x:v>
+        <x:v>54.223905</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>614.340788</x:v>
+        <x:v>603.610683</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>145.104285</x:v>
+        <x:v>142.033166</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>1482.749465</x:v>
+        <x:v>1472.952437</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>73.517619</x:v>
+        <x:v>72.973843</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>2699.120068</x:v>
+        <x:v>2686.035364</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>2274.123896</x:v>
+        <x:v>2259.762638</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>11.721491</x:v>
+        <x:v>11.655581</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>19.516892</x:v>
+        <x:v>19.280578</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>30.127191</x:v>
+        <x:v>21.310143</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>286.978978</x:v>
+        <x:v>197.048738</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>952.470363</x:v>
+        <x:v>924.551900</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>466.710478</x:v>
+        <x:v>453.030431</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>1190.587954</x:v>
+        <x:v>1155.689875</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>7.429269</x:v>
+        <x:v>7.211505</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>4.476611</x:v>
+        <x:v>4.345394</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>638.155144</x:v>
+        <x:v>619.449773</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>10.477174</x:v>
+        <x:v>10.170071</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>8.591283</x:v>
+        <x:v>8.339458</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.714634</x:v>
+        <x:v>3.605752</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>21.906818</x:v>
+        <x:v>21.264694</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>397.174899</x:v>
+        <x:v>366.719640</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>3262.005570</x:v>
+        <x:v>2985.771530</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>941.231597</x:v>
+        <x:v>937.759522</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>21.150366</x:v>
+        <x:v>21.162325</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>329.935457</x:v>
+        <x:v>328.613833</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>118.058068</x:v>
+        <x:v>119.299204</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>31.578179</x:v>
+        <x:v>31.539806</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>883.314987</x:v>
+        <x:v>881.539743</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>8.641429</x:v>
+        <x:v>8.641303</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>8.218692</x:v>
+        <x:v>8.188375</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>3.553537</x:v>
+        <x:v>3.540428</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>71.513019</x:v>
+        <x:v>72.645812</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>12.764238</x:v>
+        <x:v>17.900021</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>34.098373</x:v>
+        <x:v>53.554804</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>425.670015</x:v>
+        <x:v>358.256638</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>425.670015</x:v>
+        <x:v>358.256638</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>3.734313</x:v>
+        <x:v>3.150003</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>919.226354</x:v>
+        <x:v>819.264814</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>591.873012</x:v>
+        <x:v>542.586097</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>3085.760359</x:v>
+        <x:v>2833.890062</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>385.047415</x:v>
+        <x:v>345.610541</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>4.757298</x:v>
+        <x:v>3.796041</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>5.678841</x:v>
+        <x:v>4.871374</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.154369</x:v>
+        <x:v>0.041828</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>1.757902</x:v>
+        <x:v>0.476323</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
         <x:v>1083.079091</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
         <x:v>1083.079091</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
         <x:v>136.651762</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
         <x:v>192.451232</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
         <x:v>11.387647</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
         <x:v>10.248882</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
         <x:v>113.876468</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
         <x:v>9.110117</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
         <x:v>8.814039</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
         <x:v>51.210248</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
         <x:v>34.162941</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
         <x:v>18.618803</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>4.017576</x:v>
+        <x:v>4.237926</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>37.274582</x:v>
+        <x:v>40.131783</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>714.278781</x:v>
+        <x:v>731.376527</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>714.278781</x:v>
+        <x:v>731.376527</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>836.988202</x:v>
+        <x:v>870.996882</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>1262.261600</x:v>
+        <x:v>1292.076638</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>8.372859</x:v>
+        <x:v>8.442480</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>8.639423</x:v>
+        <x:v>9.043405</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>125.836921</x:v>
+        <x:v>120.988976</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>8.276833</x:v>
+        <x:v>11.271634</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>0.000585</x:v>
+        <x:v>0.000534</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>0.003401</x:v>
+        <x:v>0.003101</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>36.314551</x:v>
+        <x:v>40.739392</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>0.001236</x:v>
+        <x:v>0.001128</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>77.008569</x:v>
+        <x:v>56.272986</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>826.304704</x:v>
+        <x:v>591.547097</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>476.514959</x:v>
+        <x:v>473.734646</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>1140.272267</x:v>
+        <x:v>1133.619141</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>93.060569</x:v>
+        <x:v>92.517590</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>930.605685</x:v>
+        <x:v>925.175897</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>6.278785</x:v>
+        <x:v>6.242151</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>3.812120</x:v>
+        <x:v>3.789877</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>43.727255</x:v>
+        <x:v>43.472120</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>13.454540</x:v>
+        <x:v>13.376037</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>193.117498</x:v>
+        <x:v>191.990719</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>3.251514</x:v>
+        <x:v>3.232542</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>29.252412</x:v>
+        <x:v>29.081734</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>39.360149</x:v>
+        <x:v>47.741162</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>2.986437</x:v>
+        <x:v>5.799293</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>2.986437</x:v>
+        <x:v>5.799293</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>375.567856</x:v>
+        <x:v>88.350915</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>28.496076</x:v>
+        <x:v>10.732307</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>28.496076</x:v>
+        <x:v>10.732307</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>346.762506</x:v>
+        <x:v>184.251563</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>26.310481</x:v>
+        <x:v>22.381708</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>26.310481</x:v>
+        <x:v>22.381708</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>35.026054</x:v>
+        <x:v>36.397700</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>2.657589</x:v>
+        <x:v>4.421361</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>56.556497</x:v>
+        <x:v>75.442200</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>809.093948</x:v>
+        <x:v>796.299080</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>191.352668</x:v>
+        <x:v>187.493476</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>1945.334095</x:v>
+        <x:v>1939.565259</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>96.480501</x:v>
+        <x:v>96.103963</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>3539.020226</x:v>
+        <x:v>3535.922645</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>2983.319594</x:v>
+        <x:v>2975.505584</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>15.373098</x:v>
+        <x:v>15.345479</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>25.655539</x:v>
+        <x:v>25.412154</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>30.127191</x:v>
+        <x:v>21.310143</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>2.285890</x:v>
+        <x:v>2.588621</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>412.823253</x:v>
+        <x:v>269.661553</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>1370.116042</x:v>
+        <x:v>1265.207464</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>671.356861</x:v>
+        <x:v>619.951657</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>1712.645053</x:v>
+        <x:v>1581.509330</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>10.686905</x:v>
+        <x:v>9.868618</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>6.439545</x:v>
+        <x:v>5.946475</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>917.977748</x:v>
+        <x:v>847.689001</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>15.071276</x:v>
+        <x:v>13.917282</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>12.358447</x:v>
+        <x:v>11.412171</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>5.343453</x:v>
+        <x:v>4.934309</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>31.512669</x:v>
+        <x:v>29.099772</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>397.174899</x:v>
+        <x:v>366.719640</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>30.135503</x:v>
+        <x:v>44.546769</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>4152.757505</x:v>
+        <x:v>3670.545600</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>1231.321694</x:v>
+        <x:v>1191.510829</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>28.931707</x:v>
+        <x:v>28.292773</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>441.569310</x:v>
+        <x:v>428.452274</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>177.996282</x:v>
+        <x:v>177.767911</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>42.406886</x:v>
+        <x:v>41.293178</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>1176.369466</x:v>
+        <x:v>1143.222341</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>11.749554</x:v>
+        <x:v>11.474217</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>10.751715</x:v>
+        <x:v>10.404093</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>4.648746</x:v>
+        <x:v>4.498444</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>113.184320</x:v>
+        <x:v>114.129481</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>12.764238</x:v>
+        <x:v>17.900021</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.968482</x:v>
+        <x:v>2.174381</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>47.247493</x:v>
+        <x:v>71.763349</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>575.134467</x:v>
+        <x:v>478.536158</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>575.134467</x:v>
+        <x:v>478.536158</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>5.035592</x:v>
+        <x:v>4.207823</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>1226.317570</x:v>
+        <x:v>1093.650415</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>786.669863</x:v>
+        <x:v>724.140961</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>4099.750899</x:v>
+        <x:v>3782.057550</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>514.146794</x:v>
+        <x:v>461.418131</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>6.488424</x:v>
+        <x:v>5.073283</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>7.579247</x:v>
+        <x:v>6.508869</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.154369</x:v>
+        <x:v>0.041828</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.011713</x:v>
+        <x:v>0.005081</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>2.986494</x:v>
+        <x:v>0.809224</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
         <x:v>1840.039642</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
         <x:v>1840.039642</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
         <x:v>232.157246</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
         <x:v>326.954789</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
         <x:v>19.346437</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
         <x:v>17.411793</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
         <x:v>193.464372</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
         <x:v>15.477150</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
         <x:v>14.974142</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
         <x:v>87.000928</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
         <x:v>58.039312</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
         <x:v>31.631425</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>4.017576</x:v>
+        <x:v>4.237926</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.304832</x:v>
+        <x:v>0.514796</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>56.641961</x:v>
+        <x:v>65.579352</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>1089.806729</x:v>
+        <x:v>1200.365671</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>1089.806729</x:v>
+        <x:v>1200.365671</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>1228.194697</x:v>
+        <x:v>1379.546361</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>1912.405464</x:v>
+        <x:v>2104.649225</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>12.591319</x:v>
+        <x:v>13.576278</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>13.959246</x:v>
+        <x:v>15.908547</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>171.568316</x:v>
+        <x:v>169.321371</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>20.492109</x:v>
+        <x:v>29.645367</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>0.000585</x:v>
+        <x:v>0.000534</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>0.003401</x:v>
+        <x:v>0.003101</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>67.415270</x:v>
+        <x:v>83.443286</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>0.001236</x:v>
+        <x:v>0.001128</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>77.008569</x:v>
+        <x:v>56.272986</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>5.842998</x:v>
+        <x:v>6.835684</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1678.923482</x:v>
+        <x:v>1341.419917</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>962.240274</x:v>
+        <x:v>1060.051672</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>2302.584374</x:v>
+        <x:v>2536.641296</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>187.919865</x:v>
+        <x:v>207.021856</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>1879.198654</x:v>
+        <x:v>2070.218560</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>12.678931</x:v>
+        <x:v>13.967740</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>7.697922</x:v>
+        <x:v>8.480413</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>88.299696</x:v>
+        <x:v>97.275330</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>27.169137</x:v>
+        <x:v>29.930871</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>389.967682</x:v>
+        <x:v>429.607765</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>6.565875</x:v>
+        <x:v>7.233294</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>59.070232</x:v>
+        <x:v>65.074701</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>6.724823</x:v>
+        <x:v>11.889019</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.379814</x:v>
+        <x:v>14.470287</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>550.868905</x:v>
+        <x:v>553.911487</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>129.141428</x:v>
+        <x:v>129.854708</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1358.675443</x:v>
+        <x:v>1366.179737</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>67.261161</x:v>
+        <x:v>67.632660</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>2481.936824</x:v>
+        <x:v>2495.645163</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>2085.095977</x:v>
+        <x:v>2096.612468</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>10.761786</x:v>
+        <x:v>10.821226</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>17.689685</x:v>
+        <x:v>17.787390</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>11.924195</x:v>
+        <x:v>12.185868</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>108.328142</x:v>
+        <x:v>107.211230</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>908.473434</x:v>
+        <x:v>879.799691</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>445.151983</x:v>
+        <x:v>431.101848</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>1135.591793</x:v>
+        <x:v>1099.749614</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>7.086093</x:v>
+        <x:v>6.862438</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>4.269825</x:v>
+        <x:v>4.135059</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>608.677201</x:v>
+        <x:v>589.465793</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>9.993208</x:v>
+        <x:v>9.677797</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>8.194430</x:v>
+        <x:v>7.935793</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>3.543046</x:v>
+        <x:v>3.431219</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>20.894889</x:v>
+        <x:v>20.235393</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>7.930184</x:v>
+        <x:v>237.797486</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>21.199933</x:v>
+        <x:v>1568.971480</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>1227.099822</x:v>
+        <x:v>728.187826</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>34.352506</x:v>
+        <x:v>13.971231</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>529.731115</x:v>
+        <x:v>238.777583</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>280.564558</x:v>
+        <x:v>46.736119</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>47.053570</x:v>
+        <x:v>22.354161</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>1263.324981</x:v>
+        <x:v>643.954478</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>13.646462</x:v>
+        <x:v>5.842532</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>10.714850</x:v>
+        <x:v>6.358426</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>4.632807</x:v>
+        <x:v>2.749209</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>198.911830</x:v>
+        <x:v>18.158875</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>4.160135</x:v>
+        <x:v>7.689032</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>4.965480</x:v>
+        <x:v>16.774820</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>411.747050</x:v>
+        <x:v>397.918991</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>411.747050</x:v>
+        <x:v>397.918991</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>3.493566</x:v>
+        <x:v>3.403842</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>808.979415</x:v>
+        <x:v>823.200323</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>522.270037</x:v>
+        <x:v>540.228433</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>2715.906859</x:v>
+        <x:v>2813.967416</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>364.471400</x:v>
+        <x:v>366.953276</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>4.835847</x:v>
+        <x:v>4.507817</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>4.445015</x:v>
+        <x:v>4.556000</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.334909</x:v>
+        <x:v>3.176511</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>3.915558</x:v>
+        <x:v>13.526239</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>687.700083</x:v>
+        <x:v>606.120626</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>687.700083</x:v>
+        <x:v>606.120626</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>53.373125</x:v>
+        <x:v>46.916962</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1542.159788</x:v>
+        <x:v>1204.385133</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>23.895902</x:v>
+        <x:v>15.751827</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>20.906200</x:v>
+        <x:v>14.402905</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>192.963060</x:v>
+        <x:v>152.761693</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>4.674063</x:v>
+        <x:v>3.811715</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>46.415657</x:v>
+        <x:v>40.906329</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>90.880573</x:v>
+        <x:v>84.507861</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>432.324182</x:v>
+        <x:v>262.442807</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>340.536606</x:v>
+        <x:v>350.733717</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>814.884067</x:v>
+        <x:v>839.285154</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>66.504796</x:v>
+        <x:v>68.496232</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>665.047960</x:v>
+        <x:v>684.962319</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>4.487071</x:v>
+        <x:v>4.621433</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>2.724293</x:v>
+        <x:v>2.805870</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>31.249241</x:v>
+        <x:v>32.184976</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>9.615151</x:v>
+        <x:v>9.903070</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>138.009471</x:v>
+        <x:v>142.142060</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>2.323662</x:v>
+        <x:v>2.393242</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>20.904941</x:v>
+        <x:v>21.530924</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>6.724823</x:v>
+        <x:v>11.889019</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.457584</x:v>
+        <x:v>17.456625</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>663.656820</x:v>
+        <x:v>667.484961</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>155.582551</x:v>
+        <x:v>156.479991</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1636.858091</x:v>
+        <x:v>1646.299904</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>81.032579</x:v>
+        <x:v>81.499995</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>2990.102156</x:v>
+        <x:v>3007.349825</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>2512.009941</x:v>
+        <x:v>2526.499853</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>12.965213</x:v>
+        <x:v>13.039999</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>21.311568</x:v>
+        <x:v>21.434499</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>11.924195</x:v>
+        <x:v>12.185868</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>163.644215</x:v>
+        <x:v>144.498583</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>1372.371206</x:v>
+        <x:v>1185.788174</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>672.461891</x:v>
+        <x:v>581.036206</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>1715.464008</x:v>
+        <x:v>1482.235218</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>10.704495</x:v>
+        <x:v>9.249148</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>6.450145</x:v>
+        <x:v>5.573204</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>919.488708</x:v>
+        <x:v>794.478077</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>15.096083</x:v>
+        <x:v>13.043670</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>12.378788</x:v>
+        <x:v>10.695809</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>5.352248</x:v>
+        <x:v>4.624574</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>31.564538</x:v>
+        <x:v>27.273128</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>7.930184</x:v>
+        <x:v>237.797486</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>32.628675</x:v>
+        <x:v>1924.985098</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>2051.003430</x:v>
+        <x:v>915.935682</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>57.870366</x:v>
+        <x:v>17.834530</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>865.290238</x:v>
+        <x:v>302.147187</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>477.395777</x:v>
+        <x:v>63.661078</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>79.039515</x:v>
+        <x:v>28.344389</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>2119.014453</x:v>
+        <x:v>814.288578</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>22.968238</x:v>
+        <x:v>7.440725</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>17.909052</x:v>
+        <x:v>7.997812</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>7.743382</x:v>
+        <x:v>3.458034</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>339.516365</x:v>
+        <x:v>26.906637</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>4.160135</x:v>
+        <x:v>7.689032</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>5.688500</x:v>
+        <x:v>20.156873</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>498.340470</x:v>
+        <x:v>484.030417</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>498.340470</x:v>
+        <x:v>484.030417</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>4.230855</x:v>
+        <x:v>4.138041</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>982.885990</x:v>
+        <x:v>997.574711</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>635.411405</x:v>
+        <x:v>654.042240</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>3304.678035</x:v>
+        <x:v>3406.406474</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>442.975286</x:v>
+        <x:v>445.012714</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>5.837459</x:v>
+        <x:v>5.497777</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>5.404038</x:v>
+        <x:v>5.519234</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.334909</x:v>
+        <x:v>3.176511</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>4.087660</x:v>
+        <x:v>15.767942</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>730.224524</x:v>
+        <x:v>678.783839</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>730.224524</x:v>
+        <x:v>678.783839</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>56.644236</x:v>
+        <x:v>52.506439</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1625.655898</x:v>
+        <x:v>1327.340953</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>25.147375</x:v>
+        <x:v>17.025851</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>21.926926</x:v>
+        <x:v>15.596977</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>204.081509</x:v>
+        <x:v>169.021715</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>4.940723</x:v>
+        <x:v>4.226885</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>49.285052</x:v>
+        <x:v>45.809380</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>90.880573</x:v>
+        <x:v>84.507861</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>525.516410</x:v>
+        <x:v>345.996609</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>458.584363</x:v>
+        <x:v>510.484932</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>1097.365405</x:v>
+        <x:v>1221.560413</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>89.558829</x:v>
+        <x:v>99.694704</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>895.588285</x:v>
+        <x:v>996.947043</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>6.042523</x:v>
+        <x:v>6.726390</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>3.668675</x:v>
+        <x:v>4.083879</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>42.081859</x:v>
+        <x:v>46.844500</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>12.948264</x:v>
+        <x:v>14.413692</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>185.850754</x:v>
+        <x:v>206.884528</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>3.129164</x:v>
+        <x:v>3.483309</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>28.151685</x:v>
+        <x:v>31.337769</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>26.222979</x:v>
+        <x:v>29.697708</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>4.323645</x:v>
+        <x:v>4.998900</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>4.323645</x:v>
+        <x:v>4.998900</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>409.701492</x:v>
+        <x:v>171.183545</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>67.551590</x:v>
+        <x:v>28.814660</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>67.551590</x:v>
+        <x:v>28.814660</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>47.622333</x:v>
+        <x:v>35.957869</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>7.851971</x:v>
+        <x:v>6.052648</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>7.851971</x:v>
+        <x:v>6.052648</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>6.724823</x:v>
+        <x:v>11.889019</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.108789</x:v>
+        <x:v>2.001232</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.587202</x:v>
+        <x:v>22.433855</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>851.636678</x:v>
+        <x:v>856.774084</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>199.651089</x:v>
+        <x:v>200.855463</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>2100.495837</x:v>
+        <x:v>2113.166850</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>103.984942</x:v>
+        <x:v>104.612220</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>3837.044376</x:v>
+        <x:v>3860.190929</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>3223.533215</x:v>
+        <x:v>3242.978829</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>16.637591</x:v>
+        <x:v>16.737955</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>27.348040</x:v>
+        <x:v>27.513014</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>11.924195</x:v>
+        <x:v>12.185868</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.966061</x:v>
+        <x:v>2.051200</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>255.837672</x:v>
+        <x:v>206.644171</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>2145.534160</x:v>
+        <x:v>1695.768981</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>1051.311738</x:v>
+        <x:v>830.926801</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>2681.917700</x:v>
+        <x:v>2119.711226</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>16.735166</x:v>
+        <x:v>13.226998</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>10.084011</x:v>
+        <x:v>7.970114</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>1437.507887</x:v>
+        <x:v>1136.165217</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>23.600876</x:v>
+        <x:v>18.653459</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>19.352718</x:v>
+        <x:v>15.295836</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>8.367583</x:v>
+        <x:v>6.613499</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>49.347286</x:v>
+        <x:v>39.002687</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>7.930184</x:v>
+        <x:v>237.797486</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.307529</x:v>
+        <x:v>40.027526</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>51.676578</x:v>
+        <x:v>2518.341126</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>3424.176110</x:v>
+        <x:v>1228.848773</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>97.066800</x:v>
+        <x:v>24.273361</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>1424.555442</x:v>
+        <x:v>407.763194</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>805.447808</x:v>
+        <x:v>91.869344</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>132.349423</x:v>
+        <x:v>38.328101</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>3545.163572</x:v>
+        <x:v>1098.178746</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>38.504529</x:v>
+        <x:v>10.104380</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>29.899389</x:v>
+        <x:v>10.730122</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>12.927674</x:v>
+        <x:v>4.639410</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>573.857255</x:v>
+        <x:v>41.486240</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>4.160135</x:v>
+        <x:v>7.689032</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.685923</x:v>
+        <x:v>1.294265</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>10.692359</x:v>
+        <x:v>26.879983</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>694.840218</x:v>
+        <x:v>635.622566</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>694.840218</x:v>
+        <x:v>635.622566</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>5.852326</x:v>
+        <x:v>5.422458</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>1298.298490</x:v>
+        <x:v>1292.154722</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>825.806663</x:v>
+        <x:v>844.014500</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>4286.876544</x:v>
+        <x:v>4393.946243</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>587.512350</x:v>
+        <x:v>577.231078</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>8.419962</x:v>
+        <x:v>7.288996</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>7.093724</x:v>
+        <x:v>7.138753</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.334909</x:v>
+        <x:v>3.176511</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.220100</x:v>
+        <x:v>0.534690</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>6.917465</x:v>
+        <x:v>20.231328</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>942.257157</x:v>
+        <x:v>816.853294</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>942.257157</x:v>
+        <x:v>816.853294</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>72.954438</x:v>
+        <x:v>63.127167</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1981.983104</x:v>
+        <x:v>1558.365933</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>28.757143</x:v>
+        <x:v>19.332371</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>25.342614</x:v>
+        <x:v>17.793138</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>251.186866</x:v>
+        <x:v>199.555779</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>6.147146</x:v>
+        <x:v>5.010409</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>63.592247</x:v>
+        <x:v>55.125808</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>90.880573</x:v>
+        <x:v>84.507861</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>14.984391</x:v>
+        <x:v>14.224879</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>1234.745625</x:v>
+        <x:v>643.654910</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>914.364264</x:v>
+        <x:v>856.399171</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>2188.019898</x:v>
+        <x:v>2049.312841</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>178.569962</x:v>
+        <x:v>167.249721</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>1785.699622</x:v>
+        <x:v>1672.497206</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>12.048094</x:v>
+        <x:v>11.284318</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>7.314914</x:v>
+        <x:v>6.851193</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>83.906368</x:v>
+        <x:v>78.587218</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>25.817344</x:v>
+        <x:v>24.180682</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>370.564943</x:v>
+        <x:v>347.073396</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>6.239191</x:v>
+        <x:v>5.843665</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>56.131209</x:v>
+        <x:v>52.572834</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>33.188259</x:v>
+        <x:v>31.300551</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>2.301090</x:v>
+        <x:v>3.761957</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2.301090</x:v>
+        <x:v>3.761957</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>28.069617</x:v>
+        <x:v>41.524306</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>498.249151</x:v>
+        <x:v>483.705335</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>117.570084</x:v>
+        <x:v>113.820379</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1205.975927</x:v>
+        <x:v>1180.307711</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>59.782238</x:v>
+        <x:v>58.475588</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>2196.282694</x:v>
+        <x:v>2152.347905</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>1849.754781</x:v>
+        <x:v>1810.782035</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>9.535913</x:v>
+        <x:v>9.339783</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>15.850986</x:v>
+        <x:v>15.450227</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>29.669441</x:v>
+        <x:v>22.431014</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>2.057115</x:v>
+        <x:v>2.695943</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2.057115</x:v>
+        <x:v>2.695943</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>208.333421</x:v>
+        <x:v>160.639146</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>702.134290</x:v>
+        <x:v>716.095645</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>344.045802</x:v>
+        <x:v>350.886866</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>877.667862</x:v>
+        <x:v>895.119556</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>5.476647</x:v>
+        <x:v>5.585546</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>3.300031</x:v>
+        <x:v>3.365650</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>470.429974</x:v>
+        <x:v>479.784082</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>7.723477</x:v>
+        <x:v>7.877052</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>6.333251</x:v>
+        <x:v>6.459183</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>2.738324</x:v>
+        <x:v>2.792773</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>16.149089</x:v>
+        <x:v>16.470200</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>387.713708</x:v>
+        <x:v>358.601119</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>26.881926</x:v>
+        <x:v>43.099624</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>26.881926</x:v>
+        <x:v>43.099624</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>2670.911374</x:v>
+        <x:v>2549.550342</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>768.068923</x:v>
+        <x:v>784.756876</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>16.445711</x:v>
+        <x:v>16.470826</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>263.065137</x:v>
+        <x:v>265.964605</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>81.164762</x:v>
+        <x:v>76.731661</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>25.062350</x:v>
+        <x:v>25.318487</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>707.397738</x:v>
+        <x:v>717.291591</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>6.765051</x:v>
+        <x:v>6.795027</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>6.706662</x:v>
+        <x:v>6.852379</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>2.899776</x:v>
+        <x:v>2.962780</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>45.709352</x:v>
+        <x:v>41.537466</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>12.678255</x:v>
+        <x:v>16.402234</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.879040</x:v>
+        <x:v>1.971355</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>0.879040</x:v>
+        <x:v>1.971355</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>27.706639</x:v>
+        <x:v>42.716467</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>334.835449</x:v>
+        <x:v>282.596595</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>334.835449</x:v>
+        <x:v>282.596595</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>2.902065</x:v>
+        <x:v>2.485728</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>726.274675</x:v>
+        <x:v>643.673825</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>477.338386</x:v>
+        <x:v>424.845010</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>2489.784569</x:v>
+        <x:v>2218.656798</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>308.556415</x:v>
+        <x:v>270.935736</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>3.686303</x:v>
+        <x:v>3.009169</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>4.174486</x:v>
+        <x:v>3.848419</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.032605</x:v>
+        <x:v>0.041994</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.002261</x:v>
+        <x:v>0.005047</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.002261</x:v>
+        <x:v>0.005047</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.215599</x:v>
+        <x:v>0.277682</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
         <x:v>628.902761</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
         <x:v>79.348472</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
         <x:v>111.749097</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
         <x:v>6.612373</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
         <x:v>5.951135</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
         <x:v>66.123726</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
         <x:v>5.289898</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
         <x:v>5.117976</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
         <x:v>29.735840</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
         <x:v>19.837118</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
         <x:v>10.811229</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.983348</x:v>
+        <x:v>4.199459</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.276183</x:v>
+        <x:v>0.504725</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.276183</x:v>
+        <x:v>0.504725</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>32.375414</x:v>
+        <x:v>35.304479</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>625.245228</x:v>
+        <x:v>650.667743</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>625.245228</x:v>
+        <x:v>650.667743</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>742.021351</x:v>
+        <x:v>781.412949</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>1103.883405</x:v>
+        <x:v>1145.344846</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>7.209240</x:v>
+        <x:v>7.278204</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>7.568800</x:v>
+        <x:v>8.005332</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>107.335033</x:v>
+        <x:v>103.960858</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>8.133933</x:v>
+        <x:v>11.118288</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>0.000563</x:v>
+        <x:v>0.000440</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>0.003270</x:v>
+        <x:v>0.002558</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>32.810215</x:v>
+        <x:v>37.617162</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>0.001189</x:v>
+        <x:v>0.000930</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>77.315240</x:v>
+        <x:v>55.537268</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>5.360611</x:v>
+        <x:v>6.674924</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>5.360611</x:v>
+        <x:v>6.674924</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>579.555637</x:v>
+        <x:v>429.956510</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>329.389981</x:v>
+        <x:v>341.433448</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>788.210850</x:v>
+        <x:v>817.030156</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>64.327926</x:v>
+        <x:v>66.679944</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>643.279258</x:v>
+        <x:v>666.799439</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>4.340197</x:v>
+        <x:v>4.498888</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>2.635120</x:v>
+        <x:v>2.731468</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>30.226375</x:v>
+        <x:v>31.331540</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>9.300423</x:v>
+        <x:v>9.640474</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>133.492072</x:v>
+        <x:v>138.372934</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>2.247602</x:v>
+        <x:v>2.329781</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>20.220670</x:v>
+        <x:v>20.959997</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>33.188259</x:v>
+        <x:v>31.300551</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>2.301090</x:v>
+        <x:v>3.761957</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>2.301090</x:v>
+        <x:v>3.761957</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>37.148187</x:v>
+        <x:v>54.319854</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>615.188614</x:v>
+        <x:v>599.837708</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>145.355742</x:v>
+        <x:v>141.252135</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>1483.259674</x:v>
+        <x:v>1460.541703</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>73.548452</x:v>
+        <x:v>72.370422</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>2699.595786</x:v>
+        <x:v>2662.474313</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>2274.843050</x:v>
+        <x:v>2240.595835</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>11.724424</x:v>
+        <x:v>11.555121</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>19.533850</x:v>
+        <x:v>19.139260</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>29.669441</x:v>
+        <x:v>22.431014</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>2.057115</x:v>
+        <x:v>2.695943</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>2.057115</x:v>
+        <x:v>2.695943</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>282.655276</x:v>
+        <x:v>208.523231</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>952.596637</x:v>
+        <x:v>929.527595</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>466.772352</x:v>
+        <x:v>455.468522</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1190.745797</x:v>
+        <x:v>1161.909494</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>7.430254</x:v>
+        <x:v>7.250315</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>4.477204</x:v>
+        <x:v>4.368780</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>638.239747</x:v>
+        <x:v>622.783489</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>10.478563</x:v>
+        <x:v>10.224804</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>8.592422</x:v>
+        <x:v>8.384339</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>3.715127</x:v>
+        <x:v>3.625158</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>21.909723</x:v>
+        <x:v>21.379135</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>387.713708</x:v>
+        <x:v>358.601119</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>26.881926</x:v>
+        <x:v>43.099624</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>26.881926</x:v>
+        <x:v>43.099624</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>3175.739947</x:v>
+        <x:v>2954.696547</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>936.789133</x:v>
+        <x:v>931.969305</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>20.984952</x:v>
+        <x:v>20.413126</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>327.973396</x:v>
+        <x:v>322.363577</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>116.277679</x:v>
+        <x:v>107.026410</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>31.372197</x:v>
+        <x:v>30.808096</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>878.064779</x:v>
+        <x:v>865.901086</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>8.577535</x:v>
+        <x:v>8.370045</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>8.179901</x:v>
+        <x:v>8.137815</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>3.536764</x:v>
+        <x:v>3.518568</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>70.156054</x:v>
+        <x:v>62.582202</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>