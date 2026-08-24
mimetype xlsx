--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R6c04ab6b51204a99b53e355dc949bdce"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rbd9d5ba4087f49e4accade2f34dbcb75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c04ab6b51204a99b53e355dc949bdce" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd9d5ba4087f49e4accade2f34dbcb75" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:Y101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -247,7727 +247,7727 @@
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>COPerkWh</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>SlagPerkWh</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>FlyAshPerkWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ParticlesPerkWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>WastePerkWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>DesulpPerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>30.851602</x:v>
+        <x:v>263.754126</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>53.433021</x:v>
+        <x:v>42.691651</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>489.314510</x:v>
+        <x:v>511.041471</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>115.147223</x:v>
+        <x:v>119.854400</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>1193.785129</x:v>
+        <x:v>1258.968189</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>59.144072</x:v>
+        <x:v>62.329912</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>2176.871551</x:v>
+        <x:v>2299.247569</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>1831.456188</x:v>
+        <x:v>1931.925245</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>9.446306</x:v>
+        <x:v>9.970607</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>15.628040</x:v>
+        <x:v>16.401001</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>21.057191</x:v>
+        <x:v>0.696048</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>151.824680</x:v>
+        <x:v>5.099413</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>720.960626</x:v>
+        <x:v>713.936095</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>353.270707</x:v>
+        <x:v>349.828686</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>901.200782</x:v>
+        <x:v>892.420118</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>5.623493</x:v>
+        <x:v>5.568702</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>3.388515</x:v>
+        <x:v>3.355500</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>483.043619</x:v>
+        <x:v>478.337183</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>7.930567</x:v>
+        <x:v>7.853297</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>6.503065</x:v>
+        <x:v>6.439704</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>2.811746</x:v>
+        <x:v>2.784351</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>16.582094</x:v>
+        <x:v>16.420530</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>358.260480</x:v>
+        <x:v>230.877058</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>2560.312859</x:v>
+        <x:v>34.064746</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>784.232085</x:v>
+        <x:v>889.417025</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>16.286072</x:v>
+        <x:v>51.739877</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>264.510784</x:v>
+        <x:v>533.836185</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>73.439951</x:v>
+        <x:v>703.795734</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>25.150727</x:v>
+        <x:v>57.406323</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>713.948083</x:v>
+        <x:v>1358.103555</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>6.729277</x:v>
+        <x:v>19.352271</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>6.847796</x:v>
+        <x:v>7.766255</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>2.960799</x:v>
+        <x:v>3.357915</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>38.808915</x:v>
+        <x:v>561.186947</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>21.683756</x:v>
+        <x:v>86.989083</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>75.631630</x:v>
+        <x:v>53.686169</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>291.711545</x:v>
+        <x:v>317.483118</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>291.711545</x:v>
+        <x:v>317.483118</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>2.561018</x:v>
+        <x:v>2.784794</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>670.824650</x:v>
+        <x:v>744.981495</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>446.960818</x:v>
+        <x:v>503.714372</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>2334.905611</x:v>
+        <x:v>2632.932805</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>284.110092</x:v>
+        <x:v>318.364841</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>3.066972</x:v>
+        <x:v>3.257023</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.936506</x:v>
+        <x:v>4.276021</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.041753</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.276089</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.188547</x:v>
+        <x:v>0.727986</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>35.032573</x:v>
+        <x:v>10.153978</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>648.208858</x:v>
+        <x:v>390.824530</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>648.208858</x:v>
+        <x:v>390.824530</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>778.896236</x:v>
+        <x:v>138.167248</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>1139.876093</x:v>
+        <x:v>1598.821707</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>7.196921</x:v>
+        <x:v>46.941491</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>7.910330</x:v>
+        <x:v>32.413963</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>104.126284</x:v>
+        <x:v>199.581597</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>10.791006</x:v>
+        <x:v>9.377890</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>0.000403</x:v>
+        <x:v>0.028402</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>0.002342</x:v>
+        <x:v>0.165016</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>37.073948</x:v>
+        <x:v>31.168142</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>0.000851</x:v>
+        <x:v>0.059996</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>55.437284</x:v>
+        <x:v>93.139780</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>426.790176</x:v>
+        <x:v>570.053656</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>338.542356</x:v>
+        <x:v>342.866006</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>810.111945</x:v>
+        <x:v>820.458185</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>66.115331</x:v>
+        <x:v>66.959714</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>661.153308</x:v>
+        <x:v>669.597142</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>4.460793</x:v>
+        <x:v>4.517764</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>2.708339</x:v>
+        <x:v>2.742928</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>31.066240</x:v>
+        <x:v>31.462998</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>9.558843</x:v>
+        <x:v>9.680923</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>137.201260</x:v>
+        <x:v>138.953508</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>2.310054</x:v>
+        <x:v>2.339556</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>20.782518</x:v>
+        <x:v>21.047939</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>30.851602</x:v>
+        <x:v>263.754126</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>67.925204</x:v>
+        <x:v>53.819174</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>604.358983</x:v>
+        <x:v>624.195315</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>142.329668</x:v>
+        <x:v>146.405956</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>1471.164023</x:v>
+        <x:v>1537.313952</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>72.898171</x:v>
+        <x:v>76.112014</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>2681.732923</x:v>
+        <x:v>2807.497761</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>2256.881517</x:v>
+        <x:v>2359.059915</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>11.638909</x:v>
+        <x:v>12.174808</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>19.281022</x:v>
+        <x:v>20.029832</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>21.057191</x:v>
+        <x:v>0.696048</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>194.714295</x:v>
+        <x:v>7.631253</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>924.602572</x:v>
+        <x:v>1063.004592</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>453.055260</x:v>
+        <x:v>520.872250</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>1155.753214</x:v>
+        <x:v>1328.755740</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>7.211900</x:v>
+        <x:v>8.291436</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>4.345632</x:v>
+        <x:v>4.996122</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>619.483723</x:v>
+        <x:v>712.213077</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>10.170628</x:v>
+        <x:v>11.693051</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>8.339915</x:v>
+        <x:v>9.588301</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>3.605950</x:v>
+        <x:v>4.145718</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>21.265859</x:v>
+        <x:v>24.449106</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>358.260480</x:v>
+        <x:v>230.877058</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>2966.932524</x:v>
+        <x:v>49.111389</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>929.357862</x:v>
+        <x:v>1426.043866</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>20.083852</x:v>
+        <x:v>83.056672</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>319.469876</x:v>
+        <x:v>856.752002</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>101.652067</x:v>
+        <x:v>1130.288273</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>30.485573</x:v>
+        <x:v>92.128802</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>858.990020</x:v>
+        <x:v>2179.154455</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>8.250743</x:v>
+        <x:v>31.063527</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>8.115013</x:v>
+        <x:v>12.452000</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>3.508708</x:v>
+        <x:v>5.383902</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>58.177443</x:v>
+        <x:v>901.327248</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>21.683756</x:v>
+        <x:v>86.989083</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>95.099812</x:v>
+        <x:v>65.865734</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>365.986565</x:v>
+        <x:v>395.642826</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>365.986565</x:v>
+        <x:v>395.642826</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>3.213185</x:v>
+        <x:v>3.470722</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>841.211622</x:v>
+        <x:v>928.465790</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>560.405857</x:v>
+        <x:v>627.749907</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>2927.489069</x:v>
+        <x:v>3281.272322</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>356.321497</x:v>
+        <x:v>396.763893</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>3.849493</x:v>
+        <x:v>4.058831</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>4.939510</x:v>
+        <x:v>5.331437</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.041753</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.475473</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>136.651762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>192.451232</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>11.387647</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>10.248882</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>113.876468</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>9.110117</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>8.814039</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>51.210248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>34.162941</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>18.618803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>4.188547</x:v>
+        <x:v>0.727986</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>39.492912</x:v>
+        <x:v>11.468018</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>731.426543</x:v>
+        <x:v>513.275557</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>731.426543</x:v>
+        <x:v>513.275557</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>871.861166</x:v>
+        <x:v>147.599496</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>1286.707496</x:v>
+        <x:v>2029.688478</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>8.196793</x:v>
+        <x:v>58.856823</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>8.872707</x:v>
+        <x:v>40.658346</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>120.543766</x:v>
+        <x:v>257.954690</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>11.131205</x:v>
+        <x:v>10.536463</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>0.000403</x:v>
+        <x:v>0.028402</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>0.002342</x:v>
+        <x:v>0.165016</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>40.544360</x:v>
+        <x:v>39.430374</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>0.000851</x:v>
+        <x:v>0.059996</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>55.437284</x:v>
+        <x:v>93.139780</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>586.635355</x:v>
+        <x:v>822.839768</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>470.165623</x:v>
+        <x:v>524.410360</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>1125.078680</x:v>
+        <x:v>1254.883144</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>91.820581</x:v>
+        <x:v>102.414259</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>918.205806</x:v>
+        <x:v>1024.142586</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>6.195124</x:v>
+        <x:v>6.909878</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>3.761325</x:v>
+        <x:v>4.195283</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>43.144610</x:v>
+        <x:v>48.122362</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>13.275265</x:v>
+        <x:v>14.806881</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>190.544299</x:v>
+        <x:v>212.528095</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.208189</x:v>
+        <x:v>3.578330</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>28.862638</x:v>
+        <x:v>32.192627</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>210.141083</x:v>
+        <x:v>31.759758</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>23.635351</x:v>
+        <x:v>1.010115</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>23.635351</x:v>
+        <x:v>1.010115</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>69.283670</x:v>
+        <x:v>1313.547727</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>7.792593</x:v>
+        <x:v>41.777204</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>7.792593</x:v>
+        <x:v>41.777204</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>118.151135</x:v>
+        <x:v>1122.681845</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>13.288899</x:v>
+        <x:v>35.706741</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>13.288899</x:v>
+        <x:v>35.706741</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>30.851602</x:v>
+        <x:v>263.754126</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>3.469995</x:v>
+        <x:v>8.388663</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>92.078842</x:v>
+        <x:v>72.365045</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>796.099770</x:v>
+        <x:v>812.785055</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>187.633744</x:v>
+        <x:v>190.658549</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>1933.462180</x:v>
+        <x:v>2001.223558</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>95.821670</x:v>
+        <x:v>99.082184</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>3523.168542</x:v>
+        <x:v>3654.581415</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>2965.923732</x:v>
+        <x:v>3070.951031</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>15.293247</x:v>
+        <x:v>15.848477</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>25.369325</x:v>
+        <x:v>26.077885</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>21.057191</x:v>
+        <x:v>0.696048</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>2.368381</x:v>
+        <x:v>0.022138</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>266.215666</x:v>
+        <x:v>11.869960</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>1264.094517</x:v>
+        <x:v>1647.511162</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>619.406313</x:v>
+        <x:v>807.280469</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>1580.118146</x:v>
+        <x:v>2059.388952</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>9.859937</x:v>
+        <x:v>12.850587</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>5.941244</x:v>
+        <x:v>7.743302</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>846.943326</x:v>
+        <x:v>1103.832478</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>13.905040</x:v>
+        <x:v>18.122623</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>11.402133</x:v>
+        <x:v>14.860551</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>4.929969</x:v>
+        <x:v>6.425294</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>29.074174</x:v>
+        <x:v>37.892757</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>358.260480</x:v>
+        <x:v>230.877058</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>40.294893</x:v>
+        <x:v>7.343013</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>3647.489575</x:v>
+        <x:v>92.725075</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>1172.081517</x:v>
+        <x:v>2329.160135</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>26.430019</x:v>
+        <x:v>135.430055</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>411.728533</x:v>
+        <x:v>1398.465049</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>148.731761</x:v>
+        <x:v>1841.876323</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>39.403233</x:v>
+        <x:v>150.277458</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>1101.480454</x:v>
+        <x:v>3555.482494</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>10.793416</x:v>
+        <x:v>50.656302</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>10.234439</x:v>
+        <x:v>20.337875</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>4.425090</x:v>
+        <x:v>8.793538</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>90.483709</x:v>
+        <x:v>1468.617545</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>21.683756</x:v>
+        <x:v>86.989083</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.438853</x:v>
+        <x:v>2.766676</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>127.546783</x:v>
+        <x:v>86.165033</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>489.778965</x:v>
+        <x:v>525.911138</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>489.778965</x:v>
+        <x:v>525.911138</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.300135</x:v>
+        <x:v>4.613956</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>1125.191558</x:v>
+        <x:v>1234.277986</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>749.482048</x:v>
+        <x:v>834.479233</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>3915.134047</x:v>
+        <x:v>4361.856138</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>476.674548</x:v>
+        <x:v>527.431144</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>5.153702</x:v>
+        <x:v>5.395200</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>6.611191</x:v>
+        <x:v>7.090491</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.041753</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.004696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.807780</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>232.157246</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>326.954789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>19.346437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>17.411793</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>193.464372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>15.477150</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>14.974142</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>87.000928</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>58.039312</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>31.631425</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>4.188547</x:v>
+        <x:v>0.727986</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.471102</x:v>
+        <x:v>0.023153</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>64.419833</x:v>
+        <x:v>17.260066</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1196.317177</x:v>
+        <x:v>1094.791392</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>1196.317177</x:v>
+        <x:v>1094.791392</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1375.820863</x:v>
+        <x:v>404.783365</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>2090.353747</x:v>
+        <x:v>3369.621795</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>13.206670</x:v>
+        <x:v>82.836731</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>15.616361</x:v>
+        <x:v>59.859353</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>168.484836</x:v>
+        <x:v>402.355243</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>29.232902</x:v>
+        <x:v>24.856944</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>0.000403</x:v>
+        <x:v>0.028402</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>0.002342</x:v>
+        <x:v>0.165016</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>82.729354</x:v>
+        <x:v>88.105724</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>0.000851</x:v>
+        <x:v>0.059996</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>55.437284</x:v>
+        <x:v>93.139780</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>6.235238</x:v>
+        <x:v>2.962298</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>1327.204214</x:v>
+        <x:v>1687.226314</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>1053.044173</x:v>
+        <x:v>1029.161541</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>2519.872763</x:v>
+        <x:v>2462.723030</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>205.653333</x:v>
+        <x:v>200.989195</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>2056.533327</x:v>
+        <x:v>2009.891951</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>13.875406</x:v>
+        <x:v>13.560717</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>8.424353</x:v>
+        <x:v>8.233292</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>96.632289</x:v>
+        <x:v>94.440706</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>29.733012</x:v>
+        <x:v>29.058679</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>426.767832</x:v>
+        <x:v>417.088903</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>7.185478</x:v>
+        <x:v>7.022514</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>64.644523</x:v>
+        <x:v>63.178411</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>14.892568</x:v>
+        <x:v>9.366178</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>14.271214</x:v>
+        <x:v>0.527727</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>553.232953</x:v>
+        <x:v>550.868550</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>129.695637</x:v>
+        <x:v>129.141345</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>1364.506185</x:v>
+        <x:v>1358.674567</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>67.549811</x:v>
+        <x:v>67.261117</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>2492.588032</x:v>
+        <x:v>2481.935224</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>2094.044146</x:v>
+        <x:v>2085.094633</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>10.807970</x:v>
+        <x:v>10.761779</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>17.765600</x:v>
+        <x:v>17.689674</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>12.148177</x:v>
+        <x:v>7.543342</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>107.122873</x:v>
+        <x:v>57.369103</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>881.802024</x:v>
+        <x:v>760.526330</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>432.082992</x:v>
+        <x:v>372.657902</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>1102.252531</x:v>
+        <x:v>950.657913</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>6.878056</x:v>
+        <x:v>5.932105</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>4.144470</x:v>
+        <x:v>3.574474</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>590.807356</x:v>
+        <x:v>509.552641</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>9.699822</x:v>
+        <x:v>8.365790</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>7.953854</x:v>
+        <x:v>6.859947</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>3.439028</x:v>
+        <x:v>2.966053</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>20.281447</x:v>
+        <x:v>17.492106</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>247.746812</x:v>
+        <x:v>11.682529</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>1619.290172</x:v>
+        <x:v>41.859816</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>733.762517</x:v>
+        <x:v>1269.202702</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>14.222017</x:v>
+        <x:v>34.484120</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>241.300698</x:v>
+        <x:v>594.715587</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>49.779226</x:v>
+        <x:v>270.642190</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>22.650156</x:v>
+        <x:v>47.759041</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>651.255105</x:v>
+        <x:v>1289.411696</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>5.937837</x:v>
+        <x:v>13.746491</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>6.407103</x:v>
+        <x:v>11.082486</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>2.770255</x:v>
+        <x:v>4.791762</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>20.537499</x:v>
+        <x:v>189.432592</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>10.306273</x:v>
+        <x:v>7.742107</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>23.216108</x:v>
+        <x:v>18.987965</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>395.620216</x:v>
+        <x:v>397.251261</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>395.620216</x:v>
+        <x:v>397.251261</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.389252</x:v>
+        <x:v>3.399849</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>826.048083</x:v>
+        <x:v>824.543910</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>543.633706</x:v>
+        <x:v>541.530763</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>2832.500729</x:v>
+        <x:v>2821.025679</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>367.813222</x:v>
+        <x:v>367.962160</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>4.451331</x:v>
+        <x:v>4.489945</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>4.577521</x:v>
+        <x:v>4.564553</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>3.781909</x:v>
+        <x:v>1.609479</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>15.075757</x:v>
+        <x:v>3.144235</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>614.926441</x:v>
+        <x:v>688.107045</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>614.926441</x:v>
+        <x:v>688.107045</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>47.623458</x:v>
+        <x:v>53.477857</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>1365.743042</x:v>
+        <x:v>1562.843401</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>22.709535</x:v>
+        <x:v>24.763867</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>18.709547</x:v>
+        <x:v>21.466754</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>176.152965</x:v>
+        <x:v>195.780005</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>4.165264</x:v>
+        <x:v>4.717272</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>41.501261</x:v>
+        <x:v>46.445002</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>102.628848</x:v>
+        <x:v>80.420233</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>266.180404</x:v>
+        <x:v>292.019088</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>346.051216</x:v>
+        <x:v>372.101213</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>828.080204</x:v>
+        <x:v>890.416315</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>67.581767</x:v>
+        <x:v>72.669178</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>675.817669</x:v>
+        <x:v>726.691781</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>4.559734</x:v>
+        <x:v>4.902981</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>2.768410</x:v>
+        <x:v>2.976810</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>31.755288</x:v>
+        <x:v>34.145758</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>9.770858</x:v>
+        <x:v>10.506387</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>140.244380</x:v>
+        <x:v>150.801677</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>2.361291</x:v>
+        <x:v>2.539044</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>21.243473</x:v>
+        <x:v>22.842637</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>14.892568</x:v>
+        <x:v>9.366178</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>17.216165</x:v>
+        <x:v>0.635782</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>666.631238</x:v>
+        <x:v>663.656373</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>156.279851</x:v>
+        <x:v>155.582446</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>1644.194262</x:v>
+        <x:v>1636.856989</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>81.395756</x:v>
+        <x:v>81.032524</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>3003.503379</x:v>
+        <x:v>2990.100143</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>2523.268421</x:v>
+        <x:v>2512.008250</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>13.023321</x:v>
+        <x:v>12.965204</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>21.407084</x:v>
+        <x:v>21.311554</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>12.148177</x:v>
+        <x:v>7.543342</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>144.529373</x:v>
+        <x:v>75.352083</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>1189.720645</x:v>
+        <x:v>998.921730</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>582.963116</x:v>
+        <x:v>489.471648</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>1487.150806</x:v>
+        <x:v>1248.652163</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>9.279821</x:v>
+        <x:v>7.791589</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>5.591687</x:v>
+        <x:v>4.694932</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>797.112832</x:v>
+        <x:v>669.277559</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>13.086927</x:v>
+        <x:v>10.988139</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>10.731280</x:v>
+        <x:v>9.010274</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>4.639911</x:v>
+        <x:v>3.895795</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>27.363575</x:v>
+        <x:v>22.975200</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>247.746812</x:v>
+        <x:v>11.682529</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>1986.654600</x:v>
+        <x:v>58.922637</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>928.525870</x:v>
+        <x:v>2058.281374</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>18.319587</x:v>
+        <x:v>56.905161</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>307.507916</x:v>
+        <x:v>929.030131</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>69.015331</x:v>
+        <x:v>457.235126</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>28.942275</x:v>
+        <x:v>78.303787</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>829.436104</x:v>
+        <x:v>2107.238841</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>7.627367</x:v>
+        <x:v>22.638116</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>8.107748</x:v>
+        <x:v>17.972602</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>3.505567</x:v>
+        <x:v>7.770859</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>31.012219</x:v>
+        <x:v>322.493891</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>10.306273</x:v>
+        <x:v>7.742107</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>27.995361</x:v>
+        <x:v>22.855424</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>481.677661</x:v>
+        <x:v>483.169640</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>481.677661</x:v>
+        <x:v>483.169640</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>4.124656</x:v>
+        <x:v>4.132303</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>1002.848690</x:v>
+        <x:v>998.399550</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>659.517401</x:v>
+        <x:v>654.962938</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>3435.988321</x:v>
+        <x:v>3411.462025</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>446.789830</x:v>
+        <x:v>445.912480</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>5.430678</x:v>
+        <x:v>5.478276</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>5.555854</x:v>
+        <x:v>5.524700</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>3.781909</x:v>
+        <x:v>1.609479</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>17.402428</x:v>
+        <x:v>3.203394</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>682.913248</x:v>
+        <x:v>728.918911</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>682.913248</x:v>
+        <x:v>728.918911</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>52.853212</x:v>
+        <x:v>56.617231</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>1482.617042</x:v>
+        <x:v>1646.509814</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>23.981850</x:v>
+        <x:v>26.119826</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>19.877862</x:v>
+        <x:v>22.544937</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>191.620881</x:v>
+        <x:v>206.941367</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>4.557475</x:v>
+        <x:v>4.980446</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>46.088765</x:v>
+        <x:v>49.198839</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>102.628848</x:v>
+        <x:v>80.420233</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>350.810940</x:v>
+        <x:v>400.721898</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>508.018266</x:v>
+        <x:v>546.756025</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>1215.657826</x:v>
+        <x:v>1308.355005</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>99.212979</x:v>
+        <x:v>106.778235</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>992.129789</x:v>
+        <x:v>1067.782354</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>6.693888</x:v>
+        <x:v>7.204315</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>4.064146</x:v>
+        <x:v>4.374048</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>46.618147</x:v>
+        <x:v>50.172906</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>14.344045</x:v>
+        <x:v>15.437817</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>205.884861</x:v>
+        <x:v>221.584136</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.466478</x:v>
+        <x:v>3.730806</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>31.186345</x:v>
+        <x:v>33.564387</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>109.138356</x:v>
+        <x:v>15.468458</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>16.949285</x:v>
+        <x:v>1.274383</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>16.949285</x:v>
+        <x:v>1.274383</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>115.016271</x:v>
+        <x:v>789.243047</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>17.862131</x:v>
+        <x:v>65.022527</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>17.862131</x:v>
+        <x:v>65.022527</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>28.252049</x:v>
+        <x:v>290.724039</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>4.387569</x:v>
+        <x:v>23.951572</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>4.387569</x:v>
+        <x:v>23.951572</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>14.892568</x:v>
+        <x:v>9.366178</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>2.312829</x:v>
+        <x:v>0.771641</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>22.124416</x:v>
+        <x:v>0.815874</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>855.628378</x:v>
+        <x:v>851.636079</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>200.586873</x:v>
+        <x:v>199.650949</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>2110.341055</x:v>
+        <x:v>2100.494358</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>104.472329</x:v>
+        <x:v>103.984869</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>3855.028957</x:v>
+        <x:v>3837.041674</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>3238.642213</x:v>
+        <x:v>3223.530946</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>16.715573</x:v>
+        <x:v>16.637579</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>27.476223</x:v>
+        <x:v>27.348021</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>12.148177</x:v>
+        <x:v>7.543342</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.886623</x:v>
+        <x:v>0.621465</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>206.873539</x:v>
+        <x:v>105.323717</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>1702.918346</x:v>
+        <x:v>1396.247398</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>834.429989</x:v>
+        <x:v>684.161225</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>2128.647932</x:v>
+        <x:v>1745.309247</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>13.282763</x:v>
+        <x:v>10.890730</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>8.003716</x:v>
+        <x:v>6.562363</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>1140.955292</x:v>
+        <x:v>935.485756</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>18.732102</x:v>
+        <x:v>15.358721</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>15.360323</x:v>
+        <x:v>12.594152</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>6.641382</x:v>
+        <x:v>5.445365</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>39.167122</x:v>
+        <x:v>32.113690</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>247.746812</x:v>
+        <x:v>11.682529</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>38.475303</x:v>
+        <x:v>0.962476</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>2598.928647</x:v>
+        <x:v>97.744914</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>1253.131456</x:v>
+        <x:v>3465.232686</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>25.148871</x:v>
+        <x:v>95.962416</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>417.853279</x:v>
+        <x:v>1558.219447</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>101.075507</x:v>
+        <x:v>772.756585</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>39.429140</x:v>
+        <x:v>131.967192</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>1126.404435</x:v>
+        <x:v>3550.282313</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>10.443250</x:v>
+        <x:v>38.168585</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>10.942155</x:v>
+        <x:v>30.257889</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>4.731087</x:v>
+        <x:v>13.082679</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>48.470086</x:v>
+        <x:v>545.418252</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>10.306273</x:v>
+        <x:v>7.742107</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.600574</x:v>
+        <x:v>0.637841</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>37.084393</x:v>
+        <x:v>29.816371</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>631.336270</x:v>
+        <x:v>630.169212</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>631.336270</x:v>
+        <x:v>630.169212</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>5.397208</x:v>
+        <x:v>5.381673</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>1300.569004</x:v>
+        <x:v>1290.176547</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>852.874946</x:v>
+        <x:v>844.149658</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>4441.910049</x:v>
+        <x:v>4395.589194</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>580.052847</x:v>
+        <x:v>577.692892</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>7.171945</x:v>
+        <x:v>7.192036</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>7.197311</x:v>
+        <x:v>7.131600</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>3.781909</x:v>
+        <x:v>1.609479</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.587334</x:v>
+        <x:v>0.132598</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>22.032369</x:v>
+        <x:v>3.301993</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>810.961787</x:v>
+        <x:v>796.938687</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>810.961787</x:v>
+        <x:v>796.938687</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>62.703100</x:v>
+        <x:v>61.849521</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>1700.079649</x:v>
+        <x:v>1785.953835</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>26.261482</x:v>
+        <x:v>28.379756</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>22.004047</x:v>
+        <x:v>24.341907</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>220.383978</x:v>
+        <x:v>225.543638</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>5.290712</x:v>
+        <x:v>5.419070</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>54.729018</x:v>
+        <x:v>53.788567</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>102.628848</x:v>
+        <x:v>80.420233</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>15.938353</x:v>
+        <x:v>6.625496</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>655.696289</x:v>
+        <x:v>594.673455</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>845.809423</x:v>
+        <x:v>844.601385</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>2023.972195</x:v>
+        <x:v>2021.081431</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>165.181605</x:v>
+        <x:v>164.945682</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>1651.816049</x:v>
+        <x:v>1649.456822</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>11.144783</x:v>
+        <x:v>11.128865</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>6.766475</x:v>
+        <x:v>6.756811</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>77.615453</x:v>
+        <x:v>77.504598</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>23.881678</x:v>
+        <x:v>23.847569</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>342.781682</x:v>
+        <x:v>342.292100</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>5.771405</x:v>
+        <x:v>5.763162</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>51.922748</x:v>
+        <x:v>51.848589</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>36.397700</x:v>
+        <x:v>253.001264</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>41.492929</x:v>
+        <x:v>40.908533</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>487.997644</x:v>
+        <x:v>511.969754</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>114.756979</x:v>
+        <x:v>120.075668</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>1192.984744</x:v>
+        <x:v>1261.148316</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>59.095771</x:v>
+        <x:v>62.438224</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>2176.102995</x:v>
+        <x:v>2303.198307</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>1830.316871</x:v>
+        <x:v>1935.266420</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>9.441643</x:v>
+        <x:v>9.987798</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>15.601633</x:v>
+        <x:v>16.430099</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>21.310143</x:v>
+        <x:v>0.707516</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>153.492345</x:v>
+        <x:v>5.229046</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>720.211569</x:v>
+        <x:v>721.401808</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>352.903669</x:v>
+        <x:v>353.486886</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>900.264461</x:v>
+        <x:v>901.752259</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>5.617650</x:v>
+        <x:v>5.626934</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3.384994</x:v>
+        <x:v>3.390588</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>482.541751</x:v>
+        <x:v>483.339211</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>7.922327</x:v>
+        <x:v>7.935420</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>6.496308</x:v>
+        <x:v>6.507044</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>2.808825</x:v>
+        <x:v>2.813467</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>16.564866</x:v>
+        <x:v>16.592242</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>366.719640</x:v>
+        <x:v>222.063137</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>2576.635024</x:v>
+        <x:v>34.101276</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>786.013854</x:v>
+        <x:v>889.332511</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>16.894090</x:v>
+        <x:v>51.709730</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>269.103494</x:v>
+        <x:v>533.683692</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>84.256792</x:v>
+        <x:v>703.258284</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>25.703587</x:v>
+        <x:v>57.378965</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>724.982529</x:v>
+        <x:v>1357.558616</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>6.945728</x:v>
+        <x:v>19.341544</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>6.863354</x:v>
+        <x:v>7.765517</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>2.967526</x:v>
+        <x:v>3.357596</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>47.773531</x:v>
+        <x:v>560.741413</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>17.900021</x:v>
+        <x:v>83.766371</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>42.629679</x:v>
+        <x:v>51.975660</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>286.089606</x:v>
+        <x:v>317.116511</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>286.089606</x:v>
+        <x:v>317.116511</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>2.515318</x:v>
+        <x:v>2.780284</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>654.635061</x:v>
+        <x:v>743.889870</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>433.654274</x:v>
+        <x:v>503.211683</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>2264.995296</x:v>
+        <x:v>2630.306296</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>276.126679</x:v>
+        <x:v>318.035351</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>3.029702</x:v>
+        <x:v>3.252863</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>3.888886</x:v>
+        <x:v>4.260145</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.041828</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.276583</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>4.237926</x:v>
+        <x:v>0.714007</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>35.632525</x:v>
+        <x:v>9.855375</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>648.473249</x:v>
+        <x:v>393.115547</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>648.473249</x:v>
+        <x:v>393.115547</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>778.510898</x:v>
+        <x:v>138.149000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>1144.698406</x:v>
+        <x:v>1582.693246</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>7.396971</x:v>
+        <x:v>46.104331</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>8.053076</x:v>
+        <x:v>31.893378</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>104.475824</x:v>
+        <x:v>197.341610</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>10.930240</x:v>
+        <x:v>9.340412</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>0.000534</x:v>
+        <x:v>0.027830</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>0.003101</x:v>
+        <x:v>0.161693</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>37.278927</x:v>
+        <x:v>31.313978</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>0.001128</x:v>
+        <x:v>0.058788</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>56.272986</x:v>
+        <x:v>92.785512</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>431.221904</x:v>
+        <x:v>571.463102</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>340.662808</x:v>
+        <x:v>341.585087</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>815.186061</x:v>
+        <x:v>817.393021</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>66.529443</x:v>
+        <x:v>66.709558</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>665.294426</x:v>
+        <x:v>667.095582</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>4.488733</x:v>
+        <x:v>4.500886</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>2.725302</x:v>
+        <x:v>2.732681</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>31.260822</x:v>
+        <x:v>31.345455</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>9.618715</x:v>
+        <x:v>9.644755</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>138.060617</x:v>
+        <x:v>138.434389</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>2.324523</x:v>
+        <x:v>2.330816</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>20.912689</x:v>
+        <x:v>20.969306</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>36.397700</x:v>
+        <x:v>253.001264</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>54.223905</x:v>
+        <x:v>50.545341</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>603.610683</x:v>
+        <x:v>624.995497</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>142.033166</x:v>
+        <x:v>146.598961</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>1472.952437</x:v>
+        <x:v>1539.125073</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>72.973843</x:v>
+        <x:v>76.202246</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>2686.035364</x:v>
+        <x:v>2810.759132</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>2259.762638</x:v>
+        <x:v>2361.832668</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>11.655581</x:v>
+        <x:v>12.189039</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>19.280578</x:v>
+        <x:v>20.054473</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>21.310143</x:v>
+        <x:v>0.707516</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>197.048738</x:v>
+        <x:v>7.821710</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>924.551900</x:v>
+        <x:v>1073.971194</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>453.030431</x:v>
+        <x:v>526.245885</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>1155.689875</x:v>
+        <x:v>1342.463992</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>7.211505</x:v>
+        <x:v>8.376975</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>4.345394</x:v>
+        <x:v>5.047665</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>619.449773</x:v>
+        <x:v>719.560700</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>10.170071</x:v>
+        <x:v>11.813683</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>8.339458</x:v>
+        <x:v>9.687220</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.605752</x:v>
+        <x:v>4.188488</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>21.264694</x:v>
+        <x:v>24.701337</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>366.719640</x:v>
+        <x:v>222.063137</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>2985.771530</x:v>
+        <x:v>48.970977</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>937.759522</x:v>
+        <x:v>1425.716023</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>21.162325</x:v>
+        <x:v>83.004718</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>328.613833</x:v>
+        <x:v>856.445743</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>119.299204</x:v>
+        <x:v>1129.415556</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>31.539806</x:v>
+        <x:v>92.079095</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>881.539743</x:v>
+        <x:v>2178.111828</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>8.641303</x:v>
+        <x:v>31.044810</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>8.188375</x:v>
+        <x:v>12.449137</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>3.540428</x:v>
+        <x:v>5.382665</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>72.645812</x:v>
+        <x:v>900.609228</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>17.900021</x:v>
+        <x:v>83.766371</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>53.554804</x:v>
+        <x:v>63.807425</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>358.256638</x:v>
+        <x:v>395.208460</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>358.256638</x:v>
+        <x:v>395.208460</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>3.150003</x:v>
+        <x:v>3.465256</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>819.264814</x:v>
+        <x:v>927.132300</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>542.586097</x:v>
+        <x:v>627.144530</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>2833.890062</x:v>
+        <x:v>3278.107501</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>345.610541</x:v>
+        <x:v>396.369189</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>3.796041</x:v>
+        <x:v>4.053944</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>4.871374</x:v>
+        <x:v>5.311568</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.041828</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.476323</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>1083.079091</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>136.651762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>192.451232</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>11.387647</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>10.248882</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>113.876468</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>9.110117</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>8.814039</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>51.210248</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>34.162941</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>18.618803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>4.237926</x:v>
+        <x:v>0.714007</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>40.131783</x:v>
+        <x:v>11.157312</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>731.376527</x:v>
+        <x:v>517.156709</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>731.376527</x:v>
+        <x:v>517.156709</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>870.996882</x:v>
+        <x:v>147.703819</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>1292.076638</x:v>
+        <x:v>2011.149138</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>8.442480</x:v>
+        <x:v>57.823367</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>9.043405</x:v>
+        <x:v>40.021464</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>120.988976</x:v>
+        <x:v>255.360245</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>11.271634</x:v>
+        <x:v>10.497593</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>0.000534</x:v>
+        <x:v>0.027830</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>0.003101</x:v>
+        <x:v>0.161693</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>40.739392</x:v>
+        <x:v>39.683500</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>0.001128</x:v>
+        <x:v>0.058788</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>56.272986</x:v>
+        <x:v>92.785512</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>591.547097</x:v>
+        <x:v>824.385986</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>473.734646</x:v>
+        <x:v>521.296820</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>1133.619141</x:v>
+        <x:v>1247.432626</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>92.517590</x:v>
+        <x:v>101.806203</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>925.175897</x:v>
+        <x:v>1018.062025</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>6.242151</x:v>
+        <x:v>6.868852</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>3.789877</x:v>
+        <x:v>4.170375</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>43.472120</x:v>
+        <x:v>47.836649</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>13.376037</x:v>
+        <x:v>14.718969</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>191.990719</x:v>
+        <x:v>211.266269</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>3.232542</x:v>
+        <x:v>3.557084</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>29.081734</x:v>
+        <x:v>32.001492</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>47.741162</x:v>
+        <x:v>4.581110</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>5.799293</x:v>
+        <x:v>0.148490</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>5.799293</x:v>
+        <x:v>0.148490</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>88.350915</x:v>
+        <x:v>1298.232754</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>10.732307</x:v>
+        <x:v>42.080378</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>10.732307</x:v>
+        <x:v>42.080378</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>184.251563</x:v>
+        <x:v>1129.274516</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>22.381708</x:v>
+        <x:v>36.603836</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>22.381708</x:v>
+        <x:v>36.603836</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>36.397700</x:v>
+        <x:v>253.001264</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>4.421361</x:v>
+        <x:v>8.200678</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>75.442200</x:v>
+        <x:v>66.606687</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>796.299080</x:v>
+        <x:v>813.371736</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>187.493476</x:v>
+        <x:v>190.804450</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>1939.565259</x:v>
+        <x:v>2002.419668</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>96.103963</x:v>
+        <x:v>99.142282</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>3535.922645</x:v>
+        <x:v>3656.693842</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>2975.505584</x:v>
+        <x:v>3072.776415</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>15.345479</x:v>
+        <x:v>15.857775</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>25.412154</x:v>
+        <x:v>26.095096</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>21.310143</x:v>
+        <x:v>0.707516</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>2.588621</x:v>
+        <x:v>0.022933</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>269.661553</x:v>
+        <x:v>12.161666</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>1265.207464</x:v>
+        <x:v>1664.251166</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>619.951657</x:v>
+        <x:v>815.483071</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>1581.509330</x:v>
+        <x:v>2080.313957</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>9.868618</x:v>
+        <x:v>12.981159</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>5.946475</x:v>
+        <x:v>7.821980</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>847.689001</x:v>
+        <x:v>1115.048281</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>13.917282</x:v>
+        <x:v>18.306763</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>11.412171</x:v>
+        <x:v>15.011546</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>4.934309</x:v>
+        <x:v>6.490580</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>29.099772</x:v>
+        <x:v>38.277777</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>366.719640</x:v>
+        <x:v>222.063137</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>44.546769</x:v>
+        <x:v>7.197862</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>3670.545600</x:v>
+        <x:v>92.678203</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>1191.510829</x:v>
+        <x:v>2328.936258</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>28.292773</x:v>
+        <x:v>135.351112</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>428.452274</x:v>
+        <x:v>1398.085158</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>177.767911</x:v>
+        <x:v>1840.469710</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>41.293178</x:v>
+        <x:v>150.205781</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>1143.222341</x:v>
+        <x:v>3554.054058</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>11.474217</x:v>
+        <x:v>50.628208</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>10.404093</x:v>
+        <x:v>20.335920</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>4.498444</x:v>
+        <x:v>8.792693</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>114.129481</x:v>
+        <x:v>1467.451571</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>17.900021</x:v>
+        <x:v>83.766371</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.174381</x:v>
+        <x:v>2.715168</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>71.763349</x:v>
+        <x:v>83.527057</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>478.536158</x:v>
+        <x:v>525.363837</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>478.536158</x:v>
+        <x:v>525.363837</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>4.207823</x:v>
+        <x:v>4.606894</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>1093.650415</x:v>
+        <x:v>1232.541379</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>724.140961</x:v>
+        <x:v>833.702701</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>3782.057550</x:v>
+        <x:v>4357.794094</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>461.418131</x:v>
+        <x:v>526.927745</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>5.073283</x:v>
+        <x:v>5.389102</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>6.508869</x:v>
+        <x:v>7.063967</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.041828</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.005081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.809224</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>1840.039642</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>232.157246</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>326.954789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>19.346437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>17.411793</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>193.464372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>15.477150</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>14.974142</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>87.000928</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>58.039312</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>31.631425</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>4.237926</x:v>
+        <x:v>0.714007</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.514796</x:v>
+        <x:v>0.023144</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>65.579352</x:v>
+        <x:v>16.884423</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>1200.365671</x:v>
+        <x:v>1103.838563</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>1200.365671</x:v>
+        <x:v>1103.838563</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>1379.546361</x:v>
+        <x:v>404.899787</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>2104.649225</x:v>
+        <x:v>3350.791245</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>13.576278</x:v>
+        <x:v>81.500176</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>15.908547</x:v>
+        <x:v>59.055690</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>169.321371</x:v>
+        <x:v>399.722931</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>29.645367</x:v>
+        <x:v>24.810395</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>0.000534</x:v>
+        <x:v>0.027830</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>0.003101</x:v>
+        <x:v>0.161693</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>83.443286</x:v>
+        <x:v>88.690288</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>0.001128</x:v>
+        <x:v>0.058788</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>56.272986</x:v>
+        <x:v>92.785512</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>6.835684</x:v>
+        <x:v>3.007511</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1341.419917</x:v>
+        <x:v>1688.547238</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1060.051672</x:v>
+        <x:v>1023.557966</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>2536.641296</x:v>
+        <x:v>2449.314004</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>207.021856</x:v>
+        <x:v>199.894850</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>2070.218560</x:v>
+        <x:v>1998.948499</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>13.967740</x:v>
+        <x:v>13.486881</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>8.480413</x:v>
+        <x:v>8.188464</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>97.275330</x:v>
+        <x:v>93.926496</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>29.930871</x:v>
+        <x:v>28.900460</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>429.607765</x:v>
+        <x:v>414.817939</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>7.233294</x:v>
+        <x:v>6.984278</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>65.074701</x:v>
+        <x:v>62.834417</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>11.889019</x:v>
+        <x:v>8.907986</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>14.470287</x:v>
+        <x:v>0.502069</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>553.911487</x:v>
+        <x:v>550.868596</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>129.854708</x:v>
+        <x:v>129.141356</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1366.179737</x:v>
+        <x:v>1358.674682</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>67.632660</x:v>
+        <x:v>67.261123</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>2495.645163</x:v>
+        <x:v>2481.935434</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>2096.612468</x:v>
+        <x:v>2085.094809</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>10.821226</x:v>
+        <x:v>10.761780</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>17.787390</x:v>
+        <x:v>17.689675</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>12.185868</x:v>
+        <x:v>7.596978</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>107.211230</x:v>
+        <x:v>57.777021</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>879.799691</x:v>
+        <x:v>760.526330</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>431.101848</x:v>
+        <x:v>372.657902</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>1099.749614</x:v>
+        <x:v>950.657913</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>6.862438</x:v>
+        <x:v>5.932105</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>4.135059</x:v>
+        <x:v>3.574474</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>589.465793</x:v>
+        <x:v>509.552641</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>9.677797</x:v>
+        <x:v>8.365790</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>7.935793</x:v>
+        <x:v>6.859947</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>3.431219</x:v>
+        <x:v>2.966053</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>20.235393</x:v>
+        <x:v>17.492106</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>237.797486</x:v>
+        <x:v>11.184952</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>1568.971480</x:v>
+        <x:v>40.096038</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>728.187826</x:v>
+        <x:v>1263.434077</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>13.971231</x:v>
+        <x:v>34.304357</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>238.777583</x:v>
+        <x:v>598.286918</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>46.736119</x:v>
+        <x:v>268.982134</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>22.354161</x:v>
+        <x:v>47.521980</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>643.954478</x:v>
+        <x:v>1283.171615</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>5.842532</x:v>
+        <x:v>13.675914</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>6.358426</x:v>
+        <x:v>11.032116</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>2.749209</x:v>
+        <x:v>4.769983</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>18.158875</x:v>
+        <x:v>188.213006</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>7.689032</x:v>
+        <x:v>6.931633</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>16.774820</x:v>
+        <x:v>15.482901</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>397.918991</x:v>
+        <x:v>400.756710</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>397.918991</x:v>
+        <x:v>400.756710</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>3.403842</x:v>
+        <x:v>3.424326</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>823.200323</x:v>
+        <x:v>823.552369</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>540.228433</x:v>
+        <x:v>539.205957</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>2813.967416</x:v>
+        <x:v>2808.041473</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>366.953276</x:v>
+        <x:v>368.493524</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>4.507817</x:v>
+        <x:v>4.562710</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>4.556000</x:v>
+        <x:v>4.552747</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>3.176511</x:v>
+        <x:v>1.535675</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>13.526239</x:v>
+        <x:v>3.059993</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>606.120626</x:v>
+        <x:v>689.252887</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>606.120626</x:v>
+        <x:v>689.252887</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>46.916962</x:v>
+        <x:v>53.564242</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1204.385133</x:v>
+        <x:v>1573.947555</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>15.751827</x:v>
+        <x:v>24.986636</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>14.402905</x:v>
+        <x:v>21.701574</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>152.761693</x:v>
+        <x:v>196.746230</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>3.811715</x:v>
+        <x:v>4.741304</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>40.906329</x:v>
+        <x:v>46.522274</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>84.507861</x:v>
+        <x:v>78.196642</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>262.442807</x:v>
+        <x:v>295.975628</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>350.733717</x:v>
+        <x:v>373.875515</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>839.285154</x:v>
+        <x:v>894.662115</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>68.496232</x:v>
+        <x:v>73.015689</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>684.962319</x:v>
+        <x:v>730.156889</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>4.621433</x:v>
+        <x:v>4.926360</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>2.805870</x:v>
+        <x:v>2.991004</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>32.184976</x:v>
+        <x:v>34.308577</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>9.903070</x:v>
+        <x:v>10.556485</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>142.142060</x:v>
+        <x:v>151.520750</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>2.393242</x:v>
+        <x:v>2.551151</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>21.530924</x:v>
+        <x:v>22.951558</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>11.889019</x:v>
+        <x:v>8.907986</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>17.456625</x:v>
+        <x:v>0.604870</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>667.484961</x:v>
+        <x:v>663.656432</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>156.479991</x:v>
+        <x:v>155.582460</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1646.299904</x:v>
+        <x:v>1636.857133</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>81.499995</x:v>
+        <x:v>81.032531</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>3007.349825</x:v>
+        <x:v>2990.100407</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>2526.499853</x:v>
+        <x:v>2512.008472</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>13.039999</x:v>
+        <x:v>12.965205</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>21.434499</x:v>
+        <x:v>21.311556</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>12.185868</x:v>
+        <x:v>7.596978</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>144.498583</x:v>
+        <x:v>75.887869</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>1185.788174</x:v>
+        <x:v>998.921730</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>581.036206</x:v>
+        <x:v>489.471648</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>1482.235218</x:v>
+        <x:v>1248.652163</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>9.249148</x:v>
+        <x:v>7.791589</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>5.573204</x:v>
+        <x:v>4.694932</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>794.478077</x:v>
+        <x:v>669.277559</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>13.043670</x:v>
+        <x:v>10.988139</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>10.695809</x:v>
+        <x:v>9.010274</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>4.624574</x:v>
+        <x:v>3.895795</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>27.273128</x:v>
+        <x:v>22.975200</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>237.797486</x:v>
+        <x:v>11.184952</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>1924.985098</x:v>
+        <x:v>55.267927</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>915.935682</x:v>
+        <x:v>2037.540559</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>17.834530</x:v>
+        <x:v>56.397727</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>302.147187</x:v>
+        <x:v>929.103418</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>63.661078</x:v>
+        <x:v>453.859654</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>28.344389</x:v>
+        <x:v>77.572023</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>814.288578</x:v>
+        <x:v>2087.092373</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>7.440725</x:v>
+        <x:v>22.433200</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>7.997812</x:v>
+        <x:v>17.791496</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>3.458034</x:v>
+        <x:v>7.692554</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>26.906637</x:v>
+        <x:v>320.271691</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>7.689032</x:v>
+        <x:v>6.931633</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>20.156873</x:v>
+        <x:v>18.705082</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>484.030417</x:v>
+        <x:v>488.266642</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>484.030417</x:v>
+        <x:v>488.266642</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>4.138041</x:v>
+        <x:v>4.168957</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>997.574711</x:v>
+        <x:v>998.525525</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>654.042240</x:v>
+        <x:v>652.950783</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>3406.406474</x:v>
+        <x:v>3399.876040</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>445.012714</x:v>
+        <x:v>447.164495</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>5.497777</x:v>
+        <x:v>5.577695</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>5.519234</x:v>
+        <x:v>5.517564</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>3.176511</x:v>
+        <x:v>1.535675</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>15.767942</x:v>
+        <x:v>3.114561</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>678.783839</x:v>
+        <x:v>729.851683</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>678.783839</x:v>
+        <x:v>729.851683</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>52.506439</x:v>
+        <x:v>56.687226</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1327.340953</x:v>
+        <x:v>1657.219063</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>17.025851</x:v>
+        <x:v>26.337351</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>15.596977</x:v>
+        <x:v>22.775297</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>169.021715</x:v>
+        <x:v>207.855140</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>4.226885</x:v>
+        <x:v>5.003190</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>45.809380</x:v>
+        <x:v>49.261734</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>84.507861</x:v>
+        <x:v>78.196642</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>345.996609</x:v>
+        <x:v>406.542206</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>510.484932</x:v>
+        <x:v>548.612596</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>1221.560413</x:v>
+        <x:v>1312.797672</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>99.694704</x:v>
+        <x:v>107.140813</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>996.947043</x:v>
+        <x:v>1071.408129</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>6.726390</x:v>
+        <x:v>7.228778</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>4.083879</x:v>
+        <x:v>4.388901</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>46.844500</x:v>
+        <x:v>50.343274</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>14.413692</x:v>
+        <x:v>15.490238</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>206.884528</x:v>
+        <x:v>222.336550</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>3.483309</x:v>
+        <x:v>3.743474</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>31.337769</x:v>
+        <x:v>33.678359</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>29.697708</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>4.998900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>4.998900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>171.183545</x:v>
+        <x:v>820.699734</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>28.814660</x:v>
+        <x:v>66.612041</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>28.814660</x:v>
+        <x:v>66.612041</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>35.957869</x:v>
+        <x:v>297.005527</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>6.052648</x:v>
+        <x:v>24.106435</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>6.052648</x:v>
+        <x:v>24.106435</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>11.889019</x:v>
+        <x:v>8.907986</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>2.001232</x:v>
+        <x:v>0.723016</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>22.433855</x:v>
+        <x:v>0.776207</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>856.774084</x:v>
+        <x:v>851.636157</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>200.855463</x:v>
+        <x:v>199.650967</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>2113.166850</x:v>
+        <x:v>2100.494552</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>104.612220</x:v>
+        <x:v>103.984879</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>3860.190929</x:v>
+        <x:v>3837.042028</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>3242.978829</x:v>
+        <x:v>3223.531243</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>16.737955</x:v>
+        <x:v>16.637581</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>27.513014</x:v>
+        <x:v>27.348023</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>12.185868</x:v>
+        <x:v>7.596978</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>2.051200</x:v>
+        <x:v>0.616608</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>206.644171</x:v>
+        <x:v>106.072614</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>1695.768981</x:v>
+        <x:v>1396.247398</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>830.926801</x:v>
+        <x:v>684.161225</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>2119.711226</x:v>
+        <x:v>1745.309247</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>13.226998</x:v>
+        <x:v>10.890730</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>7.970114</x:v>
+        <x:v>6.562363</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>1136.165217</x:v>
+        <x:v>935.485756</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>18.653459</x:v>
+        <x:v>15.358721</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>15.295836</x:v>
+        <x:v>12.594152</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>6.613499</x:v>
+        <x:v>5.445365</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>39.002687</x:v>
+        <x:v>32.113690</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>237.797486</x:v>
+        <x:v>11.184952</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>40.027526</x:v>
+        <x:v>0.907826</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>2518.341126</x:v>
+        <x:v>90.977495</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>1228.848773</x:v>
+        <x:v>3423.981720</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>24.273361</x:v>
+        <x:v>94.990592</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>407.763194</x:v>
+        <x:v>1555.946911</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>91.869344</x:v>
+        <x:v>766.741466</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>38.328101</x:v>
+        <x:v>130.544271</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>1098.178746</x:v>
+        <x:v>3510.829927</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>10.104380</x:v>
+        <x:v>37.774186</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>10.730122</x:v>
+        <x:v>29.897691</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>4.639410</x:v>
+        <x:v>12.926940</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>41.486240</x:v>
+        <x:v>541.580950</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>7.689032</x:v>
+        <x:v>6.931633</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.294265</x:v>
+        <x:v>0.562606</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>26.879983</x:v>
+        <x:v>24.592493</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>635.622566</x:v>
+        <x:v>638.379268</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>635.622566</x:v>
+        <x:v>638.379268</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>5.422458</x:v>
+        <x:v>5.442087</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>1292.154722</x:v>
+        <x:v>1292.409384</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>844.014500</x:v>
+        <x:v>842.674706</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>4393.946243</x:v>
+        <x:v>4386.341639</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>577.231078</x:v>
+        <x:v>580.371629</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>7.288996</x:v>
+        <x:v>7.343939</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>7.138753</x:v>
+        <x:v>7.133052</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>3.176511</x:v>
+        <x:v>1.535675</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.534690</x:v>
+        <x:v>0.124643</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>20.231328</x:v>
+        <x:v>3.205507</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>816.853294</x:v>
+        <x:v>797.516343</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>816.853294</x:v>
+        <x:v>797.516343</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>63.127167</x:v>
+        <x:v>61.892200</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1558.365933</x:v>
+        <x:v>1796.004909</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>19.332371</x:v>
+        <x:v>28.588545</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>17.793138</x:v>
+        <x:v>24.564834</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>199.555779</x:v>
+        <x:v>226.369991</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>5.010409</x:v>
+        <x:v>5.439667</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>55.125808</x:v>
+        <x:v>53.827500</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>84.507861</x:v>
+        <x:v>78.196642</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>14.224879</x:v>
+        <x:v>6.346825</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>643.654910</x:v>
+        <x:v>603.647850</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>856.399171</x:v>
+        <x:v>846.813112</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>2049.312841</x:v>
+        <x:v>2026.373964</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>167.249721</x:v>
+        <x:v>165.377619</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>1672.497206</x:v>
+        <x:v>1653.776194</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>11.284318</x:v>
+        <x:v>11.158008</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>6.851193</x:v>
+        <x:v>6.774505</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>78.587218</x:v>
+        <x:v>77.707556</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>24.180682</x:v>
+        <x:v>23.910017</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>347.073396</x:v>
+        <x:v>343.188448</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>5.843665</x:v>
+        <x:v>5.778254</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>52.572834</x:v>
+        <x:v>51.984363</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>31.300551</x:v>
+        <x:v>253.952181</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>3.761957</x:v>
+        <x:v>7.895420</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>3.761957</x:v>
+        <x:v>7.895420</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>41.524306</x:v>
+        <x:v>46.240069</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>483.705335</x:v>
+        <x:v>511.936526</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>113.820379</x:v>
+        <x:v>120.065669</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1180.307711</x:v>
+        <x:v>1261.132576</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>58.475588</x:v>
+        <x:v>62.437213</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>2152.347905</x:v>
+        <x:v>2303.189068</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>1810.782035</x:v>
+        <x:v>1935.245245</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>9.339783</x:v>
+        <x:v>9.987721</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>15.450227</x:v>
+        <x:v>16.429463</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>22.431014</x:v>
+        <x:v>0.685927</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>2.695943</x:v>
+        <x:v>0.021326</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2.695943</x:v>
+        <x:v>0.021326</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>160.639146</x:v>
+        <x:v>5.044686</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>716.095645</x:v>
+        <x:v>717.224291</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>350.886866</x:v>
+        <x:v>351.439902</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>895.119556</x:v>
+        <x:v>896.530363</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>5.585546</x:v>
+        <x:v>5.594349</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>3.365650</x:v>
+        <x:v>3.370954</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>479.784082</x:v>
+        <x:v>480.540275</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>7.877052</x:v>
+        <x:v>7.889467</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>6.459183</x:v>
+        <x:v>6.469363</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>2.792773</x:v>
+        <x:v>2.797175</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>16.470200</x:v>
+        <x:v>16.496159</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>358.601119</x:v>
+        <x:v>222.020633</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>43.099624</x:v>
+        <x:v>6.902662</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>43.099624</x:v>
+        <x:v>6.902662</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>2549.550342</x:v>
+        <x:v>32.927349</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>784.756876</x:v>
+        <x:v>889.245635</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>16.470826</x:v>
+        <x:v>51.726599</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>265.964605</x:v>
+        <x:v>533.772590</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>76.731661</x:v>
+        <x:v>703.598426</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>25.318487</x:v>
+        <x:v>57.392390</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>717.291591</x:v>
+        <x:v>1357.787331</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>6.795027</x:v>
+        <x:v>19.347377</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>6.852379</x:v>
+        <x:v>7.764759</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>2.962780</x:v>
+        <x:v>3.357268</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>41.537466</x:v>
+        <x:v>561.027393</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>16.402234</x:v>
+        <x:v>83.778162</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.971355</x:v>
+        <x:v>2.604679</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.971355</x:v>
+        <x:v>2.604679</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>42.716467</x:v>
+        <x:v>51.833847</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>282.596595</x:v>
+        <x:v>317.068071</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>282.596595</x:v>
+        <x:v>317.068071</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>2.485728</x:v>
+        <x:v>2.780174</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>643.673825</x:v>
+        <x:v>744.020267</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>424.845010</x:v>
+        <x:v>503.310467</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>2218.656798</x:v>
+        <x:v>2630.841247</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>270.935736</x:v>
+        <x:v>318.074245</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>3.009169</x:v>
+        <x:v>3.251552</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>3.848419</x:v>
+        <x:v>4.262291</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.041994</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.005047</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.005047</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.277682</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>628.902761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>79.348472</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>111.749097</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>6.612373</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>5.951135</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>66.123726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>5.289898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>5.117976</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>29.735840</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>19.837118</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>10.811229</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4.199459</x:v>
+        <x:v>0.713182</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.504725</x:v>
+        <x:v>0.022173</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.504725</x:v>
+        <x:v>0.022173</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>35.304479</x:v>
+        <x:v>9.838053</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>650.667743</x:v>
+        <x:v>391.448685</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>650.667743</x:v>
+        <x:v>391.448685</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>781.412949</x:v>
+        <x:v>135.986976</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>1145.344846</x:v>
+        <x:v>1581.201193</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>7.278204</x:v>
+        <x:v>46.149840</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>8.005332</x:v>
+        <x:v>31.905585</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>103.960858</x:v>
+        <x:v>197.487414</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>11.118288</x:v>
+        <x:v>9.235307</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>0.000440</x:v>
+        <x:v>0.027871</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>0.002558</x:v>
+        <x:v>0.161934</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>37.617162</x:v>
+        <x:v>31.111145</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>0.000930</x:v>
+        <x:v>0.058875</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>55.537268</x:v>
+        <x:v>92.547147</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>6.674924</x:v>
+        <x:v>2.877308</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>6.674924</x:v>
+        <x:v>2.877308</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>429.956510</x:v>
+        <x:v>568.205614</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>341.433448</x:v>
+        <x:v>340.995435</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>817.030156</x:v>
+        <x:v>815.982017</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>66.679944</x:v>
+        <x:v>66.594403</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>666.799439</x:v>
+        <x:v>665.944026</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>4.498888</x:v>
+        <x:v>4.493116</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>2.731468</x:v>
+        <x:v>2.727963</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>31.331540</x:v>
+        <x:v>31.291346</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>9.640474</x:v>
+        <x:v>9.628106</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>138.372934</x:v>
+        <x:v>138.195420</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>2.329781</x:v>
+        <x:v>2.326792</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>20.959997</x:v>
+        <x:v>20.933108</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>31.300551</x:v>
+        <x:v>253.952181</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>3.761957</x:v>
+        <x:v>7.895420</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>3.761957</x:v>
+        <x:v>7.895420</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>54.319854</x:v>
+        <x:v>56.882331</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>599.837708</x:v>
+        <x:v>624.899537</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>141.252135</x:v>
+        <x:v>146.573183</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>1460.541703</x:v>
+        <x:v>1538.986774</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>72.370422</x:v>
+        <x:v>76.195054</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>2662.474313</x:v>
+        <x:v>2810.535281</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>2240.595835</x:v>
+        <x:v>2361.624695</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>11.555121</x:v>
+        <x:v>12.188014</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>19.139260</x:v>
+        <x:v>20.052031</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>22.431014</x:v>
+        <x:v>0.685927</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>2.695943</x:v>
+        <x:v>0.021326</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>2.695943</x:v>
+        <x:v>0.021326</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>208.523231</x:v>
+        <x:v>7.548144</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>929.527595</x:v>
+        <x:v>1067.880854</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>455.468522</x:v>
+        <x:v>523.261618</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1161.909494</x:v>
+        <x:v>1334.851067</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>7.250315</x:v>
+        <x:v>8.329471</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>4.368780</x:v>
+        <x:v>5.019040</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>622.783489</x:v>
+        <x:v>715.480172</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>10.224804</x:v>
+        <x:v>11.746689</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>8.384339</x:v>
+        <x:v>9.632285</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>3.625158</x:v>
+        <x:v>4.164735</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>21.379135</x:v>
+        <x:v>24.561260</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>358.601119</x:v>
+        <x:v>222.020633</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>43.099624</x:v>
+        <x:v>6.902662</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>43.099624</x:v>
+        <x:v>6.902662</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>2954.696547</x:v>
+        <x:v>47.242082</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>931.969305</x:v>
+        <x:v>1425.648843</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>20.413126</x:v>
+        <x:v>83.033144</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>322.363577</x:v>
+        <x:v>856.615768</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>107.026410</x:v>
+        <x:v>1129.965453</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>30.808096</x:v>
+        <x:v>92.102829</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>865.901086</x:v>
+        <x:v>2178.542222</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>8.370045</x:v>
+        <x:v>31.054739</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>8.137815</x:v>
+        <x:v>12.448550</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>3.518568</x:v>
+        <x:v>5.382411</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>62.582202</x:v>
+        <x:v>901.069470</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>