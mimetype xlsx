--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rbd9d5ba4087f49e4accade2f34dbcb75"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc74b72223ea34ccabe6ff54bc23a1df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd9d5ba4087f49e4accade2f34dbcb75" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc74b72223ea34ccabe6ff54bc23a1df9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:Y101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -247,7727 +247,7727 @@
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>COPerkWh</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>SlagPerkWh</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>FlyAshPerkWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ParticlesPerkWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>WastePerkWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>DesulpPerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>263.754126</x:v>
+        <x:v>234.974168</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>42.691651</x:v>
+        <x:v>48.369764</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>511.041471</x:v>
+        <x:v>510.690428</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>119.854400</x:v>
+        <x:v>119.868404</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>1258.968189</x:v>
+        <x:v>1255.213225</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>62.329912</x:v>
+        <x:v>62.154219</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>2299.247569</x:v>
+        <x:v>2291.556571</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>1931.925245</x:v>
+        <x:v>1926.047699</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>9.970607</x:v>
+        <x:v>9.938845</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>16.401001</x:v>
+        <x:v>16.370966</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.696048</x:v>
+        <x:v>43.846525</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>5.099413</x:v>
+        <x:v>299.011538</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>713.936095</x:v>
+        <x:v>681.688168</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>349.828686</x:v>
+        <x:v>334.027202</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>892.420118</x:v>
+        <x:v>852.110210</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>5.568702</x:v>
+        <x:v>5.317168</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>3.355500</x:v>
+        <x:v>3.203934</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>478.337183</x:v>
+        <x:v>456.731072</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>7.853297</x:v>
+        <x:v>7.498570</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>6.439704</x:v>
+        <x:v>6.148827</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>2.784351</x:v>
+        <x:v>2.658584</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>16.420530</x:v>
+        <x:v>15.678828</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>230.877058</x:v>
+        <x:v>600.257844</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>34.064746</x:v>
+        <x:v>3383.407205</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>889.417025</x:v>
+        <x:v>879.425773</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>51.739877</x:v>
+        <x:v>28.351711</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>533.836185</x:v>
+        <x:v>368.072606</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>703.795734</x:v>
+        <x:v>270.522008</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>57.406323</x:v>
+        <x:v>36.962013</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>1358.103555</x:v>
+        <x:v>966.908642</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>19.352271</x:v>
+        <x:v>11.100164</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>7.766255</x:v>
+        <x:v>7.679013</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>3.357915</x:v>
+        <x:v>3.320194</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>561.186947</x:v>
+        <x:v>200.353264</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>86.989083</x:v>
+        <x:v>96.687228</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>53.686169</x:v>
+        <x:v>244.319433</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>317.483118</x:v>
+        <x:v>368.811532</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>317.483118</x:v>
+        <x:v>368.811532</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>2.784794</x:v>
+        <x:v>3.078913</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>744.981495</x:v>
+        <x:v>646.331283</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>503.714372</x:v>
+        <x:v>403.324513</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>2632.932805</x:v>
+        <x:v>2088.869298</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>318.364841</x:v>
+        <x:v>282.662817</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>3.257023</x:v>
+        <x:v>4.631844</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>4.276021</x:v>
+        <x:v>3.508758</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.892072</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1468.944698</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.584633</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>117.715024</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.965386</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.268847</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>69.653861</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.572309</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.391209</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>31.323341</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.896158</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>11.388406</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.727986</x:v>
+        <x:v>4.751762</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>10.153978</x:v>
+        <x:v>40.175773</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>390.824530</x:v>
+        <x:v>571.095471</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>390.824530</x:v>
+        <x:v>571.095471</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>138.167248</x:v>
+        <x:v>670.783748</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>1598.821707</x:v>
+        <x:v>1121.318317</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>46.941491</x:v>
+        <x:v>11.609879</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>32.413963</x:v>
+        <x:v>9.845364</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>199.581597</x:v>
+        <x:v>120.603956</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>9.377890</x:v>
+        <x:v>5.137615</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>0.028402</x:v>
+        <x:v>0.003846</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>0.165016</x:v>
+        <x:v>0.022344</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>31.168142</x:v>
+        <x:v>26.634349</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>0.059996</x:v>
+        <x:v>0.008124</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>93.139780</x:v>
+        <x:v>94.183779</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>570.053656</x:v>
+        <x:v>629.974176</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>342.866006</x:v>
+        <x:v>356.596092</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>820.458185</x:v>
+        <x:v>853.313472</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>66.959714</x:v>
+        <x:v>69.641119</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>669.597142</x:v>
+        <x:v>696.411192</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>4.517764</x:v>
+        <x:v>4.698678</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>2.742928</x:v>
+        <x:v>2.852769</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>31.462998</x:v>
+        <x:v>32.722936</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>9.680923</x:v>
+        <x:v>10.068596</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>138.953508</x:v>
+        <x:v>144.517908</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>2.339556</x:v>
+        <x:v>2.433244</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>21.047939</x:v>
+        <x:v>21.890805</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>263.754126</x:v>
+        <x:v>234.974168</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>53.819174</x:v>
+        <x:v>62.060686</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>624.195315</x:v>
+        <x:v>624.289634</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>146.405956</x:v>
+        <x:v>146.571021</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>1537.313952</x:v>
+        <x:v>1533.257833</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>76.112014</x:v>
+        <x:v>75.926350</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>2807.497761</x:v>
+        <x:v>2798.853253</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>2359.059915</x:v>
+        <x:v>2352.664133</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>12.174808</x:v>
+        <x:v>12.139682</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>20.029832</x:v>
+        <x:v>20.005010</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.696048</x:v>
+        <x:v>43.846525</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>7.631253</x:v>
+        <x:v>426.755698</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>1063.004592</x:v>
+        <x:v>972.826114</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>520.872250</x:v>
+        <x:v>476.684796</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>1328.755740</x:v>
+        <x:v>1216.032642</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>8.291436</x:v>
+        <x:v>7.588044</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>4.996122</x:v>
+        <x:v>4.572283</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>712.213077</x:v>
+        <x:v>651.793496</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>11.693051</x:v>
+        <x:v>10.701087</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>9.588301</x:v>
+        <x:v>8.774892</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>4.145718</x:v>
+        <x:v>3.794022</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>24.449106</x:v>
+        <x:v>22.375001</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>230.877058</x:v>
+        <x:v>600.257844</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>49.111389</x:v>
+        <x:v>4409.244021</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>1426.043866</x:v>
+        <x:v>1236.096451</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>83.056672</x:v>
+        <x:v>42.426879</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>856.752002</x:v>
+        <x:v>535.710074</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>1130.288273</x:v>
+        <x:v>428.295513</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>92.128802</x:v>
+        <x:v>54.189522</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>2179.154455</x:v>
+        <x:v>1401.529733</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>31.063527</x:v>
+        <x:v>16.509648</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>12.452000</x:v>
+        <x:v>10.793408</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>5.383902</x:v>
+        <x:v>4.666773</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>901.327248</x:v>
+        <x:v>321.666973</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>86.989083</x:v>
+        <x:v>96.687228</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>65.865734</x:v>
+        <x:v>257.393487</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>395.642826</x:v>
+        <x:v>432.330466</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>395.642826</x:v>
+        <x:v>432.330466</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>3.470722</x:v>
+        <x:v>3.632780</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>928.465790</x:v>
+        <x:v>793.782751</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>627.749907</x:v>
+        <x:v>503.135925</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>3281.272322</x:v>
+        <x:v>2610.492922</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>396.763893</x:v>
+        <x:v>345.818065</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>4.058831</x:v>
+        <x:v>5.287915</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>5.331437</x:v>
+        <x:v>4.335622</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.892072</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1688.275363</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>761.393580</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>761.393580</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>96.064798</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>135.291258</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.005400</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.204860</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>80.053999</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.404320</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.196179</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>36.000283</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.016200</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.088829</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.727986</x:v>
+        <x:v>4.751762</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>11.468018</x:v>
+        <x:v>45.909136</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>513.275557</x:v>
+        <x:v>663.492755</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>513.275557</x:v>
+        <x:v>663.492755</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>147.599496</x:v>
+        <x:v>765.434907</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>2029.688478</x:v>
+        <x:v>1311.612903</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>58.856823</x:v>
+        <x:v>13.993513</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>40.658346</x:v>
+        <x:v>11.732582</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>257.954690</x:v>
+        <x:v>142.940363</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>10.536463</x:v>
+        <x:v>5.585980</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>0.028402</x:v>
+        <x:v>0.003846</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>0.165016</x:v>
+        <x:v>0.022344</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>39.430374</x:v>
+        <x:v>30.699883</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>0.059996</x:v>
+        <x:v>0.008124</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>93.139780</x:v>
+        <x:v>94.183779</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>822.839768</x:v>
+        <x:v>954.771113</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>524.410360</x:v>
+        <x:v>561.016263</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>1254.883144</x:v>
+        <x:v>1342.478918</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>102.414259</x:v>
+        <x:v>109.563176</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>1024.142586</x:v>
+        <x:v>1095.631762</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>6.909878</x:v>
+        <x:v>7.392214</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>4.195283</x:v>
+        <x:v>4.488130</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>48.122362</x:v>
+        <x:v>51.481492</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>14.806881</x:v>
+        <x:v>15.840459</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>212.528095</x:v>
+        <x:v>227.363391</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.578330</x:v>
+        <x:v>3.828111</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>32.192627</x:v>
+        <x:v>34.439798</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>31.759758</x:v>
+        <x:v>33.718348</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.010115</x:v>
+        <x:v>0.914042</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.010115</x:v>
+        <x:v>0.914042</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1313.547727</x:v>
+        <x:v>1186.241047</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>41.777204</x:v>
+        <x:v>32.156805</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>41.777204</x:v>
+        <x:v>32.156805</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1122.681845</x:v>
+        <x:v>1183.374213</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>35.706741</x:v>
+        <x:v>32.079090</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>35.706741</x:v>
+        <x:v>32.079090</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>263.754126</x:v>
+        <x:v>234.974168</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>8.388663</x:v>
+        <x:v>6.369716</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>72.365045</x:v>
+        <x:v>84.878891</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>812.785055</x:v>
+        <x:v>813.621644</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>190.658549</x:v>
+        <x:v>191.075381</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>2001.223558</x:v>
+        <x:v>1996.665514</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>99.082184</x:v>
+        <x:v>98.879902</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>3654.581415</x:v>
+        <x:v>3644.347722</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>3070.951031</x:v>
+        <x:v>3063.691523</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>15.848477</x:v>
+        <x:v>15.807742</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>26.077885</x:v>
+        <x:v>26.061750</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.696048</x:v>
+        <x:v>43.846525</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>0.022138</x:v>
+        <x:v>1.188598</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>11.869960</x:v>
+        <x:v>639.681962</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>1647.511162</x:v>
+        <x:v>1458.100111</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>807.280469</x:v>
+        <x:v>714.469054</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>2059.388952</x:v>
+        <x:v>1822.625139</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>12.850587</x:v>
+        <x:v>11.373181</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>7.743302</x:v>
+        <x:v>6.853071</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>1103.832478</x:v>
+        <x:v>976.927074</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>18.122623</x:v>
+        <x:v>16.039101</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>14.860551</x:v>
+        <x:v>13.152063</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>6.425294</x:v>
+        <x:v>5.686590</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>37.892757</x:v>
+        <x:v>33.536303</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>230.877058</x:v>
+        <x:v>600.257844</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>7.343013</x:v>
+        <x:v>16.271882</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>92.725075</x:v>
+        <x:v>6143.394493</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>2329.160135</x:v>
+        <x:v>1834.901701</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>135.430055</x:v>
+        <x:v>65.971696</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>1398.465049</x:v>
+        <x:v>816.776085</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>1841.876323</x:v>
+        <x:v>691.580452</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>150.277458</x:v>
+        <x:v>83.038014</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>3555.482494</x:v>
+        <x:v>2129.792606</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>50.656302</x:v>
+        <x:v>25.561331</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>20.337875</x:v>
+        <x:v>16.022085</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>8.793538</x:v>
+        <x:v>6.927509</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>1468.617545</x:v>
+        <x:v>524.006407</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>86.989083</x:v>
+        <x:v>96.687228</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.766676</x:v>
+        <x:v>2.621012</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>86.165033</x:v>
+        <x:v>279.183599</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>525.911138</x:v>
+        <x:v>538.197053</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>525.911138</x:v>
+        <x:v>538.197053</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.613956</x:v>
+        <x:v>4.555906</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>1234.277986</x:v>
+        <x:v>1039.539204</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>834.479233</x:v>
+        <x:v>669.491009</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>4361.856138</x:v>
+        <x:v>3479.879905</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>527.431144</x:v>
+        <x:v>451.078533</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>5.395200</x:v>
+        <x:v>6.381385</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>7.090491</x:v>
+        <x:v>5.713752</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.892072</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.716895</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2053.826472</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>926.253101</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>926.253101</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>116.865074</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>164.584980</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.738756</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.764881</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>97.387562</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.791005</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.537797</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>43.795187</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.216269</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.922866</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.727986</x:v>
+        <x:v>4.751762</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.023153</x:v>
+        <x:v>0.128812</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>17.260066</x:v>
+        <x:v>62.613615</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1094.791392</x:v>
+        <x:v>934.273068</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>1094.791392</x:v>
+        <x:v>934.273068</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>404.783365</x:v>
+        <x:v>1035.345774</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>3369.621795</x:v>
+        <x:v>1827.114894</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>82.836731</x:v>
+        <x:v>19.191844</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>59.859353</x:v>
+        <x:v>16.685248</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>402.355243</x:v>
+        <x:v>189.399272</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>24.856944</x:v>
+        <x:v>11.988897</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>0.028402</x:v>
+        <x:v>0.003846</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>0.165016</x:v>
+        <x:v>0.022344</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>88.105724</x:v>
+        <x:v>49.939603</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>0.059996</x:v>
+        <x:v>0.008124</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>93.139780</x:v>
+        <x:v>94.183779</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>2.962298</x:v>
+        <x:v>2.553148</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>1687.226314</x:v>
+        <x:v>1880.397730</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>1029.161541</x:v>
+        <x:v>1075.129440</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>2462.723030</x:v>
+        <x:v>2572.721508</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>200.989195</x:v>
+        <x:v>209.966455</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>2009.891951</x:v>
+        <x:v>2099.664554</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>13.560717</x:v>
+        <x:v>14.166411</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>8.233292</x:v>
+        <x:v>8.601036</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>94.440706</x:v>
+        <x:v>98.658937</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>29.058679</x:v>
+        <x:v>30.356596</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>417.088903</x:v>
+        <x:v>435.718341</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>7.022514</x:v>
+        <x:v>7.336177</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>63.178411</x:v>
+        <x:v>66.000299</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>9.366178</x:v>
+        <x:v>7.220894</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.527727</x:v>
+        <x:v>0.407593</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>550.868550</x:v>
+        <x:v>550.868818</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>129.141345</x:v>
+        <x:v>129.141408</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>1358.674567</x:v>
+        <x:v>1358.675230</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>67.261117</x:v>
+        <x:v>67.261150</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>2481.935224</x:v>
+        <x:v>2481.936434</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>2085.094633</x:v>
+        <x:v>2085.095650</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>10.761779</x:v>
+        <x:v>10.761784</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>17.689674</x:v>
+        <x:v>17.689682</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>7.543342</x:v>
+        <x:v>30.196557</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>57.369103</x:v>
+        <x:v>238.822561</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>760.526330</x:v>
+        <x:v>790.893342</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>372.657902</x:v>
+        <x:v>387.537737</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>950.657913</x:v>
+        <x:v>988.616677</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>5.932105</x:v>
+        <x:v>6.168968</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>3.574474</x:v>
+        <x:v>3.717199</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>509.552641</x:v>
+        <x:v>529.898539</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>8.365790</x:v>
+        <x:v>8.699827</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>6.859947</x:v>
+        <x:v>7.133858</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>2.966053</x:v>
+        <x:v>3.084484</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>17.492106</x:v>
+        <x:v>18.190547</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>11.682529</x:v>
+        <x:v>539.429845</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>41.859816</x:v>
+        <x:v>3954.233260</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>1269.202702</x:v>
+        <x:v>772.240918</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>34.484120</x:v>
+        <x:v>14.566390</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>594.715587</x:v>
+        <x:v>460.154882</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>270.642190</x:v>
+        <x:v>44.894851</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>47.759041</x:v>
+        <x:v>23.489435</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>1289.411696</x:v>
+        <x:v>678.789886</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>13.746491</x:v>
+        <x:v>6.108055</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>11.082486</x:v>
+        <x:v>6.743091</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>4.791762</x:v>
+        <x:v>2.915527</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>189.432592</x:v>
+        <x:v>15.363677</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>7.742107</x:v>
+        <x:v>13.711481</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>18.987965</x:v>
+        <x:v>79.162348</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>397.251261</x:v>
+        <x:v>441.817139</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>397.251261</x:v>
+        <x:v>441.817139</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.399849</x:v>
+        <x:v>3.458054</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>824.543910</x:v>
+        <x:v>526.953988</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>541.530763</x:v>
+        <x:v>184.623054</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>2821.025679</x:v>
+        <x:v>924.898747</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>367.962160</x:v>
+        <x:v>149.668248</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>4.489945</x:v>
+        <x:v>6.932906</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>4.564553</x:v>
+        <x:v>2.029232</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.609479</x:v>
+        <x:v>2.694603</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>3.144235</x:v>
+        <x:v>12.539085</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>688.107045</x:v>
+        <x:v>595.019186</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>688.107045</x:v>
+        <x:v>595.019186</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>53.477857</x:v>
+        <x:v>46.022381</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>1562.843401</x:v>
+        <x:v>1182.084916</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>24.763867</x:v>
+        <x:v>14.840395</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>21.466754</x:v>
+        <x:v>14.010609</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>195.780005</x:v>
+        <x:v>148.201263</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>4.717272</x:v>
+        <x:v>3.737333</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>46.445002</x:v>
+        <x:v>40.156202</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>80.420233</x:v>
+        <x:v>85.484000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>292.019088</x:v>
+        <x:v>417.920413</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>372.101213</x:v>
+        <x:v>365.725076</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>890.416315</x:v>
+        <x:v>875.158595</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>72.669178</x:v>
+        <x:v>71.423956</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>726.691781</x:v>
+        <x:v>714.239561</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>4.902981</x:v>
+        <x:v>4.818966</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>2.976810</x:v>
+        <x:v>2.925801</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>34.145758</x:v>
+        <x:v>33.560654</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>10.506387</x:v>
+        <x:v>10.326355</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>150.801677</x:v>
+        <x:v>148.217617</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>2.539044</x:v>
+        <x:v>2.495536</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>22.842637</x:v>
+        <x:v>22.451217</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>9.366178</x:v>
+        <x:v>7.220894</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.635782</x:v>
+        <x:v>0.491051</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>663.656373</x:v>
+        <x:v>663.656711</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>155.582446</x:v>
+        <x:v>155.582526</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>1636.856989</x:v>
+        <x:v>1636.857822</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>81.032524</x:v>
+        <x:v>81.032565</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>2990.100143</x:v>
+        <x:v>2990.101666</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>2512.008250</x:v>
+        <x:v>2512.009529</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>12.965204</x:v>
+        <x:v>12.965210</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>21.311554</x:v>
+        <x:v>21.311565</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>7.543342</x:v>
+        <x:v>30.196557</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>75.352083</x:v>
+        <x:v>285.223119</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>998.921730</x:v>
+        <x:v>944.555088</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>489.471648</x:v>
+        <x:v>462.831993</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>1248.652163</x:v>
+        <x:v>1180.693861</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>7.791589</x:v>
+        <x:v>7.367530</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>4.694932</x:v>
+        <x:v>4.439409</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>669.277559</x:v>
+        <x:v>632.851909</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>10.988139</x:v>
+        <x:v>10.390106</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>9.010274</x:v>
+        <x:v>8.519887</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>3.895795</x:v>
+        <x:v>3.683765</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>22.975200</x:v>
+        <x:v>21.724767</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>11.682529</x:v>
+        <x:v>539.429845</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>58.922637</x:v>
+        <x:v>4770.949479</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>2058.281374</x:v>
+        <x:v>939.296590</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>56.905161</x:v>
+        <x:v>17.901192</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>929.030131</x:v>
+        <x:v>551.953233</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>457.235126</x:v>
+        <x:v>58.036797</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>78.303787</x:v>
+        <x:v>28.730296</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>2107.238841</x:v>
+        <x:v>828.657962</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>22.638116</x:v>
+        <x:v>7.493988</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>17.972602</x:v>
+        <x:v>8.201796</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>7.770859</x:v>
+        <x:v>3.546231</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>322.493891</x:v>
+        <x:v>21.547951</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>7.742107</x:v>
+        <x:v>13.711481</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>22.855424</x:v>
+        <x:v>92.816476</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>483.169640</x:v>
+        <x:v>523.693912</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>483.169640</x:v>
+        <x:v>523.693912</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>4.132303</x:v>
+        <x:v>4.102596</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>998.399550</x:v>
+        <x:v>628.349187</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>654.962938</x:v>
+        <x:v>223.636266</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>3411.462025</x:v>
+        <x:v>1121.617799</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>445.912480</x:v>
+        <x:v>180.894711</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>5.478276</x:v>
+        <x:v>8.195486</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>5.524700</x:v>
+        <x:v>2.440192</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1.609479</x:v>
+        <x:v>2.694603</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>3.203394</x:v>
+        <x:v>14.847064</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>728.918911</x:v>
+        <x:v>676.026193</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>728.918911</x:v>
+        <x:v>676.026193</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>56.617231</x:v>
+        <x:v>52.253689</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>1646.509814</x:v>
+        <x:v>1317.785264</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>26.119826</x:v>
+        <x:v>16.128788</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>22.544937</x:v>
+        <x:v>15.289155</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>206.941367</x:v>
+        <x:v>165.934772</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>4.980446</x:v>
+        <x:v>4.196875</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>49.198839</x:v>
+        <x:v>45.622262</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>80.420233</x:v>
+        <x:v>85.484000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>400.721898</x:v>
+        <x:v>592.827865</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>546.756025</x:v>
+        <x:v>537.691811</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>1308.355005</x:v>
+        <x:v>1286.664876</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>106.778235</x:v>
+        <x:v>105.008048</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>1067.782354</x:v>
+        <x:v>1050.080479</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>7.204315</x:v>
+        <x:v>7.084880</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>4.374048</x:v>
+        <x:v>4.301534</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>50.172906</x:v>
+        <x:v>49.341131</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>15.437817</x:v>
+        <x:v>15.181886</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>221.584136</x:v>
+        <x:v>217.910677</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.730806</x:v>
+        <x:v>3.668956</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>33.564387</x:v>
+        <x:v>33.007951</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>15.468458</x:v>
+        <x:v>24.385391</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.274383</x:v>
+        <x:v>2.850072</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.274383</x:v>
+        <x:v>2.850072</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>789.243047</x:v>
+        <x:v>120.493192</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>65.022527</x:v>
+        <x:v>14.082789</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>65.022527</x:v>
+        <x:v>14.082789</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>290.724039</x:v>
+        <x:v>31.990092</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>23.951572</x:v>
+        <x:v>3.738881</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>23.951572</x:v>
+        <x:v>3.738881</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>9.366178</x:v>
+        <x:v>7.220894</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.771641</x:v>
+        <x:v>0.843951</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.815874</x:v>
+        <x:v>0.630149</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>851.636079</x:v>
+        <x:v>851.636532</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>199.650949</x:v>
+        <x:v>199.651055</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>2100.494358</x:v>
+        <x:v>2100.495477</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>103.984869</x:v>
+        <x:v>103.984925</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>3837.041674</x:v>
+        <x:v>3837.043718</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>3223.530946</x:v>
+        <x:v>3223.532662</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>16.637579</x:v>
+        <x:v>16.637588</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>27.348021</x:v>
+        <x:v>27.348035</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>7.543342</x:v>
+        <x:v>30.196557</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>0.621465</x:v>
+        <x:v>3.529259</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>105.323717</x:v>
+        <x:v>362.557381</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>1396.247398</x:v>
+        <x:v>1200.658000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>684.161225</x:v>
+        <x:v>588.322420</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>1745.309247</x:v>
+        <x:v>1500.822500</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>10.890730</x:v>
+        <x:v>9.365132</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>6.562363</x:v>
+        <x:v>5.643093</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>935.485756</x:v>
+        <x:v>804.440860</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>15.358721</x:v>
+        <x:v>13.207238</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>12.594152</x:v>
+        <x:v>10.829935</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>5.445365</x:v>
+        <x:v>4.682566</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>32.113690</x:v>
+        <x:v>27.615134</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>11.682529</x:v>
+        <x:v>539.429845</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>0.962476</x:v>
+        <x:v>63.046520</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>97.744914</x:v>
+        <x:v>6150.125322</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>3465.232686</x:v>
+        <x:v>1221.166262</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>95.962416</x:v>
+        <x:v>23.522533</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>1558.219447</x:v>
+        <x:v>707.650657</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>772.756585</x:v>
+        <x:v>80.110053</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>131.967192</x:v>
+        <x:v>37.568405</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>3550.282313</x:v>
+        <x:v>1081.438281</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>38.168585</x:v>
+        <x:v>9.830546</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>30.257889</x:v>
+        <x:v>10.663039</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>13.082679</x:v>
+        <x:v>4.610405</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>545.418252</x:v>
+        <x:v>31.898411</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>7.742107</x:v>
+        <x:v>13.711481</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>0.637841</x:v>
+        <x:v>1.602546</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>29.816371</x:v>
+        <x:v>116.465488</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>630.169212</x:v>
+        <x:v>663.872988</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>630.169212</x:v>
+        <x:v>663.872988</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>5.381673</x:v>
+        <x:v>5.204812</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>1290.176547</x:v>
+        <x:v>799.313947</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>844.149658</x:v>
+        <x:v>288.788418</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>4395.589194</x:v>
+        <x:v>1449.547971</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>577.692892</x:v>
+        <x:v>234.760624</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>7.192036</x:v>
+        <x:v>10.364851</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>7.131600</x:v>
+        <x:v>3.131633</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.609479</x:v>
+        <x:v>2.694603</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.132598</x:v>
+        <x:v>0.314935</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>3.301993</x:v>
+        <x:v>18.693696</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>796.938687</x:v>
+        <x:v>811.037870</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>796.938687</x:v>
+        <x:v>811.037870</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>61.849521</x:v>
+        <x:v>62.639203</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>1785.953835</x:v>
+        <x:v>1543.952511</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>28.379756</x:v>
+        <x:v>18.276109</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>24.341907</x:v>
+        <x:v>17.420064</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>225.543638</x:v>
+        <x:v>195.490620</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>5.419070</x:v>
+        <x:v>4.962777</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>53.788567</x:v>
+        <x:v>54.732361</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>80.420233</x:v>
+        <x:v>85.484000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>6.625496</x:v>
+        <x:v>9.991047</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>594.673455</x:v>
+        <x:v>906.471467</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>844.601385</x:v>
+        <x:v>835.305975</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>2021.081431</x:v>
+        <x:v>1998.838064</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>164.945682</x:v>
+        <x:v>163.130343</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>1649.456822</x:v>
+        <x:v>1631.303434</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>11.128865</x:v>
+        <x:v>11.006385</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>6.756811</x:v>
+        <x:v>6.682448</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>77.504598</x:v>
+        <x:v>76.651607</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>23.847569</x:v>
+        <x:v>23.585110</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>342.292100</x:v>
+        <x:v>338.524944</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>5.763162</x:v>
+        <x:v>5.699735</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>51.848589</x:v>
+        <x:v>51.277960</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>253.001264</x:v>
+        <x:v>235.462416</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>40.908533</x:v>
+        <x:v>48.487662</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>511.969754</x:v>
+        <x:v>510.598465</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>120.075668</x:v>
+        <x:v>119.842824</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>1261.148316</x:v>
+        <x:v>1255.107040</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>62.438224</x:v>
+        <x:v>62.148537</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>2303.198307</x:v>
+        <x:v>2291.397392</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>1935.266420</x:v>
+        <x:v>1925.889593</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>9.987798</x:v>
+        <x:v>9.938089</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>16.430099</x:v>
+        <x:v>16.368796</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.707516</x:v>
+        <x:v>45.976379</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>5.229046</x:v>
+        <x:v>313.803481</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>721.401808</x:v>
+        <x:v>682.281447</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>353.486886</x:v>
+        <x:v>334.317909</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>901.752259</x:v>
+        <x:v>852.851809</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>5.626934</x:v>
+        <x:v>5.321795</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3.390588</x:v>
+        <x:v>3.206723</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>483.339211</x:v>
+        <x:v>457.128569</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>7.935420</x:v>
+        <x:v>7.505096</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>6.507044</x:v>
+        <x:v>6.154179</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>2.813467</x:v>
+        <x:v>2.660898</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>16.592242</x:v>
+        <x:v>15.692473</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>222.063137</x:v>
+        <x:v>616.755050</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>34.101276</x:v>
+        <x:v>3467.059367</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>889.332511</x:v>
+        <x:v>870.456845</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>51.709730</x:v>
+        <x:v>27.880931</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>533.683692</x:v>
+        <x:v>363.045664</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>703.258284</x:v>
+        <x:v>264.375371</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>57.378965</x:v>
+        <x:v>36.427372</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>1357.558616</x:v>
+        <x:v>954.053580</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>19.341544</x:v>
+        <x:v>10.922974</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>7.765517</x:v>
+        <x:v>7.600698</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>3.357596</x:v>
+        <x:v>3.286333</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>560.741413</x:v>
+        <x:v>195.486355</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>83.766371</x:v>
+        <x:v>93.507237</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>51.975660</x:v>
+        <x:v>214.331586</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>317.116511</x:v>
+        <x:v>363.465237</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>317.116511</x:v>
+        <x:v>363.465237</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>2.780284</x:v>
+        <x:v>3.047580</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>743.889870</x:v>
+        <x:v>657.364547</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>503.211683</x:v>
+        <x:v>414.588220</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>2630.306296</x:v>
+        <x:v>2149.852275</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>318.035351</x:v>
+        <x:v>286.711713</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>3.252863</x:v>
+        <x:v>4.484818</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>4.260145</x:v>
+        <x:v>3.583382</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.770879</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1384.515906</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.584633</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>117.715024</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.965386</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.268847</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>69.653861</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.572309</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.391209</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>31.323341</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.896158</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>11.388406</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.714007</x:v>
+        <x:v>5.019586</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>9.855375</x:v>
+        <x:v>42.668552</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>393.115547</x:v>
+        <x:v>579.572178</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>393.115547</x:v>
+        <x:v>579.572178</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>138.149000</x:v>
+        <x:v>682.633467</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>1582.693246</x:v>
+        <x:v>1129.505348</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>46.104331</x:v>
+        <x:v>11.396335</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>31.893378</x:v>
+        <x:v>9.813739</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>197.341610</x:v>
+        <x:v>119.433008</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>9.340412</x:v>
+        <x:v>5.856492</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>0.027830</x:v>
+        <x:v>0.003647</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>0.161693</x:v>
+        <x:v>0.021191</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>31.313978</x:v>
+        <x:v>27.899968</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>0.058788</x:v>
+        <x:v>0.007705</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>92.785512</x:v>
+        <x:v>94.647723</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>571.463102</x:v>
+        <x:v>638.300023</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>341.585087</x:v>
+        <x:v>358.721944</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>817.393021</x:v>
+        <x:v>858.400510</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>66.709558</x:v>
+        <x:v>70.056285</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>667.095582</x:v>
+        <x:v>700.562855</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>4.500886</x:v>
+        <x:v>4.726689</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>2.732681</x:v>
+        <x:v>2.869776</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>31.345455</x:v>
+        <x:v>32.918014</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>9.644755</x:v>
+        <x:v>10.128620</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>138.434389</x:v>
+        <x:v>145.379453</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>2.330816</x:v>
+        <x:v>2.447750</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>20.969306</x:v>
+        <x:v>22.021307</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>253.001264</x:v>
+        <x:v>235.462416</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>50.545341</x:v>
+        <x:v>62.293289</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>624.995497</x:v>
+        <x:v>624.206074</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>146.598961</x:v>
+        <x:v>146.545462</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>1539.125073</x:v>
+        <x:v>1533.230827</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>76.202246</x:v>
+        <x:v>75.924382</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>2810.759132</x:v>
+        <x:v>2798.855558</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>2361.832668</x:v>
+        <x:v>2352.629880</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>12.189039</x:v>
+        <x:v>12.139593</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>20.054473</x:v>
+        <x:v>20.003490</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.707516</x:v>
+        <x:v>45.976379</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>7.821710</x:v>
+        <x:v>446.663906</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>1073.971194</x:v>
+        <x:v>971.060100</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>526.245885</x:v>
+        <x:v>475.819449</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>1342.463992</x:v>
+        <x:v>1213.825125</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>8.376975</x:v>
+        <x:v>7.574269</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>5.047665</x:v>
+        <x:v>4.563982</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>719.560700</x:v>
+        <x:v>650.610267</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>11.813683</x:v>
+        <x:v>10.681661</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>9.687220</x:v>
+        <x:v>8.758962</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>4.188488</x:v>
+        <x:v>3.787134</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>24.701337</x:v>
+        <x:v>22.334382</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>222.063137</x:v>
+        <x:v>616.755050</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>48.970977</x:v>
+        <x:v>4450.871263</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>1425.716023</x:v>
+        <x:v>1210.877836</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>83.004718</x:v>
+        <x:v>41.466364</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>856.445743</x:v>
+        <x:v>524.144511</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>1129.415556</x:v>
+        <x:v>417.786832</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>92.079095</x:v>
+        <x:v>53.001546</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>2178.111828</x:v>
+        <x:v>1371.371203</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>31.044810</x:v>
+        <x:v>16.139384</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>12.449137</x:v>
+        <x:v>10.573202</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>5.382665</x:v>
+        <x:v>4.571562</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>900.609228</x:v>
+        <x:v>313.628500</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>83.766371</x:v>
+        <x:v>93.507237</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>63.807425</x:v>
+        <x:v>226.960652</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>395.208460</x:v>
+        <x:v>428.980790</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>395.208460</x:v>
+        <x:v>428.980790</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>3.465256</x:v>
+        <x:v>3.618881</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>927.132300</x:v>
+        <x:v>809.486735</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>627.144530</x:v>
+        <x:v>517.568293</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>3278.107501</x:v>
+        <x:v>2688.038776</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>396.369189</x:v>
+        <x:v>351.867709</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>4.053944</x:v>
+        <x:v>5.161367</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>5.311568</x:v>
+        <x:v>4.436466</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.770879</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1591.240363</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>761.393580</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>761.393580</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>96.064798</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>135.291258</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.005400</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.204860</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>80.053999</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.404320</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.196179</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>36.000283</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.016200</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.088829</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.714007</x:v>
+        <x:v>5.019586</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>11.157312</x:v>
+        <x:v>48.628978</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>517.156709</x:v>
+        <x:v>670.610632</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>517.156709</x:v>
+        <x:v>670.610632</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>147.703819</x:v>
+        <x:v>776.806083</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>2011.149138</x:v>
+        <x:v>1315.955434</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>57.823367</x:v>
+        <x:v>13.691500</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>40.021464</x:v>
+        <x:v>11.637992</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>255.360245</x:v>
+        <x:v>141.263708</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>10.497593</x:v>
+        <x:v>6.294558</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>0.027830</x:v>
+        <x:v>0.003647</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>0.161693</x:v>
+        <x:v>0.021191</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>39.683500</x:v>
+        <x:v>31.883080</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>0.058788</x:v>
+        <x:v>0.007705</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>92.785512</x:v>
+        <x:v>94.647723</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>824.385986</x:v>
+        <x:v>961.332545</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>521.296820</x:v>
+        <x:v>561.455988</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>1247.432626</x:v>
+        <x:v>1343.531153</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>101.806203</x:v>
+        <x:v>109.649052</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>1018.062025</x:v>
+        <x:v>1096.490518</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>6.868852</x:v>
+        <x:v>7.398008</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>4.170375</x:v>
+        <x:v>4.491648</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>47.836649</x:v>
+        <x:v>51.521844</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>14.718969</x:v>
+        <x:v>15.852875</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>211.266269</x:v>
+        <x:v>227.541599</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>3.557084</x:v>
+        <x:v>3.831111</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>32.001492</x:v>
+        <x:v>34.466792</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>4.581110</x:v>
+        <x:v>29.663605</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.148490</x:v>
+        <x:v>0.945342</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>0.148490</x:v>
+        <x:v>0.945342</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1298.232754</x:v>
+        <x:v>1144.679116</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>42.080378</x:v>
+        <x:v>36.479490</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>42.080378</x:v>
+        <x:v>36.479490</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1129.274516</x:v>
+        <x:v>673.388421</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>36.603836</x:v>
+        <x:v>21.460046</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>36.603836</x:v>
+        <x:v>21.460046</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>253.001264</x:v>
+        <x:v>235.462416</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>8.200678</x:v>
+        <x:v>7.503892</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>66.606687</x:v>
+        <x:v>85.302669</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>813.371736</x:v>
+        <x:v>813.552089</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>190.804450</x:v>
+        <x:v>191.049859</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>2002.419668</x:v>
+        <x:v>1996.770471</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>99.142282</x:v>
+        <x:v>98.884122</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>3656.693842</x:v>
+        <x:v>3644.619168</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>3072.776415</x:v>
+        <x:v>3063.863691</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>15.857775</x:v>
+        <x:v>15.808767</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>26.095096</x:v>
+        <x:v>26.061312</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.707516</x:v>
+        <x:v>45.976379</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.022933</x:v>
+        <x:v>1.465210</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>12.161666</x:v>
+        <x:v>668.117172</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>1664.251166</x:v>
+        <x:v>1452.399674</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>815.483071</x:v>
+        <x:v>711.675840</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>2080.313957</x:v>
+        <x:v>1815.499592</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>12.981159</x:v>
+        <x:v>11.328717</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>7.821980</x:v>
+        <x:v>6.826278</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>1115.048281</x:v>
+        <x:v>973.107781</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>18.306763</x:v>
+        <x:v>15.976396</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>15.011546</x:v>
+        <x:v>13.100645</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>6.490580</x:v>
+        <x:v>5.664359</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>38.277777</x:v>
+        <x:v>33.405192</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>222.063137</x:v>
+        <x:v>616.755050</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>7.197862</x:v>
+        <x:v>19.655211</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>92.678203</x:v>
+        <x:v>6114.834498</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>2328.936258</x:v>
+        <x:v>1782.459680</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>135.351112</x:v>
+        <x:v>64.192218</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>1398.085158</x:v>
+        <x:v>794.259135</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>1840.469710</x:v>
+        <x:v>673.791914</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>150.205781</x:v>
+        <x:v>80.756796</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>3554.054058</x:v>
+        <x:v>2070.669958</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>50.628208</x:v>
+        <x:v>24.868133</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>20.335920</x:v>
+        <x:v>15.564169</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>8.792693</x:v>
+        <x:v>6.729519</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>1467.451571</x:v>
+        <x:v>510.677854</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>83.766371</x:v>
+        <x:v>93.507237</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.715168</x:v>
+        <x:v>2.979959</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>83.527057</x:v>
+        <x:v>248.009116</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>525.363837</x:v>
+        <x:v>538.175135</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>525.363837</x:v>
+        <x:v>538.175135</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>4.606894</x:v>
+        <x:v>4.571065</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>1232.541379</x:v>
+        <x:v>1063.027866</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>833.702701</x:v>
+        <x:v>689.204576</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>4357.794094</x:v>
+        <x:v>3585.031067</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>526.927745</x:v>
+        <x:v>460.462818</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>5.389102</x:v>
+        <x:v>6.288966</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>7.063967</x:v>
+        <x:v>5.858297</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.770879</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.334579</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1935.781125</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>926.253101</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>926.253101</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>116.865074</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>164.584980</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.738756</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.764881</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>97.387562</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.791005</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.537797</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>43.795187</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.216269</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.922866</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.714007</x:v>
+        <x:v>5.019586</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.023144</x:v>
+        <x:v>0.159968</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>16.884423</x:v>
+        <x:v>67.667619</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>1103.838563</x:v>
+        <x:v>963.475002</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>1103.838563</x:v>
+        <x:v>963.475002</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>404.899787</x:v>
+        <x:v>1075.388637</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>3350.791245</x:v>
+        <x:v>1867.342449</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>81.500176</x:v>
+        <x:v>18.988723</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>59.055690</x:v>
+        <x:v>16.880932</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>399.722931</x:v>
+        <x:v>187.932146</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>24.810395</x:v>
+        <x:v>14.155509</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>0.027830</x:v>
+        <x:v>0.003647</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>0.161693</x:v>
+        <x:v>0.021191</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>88.690288</x:v>
+        <x:v>53.854372</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>0.058788</x:v>
+        <x:v>0.007705</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>92.785512</x:v>
+        <x:v>94.647723</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>3.007511</x:v>
+        <x:v>3.016304</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1688.547238</x:v>
+        <x:v>1905.895145</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1023.557966</x:v>
+        <x:v>1081.732279</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>2449.314004</x:v>
+        <x:v>2588.521712</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>199.894850</x:v>
+        <x:v>211.255951</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>1998.948499</x:v>
+        <x:v>2112.559509</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>13.486881</x:v>
+        <x:v>14.253414</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>8.188464</x:v>
+        <x:v>8.653858</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>93.926496</x:v>
+        <x:v>99.264844</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>28.900460</x:v>
+        <x:v>30.543029</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>414.817939</x:v>
+        <x:v>438.394277</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>6.984278</x:v>
+        <x:v>7.381232</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>62.834417</x:v>
+        <x:v>66.405636</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>8.907986</x:v>
+        <x:v>7.144866</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.502069</x:v>
+        <x:v>0.403336</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>550.868596</x:v>
+        <x:v>550.868831</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>129.141356</x:v>
+        <x:v>129.141411</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1358.674682</x:v>
+        <x:v>1358.675260</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>67.261123</x:v>
+        <x:v>67.261152</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>2481.935434</x:v>
+        <x:v>2481.936491</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>2085.094809</x:v>
+        <x:v>2085.095697</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>10.761780</x:v>
+        <x:v>10.761784</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>17.689675</x:v>
+        <x:v>17.689683</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>7.596978</x:v>
+        <x:v>27.553972</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>57.777021</x:v>
+        <x:v>212.074261</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>760.526330</x:v>
+        <x:v>769.668569</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>372.657902</x:v>
+        <x:v>377.137599</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>950.657913</x:v>
+        <x:v>962.085712</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>5.932105</x:v>
+        <x:v>6.003415</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>3.574474</x:v>
+        <x:v>3.617442</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>509.552641</x:v>
+        <x:v>515.677941</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>8.365790</x:v>
+        <x:v>8.466354</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>6.859947</x:v>
+        <x:v>6.942410</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>2.966053</x:v>
+        <x:v>3.001707</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>17.492106</x:v>
+        <x:v>17.702377</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>11.184952</x:v>
+        <x:v>519.612265</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>40.096038</x:v>
+        <x:v>3816.443380</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>1263.434077</x:v>
+        <x:v>774.136541</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>34.304357</x:v>
+        <x:v>14.618127</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>598.286918</x:v>
+        <x:v>467.790726</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>268.982134</x:v>
+        <x:v>45.303438</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>47.521980</x:v>
+        <x:v>23.560969</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>1283.171615</x:v>
+        <x:v>680.719549</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>13.675914</x:v>
+        <x:v>6.128668</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>11.032116</x:v>
+        <x:v>6.759643</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>4.769983</x:v>
+        <x:v>2.922684</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>188.213006</x:v>
+        <x:v>15.650249</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>6.931633</x:v>
+        <x:v>14.400357</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>15.482901</x:v>
+        <x:v>86.421181</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>400.756710</x:v>
+        <x:v>448.362350</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>400.756710</x:v>
+        <x:v>448.362350</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>3.424326</x:v>
+        <x:v>3.536758</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>823.552369</x:v>
+        <x:v>569.642765</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>539.205957</x:v>
+        <x:v>222.824512</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>2808.041473</x:v>
+        <x:v>1126.757065</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>368.493524</x:v>
+        <x:v>171.936741</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>4.562710</x:v>
+        <x:v>6.870759</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>4.552747</x:v>
+        <x:v>2.318347</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.535675</x:v>
+        <x:v>2.567814</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>3.059993</x:v>
+        <x:v>11.747353</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>689.252887</x:v>
+        <x:v>598.787217</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>689.252887</x:v>
+        <x:v>598.787217</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>53.564242</x:v>
+        <x:v>46.321875</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1573.947555</x:v>
+        <x:v>1201.199507</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>24.986636</x:v>
+        <x:v>15.304532</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>21.701574</x:v>
+        <x:v>14.395811</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>196.746230</x:v>
+        <x:v>150.359104</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>4.741304</x:v>
+        <x:v>3.783933</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>46.522274</x:v>
+        <x:v>40.410702</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>78.196642</x:v>
+        <x:v>84.278981</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>295.975628</x:v>
+        <x:v>410.951409</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>373.875515</x:v>
+        <x:v>365.752981</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>894.662115</x:v>
+        <x:v>875.225369</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>73.015689</x:v>
+        <x:v>71.429406</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>730.156889</x:v>
+        <x:v>714.294057</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>4.926360</x:v>
+        <x:v>4.819333</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>2.991004</x:v>
+        <x:v>2.926024</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>34.308577</x:v>
+        <x:v>33.563215</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>10.556485</x:v>
+        <x:v>10.327143</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>151.520750</x:v>
+        <x:v>148.228926</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>2.551151</x:v>
+        <x:v>2.495726</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>22.951558</x:v>
+        <x:v>22.452930</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>8.907986</x:v>
+        <x:v>7.144866</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.604870</x:v>
+        <x:v>0.485922</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>663.656432</x:v>
+        <x:v>663.656727</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>155.582460</x:v>
+        <x:v>155.582529</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1636.857133</x:v>
+        <x:v>1636.857861</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>81.032531</x:v>
+        <x:v>81.032567</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>2990.100407</x:v>
+        <x:v>2990.101736</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>2512.008472</x:v>
+        <x:v>2512.009589</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>12.965205</x:v>
+        <x:v>12.965211</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>21.311556</x:v>
+        <x:v>21.311565</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>7.596978</x:v>
+        <x:v>27.553972</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>75.887869</x:v>
+        <x:v>249.085024</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>998.921730</x:v>
+        <x:v>903.989544</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>489.471648</x:v>
+        <x:v>442.954876</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>1248.652163</x:v>
+        <x:v>1129.986930</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>7.791589</x:v>
+        <x:v>7.051118</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>4.694932</x:v>
+        <x:v>4.248751</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>669.277559</x:v>
+        <x:v>605.672994</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>10.988139</x:v>
+        <x:v>9.943885</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>9.010274</x:v>
+        <x:v>8.153986</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>3.895795</x:v>
+        <x:v>3.525559</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>22.975200</x:v>
+        <x:v>20.791760</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>11.184952</x:v>
+        <x:v>519.612265</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>55.267927</x:v>
+        <x:v>4601.136044</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>2037.540559</x:v>
+        <x:v>941.080747</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>56.397727</x:v>
+        <x:v>17.963176</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>929.103418</x:v>
+        <x:v>560.764231</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>453.859654</x:v>
+        <x:v>58.669472</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>77.572023</x:v>
+        <x:v>28.809161</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>2087.092373</x:v>
+        <x:v>830.693210</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>22.433200</x:v>
+        <x:v>7.518063</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>17.791496</x:v>
+        <x:v>8.217375</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>7.692554</x:v>
+        <x:v>3.552967</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>320.271691</x:v>
+        <x:v>22.024602</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>6.931633</x:v>
+        <x:v>14.400357</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>18.705082</x:v>
+        <x:v>100.839206</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>488.266642</x:v>
+        <x:v>529.103053</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>488.266642</x:v>
+        <x:v>529.103053</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>4.168957</x:v>
+        <x:v>4.175144</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>998.525525</x:v>
+        <x:v>673.225624</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>652.950783</x:v>
+        <x:v>264.892189</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>3399.876040</x:v>
+        <x:v>1339.831328</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>447.164495</x:v>
+        <x:v>204.719712</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>5.577695</x:v>
+        <x:v>8.099101</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>5.517564</x:v>
+        <x:v>2.749879</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.535675</x:v>
+        <x:v>2.567814</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>3.114561</x:v>
+        <x:v>13.878068</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>729.851683</x:v>
+        <x:v>678.484880</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>729.851683</x:v>
+        <x:v>678.484880</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>56.687226</x:v>
+        <x:v>52.452465</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1657.219063</x:v>
+        <x:v>1335.320987</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>26.337351</x:v>
+        <x:v>16.594591</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>22.775297</x:v>
+        <x:v>15.669947</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>207.855140</x:v>
+        <x:v>167.878743</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>5.003190</x:v>
+        <x:v>4.237279</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>49.261734</x:v>
+        <x:v>45.788412</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>78.196642</x:v>
+        <x:v>84.278981</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>406.542206</x:v>
+        <x:v>582.692824</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>548.612596</x:v>
+        <x:v>537.674029</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>1312.797672</x:v>
+        <x:v>1286.622324</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>107.140813</x:v>
+        <x:v>105.004575</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>1071.408129</x:v>
+        <x:v>1050.045751</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>7.228778</x:v>
+        <x:v>7.084646</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>4.388901</x:v>
+        <x:v>4.301392</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>50.343274</x:v>
+        <x:v>49.339499</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>15.490238</x:v>
+        <x:v>15.181384</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>222.336550</x:v>
+        <x:v>217.903470</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>3.743474</x:v>
+        <x:v>3.668835</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>33.678359</x:v>
+        <x:v>33.006860</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.682179</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.942139</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.942139</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>820.699734</x:v>
+        <x:v>114.738878</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>66.612041</x:v>
+        <x:v>13.676980</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>66.612041</x:v>
+        <x:v>13.676980</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>All</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>297.005527</x:v>
+        <x:v>43.940369</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>24.106435</x:v>
+        <x:v>5.237733</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>24.106435</x:v>
+        <x:v>5.237733</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>8.907986</x:v>
+        <x:v>7.144866</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>0.723016</x:v>
+        <x:v>0.851675</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.776207</x:v>
+        <x:v>0.623567</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>851.636157</x:v>
+        <x:v>851.636553</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>199.650967</x:v>
+        <x:v>199.651060</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>2100.494552</x:v>
+        <x:v>2100.495529</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>103.984879</x:v>
+        <x:v>103.984927</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>3837.042028</x:v>
+        <x:v>3837.043812</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>3223.531243</x:v>
+        <x:v>3223.532742</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>16.637581</x:v>
+        <x:v>16.637588</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>27.348023</x:v>
+        <x:v>27.348036</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>7.596978</x:v>
+        <x:v>27.553972</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.616608</x:v>
+        <x:v>3.284459</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>106.072614</x:v>
+        <x:v>310.769630</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>1396.247398</x:v>
+        <x:v>1127.857834</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>684.161225</x:v>
+        <x:v>552.650339</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>1745.309247</x:v>
+        <x:v>1409.822293</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>10.890730</x:v>
+        <x:v>8.797291</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>6.562363</x:v>
+        <x:v>5.300932</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>935.485756</x:v>
+        <x:v>755.664749</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>15.358721</x:v>
+        <x:v>12.406436</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>12.594152</x:v>
+        <x:v>10.173278</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>5.445365</x:v>
+        <x:v>4.398646</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>32.113690</x:v>
+        <x:v>25.940730</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>11.184952</x:v>
+        <x:v>519.612265</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>0.907826</x:v>
+        <x:v>61.938261</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>90.977495</x:v>
+        <x:v>5926.820940</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>3423.981720</x:v>
+        <x:v>1222.872450</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>94.990592</x:v>
+        <x:v>23.603578</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>1555.946911</x:v>
+        <x:v>718.504777</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>766.741466</x:v>
+        <x:v>81.121528</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>130.544271</x:v>
+        <x:v>37.662722</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>3510.829927</x:v>
+        <x:v>1083.743429</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>37.774186</x:v>
+        <x:v>9.861223</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>29.897691</x:v>
+        <x:v>10.677938</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>12.926940</x:v>
+        <x:v>4.616847</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>541.580950</x:v>
+        <x:v>32.693219</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>6.931633</x:v>
+        <x:v>14.400357</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.562606</x:v>
+        <x:v>1.716536</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>24.592493</x:v>
+        <x:v>125.755507</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>638.379268</x:v>
+        <x:v>667.187531</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>638.379268</x:v>
+        <x:v>667.187531</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>5.442087</x:v>
+        <x:v>5.265584</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>1292.409384</x:v>
+        <x:v>847.729748</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>842.674706</x:v>
+        <x:v>335.128076</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>4386.341639</x:v>
+        <x:v>1695.016663</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>580.371629</x:v>
+        <x:v>261.081238</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>7.343939</x:v>
+        <x:v>10.207883</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>7.133052</x:v>
+        <x:v>3.475252</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.535675</x:v>
+        <x:v>2.567814</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.124643</x:v>
+        <x:v>0.306086</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>3.205507</x:v>
+        <x:v>17.429258</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>797.516343</x:v>
+        <x:v>811.314320</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>797.516343</x:v>
+        <x:v>811.314320</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>61.892200</x:v>
+        <x:v>62.670114</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1796.004909</x:v>
+        <x:v>1558.856788</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>28.588545</x:v>
+        <x:v>18.744689</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>24.564834</x:v>
+        <x:v>17.793507</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>226.369991</x:v>
+        <x:v>197.078140</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>5.439667</x:v>
+        <x:v>4.992855</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>53.827500</x:v>
+        <x:v>54.751263</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>78.196642</x:v>
+        <x:v>84.278981</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>6.346825</x:v>
+        <x:v>10.046132</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>603.647850</x:v>
+        <x:v>890.914034</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>846.813112</x:v>
+        <x:v>835.295914</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>2026.373964</x:v>
+        <x:v>1998.813987</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>165.377619</x:v>
+        <x:v>163.128378</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>1653.776194</x:v>
+        <x:v>1631.283785</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>11.158008</x:v>
+        <x:v>11.006252</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>6.774505</x:v>
+        <x:v>6.682367</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>77.707556</x:v>
+        <x:v>76.650684</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>23.910017</x:v>
+        <x:v>23.584826</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>343.188448</x:v>
+        <x:v>338.520866</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>5.778254</x:v>
+        <x:v>5.699666</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>51.984363</x:v>
+        <x:v>51.277342</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>253.952181</x:v>
+        <x:v>244.220090</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>7.895420</x:v>
+        <x:v>10.787135</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>7.895420</x:v>
+        <x:v>10.787135</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>46.240069</x:v>
+        <x:v>48.552269</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>511.936526</x:v>
+        <x:v>511.923442</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>120.065669</x:v>
+        <x:v>120.149532</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1261.132576</x:v>
+        <x:v>1258.492320</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>62.437213</x:v>
+        <x:v>62.315710</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>2303.189068</x:v>
+        <x:v>2297.614726</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>1935.245245</x:v>
+        <x:v>1931.089158</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>9.987721</x:v>
+        <x:v>9.964984</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>16.429463</x:v>
+        <x:v>16.412106</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.685927</x:v>
+        <x:v>44.276694</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.021326</x:v>
+        <x:v>1.955690</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.021326</x:v>
+        <x:v>1.955690</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>5.044686</x:v>
+        <x:v>301.375684</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>717.224291</x:v>
+        <x:v>680.393526</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>351.439902</x:v>
+        <x:v>333.392828</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>896.530363</x:v>
+        <x:v>850.491907</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>5.594349</x:v>
+        <x:v>5.307070</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>3.370954</x:v>
+        <x:v>3.197850</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>480.540275</x:v>
+        <x:v>455.863662</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>7.889467</x:v>
+        <x:v>7.484329</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>6.469363</x:v>
+        <x:v>6.137150</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>2.797175</x:v>
+        <x:v>2.653535</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>16.496159</x:v>
+        <x:v>15.649051</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>222.020633</x:v>
+        <x:v>576.510349</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>6.902662</x:v>
+        <x:v>25.464306</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>6.902662</x:v>
+        <x:v>25.464306</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>32.927349</x:v>
+        <x:v>3038.219699</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>889.245635</x:v>
+        <x:v>867.153147</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>51.726599</x:v>
+        <x:v>29.166927</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>533.772590</x:v>
+        <x:v>371.553397</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>703.598426</x:v>
+        <x:v>289.330803</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>57.392390</x:v>
+        <x:v>37.497394</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>1357.787331</x:v>
+        <x:v>973.374585</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>19.347377</x:v>
+        <x:v>11.371829</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>7.764759</x:v>
+        <x:v>7.571850</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>3.357268</x:v>
+        <x:v>3.273860</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>561.027393</x:v>
+        <x:v>216.380439</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>83.778162</x:v>
+        <x:v>97.308636</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>2.604679</x:v>
+        <x:v>4.298096</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2.604679</x:v>
+        <x:v>4.298096</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>51.833847</x:v>
+        <x:v>201.642138</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>317.068071</x:v>
+        <x:v>351.019934</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>317.068071</x:v>
+        <x:v>351.019934</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>2.780174</x:v>
+        <x:v>2.975039</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>744.020267</x:v>
+        <x:v>683.527185</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>503.310467</x:v>
+        <x:v>441.299805</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>2630.841247</x:v>
+        <x:v>2294.417581</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>318.074245</x:v>
+        <x:v>296.421705</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>3.251552</x:v>
+        <x:v>4.140331</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>4.262291</x:v>
+        <x:v>3.760678</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.091821</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.749662</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.749662</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1379.786010</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>662.477868</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.584633</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>117.715024</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.965386</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.268847</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>69.653861</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.572309</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.391209</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>31.323341</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.896158</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>11.388406</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.713182</x:v>
+        <x:v>4.715375</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.022173</x:v>
+        <x:v>0.208277</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.022173</x:v>
+        <x:v>0.208277</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>9.838053</x:v>
+        <x:v>40.631919</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>391.448685</x:v>
+        <x:v>578.904628</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>391.448685</x:v>
+        <x:v>578.904628</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>135.986976</x:v>
+        <x:v>677.224478</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>1581.201193</x:v>
+        <x:v>1141.130339</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>46.149840</x:v>
+        <x:v>11.987652</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>31.905585</x:v>
+        <x:v>10.236786</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>197.487414</x:v>
+        <x:v>120.194386</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>9.235307</x:v>
+        <x:v>6.291375</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>0.027871</x:v>
+        <x:v>0.004043</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>0.161934</x:v>
+        <x:v>0.023488</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>31.111145</x:v>
+        <x:v>28.545537</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>0.058875</x:v>
+        <x:v>0.008540</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>92.547147</x:v>
+        <x:v>95.945565</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>2.877308</x:v>
+        <x:v>4.237890</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>2.877308</x:v>
+        <x:v>4.237890</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>568.205614</x:v>
+        <x:v>646.251559</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>340.995435</x:v>
+        <x:v>360.322398</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>815.982017</x:v>
+        <x:v>862.230304</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>66.594403</x:v>
+        <x:v>70.368845</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>665.944026</x:v>
+        <x:v>703.688449</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>4.493116</x:v>
+        <x:v>4.747777</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>2.727963</x:v>
+        <x:v>2.882579</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>31.291346</x:v>
+        <x:v>33.064879</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>9.628106</x:v>
+        <x:v>10.173809</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>138.195420</x:v>
+        <x:v>146.028070</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>2.326792</x:v>
+        <x:v>2.458670</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>20.933108</x:v>
+        <x:v>22.119556</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>253.952181</x:v>
+        <x:v>244.220090</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>7.895420</x:v>
+        <x:v>10.787135</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>7.895420</x:v>
+        <x:v>10.787135</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>56.882331</x:v>
+        <x:v>61.054625</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>624.899537</x:v>
+        <x:v>625.342291</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>146.573183</x:v>
+        <x:v>146.806027</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>1538.986774</x:v>
+        <x:v>1536.207296</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>76.195054</x:v>
+        <x:v>76.071116</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>2810.535281</x:v>
+        <x:v>2804.342462</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>2361.624695</x:v>
+        <x:v>2357.204336</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>12.188014</x:v>
+        <x:v>12.163290</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>20.052031</x:v>
+        <x:v>20.041106</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.685927</x:v>
+        <x:v>44.276694</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.021326</x:v>
+        <x:v>1.955690</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>0.021326</x:v>
+        <x:v>1.955690</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>7.548144</x:v>
+        <x:v>431.395305</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>1067.880854</x:v>
+        <x:v>973.833315</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>523.261618</x:v>
+        <x:v>477.178324</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1334.851067</x:v>
+        <x:v>1217.291644</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>8.329471</x:v>
+        <x:v>7.595900</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>5.019040</x:v>
+        <x:v>4.577017</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>715.480172</x:v>
+        <x:v>652.468321</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>11.746689</x:v>
+        <x:v>10.712166</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>9.632285</x:v>
+        <x:v>8.783977</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>4.164735</x:v>
+        <x:v>3.797950</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>24.561260</x:v>
+        <x:v>22.398166</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Grid</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>222.020633</x:v>
+        <x:v>576.510349</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>6.902662</x:v>
+        <x:v>25.464306</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>6.902662</x:v>
+        <x:v>25.464306</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>47.242082</x:v>
+        <x:v>3867.173942</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>1425.648843</x:v>
+        <x:v>1211.332418</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>83.033144</x:v>
+        <x:v>43.647873</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>856.615768</x:v>
+        <x:v>539.717956</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>1129.965453</x:v>
+        <x:v>458.341023</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>92.102829</x:v>
+        <x:v>54.901766</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>2178.542222</x:v>
+        <x:v>1407.588373</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>31.054739</x:v>
+        <x:v>16.908460</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>12.448550</x:v>
+        <x:v>10.577172</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>5.382411</x:v>
+        <x:v>4.573278</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>901.069470</x:v>
+        <x:v>347.416499</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>