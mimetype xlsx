--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R5956aabf130a4235aef1862c81378b90"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re8db107a34334f5ca44a2b35f207af11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5956aabf130a4235aef1862c81378b90" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8db107a34334f5ca44a2b35f207af11" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>440.205286</x:v>
+        <x:v>121.668195</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>225.889636</x:v>
+        <x:v>70.664056</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>38.075719</x:v>
+        <x:v>108.619114</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>4.975676</x:v>
+        <x:v>1.667287</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.014247</x:v>
+        <x:v>1.015569</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.039096</x:v>
+        <x:v>1.045304</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>515.296877</x:v>
+        <x:v>140.605438</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>239.637821</x:v>
+        <x:v>77.034173</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>46.409116</x:v>
+        <x:v>134.046316</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>5.705337</x:v>
+        <x:v>1.889662</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.014247</x:v>
+        <x:v>1.015569</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.039096</x:v>
+        <x:v>1.045304</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>669.606872</x:v>
+        <x:v>176.760661</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>274.593055</x:v>
+        <x:v>89.563019</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>60.424188</x:v>
+        <x:v>176.441744</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>7.276160</x:v>
+        <x:v>2.314185</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.014247</x:v>
+        <x:v>1.015569</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.039096</x:v>
+        <x:v>1.045304</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>307.707115</x:v>
+        <x:v>186.033181</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>93.885711</x:v>
+        <x:v>32.887234</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>15.990368</x:v>
+        <x:v>55.711892</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>2.950811</x:v>
+        <x:v>1.738402</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.018305</x:v>
+        <x:v>1.016898</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.034481</x:v>
+        <x:v>1.024676</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>390.559435</x:v>
+        <x:v>237.776177</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>102.212440</x:v>
+        <x:v>41.844506</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>19.847835</x:v>
+        <x:v>67.450196</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>3.709031</x:v>
+        <x:v>2.222140</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.018305</x:v>
+        <x:v>1.016898</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.034481</x:v>
+        <x:v>1.024676</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-05 23:00:00</x:v>
+        <x:v>2026-06-20 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>564.001630</x:v>
+        <x:v>329.795560</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>131.012112</x:v>
+        <x:v>59.213218</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>26.398094</x:v>
+        <x:v>87.033845</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>5.389917</x:v>
+        <x:v>3.096585</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.018305</x:v>
+        <x:v>1.016898</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.034481</x:v>
+        <x:v>1.024676</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>358.576606</x:v>
+        <x:v>197.104981</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>172.882200</x:v>
+        <x:v>125.717564</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>44.364483</x:v>
+        <x:v>40.043265</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>4.099695</x:v>
+        <x:v>2.801793</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.012229</x:v>
+        <x:v>1.013501</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.038950</x:v>
+        <x:v>1.044925</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>430.342040</x:v>
+        <x:v>212.446761</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>184.859852</x:v>
+        <x:v>129.516898</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>54.836495</x:v>
+        <x:v>49.230891</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>4.952616</x:v>
+        <x:v>2.977046</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.012229</x:v>
+        <x:v>1.013501</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.038950</x:v>
+        <x:v>1.044925</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>572.229979</x:v>
+        <x:v>242.491546</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>214.011186</x:v>
+        <x:v>137.713692</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>72.387150</x:v>
+        <x:v>64.559765</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>6.645441</x:v>
+        <x:v>3.321674</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.012229</x:v>
+        <x:v>1.013501</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.038950</x:v>
+        <x:v>1.044925</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>480.618242</x:v>
+        <x:v>191.400181</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>225.870610</x:v>
+        <x:v>27.389796</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>20.513089</x:v>
+        <x:v>13.129738</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>4.627649</x:v>
+        <x:v>1.766193</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.018673</x:v>
+        <x:v>1.015947</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.029242</x:v>
+        <x:v>1.024292</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>568.719124</x:v>
+        <x:v>254.278986</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>236.145664</x:v>
+        <x:v>35.088128</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>24.968779</x:v>
+        <x:v>16.126144</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>5.431381</x:v>
+        <x:v>2.330900</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.018673</x:v>
+        <x:v>1.015947</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.029242</x:v>
+        <x:v>1.024292</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-05 22:00:00</x:v>
+        <x:v>2026-06-20 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>751.598023</x:v>
+        <x:v>364.820157</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>268.483383</x:v>
+        <x:v>50.342619</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>32.518436</x:v>
+        <x:v>21.139833</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>7.196254</x:v>
+        <x:v>3.339848</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.018673</x:v>
+        <x:v>1.015947</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.029242</x:v>
+        <x:v>1.024292</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>345.985457</x:v>
+        <x:v>200.313592</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>180.467566</x:v>
+        <x:v>120.783004</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>53.079633</x:v>
+        <x:v>34.535092</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>4.109116</x:v>
+        <x:v>2.782108</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.012134</x:v>
+        <x:v>1.012724</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.038611</x:v>
+        <x:v>1.044669</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>409.425616</x:v>
+        <x:v>218.230646</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>190.817173</x:v>
+        <x:v>124.732516</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>65.863142</x:v>
+        <x:v>42.347733</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>4.860197</x:v>
+        <x:v>2.978501</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.012134</x:v>
+        <x:v>1.012724</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.038611</x:v>
+        <x:v>1.044669</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>533.031610</x:v>
+        <x:v>253.358628</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>215.424743</x:v>
+        <x:v>133.512414</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>87.248243</x:v>
+        <x:v>55.387604</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>6.330056</x:v>
+        <x:v>3.367693</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.012134</x:v>
+        <x:v>1.012724</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.038611</x:v>
+        <x:v>1.044669</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>483.170072</x:v>
+        <x:v>203.854454</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>221.999598</x:v>
+        <x:v>37.336919</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>18.580756</x:v>
+        <x:v>12.508627</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>4.647452</x:v>
+        <x:v>1.891110</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.018003</x:v>
+        <x:v>1.017551</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.029203</x:v>
+        <x:v>1.024086</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>571.756862</x:v>
+        <x:v>268.314207</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>232.603480</x:v>
+        <x:v>45.079219</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>22.513625</x:v>
+        <x:v>15.425637</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>5.465788</x:v>
+        <x:v>2.467504</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.018003</x:v>
+        <x:v>1.017551</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.029203</x:v>
+        <x:v>1.024086</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-05 21:00:00</x:v>
+        <x:v>2026-06-20 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>756.217143</x:v>
+        <x:v>381.335969</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>265.813789</x:v>
+        <x:v>60.341859</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>29.194664</x:v>
+        <x:v>20.306472</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>7.264148</x:v>
+        <x:v>3.494107</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.018003</x:v>
+        <x:v>1.017551</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.029203</x:v>
+        <x:v>1.024086</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>356.823059</x:v>
+        <x:v>206.835792</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>193.178201</x:v>
+        <x:v>143.720275</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>75.325086</x:v>
+        <x:v>119.089962</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>4.376249</x:v>
+        <x:v>2.916909</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.010295</x:v>
+        <x:v>1.011973</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.038328</x:v>
+        <x:v>1.044206</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>409.891825</x:v>
+        <x:v>223.636175</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>202.500059</x:v>
+        <x:v>149.678920</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>93.476702</x:v>
+        <x:v>147.224728</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>4.998450</x:v>
+        <x:v>3.107978</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.010295</x:v>
+        <x:v>1.011973</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.038328</x:v>
+        <x:v>1.044206</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>513.273330</x:v>
+        <x:v>255.779724</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>224.194510</x:v>
+        <x:v>161.336200</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>123.794996</x:v>
+        <x:v>194.130951</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>6.217605</x:v>
+        <x:v>3.475067</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.010295</x:v>
+        <x:v>1.011973</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.038328</x:v>
+        <x:v>1.044206</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>294.317149</x:v>
+        <x:v>167.130799</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>84.707821</x:v>
+        <x:v>34.974856</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>15.345530</x:v>
+        <x:v>76.722290</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>2.809369</x:v>
+        <x:v>1.604956</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.015991</x:v>
+        <x:v>1.014644</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.026683</x:v>
+        <x:v>1.023969</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>370.952190</x:v>
+        <x:v>225.418914</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>92.855619</x:v>
+        <x:v>43.798940</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>19.013772</x:v>
+        <x:v>92.241150</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>3.518960</x:v>
+        <x:v>2.139239</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.015991</x:v>
+        <x:v>1.014644</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.026683</x:v>
+        <x:v>1.023969</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-05 20:00:00</x:v>
+        <x:v>2026-06-20 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>532.664886</x:v>
+        <x:v>328.094546</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>120.779968</x:v>
+        <x:v>60.839196</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>25.243969</x:v>
+        <x:v>118.124862</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>5.102665</x:v>
+        <x:v>3.094950</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.015991</x:v>
+        <x:v>1.014644</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.026683</x:v>
+        <x:v>1.023969</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>344.585190</x:v>
+        <x:v>200.509717</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>196.220926</x:v>
+        <x:v>155.404822</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>109.497073</x:v>
+        <x:v>175.572256</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>4.277570</x:v>
+        <x:v>2.887685</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.009376</x:v>
+        <x:v>1.010677</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.037747</x:v>
+        <x:v>1.042142</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>394.712603</x:v>
+        <x:v>215.860763</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>206.173642</x:v>
+        <x:v>162.486969</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>136.117368</x:v>
+        <x:v>214.083193</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>4.874882</x:v>
+        <x:v>3.069144</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.009376</x:v>
+        <x:v>1.010677</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.037747</x:v>
+        <x:v>1.042142</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>491.979277</x:v>
+        <x:v>245.123154</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>228.413600</x:v>
+        <x:v>175.821558</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>180.545350</x:v>
+        <x:v>278.281408</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>6.037980</x:v>
+        <x:v>3.414736</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.009376</x:v>
+        <x:v>1.010677</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.037747</x:v>
+        <x:v>1.042142</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>222.502765</x:v>
+        <x:v>154.147417</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>39.795334</x:v>
+        <x:v>55.635268</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>25.551087</x:v>
+        <x:v>66.859427</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>2.170164</x:v>
+        <x:v>1.543590</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.012027</x:v>
+        <x:v>1.013603</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.025077</x:v>
+        <x:v>1.023788</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>290.846284</x:v>
+        <x:v>196.251568</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>47.364839</x:v>
+        <x:v>65.395902</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>31.852526</x:v>
+        <x:v>80.186848</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.815280</x:v>
+        <x:v>1.960287</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.012027</x:v>
+        <x:v>1.013603</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.025077</x:v>
+        <x:v>1.023788</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-05 19:00:00</x:v>
+        <x:v>2026-06-20 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>436.541834</x:v>
+        <x:v>272.654430</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>73.392738</x:v>
+        <x:v>84.292152</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>42.464348</x:v>
+        <x:v>102.420580</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>4.265793</x:v>
+        <x:v>2.728281</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.012027</x:v>
+        <x:v>1.013603</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.025077</x:v>
+        <x:v>1.023788</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>310.673461</x:v>
+        <x:v>100.177248</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>177.391934</x:v>
+        <x:v>69.675623</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>121.924833</x:v>
+        <x:v>35.322277</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>3.742246</x:v>
+        <x:v>1.364298</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.009948</x:v>
+        <x:v>1.010763</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.036732</x:v>
+        <x:v>1.041196</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>357.278242</x:v>
+        <x:v>116.543684</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>187.988145</x:v>
+        <x:v>74.110763</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>151.270881</x:v>
+        <x:v>43.592237</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>4.250916</x:v>
+        <x:v>1.558739</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.009948</x:v>
+        <x:v>1.010763</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.036732</x:v>
+        <x:v>1.041196</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>449.189580</x:v>
+        <x:v>149.741042</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>211.506012</x:v>
+        <x:v>83.969667</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>200.244373</x:v>
+        <x:v>57.396791</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>5.272389</x:v>
+        <x:v>1.952320</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.009948</x:v>
+        <x:v>1.010763</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.036732</x:v>
+        <x:v>1.041196</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>205.368228</x:v>
+        <x:v>120.426496</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>41.195244</x:v>
+        <x:v>27.565986</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>47.348236</x:v>
+        <x:v>11.445108</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>2.025717</x:v>
+        <x:v>1.234371</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.009930</x:v>
+        <x:v>1.013568</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.024197</x:v>
+        <x:v>1.022093</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>264.529669</x:v>
+        <x:v>158.889488</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>48.944164</x:v>
+        <x:v>36.593950</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>59.114903</x:v>
+        <x:v>13.562592</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.592159</x:v>
+        <x:v>1.633771</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.009930</x:v>
+        <x:v>1.013568</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.024197</x:v>
+        <x:v>1.022093</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-05 18:00:00</x:v>
+        <x:v>2026-06-20 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>392.921799</x:v>
+        <x:v>229.577021</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>74.426703</x:v>
+        <x:v>54.418761</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>78.828601</x:v>
+        <x:v>17.114288</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>3.887945</x:v>
+        <x:v>2.377111</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.009930</x:v>
+        <x:v>1.013568</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.024197</x:v>
+        <x:v>1.022093</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>296.408919</x:v>
+        <x:v>100.662398</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>163.642865</x:v>
+        <x:v>68.617973</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>40.293121</x:v>
+        <x:v>23.653439</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>3.455234</x:v>
+        <x:v>1.313443</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.009223</x:v>
+        <x:v>1.011732</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.034804</x:v>
+        <x:v>1.039483</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>338.993347</x:v>
+        <x:v>116.234843</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>172.417668</x:v>
+        <x:v>72.955479</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>49.568685</x:v>
+        <x:v>28.961525</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.880822</x:v>
+        <x:v>1.500725</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.009223</x:v>
+        <x:v>1.011732</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.034804</x:v>
+        <x:v>1.039483</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>425.430678</x:v>
+        <x:v>147.933203</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>193.410656</x:v>
+        <x:v>82.578657</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>65.096686</x:v>
+        <x:v>37.829034</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>4.779056</x:v>
+        <x:v>1.880311</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.009223</x:v>
+        <x:v>1.011732</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.034804</x:v>
+        <x:v>1.039483</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>191.079530</x:v>
+        <x:v>82.928351</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>32.141215</x:v>
+        <x:v>25.972028</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>15.324204</x:v>
+        <x:v>7.407630</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.866762</x:v>
+        <x:v>0.944943</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.010613</x:v>
+        <x:v>1.014367</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.026875</x:v>
+        <x:v>1.021028</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>245.122232</x:v>
+        <x:v>109.913199</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>39.143397</x:v>
+        <x:v>33.876010</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>18.987096</x:v>
+        <x:v>8.754188</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>2.392171</x:v>
+        <x:v>1.257125</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.010613</x:v>
+        <x:v>1.014367</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.026875</x:v>
+        <x:v>1.021028</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-05 17:00:00</x:v>
+        <x:v>2026-06-20 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>367.153875</x:v>
+        <x:v>160.665042</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>64.302792</x:v>
+        <x:v>49.487571</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>25.201433</x:v>
+        <x:v>11.018246</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>3.644986</x:v>
+        <x:v>1.845599</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.010613</x:v>
+        <x:v>1.014367</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.026875</x:v>
+        <x:v>1.021028</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>264.244660</x:v>
+        <x:v>140.853446</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>108.203867</x:v>
+        <x:v>101.255188</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>33.622495</x:v>
+        <x:v>18.457385</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.724670</x:v>
+        <x:v>1.684634</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.010284</x:v>
+        <x:v>1.009588</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.033101</x:v>
+        <x:v>1.033745</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>322.069488</x:v>
+        <x:v>149.950243</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>118.831553</x:v>
+        <x:v>104.244560</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>41.416640</x:v>
+        <x:v>22.291814</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>3.304129</x:v>
+        <x:v>1.797347</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.010284</x:v>
+        <x:v>1.009588</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.033101</x:v>
+        <x:v>1.033745</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>441.198261</x:v>
+        <x:v>167.814315</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>145.943952</x:v>
+        <x:v>110.347478</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>54.505168</x:v>
+        <x:v>28.692743</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>4.546767</x:v>
+        <x:v>2.016853</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.010284</x:v>
+        <x:v>1.009588</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.033101</x:v>
+        <x:v>1.033745</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>167.708595</x:v>
+        <x:v>66.605267</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>29.073891</x:v>
+        <x:v>25.397378</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>11.730473</x:v>
+        <x:v>6.836425</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.647082</x:v>
+        <x:v>0.810916</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.010822</x:v>
+        <x:v>1.013900</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.029623</x:v>
+        <x:v>1.020105</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>213.669182</x:v>
+        <x:v>89.366812</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>35.117366</x:v>
+        <x:v>33.082150</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>14.386053</x:v>
+        <x:v>8.085178</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>2.096111</x:v>
+        <x:v>1.088177</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.010822</x:v>
+        <x:v>1.013900</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.029623</x:v>
+        <x:v>1.020105</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-05 16:00:00</x:v>
+        <x:v>2026-06-20 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>318.287912</x:v>
+        <x:v>132.972103</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>57.014886</x:v>
+        <x:v>48.282901</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>18.908023</x:v>
+        <x:v>10.185860</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>3.175100</x:v>
+        <x:v>1.617179</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.010822</x:v>
+        <x:v>1.013900</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.029623</x:v>
+        <x:v>1.020105</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>244.120062</x:v>
+        <x:v>162.019834</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>66.051200</x:v>
+        <x:v>107.178069</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>39.141486</x:v>
+        <x:v>14.356339</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>2.325104</x:v>
+        <x:v>1.837775</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.010368</x:v>
+        <x:v>1.010851</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.032754</x:v>
+        <x:v>1.031443</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>308.006942</x:v>
+        <x:v>167.431065</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>78.935368</x:v>
+        <x:v>109.066595</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>48.304667</x:v>
+        <x:v>17.065573</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2.975810</x:v>
+        <x:v>1.904346</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.010368</x:v>
+        <x:v>1.010851</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.032754</x:v>
+        <x:v>1.031443</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>441.451058</x:v>
+        <x:v>178.449028</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>111.543835</x:v>
+        <x:v>113.042454</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>63.693941</x:v>
+        <x:v>21.588569</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>4.388967</x:v>
+        <x:v>2.038699</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.010368</x:v>
+        <x:v>1.010851</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.032754</x:v>
+        <x:v>1.031443</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>161.076117</x:v>
+        <x:v>78.114680</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>27.883857</x:v>
+        <x:v>30.424583</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>13.901558</x:v>
+        <x:v>8.223317</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.574482</x:v>
+        <x:v>0.931956</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.010577</x:v>
+        <x:v>1.014926</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.023834</x:v>
+        <x:v>1.018876</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>205.610454</x:v>
+        <x:v>104.047419</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>33.764192</x:v>
+        <x:v>39.158512</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>17.048777</x:v>
+        <x:v>9.892376</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2.007532</x:v>
+        <x:v>1.248234</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.010577</x:v>
+        <x:v>1.014926</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.023834</x:v>
+        <x:v>1.018876</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-05 15:00:00</x:v>
+        <x:v>2026-06-20 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>306.893141</x:v>
+        <x:v>154.235389</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>54.985072</x:v>
+        <x:v>56.655415</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>22.386861</x:v>
+        <x:v>12.698012</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>3.048574</x:v>
+        <x:v>1.857570</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.010577</x:v>
+        <x:v>1.014926</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.023834</x:v>
+        <x:v>1.018876</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>230.438511</x:v>
+        <x:v>142.272430</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>77.712444</x:v>
+        <x:v>88.185884</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>33.021815</x:v>
+        <x:v>13.605670</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2.236503</x:v>
+        <x:v>1.573903</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.010358</x:v>
+        <x:v>1.012171</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.031917</x:v>
+        <x:v>1.029383</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>282.791759</x:v>
+        <x:v>149.666025</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>87.856910</x:v>
+        <x:v>90.884466</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>40.552713</x:v>
+        <x:v>16.144724</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2.777767</x:v>
+        <x:v>1.663491</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.010358</x:v>
+        <x:v>1.012171</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.031917</x:v>
+        <x:v>1.029383</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>395.185233</x:v>
+        <x:v>163.868303</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>115.147243</x:v>
+        <x:v>96.162291</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>53.212945</x:v>
+        <x:v>20.383549</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>3.985796</x:v>
+        <x:v>1.834822</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.010358</x:v>
+        <x:v>1.012171</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.031917</x:v>
+        <x:v>1.029383</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>160.547494</x:v>
+        <x:v>91.366274</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>27.621375</x:v>
+        <x:v>38.847399</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>12.839066</x:v>
+        <x:v>8.790406</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.570667</x:v>
+        <x:v>1.036448</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.011253</x:v>
+        <x:v>1.015400</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.022425</x:v>
+        <x:v>1.017977</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>205.440293</x:v>
+        <x:v>114.402392</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>33.604543</x:v>
+        <x:v>46.634808</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>15.832459</x:v>
+        <x:v>10.526210</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.008697</x:v>
+        <x:v>1.317284</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.011253</x:v>
+        <x:v>1.015400</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.022425</x:v>
+        <x:v>1.017977</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-05 14:00:00</x:v>
+        <x:v>2026-06-20 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>307.145514</x:v>
+        <x:v>158.631277</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>54.922996</x:v>
+        <x:v>62.076670</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>20.913565</x:v>
+        <x:v>13.439213</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>3.055976</x:v>
+        <x:v>1.854203</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.011253</x:v>
+        <x:v>1.015400</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.022425</x:v>
+        <x:v>1.017977</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>233.367323</x:v>
+        <x:v>123.456933</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>95.687361</x:v>
+        <x:v>73.024531</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>25.676807</x:v>
+        <x:v>11.191825</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2.265815</x:v>
+        <x:v>1.344088</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.009078</x:v>
+        <x:v>1.011595</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.031891</x:v>
+        <x:v>1.029694</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>278.429196</x:v>
+        <x:v>131.179107</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>104.650410</x:v>
+        <x:v>75.870890</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>31.405763</x:v>
+        <x:v>13.201117</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2.732551</x:v>
+        <x:v>1.436715</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.009078</x:v>
+        <x:v>1.011595</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.031891</x:v>
+        <x:v>1.029694</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>375.288002</x:v>
+        <x:v>145.847646</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>128.561825</x:v>
+        <x:v>81.361300</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>41.048666</x:v>
+        <x:v>16.556696</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>3.774974</x:v>
+        <x:v>1.612158</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.009078</x:v>
+        <x:v>1.011595</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.031891</x:v>
+        <x:v>1.029694</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>159.433101</x:v>
+        <x:v>85.803050</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>27.187544</x:v>
+        <x:v>36.543451</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>9.277864</x:v>
+        <x:v>6.100610</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.560399</x:v>
+        <x:v>0.970322</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.010875</x:v>
+        <x:v>1.015482</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.029416</x:v>
+        <x:v>1.018340</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>203.700959</x:v>
+        <x:v>107.537664</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>32.941819</x:v>
+        <x:v>43.934159</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>11.387515</x:v>
+        <x:v>7.179865</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1.991441</x:v>
+        <x:v>1.234252</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.010875</x:v>
+        <x:v>1.015482</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.029416</x:v>
+        <x:v>1.018340</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-05 13:00:00</x:v>
+        <x:v>2026-06-20 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>304.249258</x:v>
+        <x:v>149.481180</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>53.830102</x:v>
+        <x:v>58.665811</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>14.995325</x:v>
+        <x:v>8.998220</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>3.025712</x:v>
+        <x:v>1.741621</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.010875</x:v>
+        <x:v>1.015482</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.029416</x:v>
+        <x:v>1.018340</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>239.921180</x:v>
+        <x:v>128.035323</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>103.381491</x:v>
+        <x:v>79.699713</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>21.621614</x:v>
+        <x:v>10.731554</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>2.326035</x:v>
+        <x:v>1.431528</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.010213</x:v>
+        <x:v>1.011779</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.032288</x:v>
+        <x:v>1.030220</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>287.553578</x:v>
+        <x:v>134.988173</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>114.197368</x:v>
+        <x:v>82.310086</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>26.367831</x:v>
+        <x:v>12.638041</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2.816506</x:v>
+        <x:v>1.515060</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.010213</x:v>
+        <x:v>1.011779</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.032288</x:v>
+        <x:v>1.030220</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>389.266574</x:v>
+        <x:v>148.325045</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>141.427945</x:v>
+        <x:v>87.385537</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>34.375502</x:v>
+        <x:v>15.822157</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>3.905320</x:v>
+        <x:v>1.674755</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.010213</x:v>
+        <x:v>1.011779</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.032288</x:v>
+        <x:v>1.030220</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>156.309807</x:v>
+        <x:v>81.315800</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>28.173964</x:v>
+        <x:v>32.710516</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>9.418185</x:v>
+        <x:v>6.981228</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.547620</x:v>
+        <x:v>0.951268</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.011316</x:v>
+        <x:v>1.014951</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.030222</x:v>
+        <x:v>1.019542</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>200.401064</x:v>
+        <x:v>106.027971</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>34.145559</x:v>
+        <x:v>41.092365</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>11.542275</x:v>
+        <x:v>8.319016</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.980034</x:v>
+        <x:v>1.251308</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.011316</x:v>
+        <x:v>1.014951</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.030222</x:v>
+        <x:v>1.019542</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-05 12:00:00</x:v>
+        <x:v>2026-06-20 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>300.796026</x:v>
+        <x:v>153.964439</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>55.455548</x:v>
+        <x:v>57.910788</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>15.174632</x:v>
+        <x:v>10.571789</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>3.018256</x:v>
+        <x:v>1.831017</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.011316</x:v>
+        <x:v>1.014951</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.030222</x:v>
+        <x:v>1.019542</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>264.530912</x:v>
+        <x:v>142.747267</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>89.912029</x:v>
+        <x:v>92.638867</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>32.505109</x:v>
+        <x:v>12.162850</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>2.512119</x:v>
+        <x:v>1.622620</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.011408</x:v>
+        <x:v>1.012702</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.032648</x:v>
+        <x:v>1.028869</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>327.267838</x:v>
+        <x:v>149.763156</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>102.344727</x:v>
+        <x:v>95.215376</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>40.206045</x:v>
+        <x:v>14.416895</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>3.136084</x:v>
+        <x:v>1.707253</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.011408</x:v>
+        <x:v>1.012702</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.032648</x:v>
+        <x:v>1.028869</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>456.112979</x:v>
+        <x:v>163.195420</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>133.068035</x:v>
+        <x:v>100.230091</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>53.147627</x:v>
+        <x:v>18.180287</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>4.471520</x:v>
+        <x:v>1.868697</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.011408</x:v>
+        <x:v>1.012702</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.032648</x:v>
+        <x:v>1.028869</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>165.874542</x:v>
+        <x:v>87.309994</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>28.558400</x:v>
+        <x:v>36.833571</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>10.507719</x:v>
+        <x:v>8.533362</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.623504</x:v>
+        <x:v>1.018918</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.010455</x:v>
+        <x:v>1.014786</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.029421</x:v>
+        <x:v>1.020190</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>212.394403</x:v>
+        <x:v>112.417350</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>34.556613</x:v>
+        <x:v>45.184292</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>13.037383</x:v>
+        <x:v>10.188235</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.075048</x:v>
+        <x:v>1.322724</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.010455</x:v>
+        <x:v>1.014786</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.029421</x:v>
+        <x:v>1.020190</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-05 11:00:00</x:v>
+        <x:v>2026-06-20 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>316.864295</x:v>
+        <x:v>160.984455</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>55.922470</x:v>
+        <x:v>61.938245</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>17.345790</x:v>
+        <x:v>12.969427</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>3.145473</x:v>
+        <x:v>1.908373</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.010455</x:v>
+        <x:v>1.014786</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.029421</x:v>
+        <x:v>1.020190</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>291.741624</x:v>
+        <x:v>99.954877</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>91.696007</x:v>
+        <x:v>50.959250</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>34.390117</x:v>
+        <x:v>13.742810</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>2.760420</x:v>
+        <x:v>1.010167</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.012076</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.032640</x:v>
+        <x:v>1.032646</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>364.664926</x:v>
+        <x:v>108.210325</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>105.380171</x:v>
+        <x:v>53.854807</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>42.392119</x:v>
+        <x:v>16.412027</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>3.474786</x:v>
+        <x:v>1.109339</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.012076</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.032640</x:v>
+        <x:v>1.032646</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>513.456797</x:v>
+        <x:v>124.767426</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>139.397582</x:v>
+        <x:v>59.860381</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>55.848982</x:v>
+        <x:v>20.871334</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>4.996504</x:v>
+        <x:v>1.308788</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.012076</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.032640</x:v>
+        <x:v>1.032646</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>168.205058</x:v>
+        <x:v>77.713527</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>28.908812</x:v>
+        <x:v>29.737715</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>9.331462</x:v>
+        <x:v>9.317729</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.647975</x:v>
+        <x:v>0.939027</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.010877</x:v>
+        <x:v>1.014794</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.031833</x:v>
+        <x:v>1.022389</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>215.228222</x:v>
+        <x:v>103.305009</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>34.966816</x:v>
+        <x:v>38.328762</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>11.573663</x:v>
+        <x:v>11.174486</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.105709</x:v>
+        <x:v>1.251156</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.010877</x:v>
+        <x:v>1.014794</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.031833</x:v>
+        <x:v>1.022389</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-05 10:00:00</x:v>
+        <x:v>2026-06-20 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>321.021891</x:v>
+        <x:v>153.005775</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>56.636996</x:v>
+        <x:v>55.621948</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>15.404628</x:v>
+        <x:v>14.293231</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.192174</x:v>
+        <x:v>1.854539</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.010877</x:v>
+        <x:v>1.014794</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.031833</x:v>
+        <x:v>1.022389</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>315.473419</x:v>
+        <x:v>87.668916</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>135.706292</x:v>
+        <x:v>39.806584</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>33.892042</x:v>
+        <x:v>18.719006</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>3.456654</x:v>
+        <x:v>0.938906</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.011905</x:v>
+        <x:v>1.011864</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.032448</x:v>
+        <x:v>1.035729</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>385.786874</x:v>
+        <x:v>100.701950</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>147.862550</x:v>
+        <x:v>43.671932</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>42.188529</x:v>
+        <x:v>22.818743</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>4.301539</x:v>
+        <x:v>1.096423</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.011905</x:v>
+        <x:v>1.011864</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.032448</x:v>
+        <x:v>1.035729</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>525.553746</x:v>
+        <x:v>127.911698</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>177.401425</x:v>
+        <x:v>52.446639</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>56.115883</x:v>
+        <x:v>29.671971</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>5.983770</x:v>
+        <x:v>1.426824</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.011905</x:v>
+        <x:v>1.011864</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.032448</x:v>
+        <x:v>1.035729</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>175.879032</x:v>
+        <x:v>83.365417</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>31.144983</x:v>
+        <x:v>35.613216</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>16.132526</x:v>
+        <x:v>6.273564</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.716664</x:v>
+        <x:v>0.947557</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.010806</x:v>
+        <x:v>1.017364</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.031637</x:v>
+        <x:v>1.024882</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>224.325709</x:v>
+        <x:v>102.374306</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>37.469272</x:v>
+        <x:v>42.051539</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>19.965191</x:v>
+        <x:v>7.494795</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.181930</x:v>
+        <x:v>1.178580</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.010806</x:v>
+        <x:v>1.017364</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.031637</x:v>
+        <x:v>1.024882</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-05 09:00:00</x:v>
+        <x:v>2026-06-20 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>333.594418</x:v>
+        <x:v>138.835749</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>60.048584</x:v>
+        <x:v>54.799489</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>26.450706</x:v>
+        <x:v>9.546558</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.293959</x:v>
+        <x:v>1.620021</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.010806</x:v>
+        <x:v>1.017364</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.031637</x:v>
+        <x:v>1.024882</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>308.937821</x:v>
+        <x:v>90.082131</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>154.246772</x:v>
+        <x:v>42.161218</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>56.274087</x:v>
+        <x:v>19.993127</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>3.683407</x:v>
+        <x:v>0.972561</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.010198</x:v>
+        <x:v>1.012923</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.032601</x:v>
+        <x:v>1.039194</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>363.055644</x:v>
+        <x:v>103.951522</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>163.690968</x:v>
+        <x:v>46.202809</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>70.007036</x:v>
+        <x:v>24.400227</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>4.342795</x:v>
+        <x:v>1.140007</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.010198</x:v>
+        <x:v>1.012923</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.032601</x:v>
+        <x:v>1.039194</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>469.197992</x:v>
+        <x:v>133.477905</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>185.979538</x:v>
+        <x:v>55.663666</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>92.966101</x:v>
+        <x:v>31.768993</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>5.635312</x:v>
+        <x:v>1.498290</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.010198</x:v>
+        <x:v>1.012923</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.032601</x:v>
+        <x:v>1.039194</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>191.770057</x:v>
+        <x:v>78.812302</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>34.654942</x:v>
+        <x:v>31.638325</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>32.639364</x:v>
+        <x:v>9.072519</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.866079</x:v>
+        <x:v>0.934040</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.010629</x:v>
+        <x:v>1.017308</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.032963</x:v>
+        <x:v>1.023198</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>246.159336</x:v>
+        <x:v>100.752901</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>41.529856</x:v>
+        <x:v>38.975029</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>40.346189</x:v>
+        <x:v>10.926249</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.381906</x:v>
+        <x:v>1.201840</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.010629</x:v>
+        <x:v>1.017308</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.032963</x:v>
+        <x:v>1.023198</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-05 06:00:00</x:v>
+        <x:v>2026-06-20 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-05 08:00:00</x:v>
+        <x:v>2026-06-20 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>366.672472</x:v>
+        <x:v>143.438300</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>65.592467</x:v>
+        <x:v>53.784899</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>53.293230</x:v>
+        <x:v>14.036761</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.594017</x:v>
+        <x:v>1.720361</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.010629</x:v>
+        <x:v>1.017308</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.032963</x:v>
+        <x:v>1.023198</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-05 05:00:00</x:v>
+        <x:v>2026-06-20 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>332.064224</x:v>
+        <x:v>56.221871</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>181.490294</x:v>
+        <x:v>21.177650</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>38.223885</x:v>
+        <x:v>22.896609</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>4.132910</x:v>
+        <x:v>0.665815</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.017715</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.034110</x:v>
+        <x:v>1.045851</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-05 05:00:00</x:v>
+        <x:v>2026-06-20 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>379.508364</x:v>
+        <x:v>72.263240</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>189.358166</x:v>
+        <x:v>25.640840</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>47.160618</x:v>
+        <x:v>28.034383</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>4.709687</x:v>
+        <x:v>0.857396</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.017715</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.034110</x:v>
+        <x:v>1.045851</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-05 05:00:00</x:v>
+        <x:v>2026-06-20 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>472.143077</x:v>
+        <x:v>106.904110</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>208.032631</x:v>
+        <x:v>36.442149</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>62.115632</x:v>
+        <x:v>36.626561</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>5.835324</x:v>
+        <x:v>1.274669</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.017715</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.034110</x:v>
+        <x:v>1.045851</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-05 05:00:00</x:v>
+        <x:v>2026-06-20 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-05 07:00:00</x:v>
+        <x:v>2026-06-20 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>207.745582</x:v>
+        <x:v>73.677435</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>36.273082</x:v>
+        <x:v>27.954161</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>21.323760</x:v>
+        <x:v>10.319285</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.024044</x:v>
+        <x:v>0.895920</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.011606</x:v>
+        <x:v>1.017175</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.035415</x:v>
+        <x:v>1.023394</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>