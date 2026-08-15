--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re8db107a34334f5ca44a2b35f207af11"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R12a1ea1e778847e39e795b14fac8a3fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8db107a34334f5ca44a2b35f207af11" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12a1ea1e778847e39e795b14fac8a3fd" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>121.668195</x:v>
+        <x:v>167.697342</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>70.664056</x:v>
+        <x:v>47.924552</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>108.619114</x:v>
+        <x:v>19.346922</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1.667287</x:v>
+        <x:v>1.804647</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.015569</x:v>
+        <x:v>1.013546</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.045304</x:v>
+        <x:v>1.043248</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>140.605438</x:v>
+        <x:v>199.714816</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>77.034173</x:v>
+        <x:v>50.660082</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>134.046316</x:v>
+        <x:v>23.836904</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1.889662</x:v>
+        <x:v>2.088418</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.015569</x:v>
+        <x:v>1.013546</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.045304</x:v>
+        <x:v>1.043248</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>176.760661</x:v>
+        <x:v>262.169894</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>89.563019</x:v>
+        <x:v>59.057251</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>176.441744</x:v>
+        <x:v>31.353553</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>2.314185</x:v>
+        <x:v>2.672083</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.015569</x:v>
+        <x:v>1.013546</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.045304</x:v>
+        <x:v>1.043248</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>186.033181</x:v>
+        <x:v>259.601225</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>32.887234</x:v>
+        <x:v>29.985078</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>55.711892</x:v>
+        <x:v>15.665460</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.738402</x:v>
+        <x:v>2.385045</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.016898</x:v>
+        <x:v>1.017991</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.024676</x:v>
+        <x:v>1.038163</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>237.776177</x:v>
+        <x:v>317.894000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>41.844506</x:v>
+        <x:v>39.756848</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>67.450196</x:v>
+        <x:v>18.456094</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2.222140</x:v>
+        <x:v>2.947802</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.016898</x:v>
+        <x:v>1.017991</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.024676</x:v>
+        <x:v>1.038163</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-20 23:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>329.795560</x:v>
+        <x:v>427.056981</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>59.213218</x:v>
+        <x:v>61.111352</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>87.033845</x:v>
+        <x:v>23.148418</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>3.096585</x:v>
+        <x:v>4.027615</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.016898</x:v>
+        <x:v>1.017991</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.024676</x:v>
+        <x:v>1.038163</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>197.104981</x:v>
+        <x:v>161.716221</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>125.717564</x:v>
+        <x:v>44.392263</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>40.043265</x:v>
+        <x:v>36.094798</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>2.801793</x:v>
+        <x:v>1.714899</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.013501</x:v>
+        <x:v>1.016122</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.044925</x:v>
+        <x:v>1.041871</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>212.446761</x:v>
+        <x:v>194.500133</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>129.516898</x:v>
+        <x:v>47.551938</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>49.230891</x:v>
+        <x:v>44.180692</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>2.977046</x:v>
+        <x:v>2.005980</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.013501</x:v>
+        <x:v>1.016122</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.044925</x:v>
+        <x:v>1.041871</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>242.491546</x:v>
+        <x:v>258.714666</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>137.713692</x:v>
+        <x:v>56.869701</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>64.559765</x:v>
+        <x:v>57.692452</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>3.321674</x:v>
+        <x:v>2.608500</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.013501</x:v>
+        <x:v>1.016122</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.044925</x:v>
+        <x:v>1.041871</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>191.400181</x:v>
+        <x:v>273.075115</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>27.389796</x:v>
+        <x:v>34.266180</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>13.129738</x:v>
+        <x:v>23.737479</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1.766193</x:v>
+        <x:v>2.529814</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.015947</x:v>
+        <x:v>1.016695</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.024292</x:v>
+        <x:v>1.038862</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>254.278986</x:v>
+        <x:v>334.331321</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>35.088128</x:v>
+        <x:v>44.380562</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>16.126144</x:v>
+        <x:v>28.264777</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2.330900</x:v>
+        <x:v>3.118303</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.015947</x:v>
+        <x:v>1.016695</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.024292</x:v>
+        <x:v>1.038862</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-20 22:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>364.820157</x:v>
+        <x:v>449.697317</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>50.342619</x:v>
+        <x:v>66.841284</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>21.139833</x:v>
+        <x:v>35.856160</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>3.339848</x:v>
+        <x:v>4.256460</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.015947</x:v>
+        <x:v>1.016695</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.024292</x:v>
+        <x:v>1.038862</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>200.313592</x:v>
+        <x:v>226.641957</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>120.783004</x:v>
+        <x:v>112.019266</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>34.535092</x:v>
+        <x:v>99.073255</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.782108</x:v>
+        <x:v>2.644880</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.012724</x:v>
+        <x:v>1.014448</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.044669</x:v>
+        <x:v>1.041611</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>218.230646</x:v>
+        <x:v>256.689795</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>124.732516</x:v>
+        <x:v>116.621574</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>42.347733</x:v>
+        <x:v>121.882772</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>2.978501</x:v>
+        <x:v>2.915786</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.012724</x:v>
+        <x:v>1.014448</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.044669</x:v>
+        <x:v>1.041611</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>253.358628</x:v>
+        <x:v>314.857377</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>133.512414</x:v>
+        <x:v>127.714748</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>55.387604</x:v>
+        <x:v>159.928432</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.367693</x:v>
+        <x:v>3.466468</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.012724</x:v>
+        <x:v>1.014448</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.044669</x:v>
+        <x:v>1.041611</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>203.854454</x:v>
+        <x:v>283.126882</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>37.336919</x:v>
+        <x:v>56.259282</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>12.508627</x:v>
+        <x:v>77.475993</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1.891110</x:v>
+        <x:v>2.740172</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.017551</x:v>
+        <x:v>1.015797</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.024086</x:v>
+        <x:v>1.037910</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>268.314207</x:v>
+        <x:v>342.707297</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>45.079219</x:v>
+        <x:v>67.229791</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>15.425637</x:v>
+        <x:v>94.223090</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>2.467504</x:v>
+        <x:v>3.313779</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.017551</x:v>
+        <x:v>1.015797</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.024086</x:v>
+        <x:v>1.037910</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-20 21:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>381.335969</x:v>
+        <x:v>454.556867</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>60.341859</x:v>
+        <x:v>90.812347</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>20.306472</x:v>
+        <x:v>122.178385</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>3.494107</x:v>
+        <x:v>4.418705</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.017551</x:v>
+        <x:v>1.015797</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.024086</x:v>
+        <x:v>1.037910</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>206.835792</x:v>
+        <x:v>215.522225</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>143.720275</x:v>
+        <x:v>106.073068</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>119.089962</x:v>
+        <x:v>121.278552</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>2.916909</x:v>
+        <x:v>2.509995</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.011973</x:v>
+        <x:v>1.014208</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.044206</x:v>
+        <x:v>1.044351</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>223.636175</x:v>
+        <x:v>245.702930</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>149.678920</x:v>
+        <x:v>111.214419</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>147.224728</x:v>
+        <x:v>148.907284</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>3.107978</x:v>
+        <x:v>2.784636</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.011973</x:v>
+        <x:v>1.014208</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.044206</x:v>
+        <x:v>1.044351</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>255.779724</x:v>
+        <x:v>303.223559</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>161.336200</x:v>
+        <x:v>122.839928</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>194.130951</x:v>
+        <x:v>194.981968</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.475067</x:v>
+        <x:v>3.331129</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.011973</x:v>
+        <x:v>1.014208</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.044206</x:v>
+        <x:v>1.044351</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>167.130799</x:v>
+        <x:v>320.491890</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>34.974856</x:v>
+        <x:v>96.650087</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>76.722290</x:v>
+        <x:v>164.593672</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.604956</x:v>
+        <x:v>3.072651</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.014644</x:v>
+        <x:v>1.013311</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.023969</x:v>
+        <x:v>1.037773</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>225.418914</x:v>
+        <x:v>381.573600</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>43.798940</x:v>
+        <x:v>109.818948</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>92.241150</x:v>
+        <x:v>199.901736</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>2.139239</x:v>
+        <x:v>3.663098</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.014644</x:v>
+        <x:v>1.013311</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.023969</x:v>
+        <x:v>1.037773</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-20 20:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>328.094546</x:v>
+        <x:v>495.125809</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>60.839196</x:v>
+        <x:v>136.727784</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>118.124862</x:v>
+        <x:v>258.789168</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>3.094950</x:v>
+        <x:v>4.786508</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.014644</x:v>
+        <x:v>1.013311</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.023969</x:v>
+        <x:v>1.037773</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>200.509717</x:v>
+        <x:v>178.415241</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>155.404822</x:v>
+        <x:v>75.615897</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>175.572256</x:v>
+        <x:v>42.895666</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.887685</x:v>
+        <x:v>1.997348</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.010677</x:v>
+        <x:v>1.015690</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.042142</x:v>
+        <x:v>1.042439</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>215.860763</x:v>
+        <x:v>207.763400</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>162.486969</x:v>
+        <x:v>78.681102</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>214.083193</x:v>
+        <x:v>52.754415</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>3.069144</x:v>
+        <x:v>2.258666</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.010677</x:v>
+        <x:v>1.015690</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.042142</x:v>
+        <x:v>1.042439</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>245.123154</x:v>
+        <x:v>262.160306</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>175.821558</x:v>
+        <x:v>86.125549</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>278.281408</x:v>
+        <x:v>69.206848</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>3.414736</x:v>
+        <x:v>2.763157</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.010677</x:v>
+        <x:v>1.015690</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.042142</x:v>
+        <x:v>1.042439</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>154.147417</x:v>
+        <x:v>303.762803</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>55.635268</x:v>
+        <x:v>76.520644</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>66.859427</x:v>
+        <x:v>120.156423</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.543590</x:v>
+        <x:v>2.913882</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.013603</x:v>
+        <x:v>1.014404</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.023788</x:v>
+        <x:v>1.040248</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>196.251568</x:v>
+        <x:v>364.963887</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>65.395902</x:v>
+        <x:v>88.583406</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>80.186848</x:v>
+        <x:v>146.244038</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.960287</x:v>
+        <x:v>3.501734</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.013603</x:v>
+        <x:v>1.014404</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.023788</x:v>
+        <x:v>1.040248</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-20 19:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>272.654430</x:v>
+        <x:v>477.810640</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>84.292152</x:v>
+        <x:v>113.270017</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>102.420580</x:v>
+        <x:v>189.761097</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>2.728281</x:v>
+        <x:v>4.610413</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.013603</x:v>
+        <x:v>1.014404</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.023788</x:v>
+        <x:v>1.040248</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>100.177248</x:v>
+        <x:v>134.539697</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>69.675623</x:v>
+        <x:v>38.613222</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>35.322277</x:v>
+        <x:v>17.717655</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1.364298</x:v>
+        <x:v>1.450785</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.010763</x:v>
+        <x:v>1.014880</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.041196</x:v>
+        <x:v>1.039762</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>116.543684</x:v>
+        <x:v>160.443022</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>74.110763</x:v>
+        <x:v>40.889169</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>43.592237</x:v>
+        <x:v>21.759456</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.558739</x:v>
+        <x:v>1.680771</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.010763</x:v>
+        <x:v>1.014880</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.041196</x:v>
+        <x:v>1.039762</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>149.741042</x:v>
+        <x:v>212.005268</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>83.969667</x:v>
+        <x:v>48.238546</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>57.396791</x:v>
+        <x:v>28.526773</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1.952320</x:v>
+        <x:v>2.167388</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.010763</x:v>
+        <x:v>1.014880</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.041196</x:v>
+        <x:v>1.039762</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>120.426496</x:v>
+        <x:v>278.675403</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>27.565986</x:v>
+        <x:v>38.559924</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>11.445108</x:v>
+        <x:v>31.723783</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1.234371</x:v>
+        <x:v>2.609628</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.013568</x:v>
+        <x:v>1.018569</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.022093</x:v>
+        <x:v>1.034954</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>158.889488</x:v>
+        <x:v>341.639039</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>36.593950</x:v>
+        <x:v>49.082942</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>13.562592</x:v>
+        <x:v>38.110565</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1.633771</x:v>
+        <x:v>3.213262</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.013568</x:v>
+        <x:v>1.018569</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.022093</x:v>
+        <x:v>1.034954</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-20 18:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>229.577021</x:v>
+        <x:v>460.008207</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>54.418761</x:v>
+        <x:v>72.294246</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>17.114288</x:v>
+        <x:v>48.801935</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>2.377111</x:v>
+        <x:v>4.379170</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.013568</x:v>
+        <x:v>1.018569</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.022093</x:v>
+        <x:v>1.034954</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>100.662398</x:v>
+        <x:v>110.603228</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>68.617973</x:v>
+        <x:v>13.703502</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>23.653439</x:v>
+        <x:v>25.557288</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1.313443</x:v>
+        <x:v>1.020680</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.011732</x:v>
+        <x:v>1.013356</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.039483</x:v>
+        <x:v>1.037886</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>116.234843</x:v>
+        <x:v>141.804754</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>72.955479</x:v>
+        <x:v>16.708644</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>28.961525</x:v>
+        <x:v>31.575236</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1.500725</x:v>
+        <x:v>1.299931</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.011732</x:v>
+        <x:v>1.013356</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.039483</x:v>
+        <x:v>1.037886</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>147.933203</x:v>
+        <x:v>205.691840</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>82.578657</x:v>
+        <x:v>26.781019</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>37.829034</x:v>
+        <x:v>41.649343</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.880311</x:v>
+        <x:v>1.913686</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.011732</x:v>
+        <x:v>1.013356</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.039483</x:v>
+        <x:v>1.037886</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>82.928351</x:v>
+        <x:v>168.539998</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>25.972028</x:v>
+        <x:v>30.518800</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>7.407630</x:v>
+        <x:v>23.057258</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.944943</x:v>
+        <x:v>1.662024</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.014367</x:v>
+        <x:v>1.017757</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.021028</x:v>
+        <x:v>1.033888</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>109.913199</x:v>
+        <x:v>214.655974</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>33.876010</x:v>
+        <x:v>41.553200</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>8.754188</x:v>
+        <x:v>27.859196</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1.257125</x:v>
+        <x:v>2.136164</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.014367</x:v>
+        <x:v>1.017757</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.021028</x:v>
+        <x:v>1.033888</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-20 17:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>160.665042</x:v>
+        <x:v>303.873217</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>49.487571</x:v>
+        <x:v>65.165374</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>11.018246</x:v>
+        <x:v>35.905207</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>1.845599</x:v>
+        <x:v>3.073235</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.014367</x:v>
+        <x:v>1.017757</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.021028</x:v>
+        <x:v>1.033888</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>140.853446</x:v>
+        <x:v>96.474535</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>101.255188</x:v>
+        <x:v>11.220605</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>18.457385</x:v>
+        <x:v>16.682824</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.684634</x:v>
+        <x:v>0.899858</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.009588</x:v>
+        <x:v>1.010698</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.033745</x:v>
+        <x:v>1.037310</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>149.950243</x:v>
+        <x:v>123.757141</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>104.244560</x:v>
+        <x:v>13.998385</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>22.291814</x:v>
+        <x:v>20.566102</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.797347</x:v>
+        <x:v>1.147390</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.009588</x:v>
+        <x:v>1.010698</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.033745</x:v>
+        <x:v>1.037310</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>167.814315</x:v>
+        <x:v>181.239955</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>110.347478</x:v>
+        <x:v>23.747026</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>28.692743</x:v>
+        <x:v>27.082942</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2.016853</x:v>
+        <x:v>1.709947</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.009588</x:v>
+        <x:v>1.010698</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.033745</x:v>
+        <x:v>1.037310</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>66.605267</x:v>
+        <x:v>140.594676</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>25.397378</x:v>
+        <x:v>38.592018</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>6.836425</x:v>
+        <x:v>51.546634</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.810916</x:v>
+        <x:v>1.525962</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.013900</x:v>
+        <x:v>1.021000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.020105</x:v>
+        <x:v>1.032909</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>89.366812</x:v>
+        <x:v>179.274428</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>33.082150</x:v>
+        <x:v>50.132175</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>8.085178</x:v>
+        <x:v>61.895153</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1.088177</x:v>
+        <x:v>1.939774</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.013900</x:v>
+        <x:v>1.021000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.020105</x:v>
+        <x:v>1.032909</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-20 16:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>132.972103</x:v>
+        <x:v>257.129644</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>48.282901</x:v>
+        <x:v>75.016662</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>10.185860</x:v>
+        <x:v>79.188563</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1.617179</x:v>
+        <x:v>2.787451</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.013900</x:v>
+        <x:v>1.021000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.020105</x:v>
+        <x:v>1.032909</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>162.019834</x:v>
+        <x:v>68.369597</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>107.178069</x:v>
+        <x:v>9.719129</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>14.356339</x:v>
+        <x:v>14.677535</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.837775</x:v>
+        <x:v>0.665057</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.010851</x:v>
+        <x:v>1.010671</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.031443</x:v>
+        <x:v>1.036909</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>167.431065</x:v>
+        <x:v>86.996357</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>109.066595</x:v>
+        <x:v>12.225127</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>17.065573</x:v>
+        <x:v>18.103920</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.904346</x:v>
+        <x:v>0.842614</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.010851</x:v>
+        <x:v>1.010671</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.031443</x:v>
+        <x:v>1.036909</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>178.449028</x:v>
+        <x:v>129.358727</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>113.042454</x:v>
+        <x:v>21.229078</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>21.588569</x:v>
+        <x:v>23.856747</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2.038699</x:v>
+        <x:v>1.280211</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.010851</x:v>
+        <x:v>1.010671</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.031443</x:v>
+        <x:v>1.036909</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>78.114680</x:v>
+        <x:v>148.438348</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>30.424583</x:v>
+        <x:v>38.664962</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>8.223317</x:v>
+        <x:v>11.111920</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.931956</x:v>
+        <x:v>1.464707</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.014926</x:v>
+        <x:v>1.020918</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.018876</x:v>
+        <x:v>1.032075</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>104.047419</x:v>
+        <x:v>184.967014</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>39.158512</x:v>
+        <x:v>48.400788</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>9.892376</x:v>
+        <x:v>13.170977</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.248234</x:v>
+        <x:v>1.849763</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.014926</x:v>
+        <x:v>1.020918</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.018876</x:v>
+        <x:v>1.032075</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-20 15:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>154.235389</x:v>
+        <x:v>259.193161</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>56.655415</x:v>
+        <x:v>70.263342</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>12.698012</x:v>
+        <x:v>16.648725</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1.857570</x:v>
+        <x:v>2.649608</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.014926</x:v>
+        <x:v>1.020918</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.018876</x:v>
+        <x:v>1.032075</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>142.272430</x:v>
+        <x:v>73.068266</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>88.185884</x:v>
+        <x:v>21.083769</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>13.605670</x:v>
+        <x:v>13.960460</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.573903</x:v>
+        <x:v>0.715291</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.012171</x:v>
+        <x:v>1.010465</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.029383</x:v>
+        <x:v>1.034249</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>149.666025</x:v>
+        <x:v>86.275039</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>90.884466</x:v>
+        <x:v>23.449809</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>16.144724</x:v>
+        <x:v>17.097178</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.663491</x:v>
+        <x:v>0.847882</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.012171</x:v>
+        <x:v>1.010465</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.029383</x:v>
+        <x:v>1.034249</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>163.868303</x:v>
+        <x:v>118.109066</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>96.162291</x:v>
+        <x:v>31.578557</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>20.383549</x:v>
+        <x:v>22.361526</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.834822</x:v>
+        <x:v>1.191438</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.012171</x:v>
+        <x:v>1.010465</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.029383</x:v>
+        <x:v>1.034249</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>91.366274</x:v>
+        <x:v>175.985949</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>38.847399</x:v>
+        <x:v>51.951053</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>8.790406</x:v>
+        <x:v>12.008858</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.036448</x:v>
+        <x:v>1.697044</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.015400</x:v>
+        <x:v>1.017581</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.017977</x:v>
+        <x:v>1.030873</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>114.402392</x:v>
+        <x:v>211.118027</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>46.634808</x:v>
+        <x:v>60.776757</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>10.526210</x:v>
+        <x:v>14.184088</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1.317284</x:v>
+        <x:v>2.061281</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.015400</x:v>
+        <x:v>1.017581</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.017977</x:v>
+        <x:v>1.030873</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-20 14:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>158.631277</x:v>
+        <x:v>282.159033</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>62.076670</x:v>
+        <x:v>80.763053</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>13.439213</x:v>
+        <x:v>17.852713</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>1.854203</x:v>
+        <x:v>2.816761</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.015400</x:v>
+        <x:v>1.017581</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.017977</x:v>
+        <x:v>1.030873</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>123.456933</x:v>
+        <x:v>81.356651</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>73.024531</x:v>
+        <x:v>29.492775</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>11.191825</x:v>
+        <x:v>13.062574</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.344088</x:v>
+        <x:v>0.838235</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.011595</x:v>
+        <x:v>1.012868</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.029694</x:v>
+        <x:v>1.035355</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>131.179107</x:v>
+        <x:v>95.139300</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>75.870890</x:v>
+        <x:v>31.921642</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>13.201117</x:v>
+        <x:v>15.909535</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.436715</x:v>
+        <x:v>0.975992</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.011595</x:v>
+        <x:v>1.012868</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.029694</x:v>
+        <x:v>1.035355</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>145.847646</x:v>
+        <x:v>128.527513</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>81.361300</x:v>
+        <x:v>40.399753</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>16.556696</x:v>
+        <x:v>20.693123</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.612158</x:v>
+        <x:v>1.334973</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.011595</x:v>
+        <x:v>1.012868</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.029694</x:v>
+        <x:v>1.035355</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>85.803050</x:v>
+        <x:v>182.498885</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>36.543451</x:v>
+        <x:v>58.024388</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>6.100610</x:v>
+        <x:v>12.704044</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.970322</x:v>
+        <x:v>1.767255</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.015482</x:v>
+        <x:v>1.017322</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.018340</x:v>
+        <x:v>1.032915</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>107.537664</x:v>
+        <x:v>216.944256</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>43.934159</x:v>
+        <x:v>66.662823</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>7.179865</x:v>
+        <x:v>15.018388</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1.234252</x:v>
+        <x:v>2.123849</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.015482</x:v>
+        <x:v>1.017322</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.018340</x:v>
+        <x:v>1.032915</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-20 13:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>149.481180</x:v>
+        <x:v>287.325353</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>58.665811</x:v>
+        <x:v>86.542140</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>8.998220</x:v>
+        <x:v>18.920695</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>1.741621</x:v>
+        <x:v>2.872591</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.015482</x:v>
+        <x:v>1.017322</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.018340</x:v>
+        <x:v>1.032915</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>128.035323</x:v>
+        <x:v>97.726236</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>79.699713</x:v>
+        <x:v>44.586358</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>10.731554</x:v>
+        <x:v>14.630062</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.431528</x:v>
+        <x:v>1.023935</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.011779</x:v>
+        <x:v>1.012731</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.030220</x:v>
+        <x:v>1.034715</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>134.988173</x:v>
+        <x:v>111.415181</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>82.310086</x:v>
+        <x:v>47.009609</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>12.638041</x:v>
+        <x:v>17.862130</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.515060</x:v>
+        <x:v>1.161368</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.011779</x:v>
+        <x:v>1.012731</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.030220</x:v>
+        <x:v>1.034715</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>148.325045</x:v>
+        <x:v>144.461225</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>87.385537</x:v>
+        <x:v>55.399076</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>15.822157</x:v>
+        <x:v>23.286889</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.674755</x:v>
+        <x:v>1.517504</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.011779</x:v>
+        <x:v>1.012731</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.030220</x:v>
+        <x:v>1.034715</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>81.315800</x:v>
+        <x:v>191.116274</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>32.710516</x:v>
+        <x:v>67.965694</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>6.981228</x:v>
+        <x:v>10.847998</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.951268</x:v>
+        <x:v>1.853447</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.014951</x:v>
+        <x:v>1.017164</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.019542</x:v>
+        <x:v>1.032521</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>106.027971</x:v>
+        <x:v>225.122138</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>41.092365</x:v>
+        <x:v>77.016626</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>8.319016</x:v>
+        <x:v>12.863567</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.251308</x:v>
+        <x:v>2.209300</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.014951</x:v>
+        <x:v>1.017164</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.019542</x:v>
+        <x:v>1.032521</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-20 12:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>153.964439</x:v>
+        <x:v>293.890436</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>57.910788</x:v>
+        <x:v>97.209050</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>10.571789</x:v>
+        <x:v>16.264648</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>1.831017</x:v>
+        <x:v>2.945869</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.014951</x:v>
+        <x:v>1.017164</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.019542</x:v>
+        <x:v>1.032521</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>142.747267</x:v>
+        <x:v>69.428811</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>92.638867</x:v>
+        <x:v>12.935499</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>12.162850</x:v>
+        <x:v>13.738482</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.622620</x:v>
+        <x:v>0.671425</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.012702</x:v>
+        <x:v>1.013671</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.028869</x:v>
+        <x:v>1.035467</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>149.763156</x:v>
+        <x:v>86.849174</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>95.215376</x:v>
+        <x:v>15.422516</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>14.416895</x:v>
+        <x:v>17.032584</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.707253</x:v>
+        <x:v>0.838498</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.012702</x:v>
+        <x:v>1.013671</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.028869</x:v>
+        <x:v>1.035467</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>163.195420</x:v>
+        <x:v>126.636830</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>100.230091</x:v>
+        <x:v>24.145088</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>18.180287</x:v>
+        <x:v>22.562735</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.868697</x:v>
+        <x:v>1.250875</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.012702</x:v>
+        <x:v>1.013671</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.028869</x:v>
+        <x:v>1.035467</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>87.309994</x:v>
+        <x:v>175.324804</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>36.833571</x:v>
+        <x:v>59.088148</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>8.533362</x:v>
+        <x:v>9.303133</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.018918</x:v>
+        <x:v>1.701492</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.014786</x:v>
+        <x:v>1.015426</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.020190</x:v>
+        <x:v>1.033731</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>112.417350</x:v>
+        <x:v>208.856210</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>45.184292</x:v>
+        <x:v>68.005179</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>10.188235</x:v>
+        <x:v>11.009103</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.322724</x:v>
+        <x:v>2.052241</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.014786</x:v>
+        <x:v>1.015426</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.020190</x:v>
+        <x:v>1.033731</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-20 11:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>160.984455</x:v>
+        <x:v>275.794925</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>61.938245</x:v>
+        <x:v>87.536061</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>12.969427</x:v>
+        <x:v>13.890597</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>1.908373</x:v>
+        <x:v>2.768002</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.014786</x:v>
+        <x:v>1.015426</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.020190</x:v>
+        <x:v>1.033731</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>99.954877</x:v>
+        <x:v>101.658688</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>50.959250</x:v>
+        <x:v>11.192401</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>13.742810</x:v>
+        <x:v>15.986514</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.010167</x:v>
+        <x:v>0.938322</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.012076</x:v>
+        <x:v>1.014782</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.032646</x:v>
+        <x:v>1.035738</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>108.210325</x:v>
+        <x:v>129.241721</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>53.854807</x:v>
+        <x:v>13.757244</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>16.412027</x:v>
+        <x:v>19.878152</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.109339</x:v>
+        <x:v>1.186414</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.012076</x:v>
+        <x:v>1.014782</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.032646</x:v>
+        <x:v>1.035738</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>124.767426</x:v>
+        <x:v>186.828054</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>59.860381</x:v>
+        <x:v>22.978117</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>20.871334</x:v>
+        <x:v>26.407406</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.308788</x:v>
+        <x:v>1.744697</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.012076</x:v>
+        <x:v>1.014782</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.032646</x:v>
+        <x:v>1.035738</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>77.713527</x:v>
+        <x:v>256.763283</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>29.737715</x:v>
+        <x:v>68.538043</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>9.317729</x:v>
+        <x:v>46.266088</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.939027</x:v>
+        <x:v>2.383328</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.014794</x:v>
+        <x:v>1.014360</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.022389</x:v>
+        <x:v>1.033448</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>103.305009</x:v>
+        <x:v>304.172495</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>38.328762</x:v>
+        <x:v>78.782112</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>11.174486</x:v>
+        <x:v>56.336235</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.251156</x:v>
+        <x:v>2.848649</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.014794</x:v>
+        <x:v>1.014360</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.022389</x:v>
+        <x:v>1.033448</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-20 10:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>153.005775</x:v>
+        <x:v>394.574064</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>55.621948</x:v>
+        <x:v>100.663368</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>14.293231</x:v>
+        <x:v>73.158995</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>1.854539</x:v>
+        <x:v>3.758925</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.014794</x:v>
+        <x:v>1.014360</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.022389</x:v>
+        <x:v>1.033448</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>87.668916</x:v>
+        <x:v>136.067138</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>39.806584</x:v>
+        <x:v>40.867816</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>18.719006</x:v>
+        <x:v>15.547673</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.938906</x:v>
+        <x:v>1.355233</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.011864</x:v>
+        <x:v>1.015025</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.035729</x:v>
+        <x:v>1.036642</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>100.701950</x:v>
+        <x:v>163.568519</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>43.671932</x:v>
+        <x:v>43.431611</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>22.818743</x:v>
+        <x:v>19.249574</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.096423</x:v>
+        <x:v>1.601682</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.011864</x:v>
+        <x:v>1.015025</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.035729</x:v>
+        <x:v>1.036642</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>127.911698</x:v>
+        <x:v>220.848666</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>52.446639</x:v>
+        <x:v>52.580516</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>29.671971</x:v>
+        <x:v>25.461865</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1.426824</x:v>
+        <x:v>2.155170</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.011864</x:v>
+        <x:v>1.015025</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.035729</x:v>
+        <x:v>1.036642</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>83.365417</x:v>
+        <x:v>291.664982</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>35.613216</x:v>
+        <x:v>60.089416</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>6.273564</x:v>
+        <x:v>14.998856</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.947557</x:v>
+        <x:v>2.684168</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.017364</x:v>
+        <x:v>1.014283</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.024882</x:v>
+        <x:v>1.033287</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>102.374306</x:v>
+        <x:v>346.995770</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>42.051539</x:v>
+        <x:v>69.857047</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>7.494795</x:v>
+        <x:v>17.776095</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.178580</x:v>
+        <x:v>3.215365</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.017364</x:v>
+        <x:v>1.014283</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.024882</x:v>
+        <x:v>1.033287</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-20 09:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>138.835749</x:v>
+        <x:v>452.114238</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>54.799489</x:v>
+        <x:v>91.583829</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>9.546558</x:v>
+        <x:v>22.449221</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>1.620021</x:v>
+        <x:v>4.253369</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.017364</x:v>
+        <x:v>1.014283</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.024882</x:v>
+        <x:v>1.033287</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>90.082131</x:v>
+        <x:v>115.647072</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>42.161218</x:v>
+        <x:v>19.284210</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>19.993127</x:v>
+        <x:v>21.304664</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.972561</x:v>
+        <x:v>1.096632</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.012923</x:v>
+        <x:v>1.015176</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.039194</x:v>
+        <x:v>1.037574</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>103.951522</x:v>
+        <x:v>144.405642</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>46.202809</x:v>
+        <x:v>21.991614</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>24.400227</x:v>
+        <x:v>26.219064</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.140007</x:v>
+        <x:v>1.354093</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.012923</x:v>
+        <x:v>1.015176</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.039194</x:v>
+        <x:v>1.037574</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>133.477905</x:v>
+        <x:v>203.508839</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>55.663666</x:v>
+        <x:v>31.262245</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>31.768993</x:v>
+        <x:v>34.451189</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>1.498290</x:v>
+        <x:v>1.922450</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.012923</x:v>
+        <x:v>1.015176</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.039194</x:v>
+        <x:v>1.037574</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>78.812302</x:v>
+        <x:v>285.720133</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>31.638325</x:v>
+        <x:v>34.999631</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>9.072519</x:v>
+        <x:v>17.437643</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.934040</x:v>
+        <x:v>2.613756</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.017308</x:v>
+        <x:v>1.014662</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.023198</x:v>
+        <x:v>1.033758</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>100.752901</x:v>
+        <x:v>349.582050</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>38.975029</x:v>
+        <x:v>45.323027</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>10.926249</x:v>
+        <x:v>20.601927</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1.201840</x:v>
+        <x:v>3.219930</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.017308</x:v>
+        <x:v>1.014662</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.023198</x:v>
+        <x:v>1.033758</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-20 06:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-20 08:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>143.438300</x:v>
+        <x:v>470.018016</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>53.784899</x:v>
+        <x:v>68.441766</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>14.036761</x:v>
+        <x:v>25.924040</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>1.720361</x:v>
+        <x:v>4.396195</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.017308</x:v>
+        <x:v>1.014662</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.023198</x:v>
+        <x:v>1.033758</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-20 05:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>56.221871</x:v>
+        <x:v>143.816501</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>21.177650</x:v>
+        <x:v>41.977285</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>22.896609</x:v>
+        <x:v>41.859460</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.665815</x:v>
+        <x:v>1.545243</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.017715</x:v>
+        <x:v>1.014916</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.045851</x:v>
+        <x:v>1.038447</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-20 05:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>72.263240</x:v>
+        <x:v>170.735224</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>25.640840</x:v>
+        <x:v>45.136741</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>28.034383</x:v>
+        <x:v>51.953792</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.857396</x:v>
+        <x:v>1.788686</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.017715</x:v>
+        <x:v>1.014916</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.045851</x:v>
+        <x:v>1.038447</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-20 05:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>106.904110</x:v>
+        <x:v>225.514825</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>36.442149</x:v>
+        <x:v>54.623367</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>36.626561</x:v>
+        <x:v>68.814422</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>1.274669</x:v>
+        <x:v>2.317830</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.017715</x:v>
+        <x:v>1.014916</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.045851</x:v>
+        <x:v>1.038447</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-20 05:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-20 07:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>73.677435</x:v>
+        <x:v>267.746992</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>27.954161</x:v>
+        <x:v>35.726308</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>10.319285</x:v>
+        <x:v>41.115806</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.895920</x:v>
+        <x:v>2.471390</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.017175</x:v>
+        <x:v>1.013247</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.023394</x:v>
+        <x:v>1.035403</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>