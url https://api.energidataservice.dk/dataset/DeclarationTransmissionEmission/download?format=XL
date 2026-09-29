--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R12a1ea1e778847e39e795b14fac8a3fd"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R848608af44d14cb29f8a5ff5d791e881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12a1ea1e778847e39e795b14fac8a3fd" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R848608af44d14cb29f8a5ff5d791e881" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>167.697342</x:v>
+        <x:v>338.892373</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>47.924552</x:v>
+        <x:v>171.418873</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>19.346922</x:v>
+        <x:v>26.253449</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1.804647</x:v>
+        <x:v>3.143147</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.013546</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.043248</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>199.714816</x:v>
+        <x:v>378.635455</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>50.660082</x:v>
+        <x:v>183.527623</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>23.836904</x:v>
+        <x:v>31.620239</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>2.088418</x:v>
+        <x:v>3.507995</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.013546</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.043248</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>262.169894</x:v>
+        <x:v>467.902448</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>59.057251</x:v>
+        <x:v>213.257997</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>31.353553</x:v>
+        <x:v>40.663447</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>2.672083</x:v>
+        <x:v>4.398331</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.013546</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.043248</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>259.601225</x:v>
+        <x:v>459.070869</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>29.985078</x:v>
+        <x:v>133.793804</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>15.665460</x:v>
+        <x:v>18.790282</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>2.385045</x:v>
+        <x:v>4.170954</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.017991</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.038163</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>317.894000</x:v>
+        <x:v>539.471347</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>39.756848</x:v>
+        <x:v>146.194045</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>18.456094</x:v>
+        <x:v>22.082042</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2.947802</x:v>
+        <x:v>4.917491</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.017991</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.038163</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>427.056981</x:v>
+        <x:v>677.261356</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>61.111352</x:v>
+        <x:v>167.831909</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>23.148418</x:v>
+        <x:v>27.622496</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.027615</x:v>
+        <x:v>6.200673</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.017991</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.038163</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>161.716221</x:v>
+        <x:v>311.515836</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>44.392263</x:v>
+        <x:v>163.305230</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>36.094798</x:v>
+        <x:v>23.939958</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1.714899</x:v>
+        <x:v>3.313339</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.016122</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.041871</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>194.500133</x:v>
+        <x:v>341.102530</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>47.551938</x:v>
+        <x:v>171.547329</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>44.180692</x:v>
+        <x:v>28.816558</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>2.005980</x:v>
+        <x:v>3.583382</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.016122</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.041871</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>258.714666</x:v>
+        <x:v>407.620714</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>56.869701</x:v>
+        <x:v>192.421645</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>57.692452</x:v>
+        <x:v>37.017900</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2.608500</x:v>
+        <x:v>4.244583</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.016122</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.041871</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>273.075115</x:v>
+        <x:v>513.944177</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>34.266180</x:v>
+        <x:v>142.187071</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>23.737479</x:v>
+        <x:v>20.180443</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>2.529814</x:v>
+        <x:v>4.654259</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.016695</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.038862</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>334.331321</x:v>
+        <x:v>607.980888</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>44.380562</x:v>
+        <x:v>154.299444</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>28.264777</x:v>
+        <x:v>23.813109</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>3.118303</x:v>
+        <x:v>5.504740</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.016695</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.038862</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>449.697317</x:v>
+        <x:v>768.239171</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>66.841284</x:v>
+        <x:v>175.354772</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>35.856160</x:v>
+        <x:v>29.920345</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>4.256460</x:v>
+        <x:v>6.958050</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.016695</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.038862</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>226.641957</x:v>
+        <x:v>315.456114</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>112.019266</x:v>
+        <x:v>158.859997</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>99.073255</x:v>
+        <x:v>29.449869</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.644880</x:v>
+        <x:v>3.406485</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.014448</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.041611</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>256.689795</x:v>
+        <x:v>346.517448</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>116.621574</x:v>
+        <x:v>166.860385</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>121.882772</x:v>
+        <x:v>35.772568</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>2.915786</x:v>
+        <x:v>3.687507</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.014448</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.041611</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>314.857377</x:v>
+        <x:v>415.006139</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>127.714748</x:v>
+        <x:v>187.113099</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>159.928432</x:v>
+        <x:v>46.382826</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.466468</x:v>
+        <x:v>4.360750</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.014448</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.041611</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>283.126882</x:v>
+        <x:v>525.666074</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>56.259282</x:v>
+        <x:v>154.729968</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>77.475993</x:v>
+        <x:v>22.338160</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2.740172</x:v>
+        <x:v>4.814958</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.015797</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.037910</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>342.707297</x:v>
+        <x:v>624.823656</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>67.229791</x:v>
+        <x:v>165.836506</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>94.223090</x:v>
+        <x:v>26.691531</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>3.313779</x:v>
+        <x:v>5.691886</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.015797</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.037910</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>454.556867</x:v>
+        <x:v>794.686945</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>90.812347</x:v>
+        <x:v>185.745650</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>122.178385</x:v>
+        <x:v>33.999053</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>4.418705</x:v>
+        <x:v>7.203479</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.015797</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.037910</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>215.522225</x:v>
+        <x:v>261.634803</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>106.073068</x:v>
+        <x:v>102.620996</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>121.278552</x:v>
+        <x:v>103.572887</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>2.509995</x:v>
+        <x:v>2.696199</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.014208</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.044351</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>245.702930</x:v>
+        <x:v>297.337781</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>111.214419</x:v>
+        <x:v>112.814636</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>148.907284</x:v>
+        <x:v>128.360491</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>2.784636</x:v>
+        <x:v>3.022494</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.014208</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.044351</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>303.223559</x:v>
+        <x:v>372.986395</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>122.839928</x:v>
+        <x:v>136.467388</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>194.981968</x:v>
+        <x:v>169.743388</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.331129</x:v>
+        <x:v>3.763294</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.014208</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.044351</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>320.491890</x:v>
+        <x:v>512.653917</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>96.650087</x:v>
+        <x:v>155.831876</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>164.593672</x:v>
+        <x:v>99.400927</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>3.072651</x:v>
+        <x:v>4.750749</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.013311</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.037773</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>381.573600</x:v>
+        <x:v>611.293648</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>109.818948</x:v>
+        <x:v>167.440511</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>199.901736</x:v>
+        <x:v>118.881987</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>3.663098</x:v>
+        <x:v>5.619474</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.013311</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.037773</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>495.125809</x:v>
+        <x:v>778.558656</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>136.727784</x:v>
+        <x:v>187.471346</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>258.789168</x:v>
+        <x:v>151.394625</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>4.786508</x:v>
+        <x:v>7.096170</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.013311</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.037773</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>178.415241</x:v>
+        <x:v>253.434833</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>75.615897</x:v>
+        <x:v>100.852514</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>42.895666</x:v>
+        <x:v>151.688257</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1.997348</x:v>
+        <x:v>2.578009</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.015690</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.042439</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>207.763400</x:v>
+        <x:v>290.724976</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>78.681102</x:v>
+        <x:v>112.460812</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>52.754415</x:v>
+        <x:v>188.023335</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>2.258666</x:v>
+        <x:v>2.922308</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.015690</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.042439</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>262.160306</x:v>
+        <x:v>368.639023</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>86.125549</x:v>
+        <x:v>138.326140</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>69.206848</x:v>
+        <x:v>248.650533</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>2.763157</x:v>
+        <x:v>3.689351</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.015690</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.042439</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>303.762803</x:v>
+        <x:v>509.639629</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>76.520644</x:v>
+        <x:v>159.884795</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>120.156423</x:v>
+        <x:v>132.605229</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>2.913882</x:v>
+        <x:v>4.787105</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.014404</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.040248</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>364.963887</x:v>
+        <x:v>606.457154</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>88.583406</x:v>
+        <x:v>171.858012</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>146.244038</x:v>
+        <x:v>158.101137</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>3.501734</x:v>
+        <x:v>5.639764</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.014404</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.040248</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>477.810640</x:v>
+        <x:v>770.647981</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>113.270017</x:v>
+        <x:v>192.487628</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>189.761097</x:v>
+        <x:v>200.637947</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>4.610413</x:v>
+        <x:v>7.089311</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.014404</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.040248</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>134.539697</x:v>
+        <x:v>221.390189</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>38.613222</x:v>
+        <x:v>87.319037</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>17.717655</x:v>
+        <x:v>57.313784</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1.450785</x:v>
+        <x:v>2.278456</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.014880</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.039762</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>160.443022</x:v>
+        <x:v>249.797506</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>40.889169</x:v>
+        <x:v>95.993413</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>21.759456</x:v>
+        <x:v>70.719743</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.680771</x:v>
+        <x:v>2.542550</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.014880</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.039762</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>212.005268</x:v>
+        <x:v>313.186274</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>48.238546</x:v>
+        <x:v>117.099714</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>28.526773</x:v>
+        <x:v>93.132042</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>2.167388</x:v>
+        <x:v>3.179558</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.014880</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.039762</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>278.675403</x:v>
+        <x:v>441.123663</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>38.559924</x:v>
+        <x:v>119.507340</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>31.723783</x:v>
+        <x:v>29.645995</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>2.609628</x:v>
+        <x:v>3.981945</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.018569</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.034954</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>341.639039</x:v>
+        <x:v>523.598299</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>49.082942</x:v>
+        <x:v>128.504542</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>38.110565</x:v>
+        <x:v>35.433723</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>3.213262</x:v>
+        <x:v>4.711221</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.018569</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.034954</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>460.008207</x:v>
+        <x:v>663.647439</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>72.294246</x:v>
+        <x:v>144.117659</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>48.801935</x:v>
+        <x:v>45.119913</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>4.379170</x:v>
+        <x:v>5.952746</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.018569</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.034954</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>110.603228</x:v>
+        <x:v>171.765064</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>13.703502</x:v>
+        <x:v>81.511559</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>25.557288</x:v>
+        <x:v>20.997334</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1.020680</x:v>
+        <x:v>1.864618</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.013356</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.037886</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>141.804754</x:v>
+        <x:v>191.439436</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>16.708644</x:v>
+        <x:v>88.753838</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>31.575236</x:v>
+        <x:v>25.341675</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1.299931</x:v>
+        <x:v>2.052211</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.013356</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.037886</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>205.691840</x:v>
+        <x:v>239.246895</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>26.781019</x:v>
+        <x:v>107.052040</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>41.649343</x:v>
+        <x:v>32.646868</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.913686</x:v>
+        <x:v>2.549391</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.013356</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.037886</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>168.539998</x:v>
+        <x:v>293.105754</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>30.518800</x:v>
+        <x:v>78.822864</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>23.057258</x:v>
+        <x:v>14.035304</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.662024</x:v>
+        <x:v>2.671507</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.017757</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>214.655974</x:v>
+        <x:v>346.183707</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>41.553200</x:v>
+        <x:v>87.076377</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>27.859196</x:v>
+        <x:v>16.596257</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>2.136164</x:v>
+        <x:v>3.164783</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.017757</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>303.873217</x:v>
+        <x:v>437.157258</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>65.165374</x:v>
+        <x:v>101.561074</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>35.905207</x:v>
+        <x:v>20.895011</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>3.073235</x:v>
+        <x:v>4.013809</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.017757</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>96.474535</x:v>
+        <x:v>136.145395</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>11.220605</x:v>
+        <x:v>91.616373</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>16.682824</x:v>
+        <x:v>16.596786</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.899858</x:v>
+        <x:v>1.344830</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.010698</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.037310</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>123.757141</x:v>
+        <x:v>148.009493</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>13.998385</x:v>
+        <x:v>97.571095</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>20.566102</x:v>
+        <x:v>20.026848</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.147390</x:v>
+        <x:v>1.469794</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.010698</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.037310</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>181.239955</x:v>
+        <x:v>182.398731</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>23.747026</x:v>
+        <x:v>113.553614</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>27.082942</x:v>
+        <x:v>25.806670</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1.709947</x:v>
+        <x:v>1.857588</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.010698</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.037310</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>140.594676</x:v>
+        <x:v>163.728832</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>38.592018</x:v>
+        <x:v>59.625244</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>51.546634</x:v>
+        <x:v>10.515995</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.525962</x:v>
+        <x:v>1.575021</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.021000</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.032909</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>179.274428</x:v>
+        <x:v>196.276707</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>50.132175</x:v>
+        <x:v>67.552710</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>61.895153</x:v>
+        <x:v>12.439941</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1.939774</x:v>
+        <x:v>1.903122</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.021000</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.032909</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>257.129644</x:v>
+        <x:v>253.136677</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>75.016662</x:v>
+        <x:v>81.516901</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>79.188563</x:v>
+        <x:v>15.678714</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>2.787451</x:v>
+        <x:v>2.477871</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.021000</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.032909</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>68.369597</x:v>
+        <x:v>131.254834</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>9.719129</x:v>
+        <x:v>91.407073</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>14.677535</x:v>
+        <x:v>14.274027</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.665057</x:v>
+        <x:v>1.293934</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.010671</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.036909</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>86.996357</x:v>
+        <x:v>139.769061</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>12.225127</x:v>
+        <x:v>96.368802</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>18.103920</x:v>
+        <x:v>17.178704</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.842614</x:v>
+        <x:v>1.386960</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.010671</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.036909</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>129.358727</x:v>
+        <x:v>166.437970</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>21.229078</x:v>
+        <x:v>109.810775</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>23.856747</x:v>
+        <x:v>22.073736</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>1.280211</x:v>
+        <x:v>1.695346</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.010671</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.036909</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>148.438348</x:v>
+        <x:v>145.135258</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>38.664962</x:v>
+        <x:v>54.868107</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>11.111920</x:v>
+        <x:v>11.027254</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.464707</x:v>
+        <x:v>1.415812</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.020918</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.032075</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>184.967014</x:v>
+        <x:v>175.629614</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>48.400788</x:v>
+        <x:v>63.087126</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>13.170977</x:v>
+        <x:v>13.077029</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.849763</x:v>
+        <x:v>1.729949</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.020918</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.032075</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>259.193161</x:v>
+        <x:v>229.561423</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>70.263342</x:v>
+        <x:v>77.834567</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>16.648725</x:v>
+        <x:v>16.521828</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.649608</x:v>
+        <x:v>2.288673</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.020918</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.032075</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>73.068266</x:v>
+        <x:v>124.711826</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>21.083769</x:v>
+        <x:v>86.689471</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>13.960460</x:v>
+        <x:v>12.030293</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.715291</x:v>
+        <x:v>1.225555</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.010465</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.034249</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>86.275039</x:v>
+        <x:v>132.737098</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>23.449809</x:v>
+        <x:v>91.430996</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>17.097178</x:v>
+        <x:v>14.522094</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.847882</x:v>
+        <x:v>1.312753</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.010465</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.034249</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>118.109066</x:v>
+        <x:v>158.431962</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>31.578557</x:v>
+        <x:v>104.438994</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>22.361526</x:v>
+        <x:v>18.728175</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.191438</x:v>
+        <x:v>1.609292</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.010465</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.034249</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>175.985949</x:v>
+        <x:v>137.874207</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>51.951053</x:v>
+        <x:v>51.007627</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>12.008858</x:v>
+        <x:v>9.541529</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.697044</x:v>
+        <x:v>1.350816</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.017581</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.030873</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>211.118027</x:v>
+        <x:v>166.068308</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>60.776757</x:v>
+        <x:v>58.485527</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>14.184088</x:v>
+        <x:v>11.348719</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.061281</x:v>
+        <x:v>1.641593</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.017581</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.030873</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>282.159033</x:v>
+        <x:v>214.839056</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>80.763053</x:v>
+        <x:v>71.461528</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>17.852713</x:v>
+        <x:v>14.382591</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.816761</x:v>
+        <x:v>2.145245</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.017581</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.030873</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>81.356651</x:v>
+        <x:v>120.477735</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>29.492775</x:v>
+        <x:v>82.259672</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>13.062574</x:v>
+        <x:v>12.074216</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.838235</x:v>
+        <x:v>1.179243</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.012868</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.035355</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>95.139300</x:v>
+        <x:v>128.858006</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>31.921642</x:v>
+        <x:v>86.981114</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>15.909535</x:v>
+        <x:v>14.643236</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.975992</x:v>
+        <x:v>1.269684</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.012868</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.035355</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>128.527513</x:v>
+        <x:v>155.089037</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>40.399753</x:v>
+        <x:v>99.929923</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>20.693123</x:v>
+        <x:v>18.978229</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.334973</x:v>
+        <x:v>1.571152</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.012868</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.035355</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>182.498885</x:v>
+        <x:v>141.570410</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>58.024388</x:v>
+        <x:v>53.797401</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>12.704044</x:v>
+        <x:v>9.429233</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.767255</x:v>
+        <x:v>1.372469</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.017322</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.032915</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>216.944256</x:v>
+        <x:v>167.873905</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>66.662823</x:v>
+        <x:v>60.486562</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>15.018388</x:v>
+        <x:v>11.154285</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.123849</x:v>
+        <x:v>1.641399</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.017322</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.032915</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>287.325353</x:v>
+        <x:v>212.793934</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>86.542140</x:v>
+        <x:v>71.892838</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>18.920695</x:v>
+        <x:v>14.046044</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.872591</x:v>
+        <x:v>2.100487</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.017322</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.032915</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>97.726236</x:v>
+        <x:v>113.615227</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>44.586358</x:v>
+        <x:v>78.866232</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>14.630062</x:v>
+        <x:v>10.960695</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.023935</x:v>
+        <x:v>1.117786</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.012731</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.034715</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>111.415181</x:v>
+        <x:v>122.230175</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>47.009609</x:v>
+        <x:v>83.817635</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>17.862130</x:v>
+        <x:v>13.212252</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.161368</x:v>
+        <x:v>1.209798</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.012731</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.034715</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>144.461225</x:v>
+        <x:v>150.167340</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>55.399076</x:v>
+        <x:v>97.703506</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>23.286889</x:v>
+        <x:v>17.023381</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.517504</x:v>
+        <x:v>1.530232</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.012731</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.034715</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>191.116274</x:v>
+        <x:v>149.210317</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>67.965694</x:v>
+        <x:v>52.715051</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>10.847998</x:v>
+        <x:v>10.150436</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.853447</x:v>
+        <x:v>1.437661</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.017164</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.032521</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>225.122138</x:v>
+        <x:v>180.144894</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>77.016626</x:v>
+        <x:v>60.515234</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>12.863567</x:v>
+        <x:v>12.032899</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.209300</x:v>
+        <x:v>1.752761</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.017164</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.032521</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>293.890436</x:v>
+        <x:v>233.863209</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>97.209050</x:v>
+        <x:v>74.169149</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>16.264648</x:v>
+        <x:v>15.194945</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.945869</x:v>
+        <x:v>2.301422</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.017164</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.032521</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>69.428811</x:v>
+        <x:v>111.216135</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>12.935499</x:v>
+        <x:v>59.274734</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>13.738482</x:v>
+        <x:v>13.301036</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.671425</x:v>
+        <x:v>1.069065</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.013671</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.035467</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>86.849174</x:v>
+        <x:v>125.067070</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>15.422516</x:v>
+        <x:v>64.871111</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>17.032584</x:v>
+        <x:v>16.046947</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.838498</x:v>
+        <x:v>1.206865</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.013671</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.035467</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>126.636830</x:v>
+        <x:v>164.050406</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>24.145088</x:v>
+        <x:v>80.781445</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>22.562735</x:v>
+        <x:v>20.692097</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.250875</x:v>
+        <x:v>1.631424</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.013671</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.035467</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>175.324804</x:v>
+        <x:v>169.613535</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>59.088148</x:v>
+        <x:v>46.183128</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>9.303133</x:v>
+        <x:v>10.699382</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.701492</x:v>
+        <x:v>1.609552</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.015426</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.033731</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>208.856210</x:v>
+        <x:v>207.477527</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>68.005179</x:v>
+        <x:v>55.139123</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>11.009103</x:v>
+        <x:v>12.604235</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.052241</x:v>
+        <x:v>1.990510</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.015426</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.033731</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>275.794925</x:v>
+        <x:v>272.954772</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>87.536061</x:v>
+        <x:v>70.791510</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>13.890597</x:v>
+        <x:v>15.805402</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2.768002</x:v>
+        <x:v>2.651296</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.015426</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.033731</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>101.658688</x:v>
+        <x:v>180.367090</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>11.192401</x:v>
+        <x:v>65.165291</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>15.986514</x:v>
+        <x:v>19.431419</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.938322</x:v>
+        <x:v>1.639972</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.014782</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.035738</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>129.241721</x:v>
+        <x:v>206.317657</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>13.757244</x:v>
+        <x:v>72.028111</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>19.878152</x:v>
+        <x:v>23.449231</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.186414</x:v>
+        <x:v>1.880879</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.014782</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.035738</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>186.828054</x:v>
+        <x:v>266.204793</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>22.978117</x:v>
+        <x:v>90.312057</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>26.407406</x:v>
+        <x:v>30.218257</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.744697</x:v>
+        <x:v>2.484309</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.014782</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.035738</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>256.763283</x:v>
+        <x:v>274.274443</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>68.538043</x:v>
+        <x:v>53.911877</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>46.266088</x:v>
+        <x:v>13.115077</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>2.383328</x:v>
+        <x:v>2.473295</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.014360</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.033448</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>304.172495</x:v>
+        <x:v>327.951864</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>78.782112</x:v>
+        <x:v>62.545446</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>56.336235</x:v>
+        <x:v>15.393170</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.848649</x:v>
+        <x:v>2.979736</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.014360</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.033448</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>394.574064</x:v>
+        <x:v>418.790817</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>100.663368</x:v>
+        <x:v>77.262896</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>73.158995</x:v>
+        <x:v>19.211227</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>3.758925</x:v>
+        <x:v>3.837651</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.014360</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.033448</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>136.067138</x:v>
+        <x:v>215.817438</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>40.867816</x:v>
+        <x:v>104.940986</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>15.547673</x:v>
+        <x:v>22.413481</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.355233</x:v>
+        <x:v>2.010066</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.015025</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.036642</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>163.568519</x:v>
+        <x:v>239.887649</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>43.431611</x:v>
+        <x:v>112.320343</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>19.249574</x:v>
+        <x:v>26.953084</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.601682</x:v>
+        <x:v>2.237966</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.015025</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.036642</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>220.848666</x:v>
+        <x:v>292.798187</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>52.580516</x:v>
+        <x:v>129.764530</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>25.461865</x:v>
+        <x:v>34.576153</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.155170</x:v>
+        <x:v>2.766432</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.015025</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.036642</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>291.664982</x:v>
+        <x:v>270.120285</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>60.089416</x:v>
+        <x:v>84.321710</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>14.998856</x:v>
+        <x:v>11.912097</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>2.684168</x:v>
+        <x:v>2.520223</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.014283</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.033287</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>346.995770</x:v>
+        <x:v>315.750910</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>69.857047</x:v>
+        <x:v>93.130429</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>17.776095</x:v>
+        <x:v>13.842288</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>3.215365</x:v>
+        <x:v>2.965650</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.014283</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.033287</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>452.114238</x:v>
+        <x:v>393.194072</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>91.583829</x:v>
+        <x:v>108.143504</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>22.449221</x:v>
+        <x:v>17.080747</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>4.253369</x:v>
+        <x:v>3.722029</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.014283</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.033287</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>115.647072</x:v>
+        <x:v>218.949508</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>19.284210</x:v>
+        <x:v>104.093922</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>21.304664</x:v>
+        <x:v>47.941833</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.096632</x:v>
+        <x:v>2.089427</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.015176</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.037574</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>144.405642</x:v>
+        <x:v>243.641616</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>21.991614</x:v>
+        <x:v>112.252420</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>26.219064</x:v>
+        <x:v>58.089500</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.354093</x:v>
+        <x:v>2.325115</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.015176</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.037574</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>203.508839</x:v>
+        <x:v>298.672560</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>31.262245</x:v>
+        <x:v>131.447925</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>34.451189</x:v>
+        <x:v>75.063073</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>1.922450</x:v>
+        <x:v>2.879311</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.015176</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.037574</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>285.720133</x:v>
+        <x:v>280.152377</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>34.999631</x:v>
+        <x:v>59.753898</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>17.437643</x:v>
+        <x:v>28.649735</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>2.613756</x:v>
+        <x:v>2.585816</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.014662</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.033758</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>349.582050</x:v>
+        <x:v>335.251754</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>45.323027</x:v>
+        <x:v>70.242455</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>20.601927</x:v>
+        <x:v>34.424520</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>3.219930</x:v>
+        <x:v>3.119391</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.014662</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.033758</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>470.018016</x:v>
+        <x:v>431.480440</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>68.441766</x:v>
+        <x:v>89.110405</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>25.924040</x:v>
+        <x:v>44.094291</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4.396195</x:v>
+        <x:v>4.056129</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.014662</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.033758</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>143.816501</x:v>
+        <x:v>247.615874</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>41.977285</x:v>
+        <x:v>109.746286</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>41.859460</x:v>
+        <x:v>105.253918</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.545243</x:v>
+        <x:v>2.481896</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.014916</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.038447</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>170.735224</x:v>
+        <x:v>275.138312</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>45.136741</x:v>
+        <x:v>119.321923</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>51.953792</x:v>
+        <x:v>128.615454</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>1.788686</x:v>
+        <x:v>2.745310</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.014916</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.038447</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>225.514825</x:v>
+        <x:v>335.088922</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>54.623367</x:v>
+        <x:v>140.955340</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>68.814422</x:v>
+        <x:v>167.613385</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.317830</x:v>
+        <x:v>3.348019</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.014916</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.038447</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>267.746992</x:v>
+        <x:v>318.741670</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>35.726308</x:v>
+        <x:v>56.950446</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>41.115806</x:v>
+        <x:v>86.382797</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.471390</x:v>
+        <x:v>2.951475</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.013247</x:v>
+        <x:v>1.016868</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.035403</x:v>
+        <x:v>1.035732</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>