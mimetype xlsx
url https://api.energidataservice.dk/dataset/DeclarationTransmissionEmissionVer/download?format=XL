--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R17d8a49ebc29444c8b8061cf9f125c59"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R39d33c76cc424f9d98bedd89048a5f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17d8a49ebc29444c8b8061cf9f125c59" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39d33c76cc424f9d98bedd89048a5f15" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>195.934113</x:v>
+        <x:v>263.132890</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>56.886819</x:v>
+        <x:v>138.724249</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>42.071554</x:v>
+        <x:v>43.587254</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>2.330871</x:v>
+        <x:v>3.432090</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.015762</x:v>
+        <x:v>1.010197</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.041336</x:v>
+        <x:v>1.040705</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>250.447764</x:v>
+        <x:v>324.389880</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>62.164041</x:v>
+        <x:v>141.903621</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>53.284936</x:v>
+        <x:v>54.220236</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>3.027535</x:v>
+        <x:v>3.951132</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.015762</x:v>
+        <x:v>1.010197</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.041336</x:v>
+        <x:v>1.040705</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>355.804080</x:v>
+        <x:v>429.704540</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>77.056389</x:v>
+        <x:v>148.545094</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>72.030733</x:v>
+        <x:v>71.953414</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>4.366789</x:v>
+        <x:v>4.854013</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.015762</x:v>
+        <x:v>1.010197</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.041336</x:v>
+        <x:v>1.040705</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>195.188281</x:v>
+        <x:v>108.677515</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>26.275207</x:v>
+        <x:v>51.812015</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>13.354557</x:v>
+        <x:v>92.312486</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.814590</x:v>
+        <x:v>1.248335</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.011063</x:v>
+        <x:v>1.015606</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.029617</x:v>
+        <x:v>1.042965</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>262.568406</x:v>
+        <x:v>140.467665</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>30.822254</x:v>
+        <x:v>62.455806</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>16.996176</x:v>
+        <x:v>111.791656</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2.400811</x:v>
+        <x:v>1.591688</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.011063</x:v>
+        <x:v>1.015606</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.029617</x:v>
+        <x:v>1.042965</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>403.439593</x:v>
+        <x:v>199.921521</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>50.459218</x:v>
+        <x:v>82.926281</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>23.163440</x:v>
+        <x:v>144.279110</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>3.714981</x:v>
+        <x:v>2.240291</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.011063</x:v>
+        <x:v>1.015606</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.029617</x:v>
+        <x:v>1.042965</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>196.208060</x:v>
+        <x:v>270.488680</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>73.085097</x:v>
+        <x:v>138.730926</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>67.136406</x:v>
+        <x:v>61.242898</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>2.430539</x:v>
+        <x:v>3.473661</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.015326</x:v>
+        <x:v>1.010142</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.040754</x:v>
+        <x:v>1.039490</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>244.692152</x:v>
+        <x:v>334.303826</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>78.429616</x:v>
+        <x:v>142.256801</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>84.238513</x:v>
+        <x:v>75.695417</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>3.044314</x:v>
+        <x:v>4.012909</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.015326</x:v>
+        <x:v>1.010142</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.040754</x:v>
+        <x:v>1.039490</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>337.461344</x:v>
+        <x:v>444.234503</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>92.366110</x:v>
+        <x:v>149.623361</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>112.789221</x:v>
+        <x:v>99.795670</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>4.214549</x:v>
+        <x:v>4.953618</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.015326</x:v>
+        <x:v>1.010142</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.040754</x:v>
+        <x:v>1.039490</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>210.099505</x:v>
+        <x:v>86.489818</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>29.948578</x:v>
+        <x:v>33.948319</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>35.133609</x:v>
+        <x:v>38.967015</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1.958555</x:v>
+        <x:v>1.046415</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.010870</x:v>
+        <x:v>1.014567</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.029516</x:v>
+        <x:v>1.040406</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>282.866169</x:v>
+        <x:v>114.980723</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>35.381511</x:v>
+        <x:v>42.759791</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>44.269516</x:v>
+        <x:v>46.578373</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2.594188</x:v>
+        <x:v>1.355839</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.010870</x:v>
+        <x:v>1.014567</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.029516</x:v>
+        <x:v>1.040406</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>434.078588</x:v>
+        <x:v>168.992515</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>57.070496</x:v>
+        <x:v>60.200318</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>59.598600</x:v>
+        <x:v>59.286334</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>4.006805</x:v>
+        <x:v>1.948564</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.010870</x:v>
+        <x:v>1.014567</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.029516</x:v>
+        <x:v>1.040406</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>170.386540</x:v>
+        <x:v>269.669142</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>28.997196</x:v>
+        <x:v>134.355124</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>49.847100</x:v>
+        <x:v>68.903452</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1.868917</x:v>
+        <x:v>3.417506</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.017248</x:v>
+        <x:v>1.010434</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.039479</x:v>
+        <x:v>1.038623</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>226.105648</x:v>
+        <x:v>335.506263</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>34.359689</x:v>
+        <x:v>138.175866</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>62.429355</x:v>
+        <x:v>85.559712</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>2.581895</x:v>
+        <x:v>3.973416</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.017248</x:v>
+        <x:v>1.010434</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.039479</x:v>
+        <x:v>1.038623</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>332.633245</x:v>
+        <x:v>449.044466</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>49.034524</x:v>
+        <x:v>146.134186</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>83.453919</x:v>
+        <x:v>113.333645</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.938283</x:v>
+        <x:v>4.944700</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.017248</x:v>
+        <x:v>1.010434</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.039479</x:v>
+        <x:v>1.038623</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>212.628044</x:v>
+        <x:v>79.532332</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>32.371965</x:v>
+        <x:v>28.692026</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>51.237210</x:v>
+        <x:v>10.491488</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2.008308</x:v>
+        <x:v>0.955081</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.010076</x:v>
+        <x:v>1.015672</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.028217</x:v>
+        <x:v>1.039874</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>285.264701</x:v>
+        <x:v>106.179737</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>38.241220</x:v>
+        <x:v>36.421602</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>62.988510</x:v>
+        <x:v>12.025312</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>2.662604</x:v>
+        <x:v>1.244882</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.010076</x:v>
+        <x:v>1.015672</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.028217</x:v>
+        <x:v>1.039874</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>435.683208</x:v>
+        <x:v>155.586679</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>60.411543</x:v>
+        <x:v>51.412234</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>82.675171</x:v>
+        <x:v>14.598799</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>4.100044</x:v>
+        <x:v>1.786819</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.010076</x:v>
+        <x:v>1.015672</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.028217</x:v>
+        <x:v>1.039874</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>163.396828</x:v>
+        <x:v>261.102900</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>20.757923</x:v>
+        <x:v>128.235571</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>54.388056</x:v>
+        <x:v>62.288265</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1.751422</x:v>
+        <x:v>3.295236</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.018501</x:v>
+        <x:v>1.009547</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.040642</x:v>
+        <x:v>1.038703</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>220.584009</x:v>
+        <x:v>325.043529</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>26.493188</x:v>
+        <x:v>131.729982</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>68.068673</x:v>
+        <x:v>77.821488</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>2.493574</x:v>
+        <x:v>3.833934</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.018501</x:v>
+        <x:v>1.009547</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.040642</x:v>
+        <x:v>1.038703</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>330.395542</x:v>
+        <x:v>434.566662</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>42.141150</x:v>
+        <x:v>138.785834</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>90.927168</x:v>
+        <x:v>103.720811</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.908912</x:v>
+        <x:v>4.766465</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.018501</x:v>
+        <x:v>1.009547</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.040642</x:v>
+        <x:v>1.038703</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>204.076974</x:v>
+        <x:v>76.399938</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>27.318339</x:v>
+        <x:v>27.340602</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>20.461613</x:v>
+        <x:v>9.291698</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.947483</x:v>
+        <x:v>0.892741</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.010151</x:v>
+        <x:v>1.013376</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.028742</x:v>
+        <x:v>1.039818</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>274.885329</x:v>
+        <x:v>100.979666</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>32.527088</x:v>
+        <x:v>34.069571</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>25.785288</x:v>
+        <x:v>11.032799</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>2.611766</x:v>
+        <x:v>1.156120</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.010151</x:v>
+        <x:v>1.013376</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.028742</x:v>
+        <x:v>1.039818</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>421.305432</x:v>
+        <x:v>146.872928</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>53.191786</x:v>
+        <x:v>47.363631</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>34.756834</x:v>
+        <x:v>13.951529</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>4.055431</x:v>
+        <x:v>1.653218</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.010151</x:v>
+        <x:v>1.013376</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.028742</x:v>
+        <x:v>1.039818</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>170.762421</x:v>
+        <x:v>209.146862</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>20.818523</x:v>
+        <x:v>97.151760</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>50.390335</x:v>
+        <x:v>50.684695</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1.842415</x:v>
+        <x:v>2.595522</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.016833</x:v>
+        <x:v>1.010377</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.039591</x:v>
+        <x:v>1.037114</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>229.818970</x:v>
+        <x:v>267.011769</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>26.792086</x:v>
+        <x:v>100.381808</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>63.491282</x:v>
+        <x:v>63.348077</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>2.622491</x:v>
+        <x:v>3.085626</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.016833</x:v>
+        <x:v>1.010377</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.039591</x:v>
+        <x:v>1.037114</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>343.867275</x:v>
+        <x:v>367.872914</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>43.304828</x:v>
+        <x:v>107.638961</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>85.388103</x:v>
+        <x:v>84.469878</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>4.114628</x:v>
+        <x:v>3.956732</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.016833</x:v>
+        <x:v>1.010377</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.039591</x:v>
+        <x:v>1.037114</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>199.493666</x:v>
+        <x:v>70.744268</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>27.810409</x:v>
+        <x:v>24.926651</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>24.576135</x:v>
+        <x:v>8.131768</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.924209</x:v>
+        <x:v>0.820024</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.009811</x:v>
+        <x:v>1.014417</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.026918</x:v>
+        <x:v>1.036857</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>269.121823</x:v>
+        <x:v>94.603762</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>33.116596</x:v>
+        <x:v>31.334639</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>30.906003</x:v>
+        <x:v>9.799802</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.585199</x:v>
+        <x:v>1.074305</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.009811</x:v>
+        <x:v>1.014417</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.026918</x:v>
+        <x:v>1.036857</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>414.035824</x:v>
+        <x:v>139.581181</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>54.137178</x:v>
+        <x:v>44.214504</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>41.556230</x:v>
+        <x:v>12.597752</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>4.028885</x:v>
+        <x:v>1.559679</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.009811</x:v>
+        <x:v>1.014417</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.026918</x:v>
+        <x:v>1.036857</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>235.685609</x:v>
+        <x:v>93.901548</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>65.025684</x:v>
+        <x:v>20.221669</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>74.204194</x:v>
+        <x:v>21.759339</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>2.510168</x:v>
+        <x:v>0.983409</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.012133</x:v>
+        <x:v>1.011856</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.039946</x:v>
+        <x:v>1.036699</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>297.431587</x:v>
+        <x:v>138.411337</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>72.647375</x:v>
+        <x:v>22.997470</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>93.254658</x:v>
+        <x:v>27.488613</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.348154</x:v>
+        <x:v>1.373066</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.012133</x:v>
+        <x:v>1.011856</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.039946</x:v>
+        <x:v>1.036699</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>417.554968</x:v>
+        <x:v>219.352734</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>92.579783</x:v>
+        <x:v>30.548507</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>125.073635</x:v>
+        <x:v>37.063123</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>4.956642</x:v>
+        <x:v>2.110224</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.012133</x:v>
+        <x:v>1.011856</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.039946</x:v>
+        <x:v>1.036699</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>201.262509</x:v>
+        <x:v>62.487398</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>30.491546</x:v>
+        <x:v>20.898144</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>21.847514</x:v>
+        <x:v>5.989013</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1.916396</x:v>
+        <x:v>0.714960</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.009265</x:v>
+        <x:v>1.016499</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.034462</x:v>
+        <x:v>1.036681</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>270.357561</x:v>
+        <x:v>84.882712</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>35.638143</x:v>
+        <x:v>27.204115</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>27.467034</x:v>
+        <x:v>7.201773</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.540106</x:v>
+        <x:v>0.956405</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.009265</x:v>
+        <x:v>1.016499</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.034462</x:v>
+        <x:v>1.036681</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>415.738225</x:v>
+        <x:v>127.724298</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>56.969647</x:v>
+        <x:v>40.043463</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>36.936886</x:v>
+        <x:v>9.241988</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>3.936648</x:v>
+        <x:v>1.424047</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.009265</x:v>
+        <x:v>1.016499</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.034462</x:v>
+        <x:v>1.036681</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>218.145223</x:v>
+        <x:v>64.877261</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>71.903263</x:v>
+        <x:v>12.190495</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>31.076596</x:v>
+        <x:v>15.518382</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.401802</x:v>
+        <x:v>0.677948</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.011384</x:v>
+        <x:v>1.011427</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.040017</x:v>
+        <x:v>1.036456</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>269.422234</x:v>
+        <x:v>96.758669</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>77.597528</x:v>
+        <x:v>14.738232</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>38.802636</x:v>
+        <x:v>19.532567</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.126280</x:v>
+        <x:v>0.966802</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.011384</x:v>
+        <x:v>1.011427</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.040017</x:v>
+        <x:v>1.036456</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>373.681533</x:v>
+        <x:v>156.558700</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>94.982844</x:v>
+        <x:v>21.868704</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>51.752694</x:v>
+        <x:v>26.248220</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>4.563786</x:v>
+        <x:v>1.534741</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.011384</x:v>
+        <x:v>1.011427</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.040017</x:v>
+        <x:v>1.036456</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>197.081604</x:v>
+        <x:v>60.784955</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>28.187966</x:v>
+        <x:v>20.616453</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>12.032589</x:v>
+        <x:v>5.877354</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.880810</x:v>
+        <x:v>0.695846</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.011723</x:v>
+        <x:v>1.018512</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.035489</x:v>
+        <x:v>1.036376</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>267.787057</x:v>
+        <x:v>82.706174</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>33.799910</x:v>
+        <x:v>26.843434</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>15.196348</x:v>
+        <x:v>7.079998</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>2.516535</x:v>
+        <x:v>0.931837</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.011723</x:v>
+        <x:v>1.018512</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.035489</x:v>
+        <x:v>1.036376</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>422.047662</x:v>
+        <x:v>124.806400</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>58.523658</x:v>
+        <x:v>39.572876</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>20.594070</x:v>
+        <x:v>9.103560</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>4.005810</x:v>
+        <x:v>1.391090</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.011723</x:v>
+        <x:v>1.018512</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.035489</x:v>
+        <x:v>1.036376</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>155.184917</x:v>
+        <x:v>54.039439</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>60.106107</x:v>
+        <x:v>11.615494</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>21.873845</x:v>
+        <x:v>16.224539</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.782117</x:v>
+        <x:v>0.592467</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.010050</x:v>
+        <x:v>1.011819</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.039900</x:v>
+        <x:v>1.036274</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>187.611897</x:v>
+        <x:v>79.283519</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>64.281725</x:v>
+        <x:v>14.649559</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>26.920900</x:v>
+        <x:v>20.231484</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.190208</x:v>
+        <x:v>0.835768</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.010050</x:v>
+        <x:v>1.011819</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.039900</x:v>
+        <x:v>1.036274</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>257.190376</x:v>
+        <x:v>128.907711</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>77.767263</x:v>
+        <x:v>22.963955</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>35.392899</x:v>
+        <x:v>26.938136</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.060161</x:v>
+        <x:v>1.338353</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.010050</x:v>
+        <x:v>1.011819</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.039900</x:v>
+        <x:v>1.036274</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>182.914760</x:v>
+        <x:v>57.785881</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>44.654546</x:v>
+        <x:v>20.374649</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>12.475028</x:v>
+        <x:v>5.824059</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.826854</x:v>
+        <x:v>0.669280</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.014292</x:v>
+        <x:v>1.018966</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.033221</x:v>
+        <x:v>1.033965</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>245.336938</x:v>
+        <x:v>77.850637</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>51.274608</x:v>
+        <x:v>26.572646</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>15.436910</x:v>
+        <x:v>6.928621</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>2.411486</x:v>
+        <x:v>0.889989</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.014292</x:v>
+        <x:v>1.018966</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.033221</x:v>
+        <x:v>1.033965</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>391.205573</x:v>
+        <x:v>116.591253</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>79.963355</x:v>
+        <x:v>39.139266</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>20.516721</x:v>
+        <x:v>8.787718</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>3.879485</x:v>
+        <x:v>1.320371</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.014292</x:v>
+        <x:v>1.018966</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.033221</x:v>
+        <x:v>1.033965</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>122.183409</x:v>
+        <x:v>53.431012</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>53.513737</x:v>
+        <x:v>11.670977</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>17.439858</x:v>
+        <x:v>16.970803</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.419331</x:v>
+        <x:v>0.593569</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.011213</x:v>
+        <x:v>1.010844</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.037007</x:v>
+        <x:v>1.035325</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>142.504676</x:v>
+        <x:v>78.704025</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>57.041196</x:v>
+        <x:v>14.898805</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>21.229399</x:v>
+        <x:v>21.044764</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.666620</x:v>
+        <x:v>0.839997</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.011213</x:v>
+        <x:v>1.010844</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.037007</x:v>
+        <x:v>1.035325</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>189.787108</x:v>
+        <x:v>129.031360</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>68.558568</x:v>
+        <x:v>23.823553</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>27.597398</x:v>
+        <x:v>27.865721</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2.242884</x:v>
+        <x:v>1.356670</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.011213</x:v>
+        <x:v>1.010844</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.037007</x:v>
+        <x:v>1.035325</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>200.315018</x:v>
+        <x:v>58.882782</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>71.592706</x:v>
+        <x:v>23.355880</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>11.873210</x:v>
+        <x:v>7.948138</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.997855</x:v>
+        <x:v>0.719286</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.016160</x:v>
+        <x:v>1.016245</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.031472</x:v>
+        <x:v>1.033420</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>246.602583</x:v>
+        <x:v>77.654001</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>78.378760</x:v>
+        <x:v>30.369408</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>14.211785</x:v>
+        <x:v>9.079065</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2.455973</x:v>
+        <x:v>0.937201</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.016160</x:v>
+        <x:v>1.016245</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.031472</x:v>
+        <x:v>1.033420</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>364.231632</x:v>
+        <x:v>114.324224</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>106.774988</x:v>
+        <x:v>44.331333</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>18.248129</x:v>
+        <x:v>10.982396</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>3.697202</x:v>
+        <x:v>1.363934</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.016160</x:v>
+        <x:v>1.016245</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.031472</x:v>
+        <x:v>1.033420</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>103.163047</x:v>
+        <x:v>76.770019</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>47.159971</x:v>
+        <x:v>43.793182</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>14.282843</x:v>
+        <x:v>14.985185</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.200286</x:v>
+        <x:v>0.917285</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.012819</x:v>
+        <x:v>1.011422</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.036207</x:v>
+        <x:v>1.034684</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>118.729454</x:v>
+        <x:v>94.685193</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>49.999867</x:v>
+        <x:v>47.033822</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>17.376487</x:v>
+        <x:v>18.343649</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.393858</x:v>
+        <x:v>1.104687</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.012819</x:v>
+        <x:v>1.011422</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.036207</x:v>
+        <x:v>1.034684</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>153.015325</x:v>
+        <x:v>132.111917</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>58.237942</x:v>
+        <x:v>55.694890</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>22.566544</x:v>
+        <x:v>23.969490</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.819999</x:v>
+        <x:v>1.513909</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.012819</x:v>
+        <x:v>1.011422</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.036207</x:v>
+        <x:v>1.034684</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>177.157252</x:v>
+        <x:v>54.282043</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>71.182640</x:v>
+        <x:v>21.617304</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>11.302715</x:v>
+        <x:v>6.202825</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.804835</x:v>
+        <x:v>0.645121</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.015806</x:v>
+        <x:v>1.014251</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.030225</x:v>
+        <x:v>1.033259</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>211.776199</x:v>
+        <x:v>71.045957</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>77.105382</x:v>
+        <x:v>28.145431</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>13.493927</x:v>
+        <x:v>7.408300</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.164382</x:v>
+        <x:v>0.840795</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.015806</x:v>
+        <x:v>1.014251</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.030225</x:v>
+        <x:v>1.033259</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>302.581153</x:v>
+        <x:v>103.597888</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>100.946947</x:v>
+        <x:v>40.972199</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>17.260262</x:v>
+        <x:v>9.433230</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>3.155107</x:v>
+        <x:v>1.221342</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.015806</x:v>
+        <x:v>1.014251</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.030225</x:v>
+        <x:v>1.033259</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>78.689768</x:v>
+        <x:v>65.234428</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>30.590922</x:v>
+        <x:v>41.889001</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>15.456717</x:v>
+        <x:v>15.170233</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.984970</x:v>
+        <x:v>0.798253</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.013855</x:v>
+        <x:v>1.011160</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.036659</x:v>
+        <x:v>1.033846</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>95.993964</x:v>
+        <x:v>77.560363</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>33.645822</x:v>
+        <x:v>45.059186</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>18.905627</x:v>
+        <x:v>18.253862</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.200427</x:v>
+        <x:v>0.941786</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.013855</x:v>
+        <x:v>1.011160</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.036659</x:v>
+        <x:v>1.033846</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>132.678062</x:v>
+        <x:v>102.931682</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>42.036272</x:v>
+        <x:v>52.357849</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>24.687080</x:v>
+        <x:v>23.410376</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.658129</x:v>
+        <x:v>1.237734</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.013855</x:v>
+        <x:v>1.011160</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.036659</x:v>
+        <x:v>1.033846</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>179.189890</x:v>
+        <x:v>55.149495</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>57.302263</x:v>
+        <x:v>22.119284</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>14.550831</x:v>
+        <x:v>6.827369</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.843635</x:v>
+        <x:v>0.657450</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.015371</x:v>
+        <x:v>1.012077</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.030697</x:v>
+        <x:v>1.033018</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>226.486613</x:v>
+        <x:v>71.449001</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>64.643944</x:v>
+        <x:v>28.503551</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>17.637703</x:v>
+        <x:v>8.148918</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.326848</x:v>
+        <x:v>0.848185</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.015371</x:v>
+        <x:v>1.012077</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.030697</x:v>
+        <x:v>1.033018</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>350.582282</x:v>
+        <x:v>103.506980</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>95.983866</x:v>
+        <x:v>41.208751</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>22.938577</x:v>
+        <x:v>10.368263</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>3.667285</x:v>
+        <x:v>1.223804</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.015371</x:v>
+        <x:v>1.012077</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.030697</x:v>
+        <x:v>1.033018</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>64.584845</x:v>
+        <x:v>54.885354</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>15.866883</x:v>
+        <x:v>30.104587</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>17.351701</x:v>
+        <x:v>16.613277</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.745483</x:v>
+        <x:v>0.674615</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.013455</x:v>
+        <x:v>1.010826</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.039117</x:v>
+        <x:v>1.033469</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>84.073791</x:v>
+        <x:v>68.040113</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>19.276735</x:v>
+        <x:v>33.460197</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>21.442823</x:v>
+        <x:v>19.962080</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.983604</x:v>
+        <x:v>0.828424</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.013455</x:v>
+        <x:v>1.010826</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.039117</x:v>
+        <x:v>1.033469</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>125.532338</x:v>
+        <x:v>95.123695</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>28.737654</x:v>
+        <x:v>41.206940</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>28.298895</x:v>
+        <x:v>25.561656</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.492781</x:v>
+        <x:v>1.145400</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.013455</x:v>
+        <x:v>1.010826</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.039117</x:v>
+        <x:v>1.033469</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>124.611254</x:v>
+        <x:v>74.476738</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>27.560521</x:v>
+        <x:v>36.929225</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>9.689221</x:v>
+        <x:v>13.859284</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.311088</x:v>
+        <x:v>0.899825</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.012802</x:v>
+        <x:v>1.012512</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.030746</x:v>
+        <x:v>1.033215</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>171.609897</x:v>
+        <x:v>91.214057</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>32.920030</x:v>
+        <x:v>43.633556</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>12.100766</x:v>
+        <x:v>15.877861</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.759998</x:v>
+        <x:v>1.094870</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.012802</x:v>
+        <x:v>1.012512</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.030746</x:v>
+        <x:v>1.033215</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>285.899977</x:v>
+        <x:v>124.046549</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>57.029259</x:v>
+        <x:v>56.891119</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>16.243224</x:v>
+        <x:v>19.259074</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.932496</x:v>
+        <x:v>1.478199</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.012802</x:v>
+        <x:v>1.012512</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.030746</x:v>
+        <x:v>1.033215</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>58.605144</x:v>
+        <x:v>113.789518</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>13.424745</x:v>
+        <x:v>86.104453</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>15.266552</x:v>
+        <x:v>20.200946</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.657383</x:v>
+        <x:v>1.409368</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.015283</x:v>
+        <x:v>1.010625</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.037707</x:v>
+        <x:v>1.033029</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>76.747039</x:v>
+        <x:v>127.201529</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>16.653120</x:v>
+        <x:v>89.446197</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>18.888853</x:v>
+        <x:v>24.102326</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.882734</x:v>
+        <x:v>1.567096</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.015283</x:v>
+        <x:v>1.010625</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.037707</x:v>
+        <x:v>1.033029</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>115.350245</x:v>
+        <x:v>155.345351</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>25.551779</x:v>
+        <x:v>97.477896</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>24.961424</x:v>
+        <x:v>30.625592</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.363379</x:v>
+        <x:v>1.901375</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.015283</x:v>
+        <x:v>1.010625</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.037707</x:v>
+        <x:v>1.033029</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>118.053735</x:v>
+        <x:v>99.396857</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>25.863621</x:v>
+        <x:v>56.170761</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>10.092298</x:v>
+        <x:v>6.817143</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.242220</x:v>
+        <x:v>1.076073</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.010507</x:v>
+        <x:v>1.014975</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.030465</x:v>
+        <x:v>1.034736</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>162.774289</x:v>
+        <x:v>117.018807</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>30.815968</x:v>
+        <x:v>63.226926</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>12.627480</x:v>
+        <x:v>7.961266</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.671510</x:v>
+        <x:v>1.280482</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.010507</x:v>
+        <x:v>1.014975</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.030465</x:v>
+        <x:v>1.034736</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>268.964395</x:v>
+        <x:v>151.102613</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>52.428972</x:v>
+        <x:v>76.977250</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>16.961992</x:v>
+        <x:v>9.884321</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2.761226</x:v>
+        <x:v>1.676876</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.010507</x:v>
+        <x:v>1.014975</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.030465</x:v>
+        <x:v>1.034736</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>67.173068</x:v>
+        <x:v>109.535393</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>12.281343</x:v>
+        <x:v>84.822487</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>16.567614</x:v>
+        <x:v>22.689181</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.791470</x:v>
+        <x:v>1.412200</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.015881</x:v>
+        <x:v>1.011309</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.037474</x:v>
+        <x:v>1.033218</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>90.108238</x:v>
+        <x:v>121.116442</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>15.702680</x:v>
+        <x:v>87.656015</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>20.690186</x:v>
+        <x:v>27.209148</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.132903</x:v>
+        <x:v>1.549949</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.015881</x:v>
+        <x:v>1.011309</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.037474</x:v>
+        <x:v>1.033218</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>141.072797</x:v>
+        <x:v>145.921721</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>26.755539</x:v>
+        <x:v>94.725729</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>27.611408</x:v>
+        <x:v>34.762432</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.858568</x:v>
+        <x:v>1.847939</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.015881</x:v>
+        <x:v>1.011309</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.037474</x:v>
+        <x:v>1.033218</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>125.021691</x:v>
+        <x:v>116.378169</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>25.269226</x:v>
+        <x:v>65.735912</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>10.302120</x:v>
+        <x:v>11.086987</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.296329</x:v>
+        <x:v>1.281295</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.010458</x:v>
+        <x:v>1.014254</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.031847</x:v>
+        <x:v>1.034087</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>170.896329</x:v>
+        <x:v>138.292565</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>30.258503</x:v>
+        <x:v>73.551155</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>12.898503</x:v>
+        <x:v>12.618222</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.743092</x:v>
+        <x:v>1.526069</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.010458</x:v>
+        <x:v>1.014254</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.031847</x:v>
+        <x:v>1.034087</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>278.682262</x:v>
+        <x:v>180.879756</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>51.792978</x:v>
+        <x:v>89.135691</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>17.333980</x:v>
+        <x:v>15.191064</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2.858151</x:v>
+        <x:v>2.005590</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.010458</x:v>
+        <x:v>1.014254</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.031847</x:v>
+        <x:v>1.034087</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>90.081557</x:v>
+        <x:v>143.880769</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>14.510438</x:v>
+        <x:v>118.968787</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>23.466010</x:v>
+        <x:v>24.059597</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.080958</x:v>
+        <x:v>1.960458</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.016852</x:v>
+        <x:v>1.011306</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.038694</x:v>
+        <x:v>1.033237</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>123.094242</x:v>
+        <x:v>155.312354</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>18.013528</x:v>
+        <x:v>121.894480</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>29.307449</x:v>
+        <x:v>28.825819</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.567384</x:v>
+        <x:v>2.099442</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.016852</x:v>
+        <x:v>1.011306</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.038694</x:v>
+        <x:v>1.033237</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>191.623465</x:v>
+        <x:v>178.247390</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>29.526829</x:v>
+        <x:v>128.393848</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>39.096363</x:v>
+        <x:v>36.783108</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.544144</x:v>
+        <x:v>2.376729</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.016852</x:v>
+        <x:v>1.011306</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.038694</x:v>
+        <x:v>1.033237</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>151.249861</x:v>
+        <x:v>97.533750</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>25.898907</x:v>
+        <x:v>48.460654</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>11.569893</x:v>
+        <x:v>8.929345</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.516386</x:v>
+        <x:v>1.097975</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.010436</x:v>
+        <x:v>1.012689</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.032492</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>203.680393</x:v>
+        <x:v>121.791828</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>30.747785</x:v>
+        <x:v>55.918889</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>14.566857</x:v>
+        <x:v>10.267424</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2.023006</x:v>
+        <x:v>1.358150</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.010436</x:v>
+        <x:v>1.012689</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.032492</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>320.609204</x:v>
+        <x:v>169.138362</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>51.294683</x:v>
+        <x:v>71.268389</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>19.664092</x:v>
+        <x:v>12.521254</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>3.217017</x:v>
+        <x:v>1.873388</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.010436</x:v>
+        <x:v>1.012689</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.033888</x:v>
+        <x:v>1.032492</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>161.397147</x:v>
+        <x:v>153.912365</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>56.896604</x:v>
+        <x:v>119.493897</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>30.894106</x:v>
+        <x:v>32.284565</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1.966297</x:v>
+        <x:v>2.189831</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.016877</x:v>
+        <x:v>1.012272</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.036724</x:v>
+        <x:v>1.034037</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>198.650473</x:v>
+        <x:v>164.117096</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>60.302570</x:v>
+        <x:v>122.245232</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>38.248730</x:v>
+        <x:v>39.318259</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.499619</x:v>
+        <x:v>2.315073</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.016877</x:v>
+        <x:v>1.012272</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.036724</x:v>
+        <x:v>1.034037</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>273.063834</x:v>
+        <x:v>184.684021</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>71.152878</x:v>
+        <x:v>128.318607</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>50.554995</x:v>
+        <x:v>51.053495</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>3.539782</x:v>
+        <x:v>2.565665</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.016877</x:v>
+        <x:v>1.012272</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.036724</x:v>
+        <x:v>1.034037</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>184.167616</x:v>
+        <x:v>88.043104</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>31.086419</x:v>
+        <x:v>39.669074</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>11.204247</x:v>
+        <x:v>27.216891</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.800534</x:v>
+        <x:v>1.108638</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.010058</x:v>
+        <x:v>1.012522</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.034757</x:v>
+        <x:v>1.033132</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>248.179376</x:v>
+        <x:v>115.243844</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>36.383029</x:v>
+        <x:v>47.925353</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>14.293087</x:v>
+        <x:v>32.408624</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2.385185</x:v>
+        <x:v>1.399414</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.010058</x:v>
+        <x:v>1.012522</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.034757</x:v>
+        <x:v>1.033132</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>386.672737</x:v>
+        <x:v>171.015986</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>58.633535</x:v>
+        <x:v>66.090303</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>19.550495</x:v>
+        <x:v>41.097288</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>3.735251</x:v>
+        <x:v>2.007198</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.010058</x:v>
+        <x:v>1.012522</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.034757</x:v>
+        <x:v>1.033132</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>151.362610</x:v>
+        <x:v>131.170462</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>27.419713</x:v>
+        <x:v>87.386985</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>38.638888</x:v>
+        <x:v>37.534428</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.713648</x:v>
+        <x:v>1.918283</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.017890</x:v>
+        <x:v>1.011015</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.038930</x:v>
+        <x:v>1.034620</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>195.077579</x:v>
+        <x:v>142.132066</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>31.203850</x:v>
+        <x:v>90.606777</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>48.049299</x:v>
+        <x:v>45.929397</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.308365</x:v>
+        <x:v>2.049907</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.017890</x:v>
+        <x:v>1.011015</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.038930</x:v>
+        <x:v>1.034620</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>280.620050</x:v>
+        <x:v>165.360761</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>42.830663</x:v>
+        <x:v>98.081968</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>63.783270</x:v>
+        <x:v>59.938921</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>3.454932</x:v>
+        <x:v>2.330395</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.017890</x:v>
+        <x:v>1.011015</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.038930</x:v>
+        <x:v>1.034620</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>197.464137</x:v>
+        <x:v>82.024907</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>29.854552</x:v>
+        <x:v>35.705303</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>14.741319</x:v>
+        <x:v>54.143588</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>1.919120</x:v>
+        <x:v>0.994313</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.010212</x:v>
+        <x:v>1.012947</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.037661</x:v>
+        <x:v>1.033929</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>