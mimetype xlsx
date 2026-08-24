--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R39d33c76cc424f9d98bedd89048a5f15"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd99bf480d7094399b7843b7e6b531b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39d33c76cc424f9d98bedd89048a5f15" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd99bf480d7094399b7843b7e6b531b15" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>263.132890</x:v>
+        <x:v>231.314283</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>138.724249</x:v>
+        <x:v>123.375388</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>43.587254</x:v>
+        <x:v>24.174803</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>3.432090</x:v>
+        <x:v>2.703299</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.010197</x:v>
+        <x:v>1.015270</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.040705</x:v>
+        <x:v>1.043046</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>324.389880</x:v>
+        <x:v>254.369898</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>141.903621</x:v>
+        <x:v>126.870369</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>54.220236</x:v>
+        <x:v>29.161493</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>3.951132</x:v>
+        <x:v>2.925223</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.010197</x:v>
+        <x:v>1.015270</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.040705</x:v>
+        <x:v>1.043046</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>429.704540</x:v>
+        <x:v>306.441649</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>148.545094</x:v>
+        <x:v>138.232805</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>71.953414</x:v>
+        <x:v>37.530620</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>4.854013</x:v>
+        <x:v>3.454025</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.010197</x:v>
+        <x:v>1.015270</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.040705</x:v>
+        <x:v>1.043046</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>108.677515</x:v>
+        <x:v>335.049182</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>51.812015</x:v>
+        <x:v>66.065043</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>92.312486</x:v>
+        <x:v>20.579577</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.248335</x:v>
+        <x:v>3.136096</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.015606</x:v>
+        <x:v>1.020624</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.042965</x:v>
+        <x:v>1.039640</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>140.467665</x:v>
+        <x:v>400.093561</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>62.455806</x:v>
+        <x:v>77.006225</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>111.791656</x:v>
+        <x:v>24.236248</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1.591688</x:v>
+        <x:v>3.764503</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.015606</x:v>
+        <x:v>1.020624</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.042965</x:v>
+        <x:v>1.039640</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>199.921521</x:v>
+        <x:v>522.538433</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>82.926281</x:v>
+        <x:v>101.152387</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>144.279110</x:v>
+        <x:v>30.379498</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>2.240291</x:v>
+        <x:v>4.977360</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.015606</x:v>
+        <x:v>1.020624</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.042965</x:v>
+        <x:v>1.039640</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>270.488680</x:v>
+        <x:v>234.995886</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>138.730926</x:v>
+        <x:v>111.562561</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>61.242898</x:v>
+        <x:v>98.291518</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>3.473661</x:v>
+        <x:v>2.439807</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.010142</x:v>
+        <x:v>1.013772</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.039490</x:v>
+        <x:v>1.041395</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>334.303826</x:v>
+        <x:v>265.124025</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>142.256801</x:v>
+        <x:v>117.797261</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>75.695417</x:v>
+        <x:v>121.878237</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>4.012909</x:v>
+        <x:v>2.726794</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.010142</x:v>
+        <x:v>1.013772</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.039490</x:v>
+        <x:v>1.041395</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>444.234503</x:v>
+        <x:v>328.697845</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>149.623361</x:v>
+        <x:v>133.610962</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>99.795670</x:v>
+        <x:v>161.246172</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>4.953618</x:v>
+        <x:v>3.360718</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.010142</x:v>
+        <x:v>1.013772</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.039490</x:v>
+        <x:v>1.041395</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>86.489818</x:v>
+        <x:v>372.585492</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>33.948319</x:v>
+        <x:v>113.756953</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>38.967015</x:v>
+        <x:v>40.652170</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1.046415</x:v>
+        <x:v>3.514934</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.014567</x:v>
+        <x:v>1.019148</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.040406</x:v>
+        <x:v>1.038541</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>114.980723</x:v>
+        <x:v>432.924779</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>42.759791</x:v>
+        <x:v>124.854038</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>46.578373</x:v>
+        <x:v>48.750090</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1.355839</x:v>
+        <x:v>4.098898</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.014567</x:v>
+        <x:v>1.019148</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.040406</x:v>
+        <x:v>1.038541</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>168.992515</x:v>
+        <x:v>545.715207</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>60.200318</x:v>
+        <x:v>148.508790</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>59.286334</x:v>
+        <x:v>62.288515</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1.948564</x:v>
+        <x:v>5.216425</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.014567</x:v>
+        <x:v>1.019148</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.040406</x:v>
+        <x:v>1.038541</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>269.669142</x:v>
+        <x:v>255.519677</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>134.355124</x:v>
+        <x:v>128.839978</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>68.903452</x:v>
+        <x:v>112.528725</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>3.417506</x:v>
+        <x:v>2.927319</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.010434</x:v>
+        <x:v>1.014923</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.038623</x:v>
+        <x:v>1.041313</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>335.506263</x:v>
+        <x:v>288.162071</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>138.175866</x:v>
+        <x:v>135.028693</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>85.559712</x:v>
+        <x:v>139.385302</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>3.973416</x:v>
+        <x:v>3.238870</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.010434</x:v>
+        <x:v>1.014923</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.038623</x:v>
+        <x:v>1.041313</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>449.044466</x:v>
+        <x:v>357.171486</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>146.134186</x:v>
+        <x:v>151.272237</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>113.333645</x:v>
+        <x:v>184.208209</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>4.944700</x:v>
+        <x:v>3.928248</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.010434</x:v>
+        <x:v>1.014923</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.038623</x:v>
+        <x:v>1.041313</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>79.532332</x:v>
+        <x:v>421.161438</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>28.692026</x:v>
+        <x:v>140.318254</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>10.491488</x:v>
+        <x:v>49.889544</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.955081</x:v>
+        <x:v>4.013951</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.015672</x:v>
+        <x:v>1.016805</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.039874</x:v>
+        <x:v>1.038943</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>106.179737</x:v>
+        <x:v>494.187715</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>36.421602</x:v>
+        <x:v>152.671217</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>12.025312</x:v>
+        <x:v>60.254427</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1.244882</x:v>
+        <x:v>4.705275</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.015672</x:v>
+        <x:v>1.016805</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.039874</x:v>
+        <x:v>1.038943</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>155.586679</x:v>
+        <x:v>628.313540</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>51.412234</x:v>
+        <x:v>178.499468</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>14.598799</x:v>
+        <x:v>77.571775</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>1.786819</x:v>
+        <x:v>6.003983</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.015672</x:v>
+        <x:v>1.016805</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.039874</x:v>
+        <x:v>1.038943</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>261.102900</x:v>
+        <x:v>228.210572</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>128.235571</x:v>
+        <x:v>78.865292</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>62.288265</x:v>
+        <x:v>100.463746</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>3.295236</x:v>
+        <x:v>2.262189</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.009547</x:v>
+        <x:v>1.014218</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.038703</x:v>
+        <x:v>1.042850</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>325.043529</x:v>
+        <x:v>266.893345</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>131.729982</x:v>
+        <x:v>85.553519</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>77.821488</x:v>
+        <x:v>123.280396</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>3.833934</x:v>
+        <x:v>2.631194</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.009547</x:v>
+        <x:v>1.014218</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.038703</x:v>
+        <x:v>1.042850</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>434.566662</x:v>
+        <x:v>347.568970</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>138.785834</x:v>
+        <x:v>103.282382</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>103.720811</x:v>
+        <x:v>161.376723</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>4.766465</x:v>
+        <x:v>3.434989</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.009547</x:v>
+        <x:v>1.014218</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.038703</x:v>
+        <x:v>1.042850</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>76.399938</x:v>
+        <x:v>455.264012</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>27.340602</x:v>
+        <x:v>180.044996</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>9.291698</x:v>
+        <x:v>21.876205</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.892741</x:v>
+        <x:v>4.402256</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.013376</x:v>
+        <x:v>1.016634</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.039818</x:v>
+        <x:v>1.037855</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>100.979666</x:v>
+        <x:v>530.743916</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>34.069571</x:v>
+        <x:v>191.717743</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>11.032799</x:v>
+        <x:v>26.220266</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.156120</x:v>
+        <x:v>5.103627</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.013376</x:v>
+        <x:v>1.016634</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.039818</x:v>
+        <x:v>1.037855</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>146.872928</x:v>
+        <x:v>666.557734</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>47.363631</x:v>
+        <x:v>215.398782</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>13.951529</x:v>
+        <x:v>33.494680</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1.653218</x:v>
+        <x:v>6.390741</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.013376</x:v>
+        <x:v>1.016634</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.039818</x:v>
+        <x:v>1.037855</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>209.146862</x:v>
+        <x:v>214.793253</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>97.151760</x:v>
+        <x:v>74.970635</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>50.684695</x:v>
+        <x:v>84.158599</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.595522</x:v>
+        <x:v>2.269187</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.010377</x:v>
+        <x:v>1.013981</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.037114</x:v>
+        <x:v>1.041738</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>267.011769</x:v>
+        <x:v>251.147330</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>100.381808</x:v>
+        <x:v>80.663246</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>63.348077</x:v>
+        <x:v>103.260109</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>3.085626</x:v>
+        <x:v>2.615225</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.010377</x:v>
+        <x:v>1.013981</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.037114</x:v>
+        <x:v>1.041738</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>367.872914</x:v>
+        <x:v>327.395659</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>107.638961</x:v>
+        <x:v>96.531074</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>84.469878</x:v>
+        <x:v>135.160948</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>3.956732</x:v>
+        <x:v>3.374562</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.010377</x:v>
+        <x:v>1.013981</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.037114</x:v>
+        <x:v>1.041738</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>70.744268</x:v>
+        <x:v>441.282361</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>24.926651</x:v>
+        <x:v>167.132529</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>8.131768</x:v>
+        <x:v>26.735428</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.820024</x:v>
+        <x:v>4.228793</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.014417</x:v>
+        <x:v>1.015459</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.036857</x:v>
+        <x:v>1.036366</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>94.603762</x:v>
+        <x:v>508.374578</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>31.334639</x:v>
+        <x:v>178.199387</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>9.799802</x:v>
+        <x:v>31.949086</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.074305</x:v>
+        <x:v>4.860804</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.014417</x:v>
+        <x:v>1.015459</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.036857</x:v>
+        <x:v>1.036366</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>139.581181</x:v>
+        <x:v>630.664847</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>44.214504</x:v>
+        <x:v>201.063034</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>12.597752</x:v>
+        <x:v>40.674392</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1.559679</x:v>
+        <x:v>6.037699</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.014417</x:v>
+        <x:v>1.015459</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.036857</x:v>
+        <x:v>1.036366</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>93.901548</x:v>
+        <x:v>267.029480</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>20.221669</x:v>
+        <x:v>130.181412</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>21.759339</x:v>
+        <x:v>39.658497</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.983409</x:v>
+        <x:v>3.063930</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.011856</x:v>
+        <x:v>1.010479</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.036699</x:v>
+        <x:v>1.039005</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>138.411337</x:v>
+        <x:v>298.193799</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>22.997470</x:v>
+        <x:v>134.577632</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>27.488613</x:v>
+        <x:v>48.354841</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1.373066</x:v>
+        <x:v>3.363773</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.011856</x:v>
+        <x:v>1.010479</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.036699</x:v>
+        <x:v>1.039005</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>219.352734</x:v>
+        <x:v>366.542077</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>30.548507</x:v>
+        <x:v>148.555197</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>37.063123</x:v>
+        <x:v>62.918996</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>2.110224</x:v>
+        <x:v>4.054540</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.011856</x:v>
+        <x:v>1.010479</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.036699</x:v>
+        <x:v>1.039005</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>62.487398</x:v>
+        <x:v>382.412843</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>20.898144</x:v>
+        <x:v>134.260710</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>5.989013</x:v>
+        <x:v>17.723970</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.714960</x:v>
+        <x:v>3.624590</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.016499</x:v>
+        <x:v>1.014195</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.036681</x:v>
+        <x:v>1.033826</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>84.882712</x:v>
+        <x:v>437.594426</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>27.204115</x:v>
+        <x:v>144.074212</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>7.201773</x:v>
+        <x:v>20.619585</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.956405</x:v>
+        <x:v>4.155366</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.016499</x:v>
+        <x:v>1.014195</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.036681</x:v>
+        <x:v>1.033826</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>127.724298</x:v>
+        <x:v>539.080182</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>40.043463</x:v>
+        <x:v>164.446527</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>9.241988</x:v>
+        <x:v>25.478219</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1.424047</x:v>
+        <x:v>5.152285</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.016499</x:v>
+        <x:v>1.014195</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.036681</x:v>
+        <x:v>1.033826</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>64.877261</x:v>
+        <x:v>303.718883</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>12.190495</x:v>
+        <x:v>150.246281</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>15.518382</x:v>
+        <x:v>32.502250</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.677948</x:v>
+        <x:v>3.350546</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.011427</x:v>
+        <x:v>1.010015</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.036456</x:v>
+        <x:v>1.037772</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>96.758669</x:v>
+        <x:v>334.788934</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>14.738232</x:v>
+        <x:v>155.149022</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>19.532567</x:v>
+        <x:v>39.250461</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.966802</x:v>
+        <x:v>3.655007</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.011427</x:v>
+        <x:v>1.010015</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.036456</x:v>
+        <x:v>1.037772</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>156.558700</x:v>
+        <x:v>405.840654</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>21.868704</x:v>
+        <x:v>171.130789</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>26.248220</x:v>
+        <x:v>50.580067</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.534741</x:v>
+        <x:v>4.386913</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.011427</x:v>
+        <x:v>1.010015</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.036456</x:v>
+        <x:v>1.037772</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>60.784955</x:v>
+        <x:v>315.943659</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>20.616453</x:v>
+        <x:v>91.531094</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>5.877354</x:v>
+        <x:v>19.929686</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.695846</x:v>
+        <x:v>2.948701</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.018512</x:v>
+        <x:v>1.013459</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.036376</x:v>
+        <x:v>1.031678</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>82.706174</x:v>
+        <x:v>368.990850</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>26.843434</x:v>
+        <x:v>101.208501</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>7.079998</x:v>
+        <x:v>23.485756</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.931837</x:v>
+        <x:v>3.463825</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.018512</x:v>
+        <x:v>1.013459</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.036376</x:v>
+        <x:v>1.031678</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>124.806400</x:v>
+        <x:v>467.347740</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>39.572876</x:v>
+        <x:v>121.534816</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>9.103560</x:v>
+        <x:v>29.446616</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>1.391090</x:v>
+        <x:v>4.439713</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.018512</x:v>
+        <x:v>1.013459</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.036376</x:v>
+        <x:v>1.031678</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>54.039439</x:v>
+        <x:v>247.585227</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>11.615494</x:v>
+        <x:v>147.163922</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>16.224539</x:v>
+        <x:v>22.572763</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.592467</x:v>
+        <x:v>2.686094</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.011819</x:v>
+        <x:v>1.008794</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.036274</x:v>
+        <x:v>1.035054</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>79.283519</x:v>
+        <x:v>264.651786</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>14.649559</x:v>
+        <x:v>150.790856</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>20.231484</x:v>
+        <x:v>27.208731</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.835768</x:v>
+        <x:v>2.863201</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.011819</x:v>
+        <x:v>1.008794</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.036274</x:v>
+        <x:v>1.035054</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>128.907711</x:v>
+        <x:v>307.091760</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>22.963955</x:v>
+        <x:v>162.504233</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>26.938136</x:v>
+        <x:v>34.995497</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1.338353</x:v>
+        <x:v>3.321280</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.011819</x:v>
+        <x:v>1.008794</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.036274</x:v>
+        <x:v>1.035054</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>57.785881</x:v>
+        <x:v>211.484070</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>20.374649</x:v>
+        <x:v>67.115450</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>5.824059</x:v>
+        <x:v>15.870991</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.669280</x:v>
+        <x:v>2.057788</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.018966</x:v>
+        <x:v>1.014151</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.033965</x:v>
+        <x:v>1.029842</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>77.850637</x:v>
+        <x:v>254.443012</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>26.572646</x:v>
+        <x:v>77.564092</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>6.928621</x:v>
+        <x:v>18.706245</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.889989</x:v>
+        <x:v>2.501653</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.018966</x:v>
+        <x:v>1.014151</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.033965</x:v>
+        <x:v>1.029842</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>116.591253</x:v>
+        <x:v>337.968855</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>39.139266</x:v>
+        <x:v>100.001491</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>8.787718</x:v>
+        <x:v>23.473108</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1.320371</x:v>
+        <x:v>3.382070</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.018966</x:v>
+        <x:v>1.014151</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.033965</x:v>
+        <x:v>1.029842</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>53.431012</x:v>
+        <x:v>182.269062</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>11.670977</x:v>
+        <x:v>119.174120</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>16.970803</x:v>
+        <x:v>13.484027</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.593569</x:v>
+        <x:v>1.976591</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.010844</x:v>
+        <x:v>1.010617</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.035325</x:v>
+        <x:v>1.034127</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>78.704025</x:v>
+        <x:v>190.937580</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>14.898805</x:v>
+        <x:v>122.099515</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>21.044764</x:v>
+        <x:v>15.986236</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.839997</x:v>
+        <x:v>2.075490</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.010844</x:v>
+        <x:v>1.010617</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.035325</x:v>
+        <x:v>1.034127</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>129.031360</x:v>
+        <x:v>215.597845</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>23.823553</x:v>
+        <x:v>131.208225</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>27.865721</x:v>
+        <x:v>20.202634</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>1.356670</x:v>
+        <x:v>2.367240</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.010844</x:v>
+        <x:v>1.010617</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.035325</x:v>
+        <x:v>1.034127</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>58.882782</x:v>
+        <x:v>170.083555</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>23.355880</x:v>
+        <x:v>72.248187</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>7.948138</x:v>
+        <x:v>14.285309</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.719286</x:v>
+        <x:v>1.764493</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.016245</x:v>
+        <x:v>1.015662</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.033420</x:v>
+        <x:v>1.027947</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>77.654001</x:v>
+        <x:v>205.673278</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>30.369408</x:v>
+        <x:v>82.805387</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>9.079065</x:v>
+        <x:v>16.862374</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.937201</x:v>
+        <x:v>2.148841</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.016245</x:v>
+        <x:v>1.015662</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.033420</x:v>
+        <x:v>1.027947</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>114.324224</x:v>
+        <x:v>277.984474</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>44.331333</x:v>
+        <x:v>105.864955</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>10.982396</x:v>
+        <x:v>21.204924</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1.363934</x:v>
+        <x:v>2.944450</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.016245</x:v>
+        <x:v>1.015662</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.033420</x:v>
+        <x:v>1.027947</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>76.770019</x:v>
+        <x:v>170.476615</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>43.793182</x:v>
+        <x:v>107.038548</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>14.985185</x:v>
+        <x:v>11.568226</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.917285</x:v>
+        <x:v>1.815408</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.013290</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.034684</x:v>
+        <x:v>1.031856</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>94.685193</x:v>
+        <x:v>178.116653</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>47.033822</x:v>
+        <x:v>109.681753</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>18.343649</x:v>
+        <x:v>13.649204</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.104687</x:v>
+        <x:v>1.901959</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.013290</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.034684</x:v>
+        <x:v>1.031856</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>132.111917</x:v>
+        <x:v>197.865046</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>55.694890</x:v>
+        <x:v>117.036712</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>23.969490</x:v>
+        <x:v>17.148435</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1.513909</x:v>
+        <x:v>2.135404</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.011422</x:v>
+        <x:v>1.013290</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.034684</x:v>
+        <x:v>1.031856</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>54.282043</x:v>
+        <x:v>169.115782</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>21.617304</x:v>
+        <x:v>75.720041</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>6.202825</x:v>
+        <x:v>13.708528</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.645121</x:v>
+        <x:v>1.720350</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.014251</x:v>
+        <x:v>1.016366</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.033259</x:v>
+        <x:v>1.027943</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>71.045957</x:v>
+        <x:v>198.393831</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>28.145431</x:v>
+        <x:v>84.698491</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>7.408300</x:v>
+        <x:v>16.153631</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.840795</x:v>
+        <x:v>2.039081</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.014251</x:v>
+        <x:v>1.016366</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.033259</x:v>
+        <x:v>1.027943</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>103.597888</x:v>
+        <x:v>258.135531</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>40.972199</x:v>
+        <x:v>104.279098</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>9.433230</x:v>
+        <x:v>20.268083</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>1.221342</x:v>
+        <x:v>2.701103</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.014251</x:v>
+        <x:v>1.016366</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.033259</x:v>
+        <x:v>1.027943</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>65.234428</x:v>
+        <x:v>168.669496</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>41.889001</x:v>
+        <x:v>105.518280</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>15.170233</x:v>
+        <x:v>11.533453</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.798253</x:v>
+        <x:v>1.789842</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.011160</x:v>
+        <x:v>1.013982</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.033846</x:v>
+        <x:v>1.032014</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>77.560363</x:v>
+        <x:v>175.920328</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>45.059186</x:v>
+        <x:v>108.027768</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>18.253862</x:v>
+        <x:v>13.707518</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.941786</x:v>
+        <x:v>1.872191</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.011160</x:v>
+        <x:v>1.013982</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.033846</x:v>
+        <x:v>1.032014</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>102.931682</x:v>
+        <x:v>194.123823</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>52.357849</x:v>
+        <x:v>114.800522</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>23.410376</x:v>
+        <x:v>17.357353</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.237734</x:v>
+        <x:v>2.087838</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.011160</x:v>
+        <x:v>1.013982</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.033846</x:v>
+        <x:v>1.032014</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>55.149495</x:v>
+        <x:v>167.477089</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>22.119284</x:v>
+        <x:v>76.111249</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>6.827369</x:v>
+        <x:v>11.762747</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.657450</x:v>
+        <x:v>1.708532</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.012077</x:v>
+        <x:v>1.016493</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.033018</x:v>
+        <x:v>1.028088</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>71.449001</x:v>
+        <x:v>195.799161</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>28.503551</x:v>
+        <x:v>85.090324</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>8.148918</x:v>
+        <x:v>13.871880</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.848185</x:v>
+        <x:v>2.019358</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.012077</x:v>
+        <x:v>1.016493</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.033018</x:v>
+        <x:v>1.028088</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>103.506980</x:v>
+        <x:v>254.198988</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>41.208751</x:v>
+        <x:v>104.783233</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>10.368263</x:v>
+        <x:v>17.427058</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>1.223804</x:v>
+        <x:v>2.671332</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.012077</x:v>
+        <x:v>1.016493</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.033018</x:v>
+        <x:v>1.028088</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>54.885354</x:v>
+        <x:v>171.369495</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>30.104587</x:v>
+        <x:v>107.758170</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>16.613277</x:v>
+        <x:v>11.447804</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.674615</x:v>
+        <x:v>1.838905</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.010826</x:v>
+        <x:v>1.014346</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.033469</x:v>
+        <x:v>1.031811</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>68.040113</x:v>
+        <x:v>178.906083</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>33.460197</x:v>
+        <x:v>110.359685</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>19.962080</x:v>
+        <x:v>13.590822</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.828424</x:v>
+        <x:v>1.924395</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.010826</x:v>
+        <x:v>1.014346</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.033469</x:v>
+        <x:v>1.031811</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>95.123695</x:v>
+        <x:v>197.979168</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>41.206940</x:v>
+        <x:v>117.449956</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>25.561656</x:v>
+        <x:v>17.190569</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.145400</x:v>
+        <x:v>2.150119</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.010826</x:v>
+        <x:v>1.014346</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.033469</x:v>
+        <x:v>1.031811</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>74.476738</x:v>
+        <x:v>171.289694</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>36.929225</x:v>
+        <x:v>77.446549</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>13.859284</x:v>
+        <x:v>14.881736</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.899825</x:v>
+        <x:v>1.764929</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.012512</x:v>
+        <x:v>1.016798</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.033215</x:v>
+        <x:v>1.028715</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>91.214057</x:v>
+        <x:v>200.239842</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>43.633556</x:v>
+        <x:v>86.605075</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>15.877861</x:v>
+        <x:v>17.644898</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1.094870</x:v>
+        <x:v>2.083747</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.012512</x:v>
+        <x:v>1.016798</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.033215</x:v>
+        <x:v>1.028715</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>124.046549</x:v>
+        <x:v>260.235603</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>56.891119</x:v>
+        <x:v>106.828500</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>19.259074</x:v>
+        <x:v>22.292297</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>1.478199</x:v>
+        <x:v>2.755805</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.012512</x:v>
+        <x:v>1.016798</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.033215</x:v>
+        <x:v>1.028715</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>113.789518</x:v>
+        <x:v>158.125592</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>86.104453</x:v>
+        <x:v>96.716397</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>20.200946</x:v>
+        <x:v>12.723215</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.409368</x:v>
+        <x:v>1.646006</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.010625</x:v>
+        <x:v>1.013543</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.033029</x:v>
+        <x:v>1.032844</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>127.201529</x:v>
+        <x:v>166.396676</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>89.446197</x:v>
+        <x:v>99.579620</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>24.102326</x:v>
+        <x:v>15.178336</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.567096</x:v>
+        <x:v>1.740057</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.010625</x:v>
+        <x:v>1.013543</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.033029</x:v>
+        <x:v>1.032844</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>155.345351</x:v>
+        <x:v>187.328176</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>97.477896</x:v>
+        <x:v>107.372429</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>30.625592</x:v>
+        <x:v>19.301030</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.901375</x:v>
+        <x:v>1.988066</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.010625</x:v>
+        <x:v>1.013543</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.033029</x:v>
+        <x:v>1.032844</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>99.396857</x:v>
+        <x:v>173.768237</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>56.170761</x:v>
+        <x:v>74.513044</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>6.817143</x:v>
+        <x:v>16.812265</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.076073</x:v>
+        <x:v>1.778731</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.014975</x:v>
+        <x:v>1.017274</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.034736</x:v>
+        <x:v>1.028999</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>117.018807</x:v>
+        <x:v>205.999345</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>63.226926</x:v>
+        <x:v>84.711872</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>7.961266</x:v>
+        <x:v>19.949747</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.280482</x:v>
+        <x:v>2.134165</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.014975</x:v>
+        <x:v>1.017274</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.034736</x:v>
+        <x:v>1.028999</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>151.102613</x:v>
+        <x:v>272.817577</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>76.977250</x:v>
+        <x:v>107.240261</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>9.884321</x:v>
+        <x:v>25.225876</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>1.676876</x:v>
+        <x:v>2.883433</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.014975</x:v>
+        <x:v>1.017274</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.034736</x:v>
+        <x:v>1.028999</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>109.535393</x:v>
+        <x:v>148.796680</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>84.822487</x:v>
+        <x:v>89.235096</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>22.689181</x:v>
+        <x:v>17.128012</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.412200</x:v>
+        <x:v>1.499174</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.011309</x:v>
+        <x:v>1.010312</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.033218</x:v>
+        <x:v>1.034536</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>121.116442</x:v>
+        <x:v>159.295387</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>87.656015</x:v>
+        <x:v>92.815759</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>27.209148</x:v>
+        <x:v>20.732440</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.549949</x:v>
+        <x:v>1.619734</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.011309</x:v>
+        <x:v>1.010312</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.033218</x:v>
+        <x:v>1.034536</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>145.921721</x:v>
+        <x:v>185.611501</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>94.725729</x:v>
+        <x:v>102.511033</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>34.762432</x:v>
+        <x:v>26.777778</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.847939</x:v>
+        <x:v>1.933201</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.011309</x:v>
+        <x:v>1.010312</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.033218</x:v>
+        <x:v>1.034536</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>116.378169</x:v>
+        <x:v>160.526819</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>65.735912</x:v>
+        <x:v>60.630286</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>11.086987</x:v>
+        <x:v>17.853820</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.281295</x:v>
+        <x:v>1.660150</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.014254</x:v>
+        <x:v>1.015543</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.034087</x:v>
+        <x:v>1.029901</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>138.292565</x:v>
+        <x:v>195.508972</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>73.551155</x:v>
+        <x:v>71.514627</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>12.618222</x:v>
+        <x:v>21.039219</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.526069</x:v>
+        <x:v>2.042807</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.014254</x:v>
+        <x:v>1.015543</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.034087</x:v>
+        <x:v>1.029901</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>180.879756</x:v>
+        <x:v>266.152051</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>89.135691</x:v>
+        <x:v>94.864314</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>15.191064</x:v>
+        <x:v>26.392074</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2.005590</x:v>
+        <x:v>2.827898</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.014254</x:v>
+        <x:v>1.015543</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.034087</x:v>
+        <x:v>1.029901</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>143.880769</x:v>
+        <x:v>233.683675</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>118.968787</x:v>
+        <x:v>120.841592</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>24.059597</x:v>
+        <x:v>21.779435</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.960458</x:v>
+        <x:v>2.289230</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.011306</x:v>
+        <x:v>1.011283</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.033237</x:v>
+        <x:v>1.035709</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>155.312354</x:v>
+        <x:v>252.440181</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>121.894480</x:v>
+        <x:v>125.184547</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>28.825819</x:v>
+        <x:v>26.104666</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2.099442</x:v>
+        <x:v>2.479457</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.011306</x:v>
+        <x:v>1.011283</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.033237</x:v>
+        <x:v>1.035709</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>178.247390</x:v>
+        <x:v>293.033221</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>128.393848</x:v>
+        <x:v>136.368046</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>36.783108</x:v>
+        <x:v>33.353573</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.376729</x:v>
+        <x:v>2.915648</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.011306</x:v>
+        <x:v>1.011283</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.033237</x:v>
+        <x:v>1.035709</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>97.533750</x:v>
+        <x:v>264.431823</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>48.460654</x:v>
+        <x:v>70.589204</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>8.929345</x:v>
+        <x:v>16.802256</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>1.097975</x:v>
+        <x:v>2.526807</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.012689</x:v>
+        <x:v>1.014402</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.032492</x:v>
+        <x:v>1.030240</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>121.791828</x:v>
+        <x:v>315.236506</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>55.918889</x:v>
+        <x:v>81.568853</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>10.267424</x:v>
+        <x:v>19.647418</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.358150</x:v>
+        <x:v>3.034444</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.012689</x:v>
+        <x:v>1.014402</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.032492</x:v>
+        <x:v>1.030240</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>169.138362</x:v>
+        <x:v>412.147185</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>71.268389</x:v>
+        <x:v>105.033647</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>12.521254</x:v>
+        <x:v>24.432558</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>1.873388</x:v>
+        <x:v>4.026294</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.012689</x:v>
+        <x:v>1.014402</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.032492</x:v>
+        <x:v>1.030240</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>153.912365</x:v>
+        <x:v>239.840867</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>119.493897</x:v>
+        <x:v>103.189428</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>32.284565</x:v>
+        <x:v>30.037663</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>2.189831</x:v>
+        <x:v>2.436815</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.012272</x:v>
+        <x:v>1.012565</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.034037</x:v>
+        <x:v>1.036914</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>164.117096</x:v>
+        <x:v>267.315874</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>122.245232</x:v>
+        <x:v>107.989885</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>39.318259</x:v>
+        <x:v>36.116149</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.315073</x:v>
+        <x:v>2.707090</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.012272</x:v>
+        <x:v>1.012565</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.034037</x:v>
+        <x:v>1.036914</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>184.684021</x:v>
+        <x:v>325.491119</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>128.318607</x:v>
+        <x:v>121.233527</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>51.053495</x:v>
+        <x:v>46.299251</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2.565665</x:v>
+        <x:v>3.315193</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.012272</x:v>
+        <x:v>1.012565</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.034037</x:v>
+        <x:v>1.036914</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>88.043104</x:v>
+        <x:v>356.275506</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>39.669074</x:v>
+        <x:v>121.573712</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>27.216891</x:v>
+        <x:v>16.613642</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.108638</x:v>
+        <x:v>3.373875</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.012522</x:v>
+        <x:v>1.014428</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.033132</x:v>
+        <x:v>1.031705</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>115.243844</x:v>
+        <x:v>410.324329</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>47.925353</x:v>
+        <x:v>131.532475</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>32.408624</x:v>
+        <x:v>19.415138</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1.399414</x:v>
+        <x:v>3.893905</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.012522</x:v>
+        <x:v>1.014428</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.033132</x:v>
+        <x:v>1.031705</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>171.015986</x:v>
+        <x:v>511.678390</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>66.090303</x:v>
+        <x:v>152.888115</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>41.097288</x:v>
+        <x:v>24.122926</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>2.007198</x:v>
+        <x:v>4.893639</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.012522</x:v>
+        <x:v>1.014428</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.033132</x:v>
+        <x:v>1.031705</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>131.170462</x:v>
+        <x:v>171.876352</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>87.386985</x:v>
+        <x:v>25.457910</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>37.534428</x:v>
+        <x:v>30.783713</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.918283</x:v>
+        <x:v>1.601354</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.011015</x:v>
+        <x:v>1.014857</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.034620</x:v>
+        <x:v>1.037358</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>142.132066</x:v>
+        <x:v>206.671788</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>90.606777</x:v>
+        <x:v>30.445252</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>45.929397</x:v>
+        <x:v>37.493247</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2.049907</x:v>
+        <x:v>1.935975</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.011015</x:v>
+        <x:v>1.014857</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.034620</x:v>
+        <x:v>1.037358</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>165.360761</x:v>
+        <x:v>285.278709</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>98.081968</x:v>
+        <x:v>47.445742</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>59.938921</x:v>
+        <x:v>48.757342</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.330395</x:v>
+        <x:v>2.749071</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.011015</x:v>
+        <x:v>1.014857</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.034620</x:v>
+        <x:v>1.037358</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>82.024907</x:v>
+        <x:v>415.159890</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>35.705303</x:v>
+        <x:v>162.258162</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>54.143588</x:v>
+        <x:v>14.673543</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.994313</x:v>
+        <x:v>3.958779</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.012947</x:v>
+        <x:v>1.016181</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.033929</x:v>
+        <x:v>1.034922</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>