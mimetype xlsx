--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd99bf480d7094399b7843b7e6b531b15"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb01daf4c1aa64c459258c93b93a94be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd99bf480d7094399b7843b7e6b531b15" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb01daf4c1aa64c459258c93b93a94be8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>CO2originPerkWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>CH4PerkWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>N2OPerkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TFactor</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DFactor</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>231.314283</x:v>
+        <x:v>338.892373</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>123.375388</x:v>
+        <x:v>171.418873</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>24.174803</x:v>
+        <x:v>26.253449</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>2.703299</x:v>
+        <x:v>3.143147</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1.015270</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.043046</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>254.369898</x:v>
+        <x:v>378.635455</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>126.870369</x:v>
+        <x:v>183.527623</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>29.161493</x:v>
+        <x:v>31.620239</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>2.925223</x:v>
+        <x:v>3.507995</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>1.015270</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.043046</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>306.441649</x:v>
+        <x:v>467.902448</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>138.232805</x:v>
+        <x:v>213.257997</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>37.530620</x:v>
+        <x:v>40.663447</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>3.454025</x:v>
+        <x:v>4.398331</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1.015270</x:v>
+        <x:v>1.019021</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.043046</x:v>
+        <x:v>1.039693</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>335.049182</x:v>
+        <x:v>459.070869</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>66.065043</x:v>
+        <x:v>133.793804</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>20.579577</x:v>
+        <x:v>18.790282</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>3.136096</x:v>
+        <x:v>4.170954</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>1.020624</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.039640</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>400.093561</x:v>
+        <x:v>539.471347</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>77.006225</x:v>
+        <x:v>146.194045</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>24.236248</x:v>
+        <x:v>22.082042</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>3.764503</x:v>
+        <x:v>4.917491</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1.020624</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.039640</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>522.538433</x:v>
+        <x:v>677.261356</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>101.152387</x:v>
+        <x:v>167.831909</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>30.379498</x:v>
+        <x:v>27.622496</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>4.977360</x:v>
+        <x:v>6.200673</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>1.020624</x:v>
+        <x:v>1.021279</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.039640</x:v>
+        <x:v>1.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>234.995886</x:v>
+        <x:v>311.515836</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>111.562561</x:v>
+        <x:v>163.305230</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>98.291518</x:v>
+        <x:v>23.939958</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>2.439807</x:v>
+        <x:v>3.313339</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1.013772</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.041395</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>265.124025</x:v>
+        <x:v>341.102530</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>117.797261</x:v>
+        <x:v>171.547329</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>121.878237</x:v>
+        <x:v>28.816558</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>2.726794</x:v>
+        <x:v>3.583382</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>1.013772</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.041395</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>328.697845</x:v>
+        <x:v>407.620714</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>133.610962</x:v>
+        <x:v>192.421645</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>161.246172</x:v>
+        <x:v>37.017900</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>3.360718</x:v>
+        <x:v>4.244583</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1.013772</x:v>
+        <x:v>1.014831</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.041395</x:v>
+        <x:v>1.040689</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>372.585492</x:v>
+        <x:v>513.944177</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>113.756953</x:v>
+        <x:v>142.187071</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>40.652170</x:v>
+        <x:v>20.180443</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>3.514934</x:v>
+        <x:v>4.654259</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>1.019148</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.038541</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>432.924779</x:v>
+        <x:v>607.980888</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>124.854038</x:v>
+        <x:v>154.299444</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>48.750090</x:v>
+        <x:v>23.813109</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>4.098898</x:v>
+        <x:v>5.504740</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>1.019148</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.038541</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>545.715207</x:v>
+        <x:v>768.239171</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>148.508790</x:v>
+        <x:v>175.354772</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>62.288515</x:v>
+        <x:v>29.920345</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>5.216425</x:v>
+        <x:v>6.958050</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>1.019148</x:v>
+        <x:v>1.019577</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.038541</x:v>
+        <x:v>1.038652</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>255.519677</x:v>
+        <x:v>315.456114</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>128.839978</x:v>
+        <x:v>158.859997</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>112.528725</x:v>
+        <x:v>29.449869</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.927319</x:v>
+        <x:v>3.406485</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.014923</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.041313</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>288.162071</x:v>
+        <x:v>346.517448</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>135.028693</x:v>
+        <x:v>166.860385</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>139.385302</x:v>
+        <x:v>35.772568</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>3.238870</x:v>
+        <x:v>3.687507</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.014923</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.041313</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>357.171486</x:v>
+        <x:v>415.006139</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>151.272237</x:v>
+        <x:v>187.113099</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>184.208209</x:v>
+        <x:v>46.382826</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.928248</x:v>
+        <x:v>4.360750</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>1.014923</x:v>
+        <x:v>1.015499</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.041313</x:v>
+        <x:v>1.040718</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>421.161438</x:v>
+        <x:v>525.666074</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>140.318254</x:v>
+        <x:v>154.729968</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>49.889544</x:v>
+        <x:v>22.338160</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>4.013951</x:v>
+        <x:v>4.814958</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.016805</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.038943</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>494.187715</x:v>
+        <x:v>624.823656</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>152.671217</x:v>
+        <x:v>165.836506</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>60.254427</x:v>
+        <x:v>26.691531</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>4.705275</x:v>
+        <x:v>5.691886</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>1.016805</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.038943</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>628.313540</x:v>
+        <x:v>794.686945</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>178.499468</x:v>
+        <x:v>185.745650</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>77.571775</x:v>
+        <x:v>33.999053</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>6.003983</x:v>
+        <x:v>7.203479</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.016805</x:v>
+        <x:v>1.019726</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.038943</x:v>
+        <x:v>1.038314</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>228.210572</x:v>
+        <x:v>261.634803</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>78.865292</x:v>
+        <x:v>102.620996</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>100.463746</x:v>
+        <x:v>103.572887</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>2.262189</x:v>
+        <x:v>2.696199</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>1.014218</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.042850</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>266.893345</x:v>
+        <x:v>297.337781</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>85.553519</x:v>
+        <x:v>112.814636</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>123.280396</x:v>
+        <x:v>128.360491</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>2.631194</x:v>
+        <x:v>3.022494</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.014218</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.042850</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>347.568970</x:v>
+        <x:v>372.986395</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>103.282382</x:v>
+        <x:v>136.467388</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>161.376723</x:v>
+        <x:v>169.743388</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.434989</x:v>
+        <x:v>3.763294</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>1.014218</x:v>
+        <x:v>1.014953</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.042850</x:v>
+        <x:v>1.041314</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>455.264012</x:v>
+        <x:v>512.653917</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>180.044996</x:v>
+        <x:v>155.831876</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>21.876205</x:v>
+        <x:v>99.400927</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>4.402256</x:v>
+        <x:v>4.750749</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.016634</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.037855</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>530.743916</x:v>
+        <x:v>611.293648</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>191.717743</x:v>
+        <x:v>167.440511</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>26.220266</x:v>
+        <x:v>118.881987</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>5.103627</x:v>
+        <x:v>5.619474</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>1.016634</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.037855</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>666.557734</x:v>
+        <x:v>778.558656</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>215.398782</x:v>
+        <x:v>187.471346</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>33.494680</x:v>
+        <x:v>151.394625</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>6.390741</x:v>
+        <x:v>7.096170</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>1.016634</x:v>
+        <x:v>1.017627</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.037855</x:v>
+        <x:v>1.038293</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>214.793253</x:v>
+        <x:v>253.434833</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>74.970635</x:v>
+        <x:v>100.852514</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>84.158599</x:v>
+        <x:v>151.688257</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.269187</x:v>
+        <x:v>2.578009</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>1.013981</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.041738</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>251.147330</x:v>
+        <x:v>290.724976</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>80.663246</x:v>
+        <x:v>112.460812</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>103.260109</x:v>
+        <x:v>188.023335</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>2.615225</x:v>
+        <x:v>2.922308</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.013981</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.041738</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>327.395659</x:v>
+        <x:v>368.639023</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>96.531074</x:v>
+        <x:v>138.326140</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>135.160948</x:v>
+        <x:v>248.650533</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>3.374562</x:v>
+        <x:v>3.689351</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>1.013981</x:v>
+        <x:v>1.015190</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.041738</x:v>
+        <x:v>1.042100</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>441.282361</x:v>
+        <x:v>509.639629</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>167.132529</x:v>
+        <x:v>159.884795</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>26.735428</x:v>
+        <x:v>132.605229</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>4.228793</x:v>
+        <x:v>4.787105</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.015459</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.036366</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>508.374578</x:v>
+        <x:v>606.457154</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>178.199387</x:v>
+        <x:v>171.858012</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>31.949086</x:v>
+        <x:v>158.101137</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>4.860804</x:v>
+        <x:v>5.639764</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.015459</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.036366</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>630.664847</x:v>
+        <x:v>770.647981</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>201.063034</x:v>
+        <x:v>192.487628</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>40.674392</x:v>
+        <x:v>200.637947</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>6.037699</x:v>
+        <x:v>7.089311</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.015459</x:v>
+        <x:v>1.017054</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.036366</x:v>
+        <x:v>1.038366</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>267.029480</x:v>
+        <x:v>221.390189</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>130.181412</x:v>
+        <x:v>87.319037</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>39.658497</x:v>
+        <x:v>57.313784</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>3.063930</x:v>
+        <x:v>2.278456</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.010479</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.039005</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>298.193799</x:v>
+        <x:v>249.797506</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>134.577632</x:v>
+        <x:v>95.993413</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>48.354841</x:v>
+        <x:v>70.719743</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.363773</x:v>
+        <x:v>2.542550</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.010479</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.039005</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>366.542077</x:v>
+        <x:v>313.186274</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>148.555197</x:v>
+        <x:v>117.099714</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>62.918996</x:v>
+        <x:v>93.132042</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>4.054540</x:v>
+        <x:v>3.179558</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1.010479</x:v>
+        <x:v>1.014788</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.039005</x:v>
+        <x:v>1.041022</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>382.412843</x:v>
+        <x:v>441.123663</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>134.260710</x:v>
+        <x:v>119.507340</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>17.723970</x:v>
+        <x:v>29.645995</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>3.624590</x:v>
+        <x:v>3.981945</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.014195</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.033826</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>437.594426</x:v>
+        <x:v>523.598299</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>144.074212</x:v>
+        <x:v>128.504542</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>20.619585</x:v>
+        <x:v>35.433723</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>4.155366</x:v>
+        <x:v>4.711221</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1.014195</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.033826</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>539.080182</x:v>
+        <x:v>663.647439</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>164.446527</x:v>
+        <x:v>144.117659</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>25.478219</x:v>
+        <x:v>45.119913</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>5.152285</x:v>
+        <x:v>5.952746</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.014195</x:v>
+        <x:v>1.017849</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.033826</x:v>
+        <x:v>1.039065</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>303.718883</x:v>
+        <x:v>171.765064</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>150.246281</x:v>
+        <x:v>81.511559</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>32.502250</x:v>
+        <x:v>20.997334</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>3.350546</x:v>
+        <x:v>1.864618</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1.010015</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.037772</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>334.788934</x:v>
+        <x:v>191.439436</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>155.149022</x:v>
+        <x:v>88.753838</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>39.250461</x:v>
+        <x:v>25.341675</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.655007</x:v>
+        <x:v>2.052211</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.010015</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.037772</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>405.840654</x:v>
+        <x:v>239.246895</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>171.130789</x:v>
+        <x:v>107.052040</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>50.580067</x:v>
+        <x:v>32.646868</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>4.386913</x:v>
+        <x:v>2.549391</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1.010015</x:v>
+        <x:v>1.014238</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.037772</x:v>
+        <x:v>1.039290</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>315.943659</x:v>
+        <x:v>293.105754</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>91.531094</x:v>
+        <x:v>78.822864</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>19.929686</x:v>
+        <x:v>14.035304</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>2.948701</x:v>
+        <x:v>2.671507</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.013459</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1.031678</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>368.990850</x:v>
+        <x:v>346.183707</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>101.208501</x:v>
+        <x:v>87.076377</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>23.485756</x:v>
+        <x:v>16.596257</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>3.463825</x:v>
+        <x:v>3.164783</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.013459</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1.031678</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>467.347740</x:v>
+        <x:v>437.157258</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>121.534816</x:v>
+        <x:v>101.561074</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>29.446616</x:v>
+        <x:v>20.895011</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>4.439713</x:v>
+        <x:v>4.013809</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.013459</x:v>
+        <x:v>1.019437</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1.031678</x:v>
+        <x:v>1.037443</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>247.585227</x:v>
+        <x:v>136.145395</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>147.163922</x:v>
+        <x:v>91.616373</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>22.572763</x:v>
+        <x:v>16.596786</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.686094</x:v>
+        <x:v>1.344830</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.008794</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1.035054</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>264.651786</x:v>
+        <x:v>148.009493</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>150.790856</x:v>
+        <x:v>97.571095</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>27.208731</x:v>
+        <x:v>20.026848</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.863201</x:v>
+        <x:v>1.469794</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.008794</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1.035054</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>307.091760</x:v>
+        <x:v>182.398731</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>162.504233</x:v>
+        <x:v>113.553614</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>34.995497</x:v>
+        <x:v>25.806670</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>3.321280</x:v>
+        <x:v>1.857588</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.008794</x:v>
+        <x:v>1.014840</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.035054</x:v>
+        <x:v>1.034263</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>211.484070</x:v>
+        <x:v>163.728832</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>67.115450</x:v>
+        <x:v>59.625244</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>15.870991</x:v>
+        <x:v>10.515995</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>2.057788</x:v>
+        <x:v>1.575021</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.014151</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.029842</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>254.443012</x:v>
+        <x:v>196.276707</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>77.564092</x:v>
+        <x:v>67.552710</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>18.706245</x:v>
+        <x:v>12.439941</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>2.501653</x:v>
+        <x:v>1.903122</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1.014151</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.029842</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>337.968855</x:v>
+        <x:v>253.136677</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>100.001491</x:v>
+        <x:v>81.516901</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>23.473108</x:v>
+        <x:v>15.678714</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>3.382070</x:v>
+        <x:v>2.477871</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.014151</x:v>
+        <x:v>1.023209</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.029842</x:v>
+        <x:v>1.036881</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>182.269062</x:v>
+        <x:v>131.254834</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>119.174120</x:v>
+        <x:v>91.407073</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>13.484027</x:v>
+        <x:v>14.274027</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.976591</x:v>
+        <x:v>1.293934</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1.010617</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1.034127</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>190.937580</x:v>
+        <x:v>139.769061</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>122.099515</x:v>
+        <x:v>96.368802</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>15.986236</x:v>
+        <x:v>17.178704</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2.075490</x:v>
+        <x:v>1.386960</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1.010617</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.034127</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>215.597845</x:v>
+        <x:v>166.437970</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>131.208225</x:v>
+        <x:v>109.810775</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>20.202634</x:v>
+        <x:v>22.073736</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2.367240</x:v>
+        <x:v>1.695346</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.010617</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.034127</x:v>
+        <x:v>1.026921</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>170.083555</x:v>
+        <x:v>145.135258</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>72.248187</x:v>
+        <x:v>54.868107</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>14.285309</x:v>
+        <x:v>11.027254</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.764493</x:v>
+        <x:v>1.415812</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>1.015662</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.027947</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>205.673278</x:v>
+        <x:v>175.629614</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>82.805387</x:v>
+        <x:v>63.087126</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>16.862374</x:v>
+        <x:v>13.077029</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2.148841</x:v>
+        <x:v>1.729949</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.015662</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.027947</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>277.984474</x:v>
+        <x:v>229.561423</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>105.864955</x:v>
+        <x:v>77.834567</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>21.204924</x:v>
+        <x:v>16.521828</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.944450</x:v>
+        <x:v>2.288673</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>1.015662</x:v>
+        <x:v>1.023382</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.027947</x:v>
+        <x:v>1.034940</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>170.476615</x:v>
+        <x:v>124.711826</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>107.038548</x:v>
+        <x:v>86.689471</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>11.568226</x:v>
+        <x:v>12.030293</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.815408</x:v>
+        <x:v>1.225555</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1.013290</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1.031856</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>178.116653</x:v>
+        <x:v>132.737098</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>109.681753</x:v>
+        <x:v>91.430996</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>13.649204</x:v>
+        <x:v>14.522094</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1.901959</x:v>
+        <x:v>1.312753</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>1.013290</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1.031856</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>197.865046</x:v>
+        <x:v>158.431962</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>117.036712</x:v>
+        <x:v>104.438994</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>17.148435</x:v>
+        <x:v>18.728175</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2.135404</x:v>
+        <x:v>1.609292</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.013290</x:v>
+        <x:v>1.015456</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1.031856</x:v>
+        <x:v>1.024911</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>169.115782</x:v>
+        <x:v>137.874207</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>75.720041</x:v>
+        <x:v>51.007627</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>13.708528</x:v>
+        <x:v>9.541529</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.720350</x:v>
+        <x:v>1.350816</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>1.016366</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1.027943</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>198.393831</x:v>
+        <x:v>166.068308</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>84.698491</x:v>
+        <x:v>58.485527</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>16.153631</x:v>
+        <x:v>11.348719</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.039081</x:v>
+        <x:v>1.641593</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.016366</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.027943</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>258.135531</x:v>
+        <x:v>214.839056</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>104.279098</x:v>
+        <x:v>71.461528</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>20.268083</x:v>
+        <x:v>14.382591</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.701103</x:v>
+        <x:v>2.145245</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>1.016366</x:v>
+        <x:v>1.021461</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.027943</x:v>
+        <x:v>1.033655</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>168.669496</x:v>
+        <x:v>120.477735</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>105.518280</x:v>
+        <x:v>82.259672</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>11.533453</x:v>
+        <x:v>12.074216</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.789842</x:v>
+        <x:v>1.179243</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.013982</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.032014</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>175.920328</x:v>
+        <x:v>128.858006</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>108.027768</x:v>
+        <x:v>86.981114</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>13.707518</x:v>
+        <x:v>14.643236</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.872191</x:v>
+        <x:v>1.269684</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>1.013982</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.032014</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>194.123823</x:v>
+        <x:v>155.089037</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>114.800522</x:v>
+        <x:v>99.929923</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>17.357353</x:v>
+        <x:v>18.978229</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2.087838</x:v>
+        <x:v>1.571152</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.013982</x:v>
+        <x:v>1.014317</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.032014</x:v>
+        <x:v>1.025239</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>167.477089</x:v>
+        <x:v>141.570410</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>76.111249</x:v>
+        <x:v>53.797401</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>11.762747</x:v>
+        <x:v>9.429233</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.708532</x:v>
+        <x:v>1.372469</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.016493</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.028088</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>195.799161</x:v>
+        <x:v>167.873905</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>85.090324</x:v>
+        <x:v>60.486562</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>13.871880</x:v>
+        <x:v>11.154285</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.019358</x:v>
+        <x:v>1.641399</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.016493</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.028088</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>254.198988</x:v>
+        <x:v>212.793934</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>104.783233</x:v>
+        <x:v>71.892838</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>17.427058</x:v>
+        <x:v>14.046044</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.671332</x:v>
+        <x:v>2.100487</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>1.016493</x:v>
+        <x:v>1.019626</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1.028088</x:v>
+        <x:v>1.032716</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>171.369495</x:v>
+        <x:v>113.615227</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>107.758170</x:v>
+        <x:v>78.866232</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>11.447804</x:v>
+        <x:v>10.960695</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.838905</x:v>
+        <x:v>1.117786</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.014346</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1.031811</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>178.906083</x:v>
+        <x:v>122.230175</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>110.359685</x:v>
+        <x:v>83.817635</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>13.590822</x:v>
+        <x:v>13.212252</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.924395</x:v>
+        <x:v>1.209798</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>1.014346</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1.031811</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>197.979168</x:v>
+        <x:v>150.167340</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>117.449956</x:v>
+        <x:v>97.703506</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>17.190569</x:v>
+        <x:v>17.023381</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.150119</x:v>
+        <x:v>1.530232</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.014346</x:v>
+        <x:v>1.014825</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1.031811</x:v>
+        <x:v>1.028491</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>171.289694</x:v>
+        <x:v>149.210317</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>77.446549</x:v>
+        <x:v>52.715051</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>14.881736</x:v>
+        <x:v>10.150436</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.764929</x:v>
+        <x:v>1.437661</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>1.016798</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1.028715</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>200.239842</x:v>
+        <x:v>180.144894</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>86.605075</x:v>
+        <x:v>60.515234</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>17.644898</x:v>
+        <x:v>12.032899</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.083747</x:v>
+        <x:v>1.752761</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.016798</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.028715</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>260.235603</x:v>
+        <x:v>233.863209</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>106.828500</x:v>
+        <x:v>74.169149</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>22.292297</x:v>
+        <x:v>15.194945</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2.755805</x:v>
+        <x:v>2.301422</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>1.016798</x:v>
+        <x:v>1.020801</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1.028715</x:v>
+        <x:v>1.033235</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>158.125592</x:v>
+        <x:v>111.216135</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>96.716397</x:v>
+        <x:v>59.274734</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>12.723215</x:v>
+        <x:v>13.301036</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.646006</x:v>
+        <x:v>1.069065</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>1.013543</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1.032844</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>166.396676</x:v>
+        <x:v>125.067070</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>99.579620</x:v>
+        <x:v>64.871111</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>15.178336</x:v>
+        <x:v>16.046947</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1.740057</x:v>
+        <x:v>1.206865</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>1.013543</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1.032844</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>187.328176</x:v>
+        <x:v>164.050406</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>107.372429</x:v>
+        <x:v>80.781445</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>19.301030</x:v>
+        <x:v>20.692097</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.988066</x:v>
+        <x:v>1.631424</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>1.013543</x:v>
+        <x:v>1.014681</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1.032844</x:v>
+        <x:v>1.033922</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>173.768237</x:v>
+        <x:v>169.613535</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>74.513044</x:v>
+        <x:v>46.183128</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>16.812265</x:v>
+        <x:v>10.699382</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1.778731</x:v>
+        <x:v>1.609552</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>1.017274</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>1.028999</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>205.999345</x:v>
+        <x:v>207.477527</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>84.711872</x:v>
+        <x:v>55.139123</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>19.949747</x:v>
+        <x:v>12.604235</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2.134165</x:v>
+        <x:v>1.990510</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1.017274</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1.028999</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>272.817577</x:v>
+        <x:v>272.954772</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>107.240261</x:v>
+        <x:v>70.791510</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>25.225876</x:v>
+        <x:v>15.805402</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2.883433</x:v>
+        <x:v>2.651296</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>1.017274</x:v>
+        <x:v>1.019072</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1.028999</x:v>
+        <x:v>1.033038</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>148.796680</x:v>
+        <x:v>180.367090</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>89.235096</x:v>
+        <x:v>65.165291</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>17.128012</x:v>
+        <x:v>19.431419</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.499174</x:v>
+        <x:v>1.639972</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1.034536</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>159.295387</x:v>
+        <x:v>206.317657</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>92.815759</x:v>
+        <x:v>72.028111</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>20.732440</x:v>
+        <x:v>23.449231</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.619734</x:v>
+        <x:v>1.880879</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1.034536</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>185.611501</x:v>
+        <x:v>266.204793</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>102.511033</x:v>
+        <x:v>90.312057</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>26.777778</x:v>
+        <x:v>30.218257</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.933201</x:v>
+        <x:v>2.484309</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.010312</x:v>
+        <x:v>1.013070</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1.034536</x:v>
+        <x:v>1.035774</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>160.526819</x:v>
+        <x:v>274.274443</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>60.630286</x:v>
+        <x:v>53.911877</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>17.853820</x:v>
+        <x:v>13.115077</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.660150</x:v>
+        <x:v>2.473295</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>1.015543</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1.029901</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>195.508972</x:v>
+        <x:v>327.951864</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>71.514627</x:v>
+        <x:v>62.545446</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>21.039219</x:v>
+        <x:v>15.393170</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.042807</x:v>
+        <x:v>2.979736</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.015543</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1.029901</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-08 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>266.152051</x:v>
+        <x:v>418.790817</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>94.864314</x:v>
+        <x:v>77.262896</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>26.392074</x:v>
+        <x:v>19.211227</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2.827898</x:v>
+        <x:v>3.837651</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>1.015543</x:v>
+        <x:v>1.018337</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1.029901</x:v>
+        <x:v>1.034064</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>233.683675</x:v>
+        <x:v>215.817438</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>120.841592</x:v>
+        <x:v>104.940986</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>21.779435</x:v>
+        <x:v>22.413481</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>2.289230</x:v>
+        <x:v>2.010066</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.011283</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1.035709</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>252.440181</x:v>
+        <x:v>239.887649</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>125.184547</x:v>
+        <x:v>112.320343</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>26.104666</x:v>
+        <x:v>26.953084</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2.479457</x:v>
+        <x:v>2.237966</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>1.011283</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1.035709</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>293.033221</x:v>
+        <x:v>292.798187</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>136.368046</x:v>
+        <x:v>129.764530</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>33.353573</x:v>
+        <x:v>34.576153</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2.915648</x:v>
+        <x:v>2.766432</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.011283</x:v>
+        <x:v>1.012878</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1.035709</x:v>
+        <x:v>1.031467</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>264.431823</x:v>
+        <x:v>270.120285</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>70.589204</x:v>
+        <x:v>84.321710</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>16.802256</x:v>
+        <x:v>11.912097</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>2.526807</x:v>
+        <x:v>2.520223</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>1.014402</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>1.030240</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>315.236506</x:v>
+        <x:v>315.750910</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>81.568853</x:v>
+        <x:v>93.130429</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>19.647418</x:v>
+        <x:v>13.842288</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>3.034444</x:v>
+        <x:v>2.965650</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.014402</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1.030240</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-08 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>412.147185</x:v>
+        <x:v>393.194072</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>105.033647</x:v>
+        <x:v>108.143504</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>24.432558</x:v>
+        <x:v>17.080747</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>4.026294</x:v>
+        <x:v>3.722029</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.014402</x:v>
+        <x:v>1.019515</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1.030240</x:v>
+        <x:v>1.035116</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>239.840867</x:v>
+        <x:v>218.949508</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>103.189428</x:v>
+        <x:v>104.093922</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>30.037663</x:v>
+        <x:v>47.941833</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>2.436815</x:v>
+        <x:v>2.089427</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1.012565</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1.036914</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>267.315874</x:v>
+        <x:v>243.641616</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>107.989885</x:v>
+        <x:v>112.252420</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>36.116149</x:v>
+        <x:v>58.089500</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.707090</x:v>
+        <x:v>2.325115</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1.012565</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1.036914</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>325.491119</x:v>
+        <x:v>298.672560</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>121.233527</x:v>
+        <x:v>131.447925</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>46.299251</x:v>
+        <x:v>75.063073</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>3.315193</x:v>
+        <x:v>2.879311</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1.012565</x:v>
+        <x:v>1.017095</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1.036914</x:v>
+        <x:v>1.036141</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>356.275506</x:v>
+        <x:v>280.152377</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>121.573712</x:v>
+        <x:v>59.753898</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>16.613642</x:v>
+        <x:v>28.649735</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>3.373875</x:v>
+        <x:v>2.585816</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1.014428</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>1.031705</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>410.324329</x:v>
+        <x:v>335.251754</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>131.532475</x:v>
+        <x:v>70.242455</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>19.415138</x:v>
+        <x:v>34.424520</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>3.893905</x:v>
+        <x:v>3.119391</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1.014428</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1.031705</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-08 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-08 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>511.678390</x:v>
+        <x:v>431.480440</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>152.888115</x:v>
+        <x:v>89.110405</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>24.122926</x:v>
+        <x:v>44.094291</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4.893639</x:v>
+        <x:v>4.056129</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.014428</x:v>
+        <x:v>1.019241</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1.031705</x:v>
+        <x:v>1.035610</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>171.876352</x:v>
+        <x:v>247.615874</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>25.457910</x:v>
+        <x:v>109.746286</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>30.783713</x:v>
+        <x:v>105.253918</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1.601354</x:v>
+        <x:v>2.481896</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1.014857</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1.037358</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>200%</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>206.671788</x:v>
+        <x:v>275.138312</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>30.445252</x:v>
+        <x:v>119.321923</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>37.493247</x:v>
+        <x:v>128.615454</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>1.935975</x:v>
+        <x:v>2.745310</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>1.014857</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1.037358</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>285.278709</x:v>
+        <x:v>335.088922</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>47.445742</x:v>
+        <x:v>140.955340</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>48.757342</x:v>
+        <x:v>167.613385</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2.749071</x:v>
+        <x:v>3.348019</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.014857</x:v>
+        <x:v>1.019052</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1.037358</x:v>
+        <x:v>1.039475</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-08 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-08 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>125%</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>415.159890</x:v>
+        <x:v>318.741670</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>162.258162</x:v>
+        <x:v>56.950446</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>14.673543</x:v>
+        <x:v>86.382797</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>3.958779</x:v>
+        <x:v>2.951475</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>1.016181</x:v>
+        <x:v>1.016868</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1.034922</x:v>
+        <x:v>1.035732</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>