--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R9ca07d51d89a4587ab67e214dddfef16"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1ff4480bb84a45778d897ce08e9dce95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ca07d51d89a4587ab67e214dddfef16" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ff4480bb84a45778d897ce08e9dce95" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>2524</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>10.284279</x:v>
+        <x:v>12.123422</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>5034</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>20.513114</x:v>
+        <x:v>1.498692</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>48653</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>198.238927</x:v>
+        <x:v>4.382690</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>5023</x:v>
+        <x:v>5711</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>20.466780</x:v>
+        <x:v>22.615569</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>6851.981615</x:v>
+        <x:v>7829.325218</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>44075</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>179.586841</x:v>
+        <x:v>0.138250</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>118959.292560</x:v>
+        <x:v>86.945767</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>812</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>3.309270</x:v>
+        <x:v>0.435043</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>2044.393660</x:v>
+        <x:v>318.658715</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.165960</x:v>
+        <x:v>0.062867</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.157430</x:v>
+        <x:v>1.220432</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>17762</x:v>
+        <x:v>9776</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>72.371091</x:v>
+        <x:v>38.713654</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>28094.796504</x:v>
+        <x:v>12961.465488</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>66088</x:v>
+        <x:v>287818</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>269.277359</x:v>
+        <x:v>1139.739603</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>10175</x:v>
+        <x:v>75626</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>41.459334</x:v>
+        <x:v>299.473342</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.355748</x:v>
+        <x:v>0.176235</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1.333835</x:v>
+        <x:v>0.109392</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>19140</x:v>
+        <x:v>7082</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>77.987895</x:v>
+        <x:v>28.044837</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.111602</x:v>
+        <x:v>0.330297</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>59.151242</x:v>
+        <x:v>124.892908</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>144</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.586834</x:v>
+        <x:v>0.195200</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>303.739405</x:v>
+        <x:v>101.719796</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.012076</x:v>
+        <x:v>0.025126</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>6660</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>27.137237</x:v>
+        <x:v>8.079971</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>10046.181273</x:v>
+        <x:v>2809.339251</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>40723</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>165.924631</x:v>
+        <x:v>122.783523</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>3736</x:v>
+        <x:v>5090</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>15.221714</x:v>
+        <x:v>20.156301</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>16702</x:v>
+        <x:v>5539</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>68.053890</x:v>
+        <x:v>21.932682</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>R02</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>Brown coal</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>24289</x:v>
+        <x:v>29622</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>98.966405</x:v>
+        <x:v>117.300332</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>93829.506893</x:v>
+        <x:v>68936.974253</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>20140</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>82.060656</x:v>
+        <x:v>8.101261</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>46741.287965</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>15074</x:v>
+        <x:v>14944</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>61.418361</x:v>
+        <x:v>59.178724</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>58230.412072</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>Fossil oil a.o.</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>1452</x:v>
+        <x:v>61634</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>5.916326</x:v>
+        <x:v>244.065308</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>4656.179437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>5757</x:v>
+        <x:v>5828</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>23.457491</x:v>
+        <x:v>23.078714</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10088.190678</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>R15x</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>Other renewable</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>370</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.507006</x:v>
+        <x:v>0.612534</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.000302</x:v>
+        <x:v>0.194814</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>2313</x:v>
+        <x:v>12913</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>9.424680</x:v>
+        <x:v>51.135764</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>3992.831777</x:v>
+        <x:v>30052.300870</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>17091</x:v>
+        <x:v>12937</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>69.638190</x:v>
+        <x:v>51.228398</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>50112.918782</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>67673</x:v>
+        <x:v>6003</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>275.738765</x:v>
+        <x:v>23.772107</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>802</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.269393</x:v>
+        <x:v>0.006162</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1385.101034</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>3688</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>15.028524</x:v>
+        <x:v>0.878542</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>384.029295</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>182</x:v>
+        <x:v>42312</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.739544</x:v>
+        <x:v>167.554127</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>434.627197</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>283396</x:v>
+        <x:v>9101</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1154.707329</x:v>
+        <x:v>36.038210</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>NL</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>668</x:v>
+        <x:v>3506</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>2.723406</x:v>
+        <x:v>13.881866</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1190.457927</x:v>
+        <x:v>6068.055132</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.124834</x:v>
+        <x:v>1.011721</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>594.584732</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>10905</x:v>
+        <x:v>250542</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>44.431199</x:v>
+        <x:v>992.131654</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>11982</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>48.820402</x:v>
+        <x:v>3.381639</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1478.185617</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.166029</x:v>
+        <x:v>0.158324</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>97.574405</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>118445</x:v>
+        <x:v>10595</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>482.609535</x:v>
+        <x:v>41.955960</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>60347</x:v>
+        <x:v>11910</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>245.888367</x:v>
+        <x:v>47.162774</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.023465</x:v>
+        <x:v>0.274038</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>161.051267</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>54684</x:v>
+        <x:v>36150</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>222.813397</x:v>
+        <x:v>143.152082</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>12888</x:v>
+        <x:v>17803</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>52.512632</x:v>
+        <x:v>70.499465</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>22954.374320</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>617</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.593627</x:v>
+        <x:v>0.054157</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>2314</x:v>
+        <x:v>33023</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>5.975119</x:v>
+        <x:v>130.767926</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>135302</x:v>
+        <x:v>2555</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>349.358817</x:v>
+        <x:v>10.118442</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4422.983519</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>194</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.499938</x:v>
+        <x:v>1.017021</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>264.977123</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>1018</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2.628814</x:v>
+        <x:v>0.631281</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>1360.647565</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>97243</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.054095</x:v>
+        <x:v>161.841748</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>47081</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>121.565441</x:v>
+        <x:v>1.906084</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>45003.420314</x:v>
+        <x:v>720.734688</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>287864</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>743.285005</x:v>
+        <x:v>1.126465</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>587.006791</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>26408</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>68.188017</x:v>
+        <x:v>0.144996</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>28017</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.213143</x:v>
+        <x:v>46.628072</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>125.263256</x:v>
+        <x:v>16212.195521</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>239947</x:v>
+        <x:v>425740</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>619.560441</x:v>
+        <x:v>708.561804</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>122252</x:v>
+        <x:v>69890</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>315.664516</x:v>
+        <x:v>116.318414</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.030124</x:v>
+        <x:v>0.483516</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>284.160325</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>110780</x:v>
+        <x:v>151763</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>286.041522</x:v>
+        <x:v>252.578839</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-19 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-04-19 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>26109</x:v>
+        <x:v>74740</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>67.414229</x:v>
+        <x:v>124.389899</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>29468.175066</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>2317</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>9.468048</x:v>
+        <x:v>0.095555</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>5351</x:v>
+        <x:v>138634</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>21.867699</x:v>
+        <x:v>230.728121</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>55284</x:v>
+        <x:v>10727</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>225.926741</x:v>
+        <x:v>17.853071</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7803.952447</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>5666</x:v>
+        <x:v>3458</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>23.154735</x:v>
+        <x:v>12.054346</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>7761.718177</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>48975</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>200.143652</x:v>
+        <x:v>1.669749</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>132574.097024</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>897</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>3.664839</x:v>
+        <x:v>7.161053</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>2245.010100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>6417</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.152707</x:v>
+        <x:v>22.370622</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7727.855186</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.224172</x:v>
+        <x:v>0.203207</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>127.797136</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>17754</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>72.553806</x:v>
+        <x:v>0.389442</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>28167.850555</x:v>
+        <x:v>270.710858</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>82146</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>335.705094</x:v>
+        <x:v>0.060668</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>9168</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>37.464955</x:v>
+        <x:v>3.413268</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>101</x:v>
+        <x:v>10771</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.412527</x:v>
+        <x:v>37.549895</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12359.622348</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>286</x:v>
+        <x:v>395394</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1.169619</x:v>
+        <x:v>1378.486952</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>16268</x:v>
+        <x:v>102172</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>66.480875</x:v>
+        <x:v>356.209634</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.094629</x:v>
+        <x:v>0.164966</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>50.304598</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>122</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.500369</x:v>
+        <x:v>0.270337</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>260.670590</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>8094</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.018278</x:v>
+        <x:v>28.217783</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>5733</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>23.429408</x:v>
+        <x:v>0.105645</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>8681.629714</x:v>
+        <x:v>48.489698</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>31722</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>129.638793</x:v>
+        <x:v>0.182432</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.580638</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>2845</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>11.624865</x:v>
+        <x:v>0.211955</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R01</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>Biomass</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>14089</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>57.578352</x:v>
+        <x:v>6.627644</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2302.875817</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R02</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>Brown coal</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>20346</x:v>
+        <x:v>31297</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>83.145683</x:v>
+        <x:v>109.109860</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>78829.966578</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>18371</x:v>
+        <x:v>6067</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>75.075976</x:v>
+        <x:v>21.152634</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>42762.853513</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>13123</x:v>
+        <x:v>2421</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>53.629754</x:v>
+        <x:v>8.439221</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>50846.075719</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>Fossil oil a.o.</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>1188</x:v>
+        <x:v>12932</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>4.856788</x:v>
+        <x:v>45.086252</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>3822.317553</x:v>
+        <x:v>26497.024529</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>5017</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>20.500847</x:v>
+        <x:v>3.029669</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R15x</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>Other renewable</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>303</x:v>
+        <x:v>6839</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1.236904</x:v>
+        <x:v>23.842694</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.000300</x:v>
+        <x:v>0.071755</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>1968</x:v>
+        <x:v>28038</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>8.043646</x:v>
+        <x:v>97.750661</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>3407.747078</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>14893</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>60.863829</x:v>
+        <x:v>10.185267</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4452.194218</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>54181</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>221.417781</x:v>
+        <x:v>0.781336</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>653</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2.669026</x:v>
+        <x:v>1.031518</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>1130.751688</x:v>
+        <x:v>606.219422</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>GE</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>3962</x:v>
+        <x:v>313878</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>16.191133</x:v>
+        <x:v>1094.291528</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>189</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.771760</x:v>
+        <x:v>3.479581</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>453.560809</x:v>
+        <x:v>1520.997852</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>308360</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1260.164064</x:v>
+        <x:v>0.232177</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>691</x:v>
+        <x:v>16774</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>2.825630</x:v>
+        <x:v>58.480294</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1235.142336</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>13977</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.073440</x:v>
+        <x:v>48.730556</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>6811</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>27.834329</x:v>
+        <x:v>0.036544</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>21.476933</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>15719</x:v>
+        <x:v>12933</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>64.240269</x:v>
+        <x:v>45.089911</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-19 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-04-19 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>5905</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.067397</x:v>
+        <x:v>20.585203</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>39.608980</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>