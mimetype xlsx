--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1ff4480bb84a45778d897ce08e9dce95"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1b4661a05d4a4ad4932248e032c39bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ff4480bb84a45778d897ce08e9dce95" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b4661a05d4a4ad4932248e032c39bce" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>