--- v2 (2026-06-23)
+++ v3 (2026-09-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1b4661a05d4a4ad4932248e032c39bce"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R71fb64c776bf4290a310a70f95431a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b4661a05d4a4ad4932248e032c39bce" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71fb64c776bf4290a310a70f95431a0c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ConnectedArea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ReportGrpCode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Version</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>SharePPM</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ShareMWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>3062</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>12.123422</x:v>
+        <x:v>7.561504</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Straw</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>378</x:v>
+        <x:v>5508</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1.498692</x:v>
+        <x:v>14.479821</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Wood</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>1107</x:v>
+        <x:v>133229</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>4.382690</x:v>
+        <x:v>350.210703</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>5711</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>22.615569</x:v>
+        <x:v>7.726438</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>7829.325218</x:v>
+        <x:v>3409.551770</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>71862</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.138250</x:v>
+        <x:v>188.899101</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>86.945767</x:v>
+        <x:v>125141.469390</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>110</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.435043</x:v>
+        <x:v>4.971577</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>318.658715</x:v>
+        <x:v>3054.956027</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.062867</x:v>
+        <x:v>0.230810</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>308</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1.220432</x:v>
+        <x:v>0.157221</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>9776</x:v>
+        <x:v>21369</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>38.713654</x:v>
+        <x:v>56.171898</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>12961.465488</x:v>
+        <x:v>19489.164829</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>287818</x:v>
+        <x:v>139273</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1139.739603</x:v>
+        <x:v>366.100386</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>75626</x:v>
+        <x:v>14085</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>299.473342</x:v>
+        <x:v>37.023317</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.176235</x:v>
+        <x:v>2.778987</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>28</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.109392</x:v>
+        <x:v>4.538639</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2667.341421</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>7082</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>28.044837</x:v>
+        <x:v>0.365951</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.330297</x:v>
+        <x:v>3.108017</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>124.892908</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>5737</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.195200</x:v>
+        <x:v>15.080190</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>101.719796</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.025126</x:v>
+        <x:v>0.454752</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.781603</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>2040</x:v>
+        <x:v>23246</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>8.079971</x:v>
+        <x:v>61.105349</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>2809.339251</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R02</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Brown coal</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>31006</x:v>
+        <x:v>63998</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>122.783523</x:v>
+        <x:v>168.229042</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>159497.033270</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>5090</x:v>
+        <x:v>33970</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>20.156301</x:v>
+        <x:v>89.295560</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>50862.248882</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>R01</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
-        <x:v>Biomass</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>5539</x:v>
+        <x:v>23724</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>21.932682</x:v>
+        <x:v>62.362817</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>59125.845128</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Fossil oil a.o.</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>29622</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>117.300332</x:v>
+        <x:v>5.768410</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>68936.974253</x:v>
+        <x:v>4539.768904</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>2046</x:v>
+        <x:v>6047</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>8.101261</x:v>
+        <x:v>15.895313</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R15x</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>Other renewable</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>14944</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>59.178724</x:v>
+        <x:v>1.494138</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>61634</x:v>
+        <x:v>5343</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>244.065308</x:v>
+        <x:v>14.045925</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5950.654578</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>5828</x:v>
+        <x:v>7103</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>23.078714</x:v>
+        <x:v>18.670886</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>10088.190678</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>135311</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.612534</x:v>
+        <x:v>355.684380</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>R01</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
-        <x:v>Biomass</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.194814</x:v>
+        <x:v>2.649136</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1122.325060</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>12913</x:v>
+        <x:v>15289</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>51.135764</x:v>
+        <x:v>40.189030</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>30052.300870</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>12937</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>51.228398</x:v>
+        <x:v>0.005032</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>50112.918782</x:v>
+        <x:v>2.957453</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>6003</x:v>
+        <x:v>12204</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>23.772107</x:v>
+        <x:v>32.078336</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.006162</x:v>
+        <x:v>0.034940</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.272893</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>222</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.878542</x:v>
+        <x:v>0.000705</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>384.029295</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>42312</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>167.554127</x:v>
+        <x:v>0.033447</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>9101</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>36.038210</x:v>
+        <x:v>0.058340</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>NL</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>3506</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>13.881866</x:v>
+        <x:v>0.350295</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>6068.055132</x:v>
+        <x:v>205.867215</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>255</x:v>
+        <x:v>137410</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1.011721</x:v>
+        <x:v>361.202262</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>594.584732</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>250542</x:v>
+        <x:v>68265</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>992.131654</x:v>
+        <x:v>179.443527</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>854</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.381639</x:v>
+        <x:v>0.079584</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1478.185617</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>51485</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.158324</x:v>
+        <x:v>135.335922</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>10595</x:v>
+        <x:v>9424</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>41.955960</x:v>
+        <x:v>24.773386</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10828.967223</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>11910</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>47.162774</x:v>
+        <x:v>0.065011</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>69</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.274038</x:v>
+        <x:v>0.124491</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>161.051267</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>36150</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>143.152082</x:v>
+        <x:v>3.010966</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>17803</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>70.499465</x:v>
+        <x:v>0.066429</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.313909</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.054157</x:v>
+        <x:v>1.624076</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1075.914335</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>33023</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>130.767926</x:v>
+        <x:v>0.042744</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.265242</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>2555</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>10.118442</x:v>
+        <x:v>0.001984</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>4422.983519</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>611</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1.017021</x:v>
+        <x:v>0.001352</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>379</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.631281</x:v>
+        <x:v>0.482943</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>167.559738</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>97243</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>161.841748</x:v>
+        <x:v>3.147579</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>1145</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.906084</x:v>
+        <x:v>0.318311</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>720.734688</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>677</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.126465</x:v>
+        <x:v>1.607627</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>587.006791</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>17790</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.144996</x:v>
+        <x:v>24.188294</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>28017</x:v>
+        <x:v>314969</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>46.628072</x:v>
+        <x:v>428.256374</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>16212.195521</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>425740</x:v>
+        <x:v>5326</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>708.561804</x:v>
+        <x:v>7.241706</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3223.557685</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>69890</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>116.318414</x:v>
+        <x:v>1.557389</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>828.349430</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>291</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.483516</x:v>
+        <x:v>0.054319</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>284.160325</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>151763</x:v>
+        <x:v>54931</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>252.578839</x:v>
+        <x:v>74.688691</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29557.864687</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>WindOffshore</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>74740</x:v>
+        <x:v>13334</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>124.389899</x:v>
+        <x:v>18.130333</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>WindOnshore</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>57</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.095555</x:v>
+        <x:v>1.457787</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>138634</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>230.728121</x:v>
+        <x:v>0.023893</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>10727</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>17.853071</x:v>
+        <x:v>0.039021</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>7803.952447</x:v>
+        <x:v>22.932631</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>3458</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>12.054346</x:v>
+        <x:v>0.003146</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>479</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1.669749</x:v>
+        <x:v>0.026721</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>2054</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>7.161053</x:v>
+        <x:v>0.129653</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GB</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>6417</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>22.370622</x:v>
+        <x:v>0.003910</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>7727.855186</x:v>
+        <x:v>1.709037</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>R05x</x:v>
+        <x:v>R01</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
-        <x:v>Coal</x:v>
+        <x:v>Biomass</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>58</x:v>
+        <x:v>22407</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.203207</x:v>
+        <x:v>30.466168</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>127.797136</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R02</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Brown coal</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>61688</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.389442</x:v>
+        <x:v>83.876359</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>270.710858</x:v>
+        <x:v>79522.716231</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>32744</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.060668</x:v>
+        <x:v>44.521364</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>25359.118611</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>979</x:v>
+        <x:v>22868</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>3.413268</x:v>
+        <x:v>31.093121</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29479.217937</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Fossil oil a.o.</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>10771</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>37.549895</x:v>
+        <x:v>2.876039</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>12359.622348</x:v>
+        <x:v>2263.457488</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>395394</x:v>
+        <x:v>5829</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1378.486952</x:v>
+        <x:v>7.925153</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R15x</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Other renewable</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>102172</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>356.209634</x:v>
+        <x:v>0.744954</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>R01-1</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
-        <x:v>BioGas</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>5151</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.164966</x:v>
+        <x:v>7.003078</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2966.902930</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>R01-2</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
-        <x:v>Straw</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>78</x:v>
+        <x:v>6846</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.270337</x:v>
+        <x:v>9.309011</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>R01-3</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
-        <x:v>Wood</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>8094</x:v>
+        <x:v>130427</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>28.217783</x:v>
+        <x:v>177.338647</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
-        <x:v>FossilGas</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.105645</x:v>
+        <x:v>1.320818</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>48.489698</x:v>
+        <x:v>559.573651</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>GE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>R06x</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
-        <x:v>Fossil Oil</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>52</x:v>
+        <x:v>14737</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.182432</x:v>
+        <x:v>20.037619</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>95.580638</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.211955</x:v>
+        <x:v>0.000043</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.025427</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>1901</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>6.627644</x:v>
+        <x:v>0.275796</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>2302.875817</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
-        <x:v>WindOffshore</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>31297</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>109.109860</x:v>
+        <x:v>0.000300</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.131310</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>DK2</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R18</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
-        <x:v>WindOnshore</x:v>
+        <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>6067</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>21.152634</x:v>
+        <x:v>0.000006</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>R01</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
-        <x:v>Biomass</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>2421</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>8.439221</x:v>
+        <x:v>0.000288</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>NO2</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R21</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Storage</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>12932</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>45.086252</x:v>
+        <x:v>0.000502</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>26497.024529</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Fossil gas</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>869</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>3.029669</x:v>
+        <x:v>0.188138</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>110.568061</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>6839</x:v>
+        <x:v>142678</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>23.842694</x:v>
+        <x:v>193.996086</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>R16</x:v>
+        <x:v>R14</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
-        <x:v>Solar</x:v>
+        <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>70882</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.071755</x:v>
+        <x:v>96.376312</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>28038</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>97.750661</x:v>
+        <x:v>0.042743</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>R20</x:v>
+        <x:v>R19</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
-        <x:v>Other</x:v>
+        <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>2921</x:v>
+        <x:v>53459</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>10.185267</x:v>
+        <x:v>72.686807</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>4452.194218</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>DK1</x:v>
+        <x:v>DK2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>GB</x:v>
+        <x:v>SE</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R20</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Other</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>224</x:v>
+        <x:v>9786</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.781336</x:v>
+        <x:v>13.305398</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5816.068931</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R01-1</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>BioGas</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>296</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1.031518</x:v>
+        <x:v>7.533885</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>606.219422</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R01-2</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Straw</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>313878</x:v>
+        <x:v>4152</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>1094.291528</x:v>
+        <x:v>14.206090</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>R17</x:v>
+        <x:v>R01-3</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
-        <x:v>Waste</x:v>
+        <x:v>Wood</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>998</x:v>
+        <x:v>100707</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>3.479581</x:v>
+        <x:v>344.544795</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>1520.997852</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>R18</x:v>
+        <x:v>R04x</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
-        <x:v>Offshore</x:v>
+        <x:v>FossilGas</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>67</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.232177</x:v>
+        <x:v>9.882735</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4050.407169</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>R19</x:v>
+        <x:v>R05x</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
-        <x:v>Onshore</x:v>
+        <x:v>Coal</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>16774</x:v>
+        <x:v>55271</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>58.480294</x:v>
+        <x:v>189.096621</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>125272.321974</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>NO2</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>R21</x:v>
+        <x:v>R06x</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
-        <x:v>Storage</x:v>
+        <x:v>Fossil Oil</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>13977</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>48.730556</x:v>
+        <x:v>4.889485</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3011.796596</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>R04x</x:v>
+        <x:v>R11x</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
-        <x:v>Fossil gas</x:v>
+        <x:v>Hydro</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.036544</x:v>
+        <x:v>0.206385</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>21.476933</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>R11x</x:v>
+        <x:v>R16</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
-        <x:v>Hydro</x:v>
+        <x:v>Solar</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>12933</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>45.089911</x:v>
+        <x:v>0.324302</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>SE</x:v>
+        <x:v>DK1</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>R14</x:v>
+        <x:v>R17</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Preliminary</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
-        <x:v>Nuclear</x:v>
+        <x:v>Waste</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>5905</x:v>
+        <x:v>15501</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>20.585203</x:v>
+        <x:v>53.032263</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18954.952243</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>