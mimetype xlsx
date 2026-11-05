--- v3 (2026-09-20)
+++ v4 (2026-11-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R71fb64c776bf4290a310a70f95431a0c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R728e1505badc4cab855cd9770418913c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71fb64c776bf4290a310a70f95431a0c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R728e1505badc4cab855cd9770418913c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>