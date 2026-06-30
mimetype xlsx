--- v0 (2026-04-30)
+++ v1 (2026-06-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R075d7c7386004a52afd0aac19790b45e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4a1c06cd0a1640ffa46d686fc7e9a1d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R075d7c7386004a52afd0aac19790b45e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a1c06cd0a1640ffa46d686fc7e9a1d0" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:O101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -207,4327 +207,4327 @@
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>BornholmSE4</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-30 19:20:00</x:v>
+        <x:v>2026-06-30 18:20:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-04-30 21:20:00</x:v>
+        <x:v>2026-06-30 20:20:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>335.329987</x:v>
+        <x:v>200.699997</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>359.549988</x:v>
+        <x:v>413.619995</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>132.729996</x:v>
+        <x:v>4.790000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>342.239990</x:v>
+        <x:v>105.190002</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>199.119995</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-59.369999</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>-1726.160034</x:v>
+        <x:v>-1325.699951</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>584.429993</x:v>
+        <x:v>-254.169998</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>1606.349976</x:v>
+        <x:v>1321.869995</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-30 19:20:00</x:v>
+        <x:v>2026-06-30 18:20:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-04-30 21:20:00</x:v>
+        <x:v>2026-06-30 20:20:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>204.529999</x:v>
+        <x:v>138.339996</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>91.629997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>146.240005</x:v>
+        <x:v>-0.050000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>24.309999</x:v>
+        <x:v>9.390000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>3.090000</x:v>
+        <x:v>67.690002</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>59.369999</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>390.119995</x:v>
+        <x:v>195.750000</x:v>
       </x:c>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
       <x:c r="N3" t="n" s="2">
-        <x:v>778.169983</x:v>
+        <x:v>1162.209961</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>-5.150000</x:v>
+        <x:v>22.309999</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-30 19:15:00</x:v>
+        <x:v>2026-06-30 18:15:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-04-30 21:15:00</x:v>
+        <x:v>2026-06-30 20:15:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>337.700012</x:v>
+        <x:v>211.119995</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>353.980011</x:v>
+        <x:v>413.399994</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>137.860001</x:v>
+        <x:v>1.060000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>328.010010</x:v>
+        <x:v>112.040001</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>1.320000</x:v>
+        <x:v>222.410004</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-29.930000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>-1712.810059</x:v>
+        <x:v>-1351.420044</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>618.299988</x:v>
+        <x:v>-226.240005</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>1586.219971</x:v>
+        <x:v>1267.729980</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-30 19:15:00</x:v>
+        <x:v>2026-06-30 18:15:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-04-30 21:15:00</x:v>
+        <x:v>2026-06-30 20:15:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>203.350006</x:v>
+        <x:v>136.539993</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>96.160004</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>146.919998</x:v>
+        <x:v>-0.050000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>23.270000</x:v>
+        <x:v>7.370000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>69.830002</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.930000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>338.119995</x:v>
+        <x:v>228.860001</x:v>
       </x:c>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
       <x:c r="N5" t="n" s="2">
-        <x:v>827.710022</x:v>
+        <x:v>1187.329956</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>6.990000</x:v>
+        <x:v>22.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-30 19:10:00</x:v>
+        <x:v>2026-06-30 18:10:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-04-30 21:10:00</x:v>
+        <x:v>2026-06-30 20:10:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>336.019989</x:v>
+        <x:v>219.520004</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>351.200012</x:v>
+        <x:v>413.609985</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>142.899994</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>315.910004</x:v>
+        <x:v>121.790001</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>3.080000</x:v>
+        <x:v>241.419998</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>-1712.550049</x:v>
+        <x:v>-1383.849976</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>646.760010</x:v>
+        <x:v>-202.050003</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>1568.310059</x:v>
+        <x:v>1216.770020</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-30 19:10:00</x:v>
+        <x:v>2026-06-30 18:10:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-04-30 21:10:00</x:v>
+        <x:v>2026-06-30 20:10:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>205.320007</x:v>
+        <x:v>138.740005</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>102.139999</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>152.350006</x:v>
+        <x:v>-0.050000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>23.219999</x:v>
+        <x:v>7.130000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>2.780000</x:v>
+        <x:v>72.260002</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>286.010010</x:v>
+        <x:v>261.329987</x:v>
       </x:c>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
       <x:c r="N7" t="n" s="2">
-        <x:v>849.320007</x:v>
+        <x:v>1173.949951</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>-5.730000</x:v>
+        <x:v>22.450001</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-30 19:05:00</x:v>
+        <x:v>2026-06-30 18:05:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-04-30 21:05:00</x:v>
+        <x:v>2026-06-30 20:05:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>338.660004</x:v>
+        <x:v>238.440002</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>352.220001</x:v>
+        <x:v>416.470001</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>146.509995</x:v>
+        <x:v>1.190000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>312.350006</x:v>
+        <x:v>120.160004</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>3.940000</x:v>
+        <x:v>263.250000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>-1714.170044</x:v>
+        <x:v>-1428.300049</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>639.630005</x:v>
+        <x:v>-203.050003</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>342.570007</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>1567.109985</x:v>
+        <x:v>1218.910034</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>715.000000</x:v>
       </x:c>
       <x:c r="O8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-30 19:05:00</x:v>
+        <x:v>2026-06-30 18:05:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-04-30 21:05:00</x:v>
+        <x:v>2026-06-30 20:05:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>200.830002</x:v>
+        <x:v>143.990005</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>105.580002</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>157.600006</x:v>
+        <x:v>-0.050000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>21.770000</x:v>
+        <x:v>6.870000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>11.660000</x:v>
+        <x:v>76.739998</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>288.269989</x:v>
+        <x:v>262.760010</x:v>
       </x:c>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
       <x:c r="N9" t="n" s="2">
-        <x:v>827.260010</x:v>
+        <x:v>1182.910034</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>-5.280000</x:v>
+        <x:v>22.549999</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-30 19:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-04-30 21:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>341.160004</x:v>
+        <x:v>276.519989</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>355.149994</x:v>
+        <x:v>420.170013</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>144.199997</x:v>
+        <x:v>2.910000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>308.950012</x:v>
+        <x:v>122.550003</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>8.380000</x:v>
+        <x:v>295.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-32.529999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>-1736.459961</x:v>
+        <x:v>-1557.359985</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>296.329987</x:v>
+        <x:v>-260.750000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>763.619995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>1558.170044</x:v>
+        <x:v>1313.680054</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-30 19:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-04-30 21:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>203.119995</x:v>
+        <x:v>146.509995</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>110.260002</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>157.600006</x:v>
+        <x:v>0.320000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>22.660000</x:v>
+        <x:v>5.140000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>12.020000</x:v>
+        <x:v>72.070000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>32.529999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>329.140015</x:v>
+        <x:v>284.750000</x:v>
       </x:c>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
       <x:c r="N11" t="n" s="2">
-        <x:v>772.760010</x:v>
+        <x:v>1173.770020</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>7.230000</x:v>
+        <x:v>22.309999</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-30 18:55:00</x:v>
+        <x:v>2026-06-30 17:55:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-04-30 20:55:00</x:v>
+        <x:v>2026-06-30 19:55:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>342.040009</x:v>
+        <x:v>283.970001</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>355.299988</x:v>
+        <x:v>415.529999</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>135.830002</x:v>
+        <x:v>2.200000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>303.630005</x:v>
+        <x:v>125.110001</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>12.850000</x:v>
+        <x:v>308.880005</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>-60.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>-1765.020020</x:v>
+        <x:v>-1611.770020</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>-32.930000</x:v>
+        <x:v>-317.609985</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>1554.290039</x:v>
+        <x:v>1380.369995</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-30 18:55:00</x:v>
+        <x:v>2026-06-30 17:55:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-04-30 20:55:00</x:v>
+        <x:v>2026-06-30 19:55:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>201.339996</x:v>
+        <x:v>142.649994</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>111.720001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>153.830002</x:v>
+        <x:v>1.320000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>21.180000</x:v>
+        <x:v>4.810000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>12.980000</x:v>
+        <x:v>75.839996</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>60.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>366.320007</x:v>
+        <x:v>302.660004</x:v>
       </x:c>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
       <x:c r="N13" t="n" s="2">
-        <x:v>678.299988</x:v>
+        <x:v>1143.300049</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>7.610000</x:v>
+        <x:v>22.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-30 18:50:00</x:v>
+        <x:v>2026-06-30 17:50:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-04-30 20:50:00</x:v>
+        <x:v>2026-06-30 19:50:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>341.799988</x:v>
+        <x:v>280.160004</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>353.690002</x:v>
+        <x:v>418.670013</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>132.240005</x:v>
+        <x:v>2.520000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>292.559998</x:v>
+        <x:v>117.209999</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>19.040001</x:v>
+        <x:v>328.859985</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>-60.549999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>-1789.930054</x:v>
+        <x:v>-1621.020020</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-28.420000</x:v>
+        <x:v>-317.609985</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>1551.170044</x:v>
+        <x:v>1380.520020</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-30 18:50:00</x:v>
+        <x:v>2026-06-30 17:50:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-04-30 20:50:00</x:v>
+        <x:v>2026-06-30 19:50:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>200.440002</x:v>
+        <x:v>140.479996</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>112.599998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>157.580002</x:v>
+        <x:v>2.330000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>20.520000</x:v>
+        <x:v>5.030000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>13.660000</x:v>
+        <x:v>81.379997</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>60.549999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>368.929993</x:v>
+        <x:v>302.839996</x:v>
       </x:c>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
       <x:c r="N15" t="n" s="2">
-        <x:v>704.500000</x:v>
+        <x:v>1196.040039</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>8.560000</x:v>
+        <x:v>21.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-30 18:45:00</x:v>
+        <x:v>2026-06-30 17:45:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-04-30 20:45:00</x:v>
+        <x:v>2026-06-30 19:45:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>343.010010</x:v>
+        <x:v>244.399994</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>352.519989</x:v>
+        <x:v>414.279999</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>132.779999</x:v>
+        <x:v>2.300000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>299.160004</x:v>
+        <x:v>114.769997</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>24.840000</x:v>
+        <x:v>339.100006</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>-61.810001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>-2103.510010</x:v>
+        <x:v>-1512.439941</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>309.690002</x:v>
+        <x:v>-356.730011</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>1523.089966</x:v>
+        <x:v>1380.530029</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-30 18:45:00</x:v>
+        <x:v>2026-06-30 17:45:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-04-30 20:45:00</x:v>
+        <x:v>2026-06-30 19:45:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>202.839996</x:v>
+        <x:v>140.309998</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>112.930000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>161.240005</x:v>
+        <x:v>3.750000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>21.780001</x:v>
+        <x:v>5.650000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>15.220000</x:v>
+        <x:v>85.980003</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>61.810001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>370.540009</x:v>
+        <x:v>297.760010</x:v>
       </x:c>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
       <x:c r="N17" t="n" s="2">
-        <x:v>704.500000</x:v>
+        <x:v>1190.300049</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>7.470000</x:v>
+        <x:v>22.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-30 18:40:00</x:v>
+        <x:v>2026-06-30 17:40:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-04-30 20:40:00</x:v>
+        <x:v>2026-06-30 19:40:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>342.429993</x:v>
+        <x:v>235.229996</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>350.029999</x:v>
+        <x:v>422.309998</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>130.479996</x:v>
+        <x:v>2.610000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>305.720001</x:v>
+        <x:v>119.089996</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>32.439999</x:v>
+        <x:v>345.959991</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>-60.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>-2365.520020</x:v>
+        <x:v>-1479.199951</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>634.289978</x:v>
+        <x:v>-390.309998</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>1496.670044</x:v>
+        <x:v>1380.689941</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-30 18:40:00</x:v>
+        <x:v>2026-06-30 17:40:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-04-30 20:40:00</x:v>
+        <x:v>2026-06-30 19:40:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>204.100006</x:v>
+        <x:v>138.889999</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>112.500000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>165.869995</x:v>
+        <x:v>1.810000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>19.719999</x:v>
+        <x:v>6.050000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>17.430000</x:v>
+        <x:v>87.699997</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>60.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>373.250000</x:v>
+        <x:v>294.350006</x:v>
       </x:c>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
       <x:c r="N19" t="n" s="2">
-        <x:v>687.119995</x:v>
+        <x:v>1177.619995</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>-4.260000</x:v>
+        <x:v>22.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-30 18:35:00</x:v>
+        <x:v>2026-06-30 17:35:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-04-30 20:35:00</x:v>
+        <x:v>2026-06-30 19:35:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>343.329987</x:v>
+        <x:v>227.130005</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>348.559998</x:v>
+        <x:v>410.309998</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>126.559998</x:v>
+        <x:v>3.240000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>305.809998</x:v>
+        <x:v>124.139999</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>41.930000</x:v>
+        <x:v>363.929993</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>-61.299999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>-2372.189941</x:v>
+        <x:v>-1491.189941</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>635.320007</x:v>
+        <x:v>-390.309998</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>1495.300049</x:v>
+        <x:v>1380.510010</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-30 18:35:00</x:v>
+        <x:v>2026-06-30 17:35:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-04-30 20:35:00</x:v>
+        <x:v>2026-06-30 19:35:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>202.740005</x:v>
+        <x:v>136.289993</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>112.769997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>170.639999</x:v>
+        <x:v>1.840000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>17.959999</x:v>
+        <x:v>6.220000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>19.370001</x:v>
+        <x:v>91.430000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>61.299999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>370.119995</x:v>
+        <x:v>295.000000</x:v>
       </x:c>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
       <x:c r="N21" t="n" s="2">
-        <x:v>673.989990</x:v>
+        <x:v>1192.689941</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>-3.880000</x:v>
+        <x:v>22.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-30 18:30:00</x:v>
+        <x:v>2026-06-30 17:30:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-04-30 20:30:00</x:v>
+        <x:v>2026-06-30 19:30:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>341.160004</x:v>
+        <x:v>212.360001</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>348.260010</x:v>
+        <x:v>419.660004</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>119.150002</x:v>
+        <x:v>3.040000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>298.750000</x:v>
+        <x:v>130.199997</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>51.330002</x:v>
+        <x:v>396.890015</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>-61.299999</x:v>
+        <x:v>-31.719999</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>-2403.439941</x:v>
+        <x:v>-1420.170044</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>654.929993</x:v>
+        <x:v>-414.429993</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1496.410034</x:v>
+        <x:v>1364.650024</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>710.000000</x:v>
       </x:c>
       <x:c r="O22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-30 18:30:00</x:v>
+        <x:v>2026-06-30 17:30:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-04-30 20:30:00</x:v>
+        <x:v>2026-06-30 19:30:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>200.160004</x:v>
+        <x:v>133.119995</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>111.860001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>168.850006</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>18.180000</x:v>
+        <x:v>5.610000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>22.680000</x:v>
+        <x:v>99.820000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>61.299999</x:v>
+        <x:v>31.719999</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>365.450012</x:v>
+        <x:v>315.600006</x:v>
       </x:c>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
       <x:c r="N23" t="n" s="2">
-        <x:v>669.250000</x:v>
+        <x:v>1125.109985</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>8.190000</x:v>
+        <x:v>21.559999</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-30 18:25:00</x:v>
+        <x:v>2026-06-30 17:25:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-04-30 20:25:00</x:v>
+        <x:v>2026-06-30 19:25:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>341.130005</x:v>
+        <x:v>203.580002</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>355.589996</x:v>
+        <x:v>414.559998</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>117.400002</x:v>
+        <x:v>2.480000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>285.750000</x:v>
+        <x:v>134.679993</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>61.599998</x:v>
+        <x:v>426.380005</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>-61.299999</x:v>
+        <x:v>-61.119999</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>-2429.489990</x:v>
+        <x:v>-1346.260010</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>673.640015</x:v>
+        <x:v>-437.549988</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1496.209961</x:v>
+        <x:v>1350.089966</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>705.000000</x:v>
       </x:c>
       <x:c r="O24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-30 18:25:00</x:v>
+        <x:v>2026-06-30 17:25:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-04-30 20:25:00</x:v>
+        <x:v>2026-06-30 19:25:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>199.169998</x:v>
+        <x:v>130.369995</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>111.500000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>174.919998</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>17.740000</x:v>
+        <x:v>4.830000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>25.830000</x:v>
+        <x:v>106.550003</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>61.299999</x:v>
+        <x:v>61.119999</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>343.369995</x:v>
+        <x:v>333.720001</x:v>
       </x:c>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
       <x:c r="N25" t="n" s="2">
-        <x:v>670.140015</x:v>
+        <x:v>1060.800049</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>-4.020000</x:v>
+        <x:v>22.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-30 18:20:00</x:v>
+        <x:v>2026-06-30 17:20:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-04-30 20:20:00</x:v>
+        <x:v>2026-06-30 19:20:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>339.290009</x:v>
+        <x:v>200.520004</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>351.489990</x:v>
+        <x:v>414.820007</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>114.769997</x:v>
+        <x:v>3.310000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>292.899994</x:v>
+        <x:v>138.639999</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>78.019997</x:v>
+        <x:v>454.959991</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>-61.209999</x:v>
+        <x:v>-62.259998</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>-2442.409912</x:v>
+        <x:v>-1353.599976</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>673.640015</x:v>
+        <x:v>-435.140015</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>1496.520020</x:v>
+        <x:v>1348.229980</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>705.000000</x:v>
       </x:c>
       <x:c r="O26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-30 18:20:00</x:v>
+        <x:v>2026-06-30 17:20:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-04-30 20:20:00</x:v>
+        <x:v>2026-06-30 19:20:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>204.720001</x:v>
+        <x:v>128.320007</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>110.589996</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>176.360001</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>17.309999</x:v>
+        <x:v>4.600000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>29.969999</x:v>
+        <x:v>115.559998</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>61.209999</x:v>
+        <x:v>62.259998</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>343.380005</x:v>
+        <x:v>334.309998</x:v>
       </x:c>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
       <x:c r="N27" t="n" s="2">
-        <x:v>675.309998</x:v>
+        <x:v>1066.189941</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>3.680000</x:v>
+        <x:v>21.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-30 18:15:00</x:v>
+        <x:v>2026-06-30 17:15:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-04-30 20:15:00</x:v>
+        <x:v>2026-06-30 19:15:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>336.600006</x:v>
+        <x:v>202.009995</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>355.299988</x:v>
+        <x:v>413.730011</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>112.769997</x:v>
+        <x:v>4.470000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>292.220001</x:v>
+        <x:v>148.690002</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>93.099998</x:v>
+        <x:v>495.739990</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>-61.209999</x:v>
+        <x:v>-90.980003</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>-2491.850098</x:v>
+        <x:v>-1319.630005</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>682.010010</x:v>
+        <x:v>-405.290009</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>1530.239990</x:v>
+        <x:v>1283.400024</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>710.000000</x:v>
       </x:c>
       <x:c r="O28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-30 18:15:00</x:v>
+        <x:v>2026-06-30 17:15:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-04-30 20:15:00</x:v>
+        <x:v>2026-06-30 19:15:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>203.410004</x:v>
+        <x:v>126.019997</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>112.779999</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>169.289993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>16.240000</x:v>
+        <x:v>5.320000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>34.290001</x:v>
+        <x:v>114.250000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>61.209999</x:v>
+        <x:v>90.980003</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>344.790009</x:v>
+        <x:v>333.929993</x:v>
       </x:c>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
       <x:c r="N29" t="n" s="2">
-        <x:v>706.409973</x:v>
+        <x:v>1067.819946</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>9.280000</x:v>
+        <x:v>21.860001</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-30 18:10:00</x:v>
+        <x:v>2026-06-30 17:10:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-04-30 20:10:00</x:v>
+        <x:v>2026-06-30 19:10:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>337.690002</x:v>
+        <x:v>202.779999</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>346.950012</x:v>
+        <x:v>409.369995</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>114.820000</x:v>
+        <x:v>4.410000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>284.549988</x:v>
+        <x:v>145.250000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>109.970001</x:v>
+        <x:v>548.859985</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>-61.349998</x:v>
+        <x:v>-145.039993</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>-2522.860107</x:v>
+        <x:v>-1276.479980</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>690.210022</x:v>
+        <x:v>-376.690002</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>1175.869995</x:v>
+        <x:v>1455.040039</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>1562.869995</x:v>
+        <x:v>1221.770020</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-30 18:10:00</x:v>
+        <x:v>2026-06-30 17:10:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-04-30 20:10:00</x:v>
+        <x:v>2026-06-30 19:10:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>199.179993</x:v>
+        <x:v>121.519997</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>111.949997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>175.960007</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>15.940000</x:v>
+        <x:v>5.260000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>39.230000</x:v>
+        <x:v>112.690002</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>61.349998</x:v>
+        <x:v>145.039993</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>365.959991</x:v>
+        <x:v>334.329987</x:v>
       </x:c>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
       <x:c r="N31" t="n" s="2">
-        <x:v>754.890015</x:v>
+        <x:v>1062.400024</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>11.330000</x:v>
+        <x:v>21.450001</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-30 18:05:00</x:v>
+        <x:v>2026-06-30 17:05:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-04-30 20:05:00</x:v>
+        <x:v>2026-06-30 19:05:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>336.779999</x:v>
+        <x:v>200.250000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>327.470001</x:v>
+        <x:v>406.790009</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>111.739998</x:v>
+        <x:v>3.470000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>300.070007</x:v>
+        <x:v>155.070007</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>127.570000</x:v>
+        <x:v>605.450012</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>-61.310001</x:v>
+        <x:v>-160.789993</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>-2494.229980</x:v>
+        <x:v>-1279.819946</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>690.210022</x:v>
+        <x:v>-376.690002</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>1173.119995</x:v>
+        <x:v>1451.869995</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>1564.699951</x:v>
+        <x:v>1221.550049</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-30 18:05:00</x:v>
+        <x:v>2026-06-30 17:05:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-04-30 20:05:00</x:v>
+        <x:v>2026-06-30 19:05:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>199.460007</x:v>
+        <x:v>120.099998</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>113.980003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>171.360001</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>19.379999</x:v>
+        <x:v>5.340000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>45.150002</x:v>
+        <x:v>118.839996</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>61.310001</x:v>
+        <x:v>160.789993</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>362.429993</x:v>
+        <x:v>335.070007</x:v>
       </x:c>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
       <x:c r="N33" t="n" s="2">
-        <x:v>775.119995</x:v>
+        <x:v>1045.209961</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>10.650000</x:v>
+        <x:v>20.940001</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-30 18:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-04-30 20:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>333.760010</x:v>
+        <x:v>193.610001</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>347.829987</x:v>
+        <x:v>406.859985</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>113.160004</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>295.709991</x:v>
+        <x:v>155.679993</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>147.270004</x:v>
+        <x:v>662.020020</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>-61.310001</x:v>
+        <x:v>-161.720001</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>-2432.770020</x:v>
+        <x:v>-1097.729980</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>695.349976</x:v>
+        <x:v>-347.420013</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>1038.140015</x:v>
+        <x:v>1220.640015</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>1598.800049</x:v>
+        <x:v>1204.670044</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>708.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-30 18:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-04-30 20:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>202.320007</x:v>
+        <x:v>119.150002</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>111.680000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>182.149994</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>18.129999</x:v>
+        <x:v>7.280000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>41.950001</x:v>
+        <x:v>122.449997</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>61.310001</x:v>
+        <x:v>161.720001</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>241.470001</x:v>
+        <x:v>341.470001</x:v>
       </x:c>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
       <x:c r="N35" t="n" s="2">
-        <x:v>903.140015</x:v>
+        <x:v>997.700012</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>11.300000</x:v>
+        <x:v>20.459999</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-30 17:55:00</x:v>
+        <x:v>2026-06-30 16:55:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-04-30 19:55:00</x:v>
+        <x:v>2026-06-30 18:55:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>328.299988</x:v>
+        <x:v>189.559998</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>297.559998</x:v>
+        <x:v>402.119995</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>108.680000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>297.929993</x:v>
+        <x:v>155.779999</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>170.279999</x:v>
+        <x:v>682.890015</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-61.349998</x:v>
+        <x:v>-156.759995</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>-2328.679932</x:v>
+        <x:v>-922.210022</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>699.419983</x:v>
+        <x:v>-319.269989</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>1630.439941</x:v>
+        <x:v>1190.510010</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>703.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-30 17:55:00</x:v>
+        <x:v>2026-06-30 16:55:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-04-30 19:55:00</x:v>
+        <x:v>2026-06-30 18:55:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>203.259995</x:v>
+        <x:v>121.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>111.680000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>180.369995</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>20.160000</x:v>
+        <x:v>7.230000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>47.820000</x:v>
+        <x:v>123.559998</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>61.349998</x:v>
+        <x:v>156.759995</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>125.419998</x:v>
+        <x:v>347.750000</x:v>
       </x:c>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
       <x:c r="N37" t="n" s="2">
-        <x:v>976.179993</x:v>
+        <x:v>989.190002</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>7.090000</x:v>
+        <x:v>20.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-30 17:50:00</x:v>
+        <x:v>2026-06-30 16:50:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-04-30 19:50:00</x:v>
+        <x:v>2026-06-30 18:50:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>323.549988</x:v>
+        <x:v>184.149994</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>273.829987</x:v>
+        <x:v>393.679993</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>101.489998</x:v>
+        <x:v>0.620000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>297.320007</x:v>
+        <x:v>162.380005</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>192.429993</x:v>
+        <x:v>733.260010</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-55.270000</x:v>
+        <x:v>-154.240005</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>-2335.840088</x:v>
+        <x:v>-930.880005</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>699.419983</x:v>
+        <x:v>-322.339996</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>1630.430054</x:v>
+        <x:v>1192.540039</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>705.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-30 17:50:00</x:v>
+        <x:v>2026-06-30 16:50:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-04-30 19:50:00</x:v>
+        <x:v>2026-06-30 18:50:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>198.860001</x:v>
+        <x:v>122.300003</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>112.129997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>176.759995</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>21.950001</x:v>
+        <x:v>7.650000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>54.490002</x:v>
+        <x:v>127.760002</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>55.270000</x:v>
+        <x:v>154.240005</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>130.979996</x:v>
+        <x:v>346.940002</x:v>
       </x:c>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
       <x:c r="N39" t="n" s="2">
-        <x:v>940.950012</x:v>
+        <x:v>986.349976</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>-2.340000</x:v>
+        <x:v>19.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-30 17:45:00</x:v>
+        <x:v>2026-06-30 16:45:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-04-30 19:45:00</x:v>
+        <x:v>2026-06-30 18:45:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>347.440002</x:v>
+        <x:v>182.660004</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>290.529999</x:v>
+        <x:v>384.679993</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>94.680000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>303.019989</x:v>
+        <x:v>156.440002</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>222.070007</x:v>
+        <x:v>771.640015</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-118.389999</x:v>
+        <x:v>-151.009995</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>-2340.850098</x:v>
+        <x:v>-949.909973</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>699.419983</x:v>
+        <x:v>-347.619995</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>1630.300049</x:v>
+        <x:v>1202.410034</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>709.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-30 17:45:00</x:v>
+        <x:v>2026-06-30 16:45:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-04-30 19:45:00</x:v>
+        <x:v>2026-06-30 18:45:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>197.279999</x:v>
+        <x:v>122.980003</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>113.110001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>168.240005</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>22.430000</x:v>
+        <x:v>8.090000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>63.029999</x:v>
+        <x:v>139.270004</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>118.389999</x:v>
+        <x:v>151.009995</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>243.330002</x:v>
+        <x:v>337.589996</x:v>
       </x:c>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
       <x:c r="N41" t="n" s="2">
-        <x:v>830.830017</x:v>
+        <x:v>998.679993</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>9.730000</x:v>
+        <x:v>18.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-30 17:40:00</x:v>
+        <x:v>2026-06-30 16:40:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-04-30 19:40:00</x:v>
+        <x:v>2026-06-30 18:40:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>355.279999</x:v>
+        <x:v>181.320007</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>280.869995</x:v>
+        <x:v>368.690002</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>87.540001</x:v>
+        <x:v>1.110000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>316.600006</x:v>
+        <x:v>161.130005</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>252.220001</x:v>
+        <x:v>793.760010</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-218.000000</x:v>
+        <x:v>-149.899994</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>-2282.580078</x:v>
+        <x:v>-920.309998</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>699.419983</x:v>
+        <x:v>-371.350006</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>1630.500000</x:v>
+        <x:v>1213.199951</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
         <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-30 17:40:00</x:v>
+        <x:v>2026-06-30 16:40:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-04-30 19:40:00</x:v>
+        <x:v>2026-06-30 18:40:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>199.389999</x:v>
+        <x:v>121.230003</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>112.379997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>162.770004</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>22.240000</x:v>
+        <x:v>6.950000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>71.519997</x:v>
+        <x:v>143.369995</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>218.000000</x:v>
+        <x:v>149.899994</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>356.459991</x:v>
+        <x:v>329.690002</x:v>
       </x:c>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
       <x:c r="N43" t="n" s="2">
-        <x:v>603.760010</x:v>
+        <x:v>1010.710022</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>10.340000</x:v>
+        <x:v>18.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-30 17:35:00</x:v>
+        <x:v>2026-06-30 16:35:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-04-30 19:35:00</x:v>
+        <x:v>2026-06-30 18:35:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>345.019989</x:v>
+        <x:v>179.770004</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>270.170013</x:v>
+        <x:v>360.809998</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>80.370003</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>327.880005</x:v>
+        <x:v>165.919998</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>286.959991</x:v>
+        <x:v>819.429993</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-216.210007</x:v>
+        <x:v>-150.699997</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>-2297.560059</x:v>
+        <x:v>-945.059998</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>697.380005</x:v>
+        <x:v>-371.350006</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>1631.000000</x:v>
+        <x:v>1211.130005</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
         <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-30 17:35:00</x:v>
+        <x:v>2026-06-30 16:35:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-04-30 19:35:00</x:v>
+        <x:v>2026-06-30 18:35:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>198.929993</x:v>
+        <x:v>119.040001</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>112.220001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>155.750000</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>26.010000</x:v>
+        <x:v>7.400000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>82.160004</x:v>
+        <x:v>151.820007</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>216.210007</x:v>
+        <x:v>150.699997</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>357.480011</x:v>
+        <x:v>329.750000</x:v>
       </x:c>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
       <x:c r="N45" t="n" s="2">
-        <x:v>579.750000</x:v>
+        <x:v>1000.219971</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>9.730000</x:v>
+        <x:v>17.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-30 17:30:00</x:v>
+        <x:v>2026-06-30 16:30:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-04-30 19:30:00</x:v>
+        <x:v>2026-06-30 18:30:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>331.070007</x:v>
+        <x:v>180.559998</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>291.119995</x:v>
+        <x:v>361.040009</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>74.760002</x:v>
+        <x:v>0.730000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>343.660004</x:v>
+        <x:v>173.529999</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>323.299988</x:v>
+        <x:v>866.380005</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-189.880005</x:v>
+        <x:v>-133.679993</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>-2365.350098</x:v>
+        <x:v>-943.359985</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>693.280029</x:v>
+        <x:v>-384.179993</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>1628.380005</x:v>
+        <x:v>1147.290039</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>701.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-30 17:30:00</x:v>
+        <x:v>2026-06-30 16:30:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-04-30 19:30:00</x:v>
+        <x:v>2026-06-30 18:30:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>195.029999</x:v>
+        <x:v>115.989998</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>106.839996</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>145.839996</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>24.330000</x:v>
+        <x:v>7.050000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>92.529999</x:v>
+        <x:v>162.240005</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>189.880005</x:v>
+        <x:v>133.679993</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>440.000000</x:v>
+        <x:v>341.309998</x:v>
       </x:c>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
       <x:c r="N47" t="n" s="2">
-        <x:v>528.539978</x:v>
+        <x:v>1002.260010</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>9.790000</x:v>
+        <x:v>17.790001</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-30 17:25:00</x:v>
+        <x:v>2026-06-30 16:25:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-04-30 19:25:00</x:v>
+        <x:v>2026-06-30 18:25:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>319.489990</x:v>
+        <x:v>175.279999</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>277.200012</x:v>
+        <x:v>362.070007</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>73.529999</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>348.630005</x:v>
+        <x:v>176.339996</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>362.829987</x:v>
+        <x:v>921.979980</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-172.160004</x:v>
+        <x:v>-123.389999</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>-2391.739990</x:v>
+        <x:v>-911.830017</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>685.010010</x:v>
+        <x:v>-396.670013</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>1628.229980</x:v>
+        <x:v>1086.209961</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>691.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-30 17:25:00</x:v>
+        <x:v>2026-06-30 16:25:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-04-30 19:25:00</x:v>
+        <x:v>2026-06-30 18:25:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>192.919998</x:v>
+        <x:v>113.660004</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>103.599998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>130.809998</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>23.150000</x:v>
+        <x:v>7.140000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>102.389999</x:v>
+        <x:v>161.919998</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>172.160004</x:v>
+        <x:v>123.389999</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>517.469971</x:v>
+        <x:v>350.700012</x:v>
       </x:c>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
       <x:c r="N49" t="n" s="2">
-        <x:v>448.890015</x:v>
+        <x:v>998.229980</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>8.700000</x:v>
+        <x:v>17.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-30 17:20:00</x:v>
+        <x:v>2026-06-30 16:20:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-04-30 19:20:00</x:v>
+        <x:v>2026-06-30 18:20:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>312.609985</x:v>
+        <x:v>174.899994</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>249.660004</x:v>
+        <x:v>340.570007</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>70.029999</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>360.600006</x:v>
+        <x:v>190.029999</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>413.019989</x:v>
+        <x:v>937.539978</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-173.330002</x:v>
+        <x:v>-85.250000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>-2381.679932</x:v>
+        <x:v>-951.559998</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>682.859985</x:v>
+        <x:v>-396.670013</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>1623.619995</x:v>
+        <x:v>1086.439941</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>691.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-30 17:20:00</x:v>
+        <x:v>2026-06-30 16:20:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-04-30 19:20:00</x:v>
+        <x:v>2026-06-30 18:20:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>192.300003</x:v>
+        <x:v>121.919998</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>105.050003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>127.680000</x:v>
+        <x:v>-0.090000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>25.900000</x:v>
+        <x:v>7.550000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>115.330002</x:v>
+        <x:v>158.300003</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>173.330002</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>518.599976</x:v>
+        <x:v>352.859985</x:v>
       </x:c>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
       <x:c r="N51" t="n" s="2">
-        <x:v>436.790009</x:v>
+        <x:v>1005.190002</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>9.010000</x:v>
+        <x:v>17.309999</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-30 17:15:00</x:v>
+        <x:v>2026-06-30 16:15:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-04-30 19:15:00</x:v>
+        <x:v>2026-06-30 18:15:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>306.920013</x:v>
+        <x:v>175.100006</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>248.350006</x:v>
+        <x:v>293.929993</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>65.839996</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>361.399994</x:v>
+        <x:v>200.529999</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>459.390015</x:v>
+        <x:v>926.219971</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-227.199997</x:v>
+        <x:v>-69.449997</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>-2231.479980</x:v>
+        <x:v>-910.760010</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>668.200012</x:v>
+        <x:v>-404.049988</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>1498.650024</x:v>
+        <x:v>1089.819946</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>677.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-30 17:15:00</x:v>
+        <x:v>2026-06-30 16:15:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-04-30 19:15:00</x:v>
+        <x:v>2026-06-30 18:15:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>190.460007</x:v>
+        <x:v>120.010002</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>104.449997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>125.050003</x:v>
+        <x:v>-0.040000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>27.750000</x:v>
+        <x:v>7.740000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>127.970001</x:v>
+        <x:v>163.169998</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>227.199997</x:v>
+        <x:v>69.449997</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>600.380005</x:v>
+        <x:v>370.369995</x:v>
       </x:c>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
       <x:c r="N53" t="n" s="2">
-        <x:v>290.859985</x:v>
+        <x:v>1025.780029</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>8.500000</x:v>
+        <x:v>15.640000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-30 17:10:00</x:v>
+        <x:v>2026-06-30 16:10:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-04-30 19:10:00</x:v>
+        <x:v>2026-06-30 18:10:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>303.459991</x:v>
+        <x:v>174.029999</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>238.380005</x:v>
+        <x:v>240.410004</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>66.300003</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>363.320007</x:v>
+        <x:v>202.630005</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>512.809998</x:v>
+        <x:v>912.309998</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-299.549988</x:v>
+        <x:v>-65.730003</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>-2067.540039</x:v>
+        <x:v>-838.919983</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>653.650024</x:v>
+        <x:v>-408.170013</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>907.440002</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>1384.760010</x:v>
+        <x:v>1095.689941</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>663.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-30 17:10:00</x:v>
+        <x:v>2026-06-30 16:10:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-04-30 19:10:00</x:v>
+        <x:v>2026-06-30 18:10:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>188.139999</x:v>
+        <x:v>119.360001</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>99.160004</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>125.080002</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>27.120001</x:v>
+        <x:v>7.850000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>142.050003</x:v>
+        <x:v>181.979996</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>299.549988</x:v>
+        <x:v>65.730003</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>721.979980</x:v>
+        <x:v>386.510010</x:v>
       </x:c>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
       <x:c r="N55" t="n" s="2">
-        <x:v>81.190002</x:v>
+        <x:v>982.580017</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>9.660000</x:v>
+        <x:v>15.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-30 17:05:00</x:v>
+        <x:v>2026-06-30 16:05:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-04-30 19:05:00</x:v>
+        <x:v>2026-06-30 18:05:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>299.730011</x:v>
+        <x:v>172.100006</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>213.320007</x:v>
+        <x:v>205.429993</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>66.919998</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>373.250000</x:v>
+        <x:v>197.009995</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>564.500000</x:v>
+        <x:v>985.099976</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-324.769989</x:v>
+        <x:v>-59.139999</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>-2011.140015</x:v>
+        <x:v>-863.020020</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>653.650024</x:v>
+        <x:v>-410.609985</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>908.580017</x:v>
+        <x:v>992.739990</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>1373.459961</x:v>
+        <x:v>1095.339966</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>663.000000</x:v>
+        <x:v>715.000000</x:v>
       </x:c>
       <x:c r="O56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-30 17:05:00</x:v>
+        <x:v>2026-06-30 16:05:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-04-30 19:05:00</x:v>
+        <x:v>2026-06-30 18:05:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>182.389999</x:v>
+        <x:v>116.089996</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>93.480003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>123.760002</x:v>
+        <x:v>1.050000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>27.410000</x:v>
+        <x:v>7.310000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>156.800003</x:v>
+        <x:v>207.020004</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>324.769989</x:v>
+        <x:v>59.139999</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>725.919983</x:v>
+        <x:v>385.850006</x:v>
       </x:c>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
       <x:c r="N57" t="n" s="2">
-        <x:v>80.580002</x:v>
+        <x:v>977.619995</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>8.840000</x:v>
+        <x:v>15.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-30 17:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-04-30 19:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>288.420013</x:v>
+        <x:v>170.559998</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>175.960007</x:v>
+        <x:v>161.320007</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>64.419998</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>366.260010</x:v>
+        <x:v>200.059998</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>620.419983</x:v>
+        <x:v>987.530029</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-346.540009</x:v>
+        <x:v>26.070000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>-1893.449951</x:v>
+        <x:v>-883.909973</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>649.539978</x:v>
+        <x:v>-559.619995</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>956.750000</x:v>
+        <x:v>1018.849976</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>1229.979980</x:v>
+        <x:v>1216.699951</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>635.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-30 17:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-04-30 19:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>180.449997</x:v>
+        <x:v>114.190002</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>83.900002</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>125.209999</x:v>
+        <x:v>0.990000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>29.110001</x:v>
+        <x:v>6.090000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>171.649994</x:v>
+        <x:v>214.490005</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>346.540009</x:v>
+        <x:v>-26.070000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>769.690002</x:v>
+        <x:v>386.339996</x:v>
       </x:c>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
       <x:c r="N59" t="n" s="2">
-        <x:v>-11.780000</x:v>
+        <x:v>1006.710022</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>9.250000</x:v>
+        <x:v>14.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-30 16:55:00</x:v>
+        <x:v>2026-06-30 15:55:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-04-30 18:55:00</x:v>
+        <x:v>2026-06-30 17:55:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>274.959991</x:v>
+        <x:v>163.929993</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>157.070007</x:v>
+        <x:v>124.489998</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>60.099998</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>388.940002</x:v>
+        <x:v>203.960007</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>677.000000</x:v>
+        <x:v>1005.979980</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-378.510010</x:v>
+        <x:v>82.580002</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>-1731.689941</x:v>
+        <x:v>-914.039978</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>645.419983</x:v>
+        <x:v>-700.169983</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>1084.050049</x:v>
+        <x:v>1320.910034</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>608.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-30 16:55:00</x:v>
+        <x:v>2026-06-30 15:55:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-04-30 18:55:00</x:v>
+        <x:v>2026-06-30 17:55:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>180.089996</x:v>
+        <x:v>114.739998</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>82.120003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>124.989998</x:v>
+        <x:v>1.020000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>29.129999</x:v>
+        <x:v>6.210000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>187.919998</x:v>
+        <x:v>223.710007</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>378.510010</x:v>
+        <x:v>-82.580002</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>802.539978</x:v>
+        <x:v>386.170013</x:v>
       </x:c>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
       <x:c r="N61" t="n" s="2">
-        <x:v>-98.989998</x:v>
+        <x:v>1071.930054</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>8.670000</x:v>
+        <x:v>14.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-30 16:50:00</x:v>
+        <x:v>2026-06-30 15:50:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-04-30 18:50:00</x:v>
+        <x:v>2026-06-30 17:50:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>270.309998</x:v>
+        <x:v>158.309998</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>156.039993</x:v>
+        <x:v>104.510002</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>56.279999</x:v>
+        <x:v>0.600000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>388.410004</x:v>
+        <x:v>209.199997</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>736.380005</x:v>
+        <x:v>1076.910034</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-378.250000</x:v>
+        <x:v>78.480003</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>-1717.040039</x:v>
+        <x:v>-955.239990</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>645.419983</x:v>
+        <x:v>-700.169983</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>1081.670044</x:v>
+        <x:v>1328.560059</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>608.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-30 16:50:00</x:v>
+        <x:v>2026-06-30 15:50:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-04-30 18:50:00</x:v>
+        <x:v>2026-06-30 17:50:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>175.779999</x:v>
+        <x:v>116.379997</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>82.540001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>128.380005</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>31.540001</x:v>
+        <x:v>6.050000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>203.990005</x:v>
+        <x:v>228.029999</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>378.250000</x:v>
+        <x:v>-78.480003</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>806.419983</x:v>
+        <x:v>383.739990</x:v>
       </x:c>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
       <x:c r="N63" t="n" s="2">
-        <x:v>-95.320000</x:v>
+        <x:v>1092.900024</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>7.540000</x:v>
+        <x:v>13.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-30 16:45:00</x:v>
+        <x:v>2026-06-30 15:45:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-04-30 18:45:00</x:v>
+        <x:v>2026-06-30 17:45:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>270.429993</x:v>
+        <x:v>155.770004</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>135.360001</x:v>
+        <x:v>99.059998</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>50.740002</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>405.760010</x:v>
+        <x:v>209.440002</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>795.479980</x:v>
+        <x:v>1026.150024</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>-376.089996</x:v>
+        <x:v>77.730003</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>-1723.170044</x:v>
+        <x:v>-924.450012</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>657.979980</x:v>
+        <x:v>-700.169983</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>936.989990</x:v>
+        <x:v>1355.890015</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>596.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-30 16:45:00</x:v>
+        <x:v>2026-06-30 15:45:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-04-30 18:45:00</x:v>
+        <x:v>2026-06-30 17:45:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>173.089996</x:v>
+        <x:v>116.070000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>83.070000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>121.849998</x:v>
+        <x:v>1.270000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>35.520000</x:v>
+        <x:v>5.590000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>221.000000</x:v>
+        <x:v>241.779999</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>376.089996</x:v>
+        <x:v>-77.730003</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>819.150024</x:v>
+        <x:v>343.559998</x:v>
       </x:c>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
       <x:c r="N65" t="n" s="2">
-        <x:v>-130.589996</x:v>
+        <x:v>1155.800049</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>6.380000</x:v>
+        <x:v>12.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-30 16:40:00</x:v>
+        <x:v>2026-06-30 15:40:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-04-30 18:40:00</x:v>
+        <x:v>2026-06-30 17:40:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>265.730011</x:v>
+        <x:v>160.029999</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>117.500000</x:v>
+        <x:v>92.849998</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>44.750000</x:v>
+        <x:v>2.940000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>420.549988</x:v>
+        <x:v>201.919998</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>859.030029</x:v>
+        <x:v>1052.939941</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>-376.549988</x:v>
+        <x:v>108.930000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>-1543.910034</x:v>
+        <x:v>-987.090027</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>667.429993</x:v>
+        <x:v>-700.169983</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>797.210022</x:v>
+        <x:v>1373.569946</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>585.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-30 16:40:00</x:v>
+        <x:v>2026-06-30 15:40:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-04-30 18:40:00</x:v>
+        <x:v>2026-06-30 17:40:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>172.360001</x:v>
+        <x:v>112.550003</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>83.610001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>125.089996</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>39.220001</x:v>
+        <x:v>5.700000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>238.610001</x:v>
+        <x:v>255.929993</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>376.549988</x:v>
+        <x:v>-108.930000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>831.080017</x:v>
+        <x:v>301.179993</x:v>
       </x:c>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
       <x:c r="N67" t="n" s="2">
-        <x:v>-174.720001</x:v>
+        <x:v>1215.310059</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>4.090000</x:v>
+        <x:v>12.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-30 16:35:00</x:v>
+        <x:v>2026-06-30 15:35:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-04-30 18:35:00</x:v>
+        <x:v>2026-06-30 17:35:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>265.119995</x:v>
+        <x:v>160.330002</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>103.430000</x:v>
+        <x:v>87.790001</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>41.970001</x:v>
+        <x:v>2.020000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>435.359985</x:v>
+        <x:v>194.720001</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>919.280029</x:v>
+        <x:v>1037.560059</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>-374.769989</x:v>
+        <x:v>105.080002</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>-1549.260010</x:v>
+        <x:v>-992.869995</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>667.429993</x:v>
+        <x:v>-697.840027</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>796.210022</x:v>
+        <x:v>1373.500000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>583.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-30 16:35:00</x:v>
+        <x:v>2026-06-30 15:35:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-04-30 18:35:00</x:v>
+        <x:v>2026-06-30 17:35:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>168.429993</x:v>
+        <x:v>114.720001</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>84.419998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>123.669998</x:v>
+        <x:v>3.220000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>42.000000</x:v>
+        <x:v>7.100000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>256.100006</x:v>
+        <x:v>248.910004</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>374.769989</x:v>
+        <x:v>-105.080002</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>829.650024</x:v>
+        <x:v>295.570007</x:v>
       </x:c>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
       <x:c r="N69" t="n" s="2">
-        <x:v>-220.899994</x:v>
+        <x:v>1189.739990</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>-6.210000</x:v>
+        <x:v>11.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-30 16:30:00</x:v>
+        <x:v>2026-06-30 15:30:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-04-30 18:30:00</x:v>
+        <x:v>2026-06-30 17:30:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>263.109985</x:v>
+        <x:v>164.520004</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>89.080002</x:v>
+        <x:v>82.559998</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>40.630001</x:v>
+        <x:v>2.970000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>454.399994</x:v>
+        <x:v>187.350006</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>984.390015</x:v>
+        <x:v>1050.449951</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>-393.380005</x:v>
+        <x:v>55.029999</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>-1613.239990</x:v>
+        <x:v>-1348.199951</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>685.940002</x:v>
+        <x:v>-336.720001</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>711.320007</x:v>
+        <x:v>1376.729980</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>510.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-30 16:30:00</x:v>
+        <x:v>2026-06-30 15:30:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-04-30 18:30:00</x:v>
+        <x:v>2026-06-30 17:30:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>165.119995</x:v>
+        <x:v>123.120003</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>84.669998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>129.279999</x:v>
+        <x:v>3.220000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>45.740002</x:v>
+        <x:v>6.780000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>274.299988</x:v>
+        <x:v>282.049988</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>393.380005</x:v>
+        <x:v>-55.029999</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>826.590027</x:v>
+        <x:v>162.470001</x:v>
       </x:c>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
       <x:c r="N71" t="n" s="2">
-        <x:v>-230.389999</x:v>
+        <x:v>1250.760010</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>4.500000</x:v>
+        <x:v>11.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-30 16:25:00</x:v>
+        <x:v>2026-06-30 15:25:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-04-30 18:25:00</x:v>
+        <x:v>2026-06-30 17:25:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>259.739990</x:v>
+        <x:v>166.410004</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>77.650002</x:v>
+        <x:v>78.489998</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>41.060001</x:v>
+        <x:v>0.980000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>455.839996</x:v>
+        <x:v>174.350006</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1052.859985</x:v>
+        <x:v>1115.250000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>-411.660004</x:v>
+        <x:v>-79.019997</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>-1497.479980</x:v>
+        <x:v>-1583.380005</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>700.479980</x:v>
+        <x:v>-0.260000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>634.530029</x:v>
+        <x:v>1379.560059</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>439.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-30 16:25:00</x:v>
+        <x:v>2026-06-30 15:25:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-04-30 18:25:00</x:v>
+        <x:v>2026-06-30 17:25:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>170.479996</x:v>
+        <x:v>125.769997</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>84.150002</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>128.389999</x:v>
+        <x:v>5.550000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>49.400002</x:v>
+        <x:v>7.010000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>293.390015</x:v>
+        <x:v>297.339996</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>411.660004</x:v>
+        <x:v>79.019997</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>822.630005</x:v>
+        <x:v>37.240002</x:v>
       </x:c>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
       <x:c r="N73" t="n" s="2">
-        <x:v>-251.570007</x:v>
+        <x:v>1258.319946</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>5.080000</x:v>
+        <x:v>9.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-30 16:20:00</x:v>
+        <x:v>2026-06-30 15:20:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-04-30 18:20:00</x:v>
+        <x:v>2026-06-30 17:20:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>253.779999</x:v>
+        <x:v>166.850006</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>54.930000</x:v>
+        <x:v>73.709999</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>39.740002</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>466.420013</x:v>
+        <x:v>183.880005</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>1109.300049</x:v>
+        <x:v>1121.619995</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>-413.329987</x:v>
+        <x:v>-79.019997</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>-1421.119995</x:v>
+        <x:v>-1577.910034</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>700.479980</x:v>
+        <x:v>-2.750000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>633.309998</x:v>
+        <x:v>1378.390015</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-30 16:20:00</x:v>
+        <x:v>2026-06-30 15:20:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-04-30 18:20:00</x:v>
+        <x:v>2026-06-30 17:20:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>169.910004</x:v>
+        <x:v>122.320000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>84.389999</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>132.759995</x:v>
+        <x:v>6.520000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>49.810001</x:v>
+        <x:v>7.160000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>313.140015</x:v>
+        <x:v>312.399994</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>413.329987</x:v>
+        <x:v>79.019997</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>822.710022</x:v>
+        <x:v>36.189999</x:v>
       </x:c>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
       <x:c r="N75" t="n" s="2">
-        <x:v>-275.429993</x:v>
+        <x:v>1220.439941</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>9.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-30 16:15:00</x:v>
+        <x:v>2026-06-30 15:15:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-04-30 18:15:00</x:v>
+        <x:v>2026-06-30 17:15:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>246.759995</x:v>
+        <x:v>164.490005</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>43.060001</x:v>
+        <x:v>79.650002</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>37.180000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>466.769989</x:v>
+        <x:v>176.600006</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>1170.650024</x:v>
+        <x:v>1159.099976</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-332.859985</x:v>
+        <x:v>-56.049999</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>-1315.310059</x:v>
+        <x:v>-1381.359985</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>700.479980</x:v>
+        <x:v>-221.369995</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>479.079987</x:v>
+        <x:v>1336.140015</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>283.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-30 16:15:00</x:v>
+        <x:v>2026-06-30 15:15:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-04-30 18:15:00</x:v>
+        <x:v>2026-06-30 17:15:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>169.649994</x:v>
+        <x:v>115.419998</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>81.800003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>133.509995</x:v>
+        <x:v>7.530000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>50.919998</x:v>
+        <x:v>9.190000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>333.390015</x:v>
+        <x:v>319.489990</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>332.859985</x:v>
+        <x:v>56.049999</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>853.900024</x:v>
+        <x:v>14.510000</x:v>
       </x:c>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
       <x:c r="N77" t="n" s="2">
-        <x:v>-231.419998</x:v>
+        <x:v>1254.900024</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>8.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-30 16:10:00</x:v>
+        <x:v>2026-06-30 15:10:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-04-30 18:10:00</x:v>
+        <x:v>2026-06-30 17:10:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>238.970001</x:v>
+        <x:v>165.539993</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>29.730000</x:v>
+        <x:v>72.440002</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>35.950001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>483.410004</x:v>
+        <x:v>179.729996</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>1229.670044</x:v>
+        <x:v>1219.150024</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-248.240005</x:v>
+        <x:v>-37.580002</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>-1150.469971</x:v>
+        <x:v>-1239.500000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>699.330017</x:v>
+        <x:v>-428.459991</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1042.890015</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>334.640015</x:v>
+        <x:v>1292.030029</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>140.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-30 16:10:00</x:v>
+        <x:v>2026-06-30 15:10:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-04-30 18:10:00</x:v>
+        <x:v>2026-06-30 17:10:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>171.570007</x:v>
+        <x:v>116.949997</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>82.160004</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>134.610001</x:v>
+        <x:v>7.440000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>52.290001</x:v>
+        <x:v>9.310000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>352.410004</x:v>
+        <x:v>336.290009</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>248.240005</x:v>
+        <x:v>37.580002</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>886.460022</x:v>
+        <x:v>-5.390000</x:v>
       </x:c>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
       <x:c r="N79" t="n" s="2">
-        <x:v>-184.369995</x:v>
+        <x:v>1237.630005</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>3.570000</x:v>
+        <x:v>7.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-30 16:05:00</x:v>
+        <x:v>2026-06-30 15:05:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-04-30 18:05:00</x:v>
+        <x:v>2026-06-30 17:05:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>229.990005</x:v>
+        <x:v>163.210007</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>20.500000</x:v>
+        <x:v>79.480003</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>33.910000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>504.630005</x:v>
+        <x:v>190.740005</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>1286.680054</x:v>
+        <x:v>1252.849976</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-265.089996</x:v>
+        <x:v>-29.160000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>-1105.140015</x:v>
+        <x:v>-1274.150024</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>699.330017</x:v>
+        <x:v>-428.459991</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>1003.690002</x:v>
+        <x:v>1039.510010</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>332.170013</x:v>
+        <x:v>1290.599976</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>136.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-30 16:05:00</x:v>
+        <x:v>2026-06-30 15:05:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-04-30 18:05:00</x:v>
+        <x:v>2026-06-30 17:05:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>170.500000</x:v>
+        <x:v>116.680000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>79.059998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>132.399994</x:v>
+        <x:v>7.470000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>56.810001</x:v>
+        <x:v>9.300000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>371.429993</x:v>
+        <x:v>344.760010</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>265.089996</x:v>
+        <x:v>29.160000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>889.400024</x:v>
+        <x:v>-5.080000</x:v>
       </x:c>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
       <x:c r="N81" t="n" s="2">
-        <x:v>-208.880005</x:v>
+        <x:v>1228.479980</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>2.170000</x:v>
+        <x:v>7.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-30 16:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-04-30 18:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>229.589996</x:v>
+        <x:v>165.449997</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>60.070000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>32.340000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>521.489990</x:v>
+        <x:v>185.330002</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>1340.729980</x:v>
+        <x:v>1319.550049</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>-203.279999</x:v>
+        <x:v>60.950001</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>-1096.699951</x:v>
+        <x:v>-1169.109985</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>696.000000</x:v>
+        <x:v>-456.679993</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>1006.700012</x:v>
+        <x:v>873.919983</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>277.839996</x:v>
+        <x:v>1244.930054</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>47.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-30 16:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-04-30 18:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>170.440002</x:v>
+        <x:v>115.760002</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>73.739998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>134.059998</x:v>
+        <x:v>5.670000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>57.709999</x:v>
+        <x:v>9.830000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>392.399994</x:v>
+        <x:v>369.170013</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>203.279999</x:v>
+        <x:v>-60.950001</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>924.450012</x:v>
+        <x:v>99.800003</x:v>
       </x:c>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
       <x:c r="N83" t="n" s="2">
-        <x:v>-218.649994</x:v>
+        <x:v>1237.510010</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>3.330000</x:v>
+        <x:v>8.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-30 15:55:00</x:v>
+        <x:v>2026-06-30 14:55:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-04-30 17:55:00</x:v>
+        <x:v>2026-06-30 16:55:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>224.050003</x:v>
+        <x:v>167.570007</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>57.869999</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>31.190001</x:v>
+        <x:v>-0.040000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>523.599976</x:v>
+        <x:v>183.300003</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>1394.640015</x:v>
+        <x:v>1323.930054</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-132.330002</x:v>
+        <x:v>93.800003</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>-986.190002</x:v>
+        <x:v>-970.679993</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>696.000000</x:v>
+        <x:v>-484.399994</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>223.139999</x:v>
+        <x:v>1200.770020</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-30 15:55:00</x:v>
+        <x:v>2026-06-30 14:55:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-04-30 17:55:00</x:v>
+        <x:v>2026-06-30 16:55:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>175.610001</x:v>
+        <x:v>114.029999</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>67.410004</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>135.649994</x:v>
+        <x:v>3.180000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>59.450001</x:v>
+        <x:v>10.210000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>411.859985</x:v>
+        <x:v>382.820007</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>132.330002</x:v>
+        <x:v>-93.800003</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>970.219971</x:v>
+        <x:v>200.289993</x:v>
       </x:c>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
       <x:c r="N85" t="n" s="2">
-        <x:v>-188.389999</x:v>
+        <x:v>1125.619995</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>3.440000</x:v>
+        <x:v>8.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-30 15:50:00</x:v>
+        <x:v>2026-06-30 14:50:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-04-30 17:50:00</x:v>
+        <x:v>2026-06-30 16:50:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>220.050003</x:v>
+        <x:v>166.580002</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>57.369999</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>30.740000</x:v>
+        <x:v>5.500000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>537.200012</x:v>
+        <x:v>185.330002</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>1440.150024</x:v>
+        <x:v>1422.140015</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-137.610001</x:v>
+        <x:v>114.239998</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>-930.989990</x:v>
+        <x:v>-1115.369995</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>693.210022</x:v>
+        <x:v>-484.399994</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>218.500000</x:v>
+        <x:v>1205.020020</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>-42.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-30 15:50:00</x:v>
+        <x:v>2026-06-30 14:50:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-04-30 17:50:00</x:v>
+        <x:v>2026-06-30 16:50:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>172.050003</x:v>
+        <x:v>116.650002</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>64.089996</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>136.160004</x:v>
+        <x:v>0.990000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>60.200001</x:v>
+        <x:v>11.510000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>431.339996</x:v>
+        <x:v>404.559998</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>137.610001</x:v>
+        <x:v>-114.239998</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>972.559998</x:v>
+        <x:v>197.949997</x:v>
       </x:c>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
       <x:c r="N87" t="n" s="2">
-        <x:v>-206.110001</x:v>
+        <x:v>1117.699951</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>3.030000</x:v>
+        <x:v>7.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-30 15:45:00</x:v>
+        <x:v>2026-06-30 14:45:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-04-30 17:45:00</x:v>
+        <x:v>2026-06-30 16:45:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>204.619995</x:v>
+        <x:v>166.770004</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>58.310001</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>31.770000</x:v>
+        <x:v>8.790000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>536.599976</x:v>
+        <x:v>172.490005</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>1473.280029</x:v>
+        <x:v>1452.339966</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>-262.679993</x:v>
+        <x:v>94.750000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>-400.980011</x:v>
+        <x:v>-1190.020020</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>564.039978</x:v>
+        <x:v>-496.429993</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>-24.000000</x:v>
+        <x:v>1275.540039</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>-172.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-30 15:45:00</x:v>
+        <x:v>2026-06-30 14:45:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-04-30 17:45:00</x:v>
+        <x:v>2026-06-30 16:45:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>172.710007</x:v>
+        <x:v>117.459999</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>65.309998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>138.600006</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>67.800003</x:v>
+        <x:v>12.510000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>454.929993</x:v>
+        <x:v>409.920013</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>262.679993</x:v>
+        <x:v>-94.750000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>919.659973</x:v>
+        <x:v>154.279999</x:v>
       </x:c>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
       <x:c r="N89" t="n" s="2">
-        <x:v>-300.730011</x:v>
+        <x:v>1120.540039</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>3.470000</x:v>
+        <x:v>7.470000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-30 15:40:00</x:v>
+        <x:v>2026-06-30 14:40:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-04-30 17:40:00</x:v>
+        <x:v>2026-06-30 16:40:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>187.850006</x:v>
+        <x:v>167.050003</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>57.369999</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>31.080000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>556.659973</x:v>
+        <x:v>157.869995</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>1528.709961</x:v>
+        <x:v>1463.479980</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-357.070007</x:v>
+        <x:v>33.619999</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>141.729996</x:v>
+        <x:v>-1114.949951</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>437.660004</x:v>
+        <x:v>-508.209991</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>-74.000000</x:v>
+        <x:v>1328.550049</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>-292.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-30 15:40:00</x:v>
+        <x:v>2026-06-30 14:40:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-04-30 17:40:00</x:v>
+        <x:v>2026-06-30 16:40:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>168.649994</x:v>
+        <x:v>117.900002</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>64.980003</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>139.130005</x:v>
+        <x:v>0.470000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>67.419998</x:v>
+        <x:v>12.900000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>472.119995</x:v>
+        <x:v>464.630005</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>357.070007</x:v>
+        <x:v>-33.619999</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>910.030029</x:v>
+        <x:v>112.500000</x:v>
       </x:c>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
       <x:c r="N91" t="n" s="2">
-        <x:v>-364.309998</x:v>
+        <x:v>1119.839966</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>17.690001</x:v>
+        <x:v>7.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-30 15:35:00</x:v>
+        <x:v>2026-06-30 14:35:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-04-30 17:35:00</x:v>
+        <x:v>2026-06-30 16:35:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>178.050003</x:v>
+        <x:v>165.199997</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>58.689999</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>30.510000</x:v>
+        <x:v>1.010000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>552.940002</x:v>
+        <x:v>144.759995</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>1548.359985</x:v>
+        <x:v>1540.170044</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>-394.100006</x:v>
+        <x:v>33.570000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>348.829987</x:v>
+        <x:v>-1160.500000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>438.820007</x:v>
+        <x:v>-504.929993</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>-78.000000</x:v>
+        <x:v>1329.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>-293.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-30 15:35:00</x:v>
+        <x:v>2026-06-30 14:35:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-04-30 17:35:00</x:v>
+        <x:v>2026-06-30 16:35:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>169.699997</x:v>
+        <x:v>116.110001</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>62.470001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>141.429993</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>67.419998</x:v>
+        <x:v>12.990000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>490.869995</x:v>
+        <x:v>463.070007</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>394.100006</x:v>
+        <x:v>-33.570000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>924.609985</x:v>
+        <x:v>113.150002</x:v>
       </x:c>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
       <x:c r="N93" t="n" s="2">
-        <x:v>-407.989990</x:v>
+        <x:v>1105.040039</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>18.719999</x:v>
+        <x:v>6.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-30 15:30:00</x:v>
+        <x:v>2026-06-30 14:30:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-04-30 17:30:00</x:v>
+        <x:v>2026-06-30 16:30:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>171.660004</x:v>
+        <x:v>170.029999</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>57.980000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>24.320000</x:v>
+        <x:v>1.450000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>485.929993</x:v>
+        <x:v>140.419998</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>1353.739990</x:v>
+        <x:v>1507.270020</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>-361.940002</x:v>
+        <x:v>51.529999</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>621.539978</x:v>
+        <x:v>-1452.819946</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>559.049988</x:v>
+        <x:v>-371.779999</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>-227.000000</x:v>
+        <x:v>1312.599976</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>-501.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-30 15:30:00</x:v>
+        <x:v>2026-06-30 14:30:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-04-30 17:30:00</x:v>
+        <x:v>2026-06-30 16:30:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>170.050003</x:v>
+        <x:v>117.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>64.129997</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>142.660004</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>73.129997</x:v>
+        <x:v>13.970000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>510.950012</x:v>
+        <x:v>489.989990</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>361.940002</x:v>
+        <x:v>-51.529999</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>888.299988</x:v>
+        <x:v>108.809998</x:v>
       </x:c>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
       <x:c r="N95" t="n" s="2">
-        <x:v>-412.079987</x:v>
+        <x:v>1115.609985</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>3.400000</x:v>
+        <x:v>5.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-30 15:25:00</x:v>
+        <x:v>2026-06-30 14:25:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-04-30 17:25:00</x:v>
+        <x:v>2026-06-30 16:25:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>170.070007</x:v>
+        <x:v>176.039993</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>55.900002</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>22.780001</x:v>
+        <x:v>1.620000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>498.929993</x:v>
+        <x:v>135.470001</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>1161.819946</x:v>
+        <x:v>1511.810059</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>-392.230011</x:v>
+        <x:v>65.209999</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1501.750000</x:v>
+        <x:v>-1640.040039</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>670.500000</x:v>
+        <x:v>-241.960007</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>-372.000000</x:v>
+        <x:v>1298.329956</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>-692.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O96" s="2"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-30 15:25:00</x:v>
+        <x:v>2026-06-30 14:25:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-04-30 17:25:00</x:v>
+        <x:v>2026-06-30 16:25:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>166.160004</x:v>
+        <x:v>118.720001</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>60.090000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>135.460007</x:v>
+        <x:v>0.890000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>77.269997</x:v>
+        <x:v>12.600000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>529.890015</x:v>
+        <x:v>517.859985</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>392.230011</x:v>
+        <x:v>-65.209999</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>893.739990</x:v>
+        <x:v>104.820000</x:v>
       </x:c>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
       <x:c r="N97" t="n" s="2">
-        <x:v>-419.640015</x:v>
+        <x:v>1086.250000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>3.130000</x:v>
+        <x:v>5.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-30 15:20:00</x:v>
+        <x:v>2026-06-30 14:20:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-04-30 17:20:00</x:v>
+        <x:v>2026-06-30 16:20:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>165.860001</x:v>
+        <x:v>157.729996</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>58.360001</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>22.629999</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>479.649994</x:v>
+        <x:v>137.369995</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>1169.619995</x:v>
+        <x:v>1547.270020</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>-406.380005</x:v>
+        <x:v>67.449997</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1738.030029</x:v>
+        <x:v>-1586.020020</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>671.609985</x:v>
+        <x:v>-242.970001</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>-372.000000</x:v>
+        <x:v>1293.709961</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>-692.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-30 15:20:00</x:v>
+        <x:v>2026-06-30 14:20:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-04-30 17:20:00</x:v>
+        <x:v>2026-06-30 16:20:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>165.740005</x:v>
+        <x:v>117.809998</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>52.959999</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>125.779999</x:v>
+        <x:v>1.260000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>74.029999</x:v>
+        <x:v>9.940000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>546.090027</x:v>
+        <x:v>530.159973</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>406.380005</x:v>
+        <x:v>-67.449997</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>919.570007</x:v>
+        <x:v>102.860001</x:v>
       </x:c>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
       <x:c r="N99" t="n" s="2">
-        <x:v>-412.910004</x:v>
+        <x:v>1075.180054</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>5.590000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-30 15:15:00</x:v>
+        <x:v>2026-06-30 14:15:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-04-30 17:15:00</x:v>
+        <x:v>2026-06-30 16:15:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>164.009995</x:v>
+        <x:v>160.410004</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>59.790001</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>21.740000</x:v>
+        <x:v>1.790000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>469.040009</x:v>
+        <x:v>127.470001</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>1069.599976</x:v>
+        <x:v>1616.640015</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-378.510010</x:v>
+        <x:v>115.900002</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1687.300049</x:v>
+        <x:v>-1529.189941</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>685.840027</x:v>
+        <x:v>-285.470001</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>1009.719971</x:v>
+        <x:v>712.830017</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>-506.000000</x:v>
+        <x:v>1205.949951</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>-678.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-30 15:15:00</x:v>
+        <x:v>2026-06-30 14:15:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-04-30 17:15:00</x:v>
+        <x:v>2026-06-30 16:15:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>166.350006</x:v>
+        <x:v>115.730003</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>51.910000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>135.529999</x:v>
+        <x:v>1.220000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>65.559998</x:v>
+        <x:v>6.720000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>564.510010</x:v>
+        <x:v>530.929993</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>378.510010</x:v>
+        <x:v>-115.900002</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>895.530029</x:v>
+        <x:v>67.489998</x:v>
       </x:c>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
       <x:c r="N101" t="n" s="2">
-        <x:v>-420.359985</x:v>
+        <x:v>1123.189941</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>4.870000</x:v>
+        <x:v>4.740000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>