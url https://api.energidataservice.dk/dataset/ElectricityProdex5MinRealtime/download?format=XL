--- v1 (2026-06-30)
+++ v2 (2026-08-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R4a1c06cd0a1640ffa46d686fc7e9a1d0"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R781dfbcb6d20453d8b19ecacea0b98d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a1c06cd0a1640ffa46d686fc7e9a1d0" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R781dfbcb6d20453d8b19ecacea0b98d6" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:O101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -207,4327 +207,4327 @@
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>BornholmSE4</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-30 18:20:00</x:v>
+        <x:v>2026-08-14 21:10:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-30 20:20:00</x:v>
+        <x:v>2026-08-14 23:10:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>200.699997</x:v>
+        <x:v>168.350006</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>413.619995</x:v>
+        <x:v>348.119995</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>4.790000</x:v>
+        <x:v>928.530029</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>105.190002</x:v>
+        <x:v>536.989990</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>199.119995</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-59.369999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>-1325.699951</x:v>
+        <x:v>-551.059998</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>-254.169998</x:v>
+        <x:v>-183.270004</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-873.960022</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>1321.869995</x:v>
+        <x:v>1316.469971</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-30 18:20:00</x:v>
+        <x:v>2026-08-14 21:10:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-30 20:20:00</x:v>
+        <x:v>2026-08-14 23:10:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>138.339996</x:v>
+        <x:v>125.370003</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>350.309998</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>-0.050000</x:v>
+        <x:v>579.650024</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>9.390000</x:v>
+        <x:v>149.550003</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>67.690002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>59.369999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>195.750000</x:v>
+        <x:v>-221.919998</x:v>
       </x:c>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
       <x:c r="N3" t="n" s="2">
-        <x:v>1162.209961</x:v>
+        <x:v>425.470001</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>22.309999</x:v>
+        <x:v>-9.420000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-30 18:15:00</x:v>
+        <x:v>2026-08-14 21:05:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-30 20:15:00</x:v>
+        <x:v>2026-08-14 23:05:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>211.119995</x:v>
+        <x:v>171.410004</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>413.399994</x:v>
+        <x:v>347.239990</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>1.060000</x:v>
+        <x:v>938.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>112.040001</x:v>
+        <x:v>538.320007</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>222.410004</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-29.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>-1351.420044</x:v>
+        <x:v>-399.890015</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>-226.240005</x:v>
+        <x:v>-322.690002</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-873.960022</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>1267.729980</x:v>
+        <x:v>1316.609985</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-30 18:15:00</x:v>
+        <x:v>2026-08-14 21:05:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-30 20:15:00</x:v>
+        <x:v>2026-08-14 23:05:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>136.539993</x:v>
+        <x:v>127.070000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>349.920013</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>-0.050000</x:v>
+        <x:v>576.390015</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>7.370000</x:v>
+        <x:v>147.750000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>69.830002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>29.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>228.860001</x:v>
+        <x:v>-215.050003</x:v>
       </x:c>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
       <x:c r="N5" t="n" s="2">
-        <x:v>1187.329956</x:v>
+        <x:v>438.250000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>22.820000</x:v>
+        <x:v>-9.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-30 18:10:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-30 20:10:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>219.520004</x:v>
+        <x:v>183.020004</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>413.609985</x:v>
+        <x:v>353.250000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>950.700012</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>121.790001</x:v>
+        <x:v>530.849976</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>241.419998</x:v>
+        <x:v>2.040000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>53.110001</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>-1383.849976</x:v>
+        <x:v>-255.300003</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>-202.050003</x:v>
+        <x:v>-459.079987</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-900.010010</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>1216.770020</x:v>
+        <x:v>1245.459961</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-30 18:10:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-30 20:10:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>138.740005</x:v>
+        <x:v>127.959999</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>350.109985</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>-0.050000</x:v>
+        <x:v>563.809998</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>7.130000</x:v>
+        <x:v>147.020004</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>72.260002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-53.110001</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>261.329987</x:v>
+        <x:v>-154.179993</x:v>
       </x:c>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
       <x:c r="N7" t="n" s="2">
-        <x:v>1173.949951</x:v>
+        <x:v>423.359985</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>22.450001</x:v>
+        <x:v>10.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-30 18:05:00</x:v>
+        <x:v>2026-08-14 20:55:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-30 20:05:00</x:v>
+        <x:v>2026-08-14 22:55:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>238.440002</x:v>
+        <x:v>185.529999</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>416.470001</x:v>
+        <x:v>352.220001</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>1.190000</x:v>
+        <x:v>972.479980</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>120.160004</x:v>
+        <x:v>520.400024</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>263.250000</x:v>
+        <x:v>1.860000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>93.800003</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>-1428.300049</x:v>
+        <x:v>-223.710007</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>-203.050003</x:v>
+        <x:v>-459.079987</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>1218.910034</x:v>
+        <x:v>1186.119995</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>715.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-30 18:05:00</x:v>
+        <x:v>2026-08-14 20:55:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-30 20:05:00</x:v>
+        <x:v>2026-08-14 22:55:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>143.990005</x:v>
+        <x:v>128.970001</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>348.029999</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>-0.050000</x:v>
+        <x:v>559.179993</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>6.870000</x:v>
+        <x:v>144.000000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>76.739998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-93.800003</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>262.760010</x:v>
+        <x:v>-105.889999</x:v>
       </x:c>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
       <x:c r="N9" t="n" s="2">
-        <x:v>1182.910034</x:v>
+        <x:v>452.970001</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>22.549999</x:v>
+        <x:v>-9.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 20:50:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 22:50:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>276.519989</x:v>
+        <x:v>185.750000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>420.170013</x:v>
+        <x:v>346.510010</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2.910000</x:v>
+        <x:v>987.489990</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>122.550003</x:v>
+        <x:v>499.929993</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>295.000000</x:v>
+        <x:v>1.590000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.839996</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>-1557.359985</x:v>
+        <x:v>-191.110001</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>-260.750000</x:v>
+        <x:v>-459.079987</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>1313.680054</x:v>
+        <x:v>1184.630005</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 20:50:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 22:50:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>146.509995</x:v>
+        <x:v>131.839996</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>347.769989</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.320000</x:v>
+        <x:v>560.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>5.140000</x:v>
+        <x:v>143.169998</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>72.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-95.839996</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>284.750000</x:v>
+        <x:v>-108.260002</x:v>
       </x:c>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
       <x:c r="N11" t="n" s="2">
-        <x:v>1173.770020</x:v>
+        <x:v>462.720001</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>22.309999</x:v>
+        <x:v>-8.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-30 17:55:00</x:v>
+        <x:v>2026-08-14 20:45:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-30 19:55:00</x:v>
+        <x:v>2026-08-14 22:45:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>283.970001</x:v>
+        <x:v>185.360001</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>415.529999</x:v>
+        <x:v>351.640015</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2.200000</x:v>
+        <x:v>936.659973</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>125.110001</x:v>
+        <x:v>488.130005</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>308.880005</x:v>
+        <x:v>1.410000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>79.169998</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>-1611.770020</x:v>
+        <x:v>-79.910004</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>-317.609985</x:v>
+        <x:v>-446.320007</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>1380.369995</x:v>
+        <x:v>1155.319946</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-30 17:55:00</x:v>
+        <x:v>2026-08-14 20:45:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-30 19:55:00</x:v>
+        <x:v>2026-08-14 22:45:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>142.649994</x:v>
+        <x:v>135.410004</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>352.399994</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>1.320000</x:v>
+        <x:v>558.130005</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>4.810000</x:v>
+        <x:v>141.190002</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>75.839996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-79.169998</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>302.660004</x:v>
+        <x:v>-83.379997</x:v>
       </x:c>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
       <x:c r="N13" t="n" s="2">
-        <x:v>1143.300049</x:v>
+        <x:v>447.109985</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>22.000000</x:v>
+        <x:v>10.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-30 17:50:00</x:v>
+        <x:v>2026-08-14 20:40:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-30 19:50:00</x:v>
+        <x:v>2026-08-14 22:40:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>280.160004</x:v>
+        <x:v>186.699997</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>418.670013</x:v>
+        <x:v>352.369995</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2.520000</x:v>
+        <x:v>884.099976</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>117.209999</x:v>
+        <x:v>478.230011</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>328.859985</x:v>
+        <x:v>1.230000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>53.020000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>-1621.020020</x:v>
+        <x:v>31.410000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-317.609985</x:v>
+        <x:v>-433.690002</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>1380.520020</x:v>
+        <x:v>1127.000000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-30 17:50:00</x:v>
+        <x:v>2026-08-14 20:40:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-30 19:50:00</x:v>
+        <x:v>2026-08-14 22:40:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>140.479996</x:v>
+        <x:v>135.949997</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>349.790009</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>2.330000</x:v>
+        <x:v>553.929993</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>5.030000</x:v>
+        <x:v>137.479996</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>81.379997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-53.020000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>302.839996</x:v>
+        <x:v>-102.879997</x:v>
       </x:c>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
       <x:c r="N15" t="n" s="2">
-        <x:v>1196.040039</x:v>
+        <x:v>441.500000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>21.930000</x:v>
+        <x:v>11.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-30 17:45:00</x:v>
+        <x:v>2026-08-14 20:35:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-30 19:45:00</x:v>
+        <x:v>2026-08-14 22:35:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>244.399994</x:v>
+        <x:v>186.039993</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>414.279999</x:v>
+        <x:v>347.829987</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2.300000</x:v>
+        <x:v>894.309998</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>114.769997</x:v>
+        <x:v>471.140015</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>339.100006</x:v>
+        <x:v>1.050000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>50.180000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>-1512.439941</x:v>
+        <x:v>6.230000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>-356.730011</x:v>
+        <x:v>-431.480011</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>1380.530029</x:v>
+        <x:v>1127.339966</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-30 17:45:00</x:v>
+        <x:v>2026-08-14 20:35:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-30 19:45:00</x:v>
+        <x:v>2026-08-14 22:35:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>140.309998</x:v>
+        <x:v>137.970001</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>348.619995</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>3.750000</x:v>
+        <x:v>558.640015</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>5.650000</x:v>
+        <x:v>137.919998</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>85.980003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-50.180000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>297.760010</x:v>
+        <x:v>-106.489998</x:v>
       </x:c>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
       <x:c r="N17" t="n" s="2">
-        <x:v>1190.300049</x:v>
+        <x:v>444.480011</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>22.000000</x:v>
+        <x:v>11.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-30 17:40:00</x:v>
+        <x:v>2026-08-14 20:30:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-30 19:40:00</x:v>
+        <x:v>2026-08-14 22:30:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>235.229996</x:v>
+        <x:v>184.289993</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>422.309998</x:v>
+        <x:v>351.640015</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2.610000</x:v>
+        <x:v>925.729980</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>119.089996</x:v>
+        <x:v>454.720001</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>345.959991</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.750000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>-1479.199951</x:v>
+        <x:v>-181.570007</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>-390.309998</x:v>
+        <x:v>-302.570007</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>1380.689941</x:v>
+        <x:v>1182.359985</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-30 17:40:00</x:v>
+        <x:v>2026-08-14 20:30:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-30 19:40:00</x:v>
+        <x:v>2026-08-14 22:30:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>138.889999</x:v>
+        <x:v>139.710007</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>317.809998</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>1.810000</x:v>
+        <x:v>559.979980</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>6.050000</x:v>
+        <x:v>136.600006</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>87.699997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-24.750000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>294.350006</x:v>
+        <x:v>-90.470001</x:v>
       </x:c>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
       <x:c r="N19" t="n" s="2">
-        <x:v>1177.619995</x:v>
+        <x:v>437.829987</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>22.100000</x:v>
+        <x:v>10.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-30 17:35:00</x:v>
+        <x:v>2026-08-14 20:25:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-30 19:35:00</x:v>
+        <x:v>2026-08-14 22:25:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>227.130005</x:v>
+        <x:v>185.289993</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>410.309998</x:v>
+        <x:v>352.959991</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>3.240000</x:v>
+        <x:v>944.729980</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>124.139999</x:v>
+        <x:v>439.649994</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>363.929993</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>-1491.189941</x:v>
+        <x:v>-330.209991</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>-390.309998</x:v>
+        <x:v>-175.970001</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>1380.510010</x:v>
+        <x:v>1229.060059</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-30 17:35:00</x:v>
+        <x:v>2026-08-14 20:25:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-30 19:35:00</x:v>
+        <x:v>2026-08-14 22:25:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>136.289993</x:v>
+        <x:v>138.869995</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>287.910004</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>1.840000</x:v>
+        <x:v>566.049988</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>6.220000</x:v>
+        <x:v>139.570007</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>91.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>295.000000</x:v>
+        <x:v>-78.260002</x:v>
       </x:c>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
       <x:c r="N21" t="n" s="2">
-        <x:v>1192.689941</x:v>
+        <x:v>416.739990</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>22.480000</x:v>
+        <x:v>11.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-30 17:30:00</x:v>
+        <x:v>2026-08-14 20:20:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-30 19:30:00</x:v>
+        <x:v>2026-08-14 22:20:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>212.360001</x:v>
+        <x:v>184.889999</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>419.660004</x:v>
+        <x:v>349.730011</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>3.040000</x:v>
+        <x:v>970.479980</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>130.199997</x:v>
+        <x:v>420.920013</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>396.890015</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>-31.719999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>-1420.170044</x:v>
+        <x:v>-353.260010</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-414.429993</x:v>
+        <x:v>-173.419998</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1364.650024</x:v>
+        <x:v>1230.750000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>710.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-30 17:30:00</x:v>
+        <x:v>2026-08-14 20:20:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-30 19:30:00</x:v>
+        <x:v>2026-08-14 22:20:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>133.119995</x:v>
+        <x:v>137.220001</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>277.640015</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>576.770020</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>5.610000</x:v>
+        <x:v>140.699997</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>99.820000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>31.719999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>315.600006</x:v>
+        <x:v>-73.760002</x:v>
       </x:c>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
       <x:c r="N23" t="n" s="2">
-        <x:v>1125.109985</x:v>
+        <x:v>456.500000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>21.559999</x:v>
+        <x:v>11.330000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-30 17:25:00</x:v>
+        <x:v>2026-08-14 20:15:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-30 19:25:00</x:v>
+        <x:v>2026-08-14 22:15:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>203.580002</x:v>
+        <x:v>191.919998</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>414.559998</x:v>
+        <x:v>348.700012</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>997.169983</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>134.679993</x:v>
+        <x:v>411.970001</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>426.380005</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>-61.119999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>-1346.260010</x:v>
+        <x:v>-515.150024</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>-437.549988</x:v>
+        <x:v>-23.780001</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1350.089966</x:v>
+        <x:v>1265.020020</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>705.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-30 17:25:00</x:v>
+        <x:v>2026-08-14 20:15:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-30 19:25:00</x:v>
+        <x:v>2026-08-14 22:15:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>130.369995</x:v>
+        <x:v>137.009995</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>276.920013</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>580.049988</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>4.830000</x:v>
+        <x:v>137.830002</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>106.550003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>61.119999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>333.720001</x:v>
+        <x:v>-62.639999</x:v>
       </x:c>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
       <x:c r="N25" t="n" s="2">
-        <x:v>1060.800049</x:v>
+        <x:v>460.049988</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>22.100000</x:v>
+        <x:v>21.420000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-30 17:20:00</x:v>
+        <x:v>2026-08-14 20:10:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-30 19:20:00</x:v>
+        <x:v>2026-08-14 22:10:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>200.520004</x:v>
+        <x:v>193.119995</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>414.820007</x:v>
+        <x:v>350.470001</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>3.310000</x:v>
+        <x:v>1002.119995</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>138.639999</x:v>
+        <x:v>404.600006</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>454.959991</x:v>
+        <x:v>1.020000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>-62.259998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>-1353.599976</x:v>
+        <x:v>-659.849976</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>-435.140015</x:v>
+        <x:v>122.809998</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-926.000000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>1348.229980</x:v>
+        <x:v>1297.780029</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>705.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-30 17:20:00</x:v>
+        <x:v>2026-08-14 20:10:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-30 19:20:00</x:v>
+        <x:v>2026-08-14 22:10:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>128.320007</x:v>
+        <x:v>137.419998</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>286.929993</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>584.929993</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>4.600000</x:v>
+        <x:v>137.720001</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>115.559998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>62.259998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>334.309998</x:v>
+        <x:v>-39.709999</x:v>
       </x:c>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
       <x:c r="N27" t="n" s="2">
-        <x:v>1066.189941</x:v>
+        <x:v>427.140015</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>21.660000</x:v>
+        <x:v>21.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-30 17:15:00</x:v>
+        <x:v>2026-08-14 20:05:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-30 19:15:00</x:v>
+        <x:v>2026-08-14 22:05:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>202.009995</x:v>
+        <x:v>199.330002</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>413.730011</x:v>
+        <x:v>351.190002</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>4.470000</x:v>
+        <x:v>959.950012</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>148.690002</x:v>
+        <x:v>399.769989</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>495.739990</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>-90.980003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>-1319.630005</x:v>
+        <x:v>-610.849976</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>-405.290009</x:v>
+        <x:v>122.809998</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-924.859985</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>1283.400024</x:v>
+        <x:v>1294.060059</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>710.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-30 17:15:00</x:v>
+        <x:v>2026-08-14 20:05:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-30 19:15:00</x:v>
+        <x:v>2026-08-14 22:05:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>126.019997</x:v>
+        <x:v>140.070007</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>294.730011</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
+        <x:v>591.909973</x:v>
+      </x:c>
+      <x:c r="G29" t="n" s="2">
+        <x:v>137.309998</x:v>
+      </x:c>
+      <x:c r="H29" t="n" s="2">
+        <x:v>0.110000</x:v>
+      </x:c>
+      <x:c r="I29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="G29" t="n" s="2">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>333.929993</x:v>
+        <x:v>-45.240002</x:v>
       </x:c>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
       <x:c r="N29" t="n" s="2">
-        <x:v>1067.819946</x:v>
+        <x:v>374.209991</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>21.860001</x:v>
+        <x:v>19.059999</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-30 17:10:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-30 19:10:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>202.779999</x:v>
+        <x:v>207.389999</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>409.369995</x:v>
+        <x:v>343.429993</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>4.410000</x:v>
+        <x:v>905.719971</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>145.250000</x:v>
+        <x:v>386.109985</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>548.859985</x:v>
+        <x:v>28.020000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>-145.039993</x:v>
+        <x:v>48.220001</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>-1276.479980</x:v>
+        <x:v>-630.070007</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>-376.690002</x:v>
+        <x:v>91.760002</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>1455.040039</x:v>
+        <x:v>-868.659973</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>1221.770020</x:v>
+        <x:v>1260.420044</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-30 17:10:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-30 19:10:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>121.519997</x:v>
+        <x:v>139.809998</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>329.769989</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>593.960022</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>5.260000</x:v>
+        <x:v>134.679993</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>112.690002</x:v>
+        <x:v>0.620000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>145.039993</x:v>
+        <x:v>-48.220001</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>334.329987</x:v>
+        <x:v>-79.209999</x:v>
       </x:c>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
       <x:c r="N31" t="n" s="2">
-        <x:v>1062.400024</x:v>
+        <x:v>429.420013</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>21.450001</x:v>
+        <x:v>21.110001</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-30 17:05:00</x:v>
+        <x:v>2026-08-14 19:55:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-30 19:05:00</x:v>
+        <x:v>2026-08-14 21:55:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>200.250000</x:v>
+        <x:v>212.589996</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>406.790009</x:v>
+        <x:v>349.880005</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>3.470000</x:v>
+        <x:v>879.270020</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>155.070007</x:v>
+        <x:v>394.059998</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>605.450012</x:v>
+        <x:v>28.219999</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>-160.789993</x:v>
+        <x:v>144.949997</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>-1279.819946</x:v>
+        <x:v>-700.200012</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>-376.690002</x:v>
+        <x:v>60.009998</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>1451.869995</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>1221.550049</x:v>
+        <x:v>1232.099976</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-30 17:05:00</x:v>
+        <x:v>2026-08-14 19:55:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-30 19:05:00</x:v>
+        <x:v>2026-08-14 21:55:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>120.099998</x:v>
+        <x:v>138.229996</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>349.720001</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>595.260010</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>5.340000</x:v>
+        <x:v>134.130005</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>118.839996</x:v>
+        <x:v>1.730000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>160.789993</x:v>
+        <x:v>-144.949997</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>335.070007</x:v>
+        <x:v>-17.370001</x:v>
       </x:c>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
       <x:c r="N33" t="n" s="2">
-        <x:v>1045.209961</x:v>
+        <x:v>443.899994</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>20.940001</x:v>
+        <x:v>2.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 19:50:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 21:50:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>193.610001</x:v>
+        <x:v>211.460007</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>406.859985</x:v>
+        <x:v>350.470001</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.710000</x:v>
+        <x:v>854.090027</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>155.679993</x:v>
+        <x:v>402.769989</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>662.020020</x:v>
+        <x:v>28.230000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>-161.720001</x:v>
+        <x:v>132.429993</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>-1097.729980</x:v>
+        <x:v>-654.130005</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>-347.420013</x:v>
+        <x:v>60.009998</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>1220.640015</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>1204.670044</x:v>
+        <x:v>1229.410034</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 19:50:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 21:50:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>119.150002</x:v>
+        <x:v>151.690002</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.820007</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>591.039978</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>7.280000</x:v>
+        <x:v>128.740005</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>122.449997</x:v>
+        <x:v>3.960000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>161.720001</x:v>
+        <x:v>-132.429993</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>341.470001</x:v>
+        <x:v>-19.230000</x:v>
       </x:c>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
       <x:c r="N35" t="n" s="2">
-        <x:v>997.700012</x:v>
+        <x:v>490.510010</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>20.459999</x:v>
+        <x:v>20.049999</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-30 16:55:00</x:v>
+        <x:v>2026-08-14 19:45:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-30 18:55:00</x:v>
+        <x:v>2026-08-14 21:45:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>189.559998</x:v>
+        <x:v>215.520004</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>402.119995</x:v>
+        <x:v>347.980011</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>804.299988</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>155.779999</x:v>
+        <x:v>402.000000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>682.890015</x:v>
+        <x:v>28.250000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-156.759995</x:v>
+        <x:v>75.169998</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>-922.210022</x:v>
+        <x:v>-522.909973</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>-319.269989</x:v>
+        <x:v>52.810001</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>1190.510010</x:v>
+        <x:v>1219.900024</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-30 16:55:00</x:v>
+        <x:v>2026-08-14 19:45:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-30 18:55:00</x:v>
+        <x:v>2026-08-14 21:45:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>121.000000</x:v>
+        <x:v>170.710007</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>352.209991</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>576.239990</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>7.230000</x:v>
+        <x:v>126.870003</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>123.559998</x:v>
+        <x:v>4.730000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>156.759995</x:v>
+        <x:v>-75.169998</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>347.750000</x:v>
+        <x:v>-19.420000</x:v>
       </x:c>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
       <x:c r="N37" t="n" s="2">
-        <x:v>989.190002</x:v>
+        <x:v>425.790009</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>20.260000</x:v>
+        <x:v>22.340000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-30 16:50:00</x:v>
+        <x:v>2026-08-14 19:40:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-30 18:50:00</x:v>
+        <x:v>2026-08-14 21:40:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>184.149994</x:v>
+        <x:v>218.039993</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>393.679993</x:v>
+        <x:v>346.359985</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.620000</x:v>
+        <x:v>793.289978</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>162.380005</x:v>
+        <x:v>391.510010</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>733.260010</x:v>
+        <x:v>28.299999</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-154.240005</x:v>
+        <x:v>60.439999</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>-930.880005</x:v>
+        <x:v>-464.160004</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>-322.339996</x:v>
+        <x:v>46.660000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>1192.540039</x:v>
+        <x:v>1207.040039</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-30 16:50:00</x:v>
+        <x:v>2026-08-14 19:40:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-30 18:50:00</x:v>
+        <x:v>2026-08-14 21:40:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>122.300003</x:v>
+        <x:v>180.779999</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>348.760010</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>557.539978</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>7.650000</x:v>
+        <x:v>125.029999</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>127.760002</x:v>
+        <x:v>5.140000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>154.240005</x:v>
+        <x:v>-60.439999</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>346.940002</x:v>
+        <x:v>-71.559998</x:v>
       </x:c>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
       <x:c r="N39" t="n" s="2">
-        <x:v>986.349976</x:v>
+        <x:v>429.980011</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>19.600000</x:v>
+        <x:v>3.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-30 16:45:00</x:v>
+        <x:v>2026-08-14 19:35:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-30 18:45:00</x:v>
+        <x:v>2026-08-14 21:35:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>182.660004</x:v>
+        <x:v>217.339996</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>384.679993</x:v>
+        <x:v>349.880005</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>779.799988</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>156.440002</x:v>
+        <x:v>384.480011</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>771.640015</x:v>
+        <x:v>28.170000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-151.009995</x:v>
+        <x:v>61.500000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>-949.909973</x:v>
+        <x:v>-450.339996</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>-347.619995</x:v>
+        <x:v>46.660000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>1202.410034</x:v>
+        <x:v>1206.699951</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>681.000000</x:v>
       </x:c>
       <x:c r="O40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-30 16:45:00</x:v>
+        <x:v>2026-08-14 19:35:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-30 18:45:00</x:v>
+        <x:v>2026-08-14 21:35:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>122.980003</x:v>
+        <x:v>170.410004</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>346.679993</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>541.960022</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>8.090000</x:v>
+        <x:v>124.099998</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>139.270004</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>151.009995</x:v>
+        <x:v>-61.500000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>337.589996</x:v>
+        <x:v>-37.779999</x:v>
       </x:c>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
       <x:c r="N41" t="n" s="2">
-        <x:v>998.679993</x:v>
+        <x:v>436.390015</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>18.850000</x:v>
+        <x:v>4.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-30 16:40:00</x:v>
+        <x:v>2026-08-14 19:30:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-30 18:40:00</x:v>
+        <x:v>2026-08-14 21:30:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>181.320007</x:v>
+        <x:v>217.710007</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>368.690002</x:v>
+        <x:v>350.470001</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1.110000</x:v>
+        <x:v>763.330017</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>161.130005</x:v>
+        <x:v>388.570007</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>793.760010</x:v>
+        <x:v>28.530001</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-149.899994</x:v>
+        <x:v>60.549999</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>-920.309998</x:v>
+        <x:v>-421.059998</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>-371.350006</x:v>
+        <x:v>74.309998</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>1213.199951</x:v>
+        <x:v>1249.920044</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>609.000000</x:v>
       </x:c>
       <x:c r="O42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-30 16:40:00</x:v>
+        <x:v>2026-08-14 19:30:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-30 18:40:00</x:v>
+        <x:v>2026-08-14 21:30:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>121.230003</x:v>
+        <x:v>164.789993</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>345.579987</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>531.469971</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>6.950000</x:v>
+        <x:v>123.470001</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>143.369995</x:v>
+        <x:v>0.350000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>149.899994</x:v>
+        <x:v>-60.549999</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>329.690002</x:v>
+        <x:v>-1.340000</x:v>
       </x:c>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
       <x:c r="N43" t="n" s="2">
-        <x:v>1010.710022</x:v>
+        <x:v>455.970001</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>18.270000</x:v>
+        <x:v>23.540001</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-30 16:35:00</x:v>
+        <x:v>2026-08-14 19:25:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-30 18:35:00</x:v>
+        <x:v>2026-08-14 21:25:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>179.770004</x:v>
+        <x:v>216.059998</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>360.809998</x:v>
+        <x:v>346.510010</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>763.700012</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>165.919998</x:v>
+        <x:v>388.390015</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>819.429993</x:v>
+        <x:v>28.209999</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-150.699997</x:v>
+        <x:v>61.790001</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>-945.059998</x:v>
+        <x:v>-398.739990</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>-371.350006</x:v>
+        <x:v>101.790001</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>1211.130005</x:v>
+        <x:v>1282.329956</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>538.000000</x:v>
       </x:c>
       <x:c r="O44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-30 16:35:00</x:v>
+        <x:v>2026-08-14 19:25:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-30 18:35:00</x:v>
+        <x:v>2026-08-14 21:25:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>119.040001</x:v>
+        <x:v>159.800003</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>348.549988</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>521.969971</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>7.400000</x:v>
+        <x:v>121.610001</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>151.820007</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>150.699997</x:v>
+        <x:v>-61.790001</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>329.750000</x:v>
+        <x:v>20.150000</x:v>
       </x:c>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
       <x:c r="N45" t="n" s="2">
-        <x:v>1000.219971</x:v>
+        <x:v>434.000000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>17.660000</x:v>
+        <x:v>4.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-30 16:30:00</x:v>
+        <x:v>2026-08-14 19:20:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-30 18:30:00</x:v>
+        <x:v>2026-08-14 21:20:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>180.559998</x:v>
+        <x:v>216.949997</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>361.040009</x:v>
+        <x:v>350.320007</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>768.590027</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>173.529999</x:v>
+        <x:v>377.410004</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>866.380005</x:v>
+        <x:v>27.780001</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-133.679993</x:v>
+        <x:v>60.700001</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>-943.359985</x:v>
+        <x:v>-394.459991</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>-384.179993</x:v>
+        <x:v>101.790001</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>1147.290039</x:v>
+        <x:v>1280.239990</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>539.000000</x:v>
       </x:c>
       <x:c r="O46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-30 16:30:00</x:v>
+        <x:v>2026-08-14 19:20:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-30 18:30:00</x:v>
+        <x:v>2026-08-14 21:20:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>115.989998</x:v>
+        <x:v>157.369995</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>349.920013</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>507.140015</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>7.050000</x:v>
+        <x:v>121.489998</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>162.240005</x:v>
+        <x:v>6.960000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>133.679993</x:v>
+        <x:v>-60.700001</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>341.309998</x:v>
+        <x:v>17.879999</x:v>
       </x:c>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
       <x:c r="N47" t="n" s="2">
-        <x:v>1002.260010</x:v>
+        <x:v>395.820007</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>17.790001</x:v>
+        <x:v>4.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-30 16:25:00</x:v>
+        <x:v>2026-08-14 19:15:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-30 18:25:00</x:v>
+        <x:v>2026-08-14 21:15:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>175.279999</x:v>
+        <x:v>214.190002</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>362.070007</x:v>
+        <x:v>356.760010</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>742.330017</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>176.339996</x:v>
+        <x:v>379.820007</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>921.979980</x:v>
+        <x:v>27.959999</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-123.389999</x:v>
+        <x:v>60.790001</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>-911.830017</x:v>
+        <x:v>-363.799988</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>-396.670013</x:v>
+        <x:v>87.199997</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>1086.209961</x:v>
+        <x:v>1224.160034</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>584.000000</x:v>
       </x:c>
       <x:c r="O48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-30 16:25:00</x:v>
+        <x:v>2026-08-14 19:15:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-30 18:25:00</x:v>
+        <x:v>2026-08-14 21:15:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>113.660004</x:v>
+        <x:v>145.059998</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.880005</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>498.829987</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>7.140000</x:v>
+        <x:v>116.760002</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>161.919998</x:v>
+        <x:v>6.790000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>123.389999</x:v>
+        <x:v>-60.790001</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>350.700012</x:v>
+        <x:v>79.739998</x:v>
       </x:c>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
       <x:c r="N49" t="n" s="2">
-        <x:v>998.229980</x:v>
+        <x:v>436.089996</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>17.350000</x:v>
+        <x:v>24.870001</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-30 16:20:00</x:v>
+        <x:v>2026-08-14 19:10:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-30 18:20:00</x:v>
+        <x:v>2026-08-14 21:10:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>174.899994</x:v>
+        <x:v>224.800003</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>340.570007</x:v>
+        <x:v>348.850006</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>723.599976</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>190.029999</x:v>
+        <x:v>375.200012</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>937.539978</x:v>
+        <x:v>28.629999</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-85.250000</x:v>
+        <x:v>61.099998</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>-951.559998</x:v>
+        <x:v>-338.869995</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>-396.670013</x:v>
+        <x:v>73.940002</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-813.580017</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>1086.439941</x:v>
+        <x:v>1169.579956</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>627.000000</x:v>
       </x:c>
       <x:c r="O50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-30 16:20:00</x:v>
+        <x:v>2026-08-14 19:10:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-30 18:20:00</x:v>
+        <x:v>2026-08-14 21:10:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>121.919998</x:v>
+        <x:v>138.940002</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>350.850006</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>-0.090000</x:v>
+        <x:v>484.679993</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>7.550000</x:v>
+        <x:v>112.239998</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>158.300003</x:v>
+        <x:v>6.670000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>-61.099998</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>352.859985</x:v>
+        <x:v>93.690002</x:v>
       </x:c>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
       <x:c r="N51" t="n" s="2">
-        <x:v>1005.190002</x:v>
+        <x:v>440.489990</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>17.309999</x:v>
+        <x:v>21.690001</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-30 16:15:00</x:v>
+        <x:v>2026-08-14 19:05:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-30 18:15:00</x:v>
+        <x:v>2026-08-14 21:05:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>175.100006</x:v>
+        <x:v>229.070007</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>293.929993</x:v>
+        <x:v>349.290009</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>711.469971</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>200.529999</x:v>
+        <x:v>374.290009</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>926.219971</x:v>
+        <x:v>33.160000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-69.449997</x:v>
+        <x:v>60.980000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>-910.760010</x:v>
+        <x:v>-350.760010</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>-404.049988</x:v>
+        <x:v>71.790001</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-808.570007</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>1089.819946</x:v>
+        <x:v>1169.219971</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>627.000000</x:v>
       </x:c>
       <x:c r="O52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-30 16:15:00</x:v>
+        <x:v>2026-08-14 19:05:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-30 18:15:00</x:v>
+        <x:v>2026-08-14 21:05:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>120.010002</x:v>
+        <x:v>138.550003</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>351.109985</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>484.260010</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>7.740000</x:v>
+        <x:v>109.180000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>163.169998</x:v>
+        <x:v>6.310000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>69.449997</x:v>
+        <x:v>-60.980000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>370.369995</x:v>
+        <x:v>104.080002</x:v>
       </x:c>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
       <x:c r="N53" t="n" s="2">
-        <x:v>1025.780029</x:v>
+        <x:v>422.440002</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>15.640000</x:v>
+        <x:v>23.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-30 16:10:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-30 18:10:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>174.029999</x:v>
+        <x:v>231.869995</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>240.410004</x:v>
+        <x:v>354.269989</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>702.619995</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>202.630005</x:v>
+        <x:v>365.309998</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>912.309998</x:v>
+        <x:v>59.980000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-65.730003</x:v>
+        <x:v>68.940002</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>-838.919983</x:v>
+        <x:v>-621.599976</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>-408.170013</x:v>
+        <x:v>-85.650002</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-441.529999</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>1095.689941</x:v>
+        <x:v>1195.060059</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>631.000000</x:v>
       </x:c>
       <x:c r="O54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-30 16:10:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-30 18:10:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>119.360001</x:v>
+        <x:v>137.240005</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>339.600006</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>482.079987</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>7.850000</x:v>
+        <x:v>107.370003</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>181.979996</x:v>
+        <x:v>6.540000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>65.730003</x:v>
+        <x:v>-68.940002</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>386.510010</x:v>
+        <x:v>155.520004</x:v>
       </x:c>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
       <x:c r="N55" t="n" s="2">
-        <x:v>982.580017</x:v>
+        <x:v>357.890015</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>15.950000</x:v>
+        <x:v>15.640000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 16:05:00</x:v>
+        <x:v>2026-08-14 18:55:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-30 18:05:00</x:v>
+        <x:v>2026-08-14 20:55:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>172.100006</x:v>
+        <x:v>228.490005</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>205.429993</x:v>
+        <x:v>348.700012</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>681.669983</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>197.009995</x:v>
+        <x:v>356.420013</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>985.099976</x:v>
+        <x:v>65.870003</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-59.139999</x:v>
+        <x:v>76.879997</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>-863.020020</x:v>
+        <x:v>-801.409973</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>-410.609985</x:v>
+        <x:v>-241.919998</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>992.739990</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>1095.339966</x:v>
+        <x:v>1216.260010</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>715.000000</x:v>
+        <x:v>634.000000</x:v>
       </x:c>
       <x:c r="O56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-30 16:05:00</x:v>
+        <x:v>2026-08-14 18:55:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-30 18:05:00</x:v>
+        <x:v>2026-08-14 20:55:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>116.089996</x:v>
+        <x:v>138.020004</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>345.230011</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>1.050000</x:v>
+        <x:v>479.809998</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>7.310000</x:v>
+        <x:v>105.250000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>207.020004</x:v>
+        <x:v>7.290000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>59.139999</x:v>
+        <x:v>-76.879997</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>385.850006</x:v>
+        <x:v>184.119995</x:v>
       </x:c>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
       <x:c r="N57" t="n" s="2">
-        <x:v>977.619995</x:v>
+        <x:v>345.820007</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>15.500000</x:v>
+        <x:v>19.809999</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 18:50:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 20:50:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>170.559998</x:v>
+        <x:v>229.559998</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>161.320007</x:v>
+        <x:v>344.899994</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>661.359985</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>200.059998</x:v>
+        <x:v>335.320007</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>987.530029</x:v>
+        <x:v>74.269997</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>26.070000</x:v>
+        <x:v>77.750000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>-883.909973</x:v>
+        <x:v>-765.260010</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>-559.619995</x:v>
+        <x:v>-241.919998</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>1018.849976</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>1216.699951</x:v>
+        <x:v>1215.219971</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>634.000000</x:v>
       </x:c>
       <x:c r="O58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 18:50:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 20:50:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>114.190002</x:v>
+        <x:v>139.089996</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>357.309998</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.990000</x:v>
+        <x:v>479.230011</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>6.090000</x:v>
+        <x:v>101.559998</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>214.490005</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>-26.070000</x:v>
+        <x:v>-77.750000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>386.339996</x:v>
+        <x:v>139.070007</x:v>
       </x:c>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
       <x:c r="N59" t="n" s="2">
-        <x:v>1006.710022</x:v>
+        <x:v>386.739990</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>14.920000</x:v>
+        <x:v>24.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-30 15:55:00</x:v>
+        <x:v>2026-08-14 18:45:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-30 17:55:00</x:v>
+        <x:v>2026-08-14 20:45:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>163.929993</x:v>
+        <x:v>217.970001</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>124.489998</x:v>
+        <x:v>349.880005</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>634.119995</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>203.960007</x:v>
+        <x:v>324.070007</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>1005.979980</x:v>
+        <x:v>82.650002</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>82.580002</x:v>
+        <x:v>91.580002</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>-914.039978</x:v>
+        <x:v>-712.440002</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>-700.169983</x:v>
+        <x:v>-258.609985</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>1320.910034</x:v>
+        <x:v>1178.229980</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>643.000000</x:v>
       </x:c>
       <x:c r="O60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-30 15:55:00</x:v>
+        <x:v>2026-08-14 18:45:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-30 17:55:00</x:v>
+        <x:v>2026-08-14 20:45:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>114.739998</x:v>
+        <x:v>137.800003</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>358.179993</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>1.020000</x:v>
+        <x:v>483.420013</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>6.210000</x:v>
+        <x:v>97.889999</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>223.710007</x:v>
+        <x:v>9.990000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>-82.580002</x:v>
+        <x:v>-91.580002</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>386.170013</x:v>
+        <x:v>151.529999</x:v>
       </x:c>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
       <x:c r="N61" t="n" s="2">
-        <x:v>1071.930054</x:v>
+        <x:v>367.109985</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>14.380000</x:v>
+        <x:v>24.330000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-30 15:50:00</x:v>
+        <x:v>2026-08-14 18:40:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-30 17:50:00</x:v>
+        <x:v>2026-08-14 20:40:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>158.309998</x:v>
+        <x:v>208.070007</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>104.510002</x:v>
+        <x:v>353.250000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.600000</x:v>
+        <x:v>622.020020</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>209.199997</x:v>
+        <x:v>312.579987</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>1076.910034</x:v>
+        <x:v>93.230003</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>78.480003</x:v>
+        <x:v>103.800003</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>-955.239990</x:v>
+        <x:v>-652.849976</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-700.169983</x:v>
+        <x:v>-275.470001</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>1328.560059</x:v>
+        <x:v>1141.079956</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>651.000000</x:v>
       </x:c>
       <x:c r="O62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-30 15:50:00</x:v>
+        <x:v>2026-08-14 18:40:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-30 17:50:00</x:v>
+        <x:v>2026-08-14 20:40:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>116.379997</x:v>
+        <x:v>136.130005</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>360.299988</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>491.450012</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>6.050000</x:v>
+        <x:v>95.629997</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>228.029999</x:v>
+        <x:v>11.940000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>-78.480003</x:v>
+        <x:v>-103.800003</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>383.739990</x:v>
+        <x:v>182.279999</x:v>
       </x:c>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
       <x:c r="N63" t="n" s="2">
-        <x:v>1092.900024</x:v>
+        <x:v>377.709991</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>13.660000</x:v>
+        <x:v>40.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-30 15:45:00</x:v>
+        <x:v>2026-08-14 18:35:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-30 17:45:00</x:v>
+        <x:v>2026-08-14 20:35:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>155.770004</x:v>
+        <x:v>215.029999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>99.059998</x:v>
+        <x:v>350.899994</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>602.739990</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>209.440002</x:v>
+        <x:v>311.269989</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>1026.150024</x:v>
+        <x:v>102.339996</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>77.730003</x:v>
+        <x:v>120.040001</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>-924.450012</x:v>
+        <x:v>-683.609985</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>-700.169983</x:v>
+        <x:v>-273.339996</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>1355.890015</x:v>
+        <x:v>1141.199951</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>651.000000</x:v>
       </x:c>
       <x:c r="O64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-30 15:45:00</x:v>
+        <x:v>2026-08-14 18:35:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-30 17:45:00</x:v>
+        <x:v>2026-08-14 20:35:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>116.070000</x:v>
+        <x:v>133.940002</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>359.989990</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>1.270000</x:v>
+        <x:v>489.679993</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>5.590000</x:v>
+        <x:v>94.480003</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>241.779999</x:v>
+        <x:v>15.340000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>-77.730003</x:v>
+        <x:v>-120.040001</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>343.559998</x:v>
+        <x:v>195.940002</x:v>
       </x:c>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
       <x:c r="N65" t="n" s="2">
-        <x:v>1155.800049</x:v>
+        <x:v>355.190002</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>12.940000</x:v>
+        <x:v>37.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-30 15:40:00</x:v>
+        <x:v>2026-08-14 18:30:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-30 17:40:00</x:v>
+        <x:v>2026-08-14 20:30:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>160.029999</x:v>
+        <x:v>227.770004</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>92.849998</x:v>
+        <x:v>353.250000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>2.940000</x:v>
+        <x:v>599.440002</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>201.919998</x:v>
+        <x:v>302.690002</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>1052.939941</x:v>
+        <x:v>112.480003</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>108.930000</x:v>
+        <x:v>96.949997</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>-987.090027</x:v>
+        <x:v>-988.419983</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>-700.169983</x:v>
+        <x:v>-0.030000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>1373.569946</x:v>
+        <x:v>1198.660034</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>655.000000</x:v>
       </x:c>
       <x:c r="O66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-30 15:40:00</x:v>
+        <x:v>2026-08-14 18:30:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-30 17:40:00</x:v>
+        <x:v>2026-08-14 20:30:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>112.550003</x:v>
+        <x:v>132.990005</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>356.010010</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>486.619995</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>5.700000</x:v>
+        <x:v>89.489998</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>255.929993</x:v>
+        <x:v>18.040001</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>-108.930000</x:v>
+        <x:v>-96.949997</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>301.179993</x:v>
+        <x:v>156.970001</x:v>
       </x:c>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
       <x:c r="N67" t="n" s="2">
-        <x:v>1215.310059</x:v>
+        <x:v>392.820007</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>12.730000</x:v>
+        <x:v>28.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-30 15:35:00</x:v>
+        <x:v>2026-08-14 18:25:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-30 17:35:00</x:v>
+        <x:v>2026-08-14 20:25:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>160.330002</x:v>
+        <x:v>230.089996</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>87.790001</x:v>
+        <x:v>354.859985</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2.020000</x:v>
+        <x:v>586.630005</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>194.720001</x:v>
+        <x:v>293.929993</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>1037.560059</x:v>
+        <x:v>124.980003</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>105.080002</x:v>
+        <x:v>73.660004</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>-992.869995</x:v>
+        <x:v>-1233.939941</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>-697.840027</x:v>
+        <x:v>266.799988</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>1373.500000</x:v>
+        <x:v>1244.010010</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>660.000000</x:v>
       </x:c>
       <x:c r="O68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-30 15:35:00</x:v>
+        <x:v>2026-08-14 18:25:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-30 17:35:00</x:v>
+        <x:v>2026-08-14 20:25:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>114.720001</x:v>
+        <x:v>134.289993</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>355.459991</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>3.220000</x:v>
+        <x:v>476.260010</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>7.100000</x:v>
+        <x:v>85.099998</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>248.910004</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>-105.080002</x:v>
+        <x:v>-73.660004</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>295.570007</x:v>
+        <x:v>165.600006</x:v>
       </x:c>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
       <x:c r="N69" t="n" s="2">
-        <x:v>1189.739990</x:v>
+        <x:v>385.190002</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>11.980000</x:v>
+        <x:v>41.040001</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-30 15:30:00</x:v>
+        <x:v>2026-08-14 18:20:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-30 17:30:00</x:v>
+        <x:v>2026-08-14 20:20:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>164.520004</x:v>
+        <x:v>230.669998</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>82.559998</x:v>
+        <x:v>350.760010</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>580.270020</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>187.350006</x:v>
+        <x:v>284.829987</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>1050.449951</x:v>
+        <x:v>141.240005</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>55.029999</x:v>
+        <x:v>72.589996</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>-1348.199951</x:v>
+        <x:v>-1237.979980</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>-336.720001</x:v>
+        <x:v>267.809998</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1376.729980</x:v>
+        <x:v>1246.729980</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>659.000000</x:v>
       </x:c>
       <x:c r="O70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-30 15:30:00</x:v>
+        <x:v>2026-08-14 18:20:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-30 17:30:00</x:v>
+        <x:v>2026-08-14 20:20:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>123.120003</x:v>
+        <x:v>134.300003</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>355.510010</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>3.220000</x:v>
+        <x:v>467.809998</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>6.780000</x:v>
+        <x:v>83.800003</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>282.049988</x:v>
+        <x:v>22.440001</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>-55.029999</x:v>
+        <x:v>-72.589996</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>162.470001</x:v>
+        <x:v>169.550003</x:v>
       </x:c>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
       <x:c r="N71" t="n" s="2">
-        <x:v>1250.760010</x:v>
+        <x:v>384.190002</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>11.090000</x:v>
+        <x:v>41.040001</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-30 15:25:00</x:v>
+        <x:v>2026-08-14 18:15:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-30 17:25:00</x:v>
+        <x:v>2026-08-14 20:15:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>166.410004</x:v>
+        <x:v>230.589996</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>78.489998</x:v>
+        <x:v>349.290009</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.980000</x:v>
+        <x:v>593.390015</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>174.350006</x:v>
+        <x:v>279.920013</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1115.250000</x:v>
+        <x:v>161.309998</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>-79.019997</x:v>
+        <x:v>105.180000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>-1583.380005</x:v>
+        <x:v>-1351.760010</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>-0.260000</x:v>
+        <x:v>272.920013</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>1379.560059</x:v>
+        <x:v>1282.670044</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>673.000000</x:v>
       </x:c>
       <x:c r="O72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-30 15:25:00</x:v>
+        <x:v>2026-08-14 18:15:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-30 17:25:00</x:v>
+        <x:v>2026-08-14 20:15:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>125.769997</x:v>
+        <x:v>134.339996</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>354.380005</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>5.550000</x:v>
+        <x:v>460.679993</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>7.010000</x:v>
+        <x:v>84.080002</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>297.339996</x:v>
+        <x:v>26.260000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>79.019997</x:v>
+        <x:v>-105.180000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>37.240002</x:v>
+        <x:v>225.070007</x:v>
       </x:c>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
       <x:c r="N73" t="n" s="2">
-        <x:v>1258.319946</x:v>
+        <x:v>383.670013</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>9.250000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-30 15:20:00</x:v>
+        <x:v>2026-08-14 18:10:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-30 17:20:00</x:v>
+        <x:v>2026-08-14 20:10:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>166.850006</x:v>
+        <x:v>229.110001</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>73.709999</x:v>
+        <x:v>350.170013</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>599.419983</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>183.880005</x:v>
+        <x:v>276.079987</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>1121.619995</x:v>
+        <x:v>172.759995</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>-79.019997</x:v>
+        <x:v>146.220001</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>-1577.910034</x:v>
+        <x:v>-1445.390015</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>-2.750000</x:v>
+        <x:v>277.029999</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>1378.390015</x:v>
+        <x:v>1313.989990</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-30 15:20:00</x:v>
+        <x:v>2026-08-14 18:10:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-30 17:20:00</x:v>
+        <x:v>2026-08-14 20:10:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>122.320000</x:v>
+        <x:v>132.410004</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>350.940002</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>6.520000</x:v>
+        <x:v>450.649994</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>7.160000</x:v>
+        <x:v>81.489998</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>312.399994</x:v>
+        <x:v>23.770000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>79.019997</x:v>
+        <x:v>-146.220001</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>36.189999</x:v>
+        <x:v>256.980011</x:v>
       </x:c>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
       <x:c r="N75" t="n" s="2">
-        <x:v>1220.439941</x:v>
+        <x:v>387.559998</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>9.080000</x:v>
+        <x:v>18.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-30 15:15:00</x:v>
+        <x:v>2026-08-14 18:05:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-30 17:15:00</x:v>
+        <x:v>2026-08-14 20:05:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>164.490005</x:v>
+        <x:v>227.270004</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>79.650002</x:v>
+        <x:v>351.200012</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>594.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>176.600006</x:v>
+        <x:v>286.070007</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>1159.099976</x:v>
+        <x:v>191.449997</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-56.049999</x:v>
+        <x:v>147.059998</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>-1381.359985</x:v>
+        <x:v>-1459.660034</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>-221.369995</x:v>
+        <x:v>277.029999</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-80.500000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>1336.140015</x:v>
+        <x:v>1327.209961</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-30 15:15:00</x:v>
+        <x:v>2026-08-14 18:05:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-30 17:15:00</x:v>
+        <x:v>2026-08-14 20:05:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>115.419998</x:v>
+        <x:v>132.350006</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.760010</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>7.530000</x:v>
+        <x:v>442.489990</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>9.190000</x:v>
+        <x:v>79.580002</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>319.489990</x:v>
+        <x:v>28.670000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>56.049999</x:v>
+        <x:v>-147.059998</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>14.510000</x:v>
+        <x:v>257.470001</x:v>
       </x:c>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
       <x:c r="N77" t="n" s="2">
-        <x:v>1254.900024</x:v>
+        <x:v>395.429993</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>8.460000</x:v>
+        <x:v>11.330000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-30 15:10:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-30 17:10:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>165.539993</x:v>
+        <x:v>223.279999</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>72.440002</x:v>
+        <x:v>346.649994</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>570.640015</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>179.729996</x:v>
+        <x:v>287.200012</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>1219.150024</x:v>
+        <x:v>215.559998</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-37.580002</x:v>
+        <x:v>87.500000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>-1239.500000</x:v>
+        <x:v>-1392.099976</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>-428.459991</x:v>
+        <x:v>318.809998</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>1042.890015</x:v>
+        <x:v>-99.699997</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>1292.030029</x:v>
+        <x:v>1335.199951</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-30 15:10:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-30 17:10:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>116.949997</x:v>
+        <x:v>133.460007</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>356.989990</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>7.440000</x:v>
+        <x:v>441.869995</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>9.310000</x:v>
+        <x:v>73.010002</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>336.290009</x:v>
+        <x:v>35.529999</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>37.580002</x:v>
+        <x:v>-87.500000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>-5.390000</x:v>
+        <x:v>181.720001</x:v>
       </x:c>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
       <x:c r="N79" t="n" s="2">
-        <x:v>1237.630005</x:v>
+        <x:v>418.959991</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>7.680000</x:v>
+        <x:v>21.110001</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-30 15:05:00</x:v>
+        <x:v>2026-08-14 17:55:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-30 17:05:00</x:v>
+        <x:v>2026-08-14 19:55:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>163.210007</x:v>
+        <x:v>218.509995</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>79.480003</x:v>
+        <x:v>350.320007</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>553.869995</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>190.740005</x:v>
+        <x:v>296.859985</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>1252.849976</x:v>
+        <x:v>244.059998</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-29.160000</x:v>
+        <x:v>25.299999</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>-1274.150024</x:v>
+        <x:v>-1389.680054</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>-428.459991</x:v>
+        <x:v>359.859985</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>1039.510010</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>1290.599976</x:v>
+        <x:v>1352.180054</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-30 15:05:00</x:v>
+        <x:v>2026-08-14 17:55:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-30 17:05:00</x:v>
+        <x:v>2026-08-14 19:55:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>116.680000</x:v>
+        <x:v>132.639999</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>355.579987</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>7.470000</x:v>
+        <x:v>436.779999</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>9.300000</x:v>
+        <x:v>74.260002</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>344.760010</x:v>
+        <x:v>41.509998</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>29.160000</x:v>
+        <x:v>-25.299999</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>-5.080000</x:v>
+        <x:v>111.400002</x:v>
       </x:c>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
       <x:c r="N81" t="n" s="2">
-        <x:v>1228.479980</x:v>
+        <x:v>405.010010</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>7.810000</x:v>
+        <x:v>22.139999</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 17:50:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 19:50:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>165.449997</x:v>
+        <x:v>216.339996</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>60.070000</x:v>
+        <x:v>353.829987</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>547.109985</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>185.330002</x:v>
+        <x:v>296.489990</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>1319.550049</x:v>
+        <x:v>268.579987</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>60.950001</x:v>
+        <x:v>25.299999</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>-1169.109985</x:v>
+        <x:v>-1398.599976</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>-456.679993</x:v>
+        <x:v>359.859985</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>873.919983</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>1244.930054</x:v>
+        <x:v>1353.250000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 17:50:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 19:50:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>115.760002</x:v>
+        <x:v>133.220001</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>356.510010</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>5.670000</x:v>
+        <x:v>427.329987</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>9.830000</x:v>
+        <x:v>72.360001</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>369.170013</x:v>
+        <x:v>49.020000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>-60.950001</x:v>
+        <x:v>-25.299999</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>99.800003</x:v>
+        <x:v>97.529999</x:v>
       </x:c>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
       <x:c r="N83" t="n" s="2">
-        <x:v>1237.510010</x:v>
+        <x:v>459.339996</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>8.260000</x:v>
+        <x:v>22.209999</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-30 14:55:00</x:v>
+        <x:v>2026-08-14 17:45:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-30 16:55:00</x:v>
+        <x:v>2026-08-14 19:45:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>167.570007</x:v>
+        <x:v>223.479996</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>57.869999</x:v>
+        <x:v>349.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>533.539978</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>183.300003</x:v>
+        <x:v>297.420013</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>1323.930054</x:v>
+        <x:v>296.220001</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>93.800003</x:v>
+        <x:v>-17.260000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>-970.679993</x:v>
+        <x:v>-1393.199951</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>-484.399994</x:v>
+        <x:v>363.899994</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>1200.770020</x:v>
+        <x:v>1352.339966</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-30 14:55:00</x:v>
+        <x:v>2026-08-14 17:45:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-30 16:55:00</x:v>
+        <x:v>2026-08-14 19:45:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>114.029999</x:v>
+        <x:v>135.429993</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>352.420013</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>3.180000</x:v>
+        <x:v>416.160004</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>10.210000</x:v>
+        <x:v>70.400002</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>382.820007</x:v>
+        <x:v>58.439999</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>-93.800003</x:v>
+        <x:v>17.260000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>200.289993</x:v>
+        <x:v>77.160004</x:v>
       </x:c>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
       <x:c r="N85" t="n" s="2">
-        <x:v>1125.619995</x:v>
+        <x:v>464.859985</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>8.260000</x:v>
+        <x:v>31.440001</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-30 14:50:00</x:v>
+        <x:v>2026-08-14 17:40:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-30 16:50:00</x:v>
+        <x:v>2026-08-14 19:40:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>166.580002</x:v>
+        <x:v>223.320007</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>57.369999</x:v>
+        <x:v>347.390015</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>5.500000</x:v>
+        <x:v>530.229980</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>185.330002</x:v>
+        <x:v>307.329987</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>1422.140015</x:v>
+        <x:v>323.279999</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>114.239998</x:v>
+        <x:v>-50.669998</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>-1115.369995</x:v>
+        <x:v>-1406.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>-484.399994</x:v>
+        <x:v>370.059998</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>1205.020020</x:v>
+        <x:v>1351.099976</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-30 14:50:00</x:v>
+        <x:v>2026-08-14 17:40:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-30 16:50:00</x:v>
+        <x:v>2026-08-14 19:40:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>116.650002</x:v>
+        <x:v>132.860001</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.799988</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.990000</x:v>
+        <x:v>410.329987</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>11.510000</x:v>
+        <x:v>74.339996</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>404.559998</x:v>
+        <x:v>66.559998</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>-114.239998</x:v>
+        <x:v>50.669998</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>197.949997</x:v>
+        <x:v>57.680000</x:v>
       </x:c>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
       <x:c r="N87" t="n" s="2">
-        <x:v>1117.699951</x:v>
+        <x:v>419.130005</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>7.780000</x:v>
+        <x:v>11.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-30 14:45:00</x:v>
+        <x:v>2026-08-14 17:35:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-30 16:45:00</x:v>
+        <x:v>2026-08-14 19:35:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>166.770004</x:v>
+        <x:v>222.869995</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>58.310001</x:v>
+        <x:v>350.320007</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>8.790000</x:v>
+        <x:v>525.469971</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>172.490005</x:v>
+        <x:v>315.160004</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>1452.339966</x:v>
+        <x:v>358.619995</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>94.750000</x:v>
+        <x:v>-48.200001</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>-1190.020020</x:v>
+        <x:v>-1396.400024</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>-496.429993</x:v>
+        <x:v>364.880005</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>1275.540039</x:v>
+        <x:v>1351.979980</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>683.000000</x:v>
       </x:c>
       <x:c r="O88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-30 14:45:00</x:v>
+        <x:v>2026-08-14 17:35:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-30 16:45:00</x:v>
+        <x:v>2026-08-14 19:35:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>117.459999</x:v>
+        <x:v>132.500000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>351.489990</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>404.890015</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>12.510000</x:v>
+        <x:v>82.019997</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>409.920013</x:v>
+        <x:v>79.449997</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>-94.750000</x:v>
+        <x:v>48.200001</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>154.279999</x:v>
+        <x:v>61.430000</x:v>
       </x:c>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
       <x:c r="N89" t="n" s="2">
-        <x:v>1120.540039</x:v>
+        <x:v>431.519989</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>7.470000</x:v>
+        <x:v>11.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-30 14:40:00</x:v>
+        <x:v>2026-08-14 17:30:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-30 16:40:00</x:v>
+        <x:v>2026-08-14 19:30:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>167.050003</x:v>
+        <x:v>220.179993</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>57.369999</x:v>
+        <x:v>348.559998</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>528.640015</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>157.869995</x:v>
+        <x:v>331.239990</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>1463.479980</x:v>
+        <x:v>382.510010</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>33.619999</x:v>
+        <x:v>-24.250000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>-1114.949951</x:v>
+        <x:v>-1266.920044</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>-508.209991</x:v>
+        <x:v>165.440002</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>1328.550049</x:v>
+        <x:v>1352.930054</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>673.000000</x:v>
       </x:c>
       <x:c r="O90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-30 14:40:00</x:v>
+        <x:v>2026-08-14 17:30:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-30 16:40:00</x:v>
+        <x:v>2026-08-14 19:30:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>117.900002</x:v>
+        <x:v>128.759995</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>357.380005</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>410.200012</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>12.900000</x:v>
+        <x:v>82.910004</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>464.630005</x:v>
+        <x:v>85.599998</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>-33.619999</x:v>
+        <x:v>24.250000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>112.500000</x:v>
+        <x:v>75.440002</x:v>
       </x:c>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
       <x:c r="N91" t="n" s="2">
-        <x:v>1119.839966</x:v>
+        <x:v>457.179993</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>7.130000</x:v>
+        <x:v>23.469999</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-30 14:35:00</x:v>
+        <x:v>2026-08-14 17:25:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-30 16:35:00</x:v>
+        <x:v>2026-08-14 19:25:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>165.199997</x:v>
+        <x:v>217.059998</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>58.689999</x:v>
+        <x:v>350.899994</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1.010000</x:v>
+        <x:v>528.789978</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>144.759995</x:v>
+        <x:v>329.600006</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>1540.170044</x:v>
+        <x:v>407.459991</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>33.570000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>-1160.500000</x:v>
+        <x:v>-1127.530029</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>-504.929993</x:v>
+        <x:v>-30.090000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>1329.000000</x:v>
+        <x:v>1351.839966</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>664.000000</x:v>
       </x:c>
       <x:c r="O92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-30 14:35:00</x:v>
+        <x:v>2026-08-14 17:25:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-30 16:35:00</x:v>
+        <x:v>2026-08-14 19:25:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>116.110001</x:v>
+        <x:v>128.800003</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>350.739990</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>412.000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>12.990000</x:v>
+        <x:v>82.610001</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>463.070007</x:v>
+        <x:v>97.089996</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>-33.570000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>113.150002</x:v>
+        <x:v>111.660004</x:v>
       </x:c>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
       <x:c r="N93" t="n" s="2">
-        <x:v>1105.040039</x:v>
+        <x:v>423.510010</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>6.510000</x:v>
+        <x:v>26.620001</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-30 14:30:00</x:v>
+        <x:v>2026-08-14 17:20:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-30 16:30:00</x:v>
+        <x:v>2026-08-14 19:20:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>170.029999</x:v>
+        <x:v>216.630005</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>57.980000</x:v>
+        <x:v>347.540009</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1.450000</x:v>
+        <x:v>524.190002</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>140.419998</x:v>
+        <x:v>333.390015</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>1507.270020</x:v>
+        <x:v>441.329987</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>51.529999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>-1452.819946</x:v>
+        <x:v>-1148.479980</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-371.779999</x:v>
+        <x:v>-29.090000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>1312.599976</x:v>
+        <x:v>1351.229980</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>662.000000</x:v>
       </x:c>
       <x:c r="O94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-30 14:30:00</x:v>
+        <x:v>2026-08-14 17:20:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-30 16:30:00</x:v>
+        <x:v>2026-08-14 19:20:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>117.000000</x:v>
+        <x:v>128.529999</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.829987</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>417.540009</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>13.970000</x:v>
+        <x:v>79.269997</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>489.989990</x:v>
+        <x:v>102.440002</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>-51.529999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>108.809998</x:v>
+        <x:v>130.029999</x:v>
       </x:c>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
       <x:c r="N95" t="n" s="2">
-        <x:v>1115.609985</x:v>
+        <x:v>419.850006</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>5.800000</x:v>
+        <x:v>31.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-30 14:25:00</x:v>
+        <x:v>2026-08-14 17:15:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-30 16:25:00</x:v>
+        <x:v>2026-08-14 19:15:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>176.039993</x:v>
+        <x:v>206.509995</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>55.900002</x:v>
+        <x:v>346.510010</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>1.620000</x:v>
+        <x:v>532.010010</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>135.470001</x:v>
+        <x:v>338.820007</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>1511.810059</x:v>
+        <x:v>479.730011</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>65.209999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>-1640.040039</x:v>
+        <x:v>-1208.770020</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>-241.960007</x:v>
+        <x:v>29.459999</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>1298.329956</x:v>
+        <x:v>1341.119995</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>638.000000</x:v>
       </x:c>
       <x:c r="O96" s="2"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-30 14:25:00</x:v>
+        <x:v>2026-08-14 17:15:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-30 16:25:00</x:v>
+        <x:v>2026-08-14 19:15:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>118.720001</x:v>
+        <x:v>126.559998</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>353.929993</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>408.959991</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>12.600000</x:v>
+        <x:v>79.360001</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>517.859985</x:v>
+        <x:v>101.739998</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>-65.209999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>104.820000</x:v>
+        <x:v>168.970001</x:v>
       </x:c>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
       <x:c r="N97" t="n" s="2">
-        <x:v>1086.250000</x:v>
+        <x:v>398.589996</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>5.970000</x:v>
+        <x:v>22.309999</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-30 14:20:00</x:v>
+        <x:v>2026-08-14 17:10:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-30 16:20:00</x:v>
+        <x:v>2026-08-14 19:10:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>157.729996</x:v>
+        <x:v>194.970001</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>58.360001</x:v>
+        <x:v>350.320007</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>529.289978</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>137.369995</x:v>
+        <x:v>336.850006</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>1547.270020</x:v>
+        <x:v>510.089996</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>67.449997</x:v>
+        <x:v>16.860001</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>-1586.020020</x:v>
+        <x:v>-1267.160034</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>-242.970001</x:v>
+        <x:v>88.180000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-117.919998</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>1293.709961</x:v>
+        <x:v>1327.530029</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>613.000000</x:v>
       </x:c>
       <x:c r="O98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-30 14:20:00</x:v>
+        <x:v>2026-08-14 17:10:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-30 16:20:00</x:v>
+        <x:v>2026-08-14 19:10:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>117.809998</x:v>
+        <x:v>125.519997</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>355.279999</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>1.260000</x:v>
+        <x:v>402.700012</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>9.940000</x:v>
+        <x:v>82.959999</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>530.159973</x:v>
+        <x:v>117.160004</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>-67.449997</x:v>
+        <x:v>-16.860001</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>102.860001</x:v>
+        <x:v>162.100006</x:v>
       </x:c>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
       <x:c r="N99" t="n" s="2">
-        <x:v>1075.180054</x:v>
+        <x:v>364.350006</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>5.590000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-30 14:15:00</x:v>
+        <x:v>2026-08-14 17:05:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-30 16:15:00</x:v>
+        <x:v>2026-08-14 19:05:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>160.410004</x:v>
+        <x:v>192.009995</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>59.790001</x:v>
+        <x:v>350.170013</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1.790000</x:v>
+        <x:v>530.849976</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>127.470001</x:v>
+        <x:v>345.420013</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>1616.640015</x:v>
+        <x:v>539.309998</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>115.900002</x:v>
+        <x:v>16.860001</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>-1529.189941</x:v>
+        <x:v>-1277.089966</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>-285.470001</x:v>
+        <x:v>91.570000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>712.830017</x:v>
+        <x:v>-119.589996</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>1205.949951</x:v>
+        <x:v>1326.589966</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>613.000000</x:v>
       </x:c>
       <x:c r="O100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-30 14:15:00</x:v>
+        <x:v>2026-08-14 17:05:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-30 16:15:00</x:v>
+        <x:v>2026-08-14 19:05:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>115.730003</x:v>
+        <x:v>123.449997</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>349.600006</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1.220000</x:v>
+        <x:v>398.190002</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>6.720000</x:v>
+        <x:v>84.220001</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>530.929993</x:v>
+        <x:v>129.190002</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>-115.900002</x:v>
+        <x:v>-16.860001</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>67.489998</x:v>
+        <x:v>166.119995</x:v>
       </x:c>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
       <x:c r="N101" t="n" s="2">
-        <x:v>1123.189941</x:v>
+        <x:v>391.500000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>4.740000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>