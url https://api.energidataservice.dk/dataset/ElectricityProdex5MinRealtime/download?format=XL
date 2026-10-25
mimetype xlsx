--- v2 (2026-08-14)
+++ v3 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R781dfbcb6d20453d8b19ecacea0b98d6"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R7ef25dd93067444bafa30dcba59b48a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R781dfbcb6d20453d8b19ecacea0b98d6" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ef25dd93067444bafa30dcba59b48a8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:O101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -207,4327 +207,4327 @@
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>BornholmSE4</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-14 21:10:00</x:v>
+        <x:v>2026-10-25 10:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-14 23:10:00</x:v>
+        <x:v>2026-10-25 11:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>168.350006</x:v>
+        <x:v>114.239998</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>348.119995</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>928.530029</x:v>
+        <x:v>1280.709961</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>536.989990</x:v>
+        <x:v>2392.050049</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>421.390015</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-169.800003</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>-551.059998</x:v>
+        <x:v>2722.790039</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>-183.270004</x:v>
+        <x:v>-236.270004</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-873.960022</x:v>
+        <x:v>-957.849976</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>1316.469971</x:v>
+        <x:v>-1138.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-419.000000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-14 21:10:00</x:v>
+        <x:v>2026-10-25 10:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-14 23:10:00</x:v>
+        <x:v>2026-10-25 11:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>125.370003</x:v>
+        <x:v>110.320000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>350.309998</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>579.650024</x:v>
+        <x:v>116.290001</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>149.550003</x:v>
+        <x:v>338.559998</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>241.759995</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>169.800003</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>-221.919998</x:v>
+        <x:v>729.960022</x:v>
       </x:c>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
       <x:c r="N3" t="n" s="2">
-        <x:v>425.470001</x:v>
+        <x:v>325.019989</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>-9.420000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-14 21:05:00</x:v>
+        <x:v>2026-10-25 09:55:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-14 23:05:00</x:v>
+        <x:v>2026-10-25 10:55:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>171.410004</x:v>
+        <x:v>112.570000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>347.239990</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>938.000000</x:v>
+        <x:v>1277.079956</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>538.320007</x:v>
+        <x:v>2338.689941</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>357.160004</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-274.010010</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>-399.890015</x:v>
+        <x:v>2688.919922</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>-322.690002</x:v>
+        <x:v>-33.230000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-873.960022</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>1316.609985</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-534.000000</x:v>
       </x:c>
       <x:c r="O4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-14 21:05:00</x:v>
+        <x:v>2026-10-25 09:55:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-14 23:05:00</x:v>
+        <x:v>2026-10-25 10:55:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>127.070000</x:v>
+        <x:v>115.870003</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>349.920013</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>576.390015</x:v>
+        <x:v>116.510002</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>147.750000</x:v>
+        <x:v>318.750000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.029999</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>274.010010</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>-215.050003</x:v>
+        <x:v>734.619995</x:v>
       </x:c>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
       <x:c r="N5" t="n" s="2">
-        <x:v>438.250000</x:v>
+        <x:v>198.720001</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>-9.490000</x:v>
+        <x:v>6.620000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-10-25 09:50:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-10-25 10:50:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>183.020004</x:v>
+        <x:v>112.180000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>353.250000</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>950.700012</x:v>
+        <x:v>1276.849976</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>530.849976</x:v>
+        <x:v>2369.459961</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>2.040000</x:v>
+        <x:v>447.059998</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>53.110001</x:v>
+        <x:v>-279.570007</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>-255.300003</x:v>
+        <x:v>2763.649902</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>-459.079987</x:v>
+        <x:v>-34.299999</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-900.010010</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>1245.459961</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-533.000000</x:v>
       </x:c>
       <x:c r="O6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-10-25 09:50:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-10-25 10:50:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>127.959999</x:v>
+        <x:v>107.349998</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>350.109985</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>563.809998</x:v>
+        <x:v>114.980003</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>147.020004</x:v>
+        <x:v>316.959991</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>206.289993</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>-53.110001</x:v>
+        <x:v>279.570007</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>-154.179993</x:v>
+        <x:v>736.130005</x:v>
       </x:c>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
       <x:c r="N7" t="n" s="2">
-        <x:v>423.359985</x:v>
+        <x:v>267.500000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>10.030000</x:v>
+        <x:v>26.040001</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-14 20:55:00</x:v>
+        <x:v>2026-10-25 09:45:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-14 22:55:00</x:v>
+        <x:v>2026-10-25 10:45:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>185.529999</x:v>
+        <x:v>111.190002</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>352.220001</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>972.479980</x:v>
+        <x:v>1274.170044</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>520.400024</x:v>
+        <x:v>2345.790039</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>1.860000</x:v>
+        <x:v>720.260010</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>93.800003</x:v>
+        <x:v>-275.570007</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>-223.710007</x:v>
+        <x:v>2648.429932</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>-459.079987</x:v>
+        <x:v>-89.470001</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>1186.119995</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-521.000000</x:v>
       </x:c>
       <x:c r="O8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-14 20:55:00</x:v>
+        <x:v>2026-10-25 09:45:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-14 22:55:00</x:v>
+        <x:v>2026-10-25 10:45:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>128.970001</x:v>
+        <x:v>109.160004</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>348.029999</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>559.179993</x:v>
+        <x:v>110.260002</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>144.000000</x:v>
+        <x:v>309.809998</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>253.789993</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>-93.800003</x:v>
+        <x:v>275.570007</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>-105.889999</x:v>
+        <x:v>747.869995</x:v>
       </x:c>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
       <x:c r="N9" t="n" s="2">
-        <x:v>452.970001</x:v>
+        <x:v>248.089996</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>-9.080000</x:v>
+        <x:v>9.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-14 20:50:00</x:v>
+        <x:v>2026-10-25 09:40:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-14 22:50:00</x:v>
+        <x:v>2026-10-25 10:40:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>185.750000</x:v>
+        <x:v>113.769997</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>346.510010</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>987.489990</x:v>
+        <x:v>1275.099976</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>499.929993</x:v>
+        <x:v>2297.899902</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>1.590000</x:v>
+        <x:v>590.960022</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>95.839996</x:v>
+        <x:v>-232.479996</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>-191.110001</x:v>
+        <x:v>2681.340088</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>-459.079987</x:v>
+        <x:v>-136.970001</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>1184.630005</x:v>
+        <x:v>-1140.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-508.000000</x:v>
       </x:c>
       <x:c r="O10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-14 20:50:00</x:v>
+        <x:v>2026-10-25 09:40:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-14 22:50:00</x:v>
+        <x:v>2026-10-25 10:40:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>131.839996</x:v>
+        <x:v>108.930000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>347.769989</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>560.000000</x:v>
+        <x:v>109.330002</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>143.169998</x:v>
+        <x:v>302.850006</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>260.899994</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>-95.839996</x:v>
+        <x:v>232.479996</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>-108.260002</x:v>
+        <x:v>754.799988</x:v>
       </x:c>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
       <x:c r="N11" t="n" s="2">
-        <x:v>462.720001</x:v>
+        <x:v>301.839996</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>-8.800000</x:v>
+        <x:v>29.450001</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-14 20:45:00</x:v>
+        <x:v>2026-10-25 09:35:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-14 22:45:00</x:v>
+        <x:v>2026-10-25 10:35:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>185.360001</x:v>
+        <x:v>113.830002</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>351.640015</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>936.659973</x:v>
+        <x:v>1274.780029</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>488.130005</x:v>
+        <x:v>2310.530029</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>1.410000</x:v>
+        <x:v>462.320007</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>79.169998</x:v>
+        <x:v>-274.149994</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>-79.910004</x:v>
+        <x:v>2772.350098</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>-446.320007</x:v>
+        <x:v>-141.119995</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>1155.319946</x:v>
+        <x:v>-1140.000000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-506.000000</x:v>
       </x:c>
       <x:c r="O12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-14 20:45:00</x:v>
+        <x:v>2026-10-25 09:35:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-14 22:45:00</x:v>
+        <x:v>2026-10-25 10:35:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>135.410004</x:v>
+        <x:v>109.150002</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>352.399994</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>558.130005</x:v>
+        <x:v>110.209999</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>141.190002</x:v>
+        <x:v>317.890015</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>213.850006</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>-79.169998</x:v>
+        <x:v>274.149994</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>-83.379997</x:v>
+        <x:v>758.020020</x:v>
       </x:c>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
       <x:c r="N13" t="n" s="2">
-        <x:v>447.109985</x:v>
+        <x:v>192.679993</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>10.680000</x:v>
+        <x:v>29.040001</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-14 20:40:00</x:v>
+        <x:v>2026-10-25 09:30:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-14 22:40:00</x:v>
+        <x:v>2026-10-25 10:30:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>186.699997</x:v>
+        <x:v>114.720001</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>352.369995</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>884.099976</x:v>
+        <x:v>1263.270020</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>478.230011</x:v>
+        <x:v>2360.340088</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>1.230000</x:v>
+        <x:v>483.579987</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>53.020000</x:v>
+        <x:v>-46.320000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>31.410000</x:v>
+        <x:v>2723.139893</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-433.690002</x:v>
+        <x:v>-364.549988</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>1127.000000</x:v>
+        <x:v>-1140.000000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-351.000000</x:v>
       </x:c>
       <x:c r="O14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-14 20:40:00</x:v>
+        <x:v>2026-10-25 09:30:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-14 22:40:00</x:v>
+        <x:v>2026-10-25 10:30:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>135.949997</x:v>
+        <x:v>109.199997</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>349.790009</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>553.929993</x:v>
+        <x:v>211.509995</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>137.479996</x:v>
+        <x:v>322.899994</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>212.429993</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>-53.020000</x:v>
+        <x:v>46.320000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>-102.879997</x:v>
+        <x:v>777.099976</x:v>
       </x:c>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
       <x:c r="N15" t="n" s="2">
-        <x:v>441.500000</x:v>
+        <x:v>283.049988</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>11.440000</x:v>
+        <x:v>5.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-14 20:35:00</x:v>
+        <x:v>2026-10-25 09:25:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-14 22:35:00</x:v>
+        <x:v>2026-10-25 10:25:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>186.039993</x:v>
+        <x:v>115.900002</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>347.829987</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>894.309998</x:v>
+        <x:v>1261.930054</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>471.140015</x:v>
+        <x:v>2375.360107</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>1.050000</x:v>
+        <x:v>524.219971</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>50.180000</x:v>
+        <x:v>102.550003</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>6.230000</x:v>
+        <x:v>2517.260010</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>-431.480011</x:v>
+        <x:v>-578.179993</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>1127.339966</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-213.000000</x:v>
       </x:c>
       <x:c r="O16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-14 20:35:00</x:v>
+        <x:v>2026-10-25 09:25:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-14 22:35:00</x:v>
+        <x:v>2026-10-25 10:25:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>137.970001</x:v>
+        <x:v>108.860001</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>348.619995</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>558.640015</x:v>
+        <x:v>212.570007</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>137.919998</x:v>
+        <x:v>319.649994</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>248.410004</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>-50.180000</x:v>
+        <x:v>-102.550003</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>-106.489998</x:v>
+        <x:v>789.719971</x:v>
       </x:c>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
       <x:c r="N17" t="n" s="2">
-        <x:v>444.480011</x:v>
+        <x:v>412.239990</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>11.780000</x:v>
+        <x:v>6.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-14 20:30:00</x:v>
+        <x:v>2026-10-25 09:20:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-14 22:30:00</x:v>
+        <x:v>2026-10-25 10:20:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>184.289993</x:v>
+        <x:v>115.519997</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>351.640015</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>925.729980</x:v>
+        <x:v>1262.170044</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>454.720001</x:v>
+        <x:v>2341.239990</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>515.929993</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>24.750000</x:v>
+        <x:v>106.070000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>-181.570007</x:v>
+        <x:v>2575.330078</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>-302.570007</x:v>
+        <x:v>-578.179993</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>1182.359985</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-213.000000</x:v>
       </x:c>
       <x:c r="O18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-14 20:30:00</x:v>
+        <x:v>2026-10-25 09:20:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-14 22:30:00</x:v>
+        <x:v>2026-10-25 10:20:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>139.710007</x:v>
+        <x:v>108.190002</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>317.809998</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>559.979980</x:v>
+        <x:v>211.740005</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>136.600006</x:v>
+        <x:v>315.089996</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>235.119995</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>-24.750000</x:v>
+        <x:v>-106.070000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>-90.470001</x:v>
+        <x:v>795.099976</x:v>
       </x:c>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
       <x:c r="N19" t="n" s="2">
-        <x:v>437.829987</x:v>
+        <x:v>405.980011</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>10.990000</x:v>
+        <x:v>19.950001</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-14 20:25:00</x:v>
+        <x:v>2026-10-25 09:15:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-14 22:25:00</x:v>
+        <x:v>2026-10-25 10:15:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>185.289993</x:v>
+        <x:v>116.379997</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>352.959991</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>944.729980</x:v>
+        <x:v>1260.550049</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>439.649994</x:v>
+        <x:v>2317.260010</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>456.730011</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>86.430000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>-330.209991</x:v>
+        <x:v>2650.560059</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>-175.970001</x:v>
+        <x:v>-601.299988</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>1229.060059</x:v>
+        <x:v>-1138.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-208.000000</x:v>
       </x:c>
       <x:c r="O20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-14 20:25:00</x:v>
+        <x:v>2026-10-25 09:15:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-14 22:25:00</x:v>
+        <x:v>2026-10-25 10:15:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>138.869995</x:v>
+        <x:v>107.489998</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>287.910004</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>566.049988</x:v>
+        <x:v>227.889999</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>139.570007</x:v>
+        <x:v>311.420013</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.559998</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-86.430000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>-78.260002</x:v>
+        <x:v>814.200012</x:v>
       </x:c>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
       <x:c r="N21" t="n" s="2">
-        <x:v>416.739990</x:v>
+        <x:v>346.260010</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>11.130000</x:v>
+        <x:v>8.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-14 20:20:00</x:v>
+        <x:v>2026-10-25 09:10:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-14 22:20:00</x:v>
+        <x:v>2026-10-25 10:10:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>184.889999</x:v>
+        <x:v>116.410004</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>349.730011</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>970.479980</x:v>
+        <x:v>1264.930054</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>420.920013</x:v>
+        <x:v>2357.750000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>1.090000</x:v>
+        <x:v>434.850006</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>60.709999</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>-353.260010</x:v>
+        <x:v>2741.389893</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-173.419998</x:v>
+        <x:v>-625.099976</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-865.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1230.750000</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-203.000000</x:v>
       </x:c>
       <x:c r="O22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-14 20:20:00</x:v>
+        <x:v>2026-10-25 09:10:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-14 22:20:00</x:v>
+        <x:v>2026-10-25 10:10:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>137.220001</x:v>
+        <x:v>109.820000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>277.640015</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>576.770020</x:v>
+        <x:v>228.470001</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>140.699997</x:v>
+        <x:v>325.119995</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>174.059998</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-60.709999</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>-73.760002</x:v>
+        <x:v>833.929993</x:v>
       </x:c>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
       <x:c r="N23" t="n" s="2">
-        <x:v>456.500000</x:v>
+        <x:v>365.970001</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>11.330000</x:v>
+        <x:v>8.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-14 20:15:00</x:v>
+        <x:v>2026-10-25 09:05:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-14 22:15:00</x:v>
+        <x:v>2026-10-25 10:05:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>191.919998</x:v>
+        <x:v>116.769997</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>348.700012</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>997.169983</x:v>
+        <x:v>1261.319946</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>411.970001</x:v>
+        <x:v>2329.750000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>1.200000</x:v>
+        <x:v>447.929993</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>16.750000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>-515.150024</x:v>
+        <x:v>2659.280029</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>-23.780001</x:v>
+        <x:v>-626.150024</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-866.030029</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>1265.020020</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-201.000000</x:v>
       </x:c>
       <x:c r="O24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-14 20:15:00</x:v>
+        <x:v>2026-10-25 09:05:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-14 22:15:00</x:v>
+        <x:v>2026-10-25 10:05:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>137.009995</x:v>
+        <x:v>109.690002</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>276.920013</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>580.049988</x:v>
+        <x:v>219.100006</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>137.830002</x:v>
+        <x:v>332.980011</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>153.559998</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-16.750000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>-62.639999</x:v>
+        <x:v>836.210022</x:v>
       </x:c>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
       <x:c r="N25" t="n" s="2">
-        <x:v>460.049988</x:v>
+        <x:v>321.100006</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>21.420000</x:v>
+        <x:v>6.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-14 20:10:00</x:v>
+        <x:v>2026-10-25 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-14 22:10:00</x:v>
+        <x:v>2026-10-25 10:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>193.119995</x:v>
+        <x:v>116.080002</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>350.470001</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>1002.119995</x:v>
+        <x:v>1245.920044</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>404.600006</x:v>
+        <x:v>2190.840088</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>1.020000</x:v>
+        <x:v>462.399994</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-29.110001</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>-659.849976</x:v>
+        <x:v>3078.169922</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>122.809998</x:v>
+        <x:v>-641.169983</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-926.000000</x:v>
+        <x:v>-904.429993</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>1297.780029</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-114.000000</x:v>
       </x:c>
       <x:c r="O26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-14 20:10:00</x:v>
+        <x:v>2026-10-25 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-14 22:10:00</x:v>
+        <x:v>2026-10-25 10:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>137.419998</x:v>
+        <x:v>108.660004</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>286.929993</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>584.929993</x:v>
+        <x:v>37.630001</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>137.720001</x:v>
+        <x:v>321.760010</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>168.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.110001</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>-39.709999</x:v>
+        <x:v>850.539978</x:v>
       </x:c>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
       <x:c r="N27" t="n" s="2">
-        <x:v>427.140015</x:v>
+        <x:v>429.089996</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>21.760000</x:v>
+        <x:v>8.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-14 20:05:00</x:v>
+        <x:v>2026-10-25 08:55:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-14 22:05:00</x:v>
+        <x:v>2026-10-25 09:55:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>199.330002</x:v>
+        <x:v>116.419998</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>351.190002</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>959.950012</x:v>
+        <x:v>1242.030029</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>399.769989</x:v>
+        <x:v>2282.709961</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.710000</x:v>
+        <x:v>765.400024</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-125.599998</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>-610.849976</x:v>
+        <x:v>2986.600098</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>122.809998</x:v>
+        <x:v>-655.070007</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-924.859985</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>1294.060059</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="O28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-14 20:05:00</x:v>
+        <x:v>2026-10-25 08:55:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-14 22:05:00</x:v>
+        <x:v>2026-10-25 09:55:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>140.070007</x:v>
+        <x:v>107.550003</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>294.730011</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>591.909973</x:v>
+        <x:v>37.340000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>137.309998</x:v>
+        <x:v>334.179993</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>193.589996</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>125.599998</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>-45.240002</x:v>
+        <x:v>857.109985</x:v>
       </x:c>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
       <x:c r="N29" t="n" s="2">
-        <x:v>374.209991</x:v>
+        <x:v>331.799988</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>19.059999</x:v>
+        <x:v>8.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-10-25 08:50:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-10-25 09:50:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>207.389999</x:v>
+        <x:v>115.589996</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>343.429993</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>905.719971</x:v>
+        <x:v>1267.140015</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>386.109985</x:v>
+        <x:v>2247.419922</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>28.020000</x:v>
+        <x:v>525.859985</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>48.220001</x:v>
+        <x:v>-106.190002</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>-630.070007</x:v>
+        <x:v>2915.149902</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>91.760002</x:v>
+        <x:v>-652.489990</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-868.659973</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>1260.420044</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="O30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-10-25 08:50:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-10-25 09:50:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>139.809998</x:v>
+        <x:v>106.870003</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>329.769989</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>593.960022</x:v>
+        <x:v>37.189999</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>134.679993</x:v>
+        <x:v>326.859985</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.620000</x:v>
+        <x:v>211.199997</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>-48.220001</x:v>
+        <x:v>106.190002</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>-79.209999</x:v>
+        <x:v>802.460022</x:v>
       </x:c>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
       <x:c r="N31" t="n" s="2">
-        <x:v>429.420013</x:v>
+        <x:v>348.850006</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>21.110001</x:v>
+        <x:v>6.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-14 19:55:00</x:v>
+        <x:v>2026-10-25 08:45:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-14 21:55:00</x:v>
+        <x:v>2026-10-25 09:45:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>212.589996</x:v>
+        <x:v>113.980003</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>349.880005</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>879.270020</x:v>
+        <x:v>1249.119995</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>394.059998</x:v>
+        <x:v>2189.199951</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>28.219999</x:v>
+        <x:v>593.020020</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>144.949997</x:v>
+        <x:v>-197.619995</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>-700.200012</x:v>
+        <x:v>3120.239990</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>60.009998</x:v>
+        <x:v>-571.869995</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>1232.099976</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-20.000000</x:v>
       </x:c>
       <x:c r="O32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-14 19:55:00</x:v>
+        <x:v>2026-10-25 08:45:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-14 21:55:00</x:v>
+        <x:v>2026-10-25 09:45:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>138.229996</x:v>
+        <x:v>106.889999</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>349.720001</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>595.260010</x:v>
+        <x:v>37.470001</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>134.130005</x:v>
+        <x:v>325.829987</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>184.179993</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>-144.949997</x:v>
+        <x:v>197.619995</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>-17.370001</x:v>
+        <x:v>849.929993</x:v>
       </x:c>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
       <x:c r="N33" t="n" s="2">
-        <x:v>443.899994</x:v>
+        <x:v>287.489990</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>2.450000</x:v>
+        <x:v>10.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-14 19:50:00</x:v>
+        <x:v>2026-10-25 08:40:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-14 21:50:00</x:v>
+        <x:v>2026-10-25 09:40:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>211.460007</x:v>
+        <x:v>114.480003</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>350.470001</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>854.090027</x:v>
+        <x:v>1250.500000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>402.769989</x:v>
+        <x:v>2101.080078</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>28.230000</x:v>
+        <x:v>545.299988</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>132.429993</x:v>
+        <x:v>-296.299988</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>-654.130005</x:v>
+        <x:v>3119.739990</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>60.009998</x:v>
+        <x:v>-494.809998</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>1229.410034</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-14 19:50:00</x:v>
+        <x:v>2026-10-25 08:40:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-14 21:50:00</x:v>
+        <x:v>2026-10-25 09:40:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>151.690002</x:v>
+        <x:v>107.589996</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>353.820007</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>591.039978</x:v>
+        <x:v>41.070000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>128.740005</x:v>
+        <x:v>308.920013</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>3.960000</x:v>
+        <x:v>132.369995</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>-132.429993</x:v>
+        <x:v>296.299988</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>-19.230000</x:v>
+        <x:v>868.780029</x:v>
       </x:c>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
       <x:c r="N35" t="n" s="2">
-        <x:v>490.510010</x:v>
+        <x:v>222.720001</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>20.049999</x:v>
+        <x:v>7.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-14 19:45:00</x:v>
+        <x:v>2026-10-25 08:35:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-14 21:45:00</x:v>
+        <x:v>2026-10-25 09:35:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>215.520004</x:v>
+        <x:v>113.449997</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>347.980011</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>804.299988</x:v>
+        <x:v>1257.199951</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>402.000000</x:v>
+        <x:v>2083.379883</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>28.250000</x:v>
+        <x:v>494.350006</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>75.169998</x:v>
+        <x:v>-289.850006</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>-522.909973</x:v>
+        <x:v>3106.870117</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>52.810001</x:v>
+        <x:v>-496.070007</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>1219.900024</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-14 19:45:00</x:v>
+        <x:v>2026-10-25 08:35:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-14 21:45:00</x:v>
+        <x:v>2026-10-25 09:35:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>170.710007</x:v>
+        <x:v>106.480003</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>352.209991</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>576.239990</x:v>
+        <x:v>39.160000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>126.870003</x:v>
+        <x:v>323.019989</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>4.730000</x:v>
+        <x:v>127.330002</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>-75.169998</x:v>
+        <x:v>289.850006</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>-19.420000</x:v>
+        <x:v>867.989990</x:v>
       </x:c>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
       <x:c r="N37" t="n" s="2">
-        <x:v>425.790009</x:v>
+        <x:v>211.639999</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>22.340000</x:v>
+        <x:v>7.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-14 19:40:00</x:v>
+        <x:v>2026-10-25 08:30:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-14 21:40:00</x:v>
+        <x:v>2026-10-25 09:30:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>218.039993</x:v>
+        <x:v>114.300003</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>346.359985</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>793.289978</x:v>
+        <x:v>1234.459961</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>391.510010</x:v>
+        <x:v>2139.290039</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>28.299999</x:v>
+        <x:v>496.880005</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>60.439999</x:v>
+        <x:v>-206.589996</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>-464.160004</x:v>
+        <x:v>3230.149902</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>46.660000</x:v>
+        <x:v>-583.760010</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>1207.040039</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-14 19:40:00</x:v>
+        <x:v>2026-10-25 08:30:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-14 21:40:00</x:v>
+        <x:v>2026-10-25 09:30:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>180.779999</x:v>
+        <x:v>108.339996</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>348.760010</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>557.539978</x:v>
+        <x:v>40.369999</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>125.029999</x:v>
+        <x:v>319.070007</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>5.140000</x:v>
+        <x:v>120.959999</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>-60.439999</x:v>
+        <x:v>206.589996</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>-71.559998</x:v>
+        <x:v>868.090027</x:v>
       </x:c>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
       <x:c r="N39" t="n" s="2">
-        <x:v>429.980011</x:v>
+        <x:v>269.070007</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>3.810000</x:v>
+        <x:v>6.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-14 19:35:00</x:v>
+        <x:v>2026-10-25 08:25:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-14 21:35:00</x:v>
+        <x:v>2026-10-25 09:25:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>217.339996</x:v>
+        <x:v>114.290001</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>349.880005</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>779.799988</x:v>
+        <x:v>1262.270020</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>384.480011</x:v>
+        <x:v>2117.290039</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>28.170000</x:v>
+        <x:v>606.640015</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>61.500000</x:v>
+        <x:v>-16.650000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>-450.339996</x:v>
+        <x:v>3114.889893</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>46.660000</x:v>
+        <x:v>-670.130005</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>1206.699951</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>681.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-14 19:35:00</x:v>
+        <x:v>2026-10-25 08:25:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-14 21:35:00</x:v>
+        <x:v>2026-10-25 09:25:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>170.410004</x:v>
+        <x:v>108.839996</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>346.679993</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>541.960022</x:v>
+        <x:v>40.630001</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>124.099998</x:v>
+        <x:v>315.769989</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>104.650002</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>-61.500000</x:v>
+        <x:v>16.650000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>-37.779999</x:v>
+        <x:v>869.489990</x:v>
       </x:c>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
       <x:c r="N41" t="n" s="2">
-        <x:v>436.390015</x:v>
+        <x:v>427.980011</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>4.260000</x:v>
+        <x:v>6.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-14 19:30:00</x:v>
+        <x:v>2026-10-25 08:20:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-14 21:30:00</x:v>
+        <x:v>2026-10-25 09:20:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>217.710007</x:v>
+        <x:v>114.290001</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>350.470001</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>763.330017</x:v>
+        <x:v>1274.780029</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>388.570007</x:v>
+        <x:v>2148.979980</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>28.530001</x:v>
+        <x:v>539.340027</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>60.549999</x:v>
+        <x:v>-17.870001</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>-421.059998</x:v>
+        <x:v>2988.489990</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>74.309998</x:v>
+        <x:v>-672.229980</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>1249.920044</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>609.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-14 19:30:00</x:v>
+        <x:v>2026-10-25 08:20:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-14 21:30:00</x:v>
+        <x:v>2026-10-25 09:20:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>164.789993</x:v>
+        <x:v>109.209999</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>345.579987</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>531.469971</x:v>
+        <x:v>40.669998</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>123.470001</x:v>
+        <x:v>329.660004</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>100.750000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>-60.549999</x:v>
+        <x:v>17.870001</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>-1.340000</x:v>
+        <x:v>869.599976</x:v>
       </x:c>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
       <x:c r="N43" t="n" s="2">
-        <x:v>455.970001</x:v>
+        <x:v>510.679993</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>23.540001</x:v>
+        <x:v>6.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-14 19:25:00</x:v>
+        <x:v>2026-10-25 08:15:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-14 21:25:00</x:v>
+        <x:v>2026-10-25 09:15:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>216.059998</x:v>
+        <x:v>114.209999</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>346.510010</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>763.700012</x:v>
+        <x:v>1246.589966</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>388.390015</x:v>
+        <x:v>1996.079956</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>28.209999</x:v>
+        <x:v>514.190002</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>61.790001</x:v>
+        <x:v>78.820000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>-398.739990</x:v>
+        <x:v>3133.879883</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>101.790001</x:v>
+        <x:v>-683.080017</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>1282.329956</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>538.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-14 19:25:00</x:v>
+        <x:v>2026-10-25 08:15:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-14 21:25:00</x:v>
+        <x:v>2026-10-25 09:15:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>159.800003</x:v>
+        <x:v>109.800003</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>348.549988</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>521.969971</x:v>
+        <x:v>195.740005</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>121.610001</x:v>
+        <x:v>331.649994</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.290000</x:v>
+        <x:v>107.199997</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>-61.790001</x:v>
+        <x:v>-78.820000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>20.150000</x:v>
+        <x:v>874.390015</x:v>
       </x:c>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
       <x:c r="N45" t="n" s="2">
-        <x:v>434.000000</x:v>
+        <x:v>432.829987</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>4.460000</x:v>
+        <x:v>7.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-14 19:20:00</x:v>
+        <x:v>2026-10-25 08:10:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-14 21:20:00</x:v>
+        <x:v>2026-10-25 09:10:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>216.949997</x:v>
+        <x:v>116.330002</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>350.320007</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>768.590027</x:v>
+        <x:v>1243.160034</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>377.410004</x:v>
+        <x:v>2006.540039</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>27.780001</x:v>
+        <x:v>404.750000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>60.700001</x:v>
+        <x:v>102.160004</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>-394.459991</x:v>
+        <x:v>3142.780029</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>101.790001</x:v>
+        <x:v>-691.609985</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-940.820007</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>1280.239990</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>539.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-14 19:20:00</x:v>
+        <x:v>2026-10-25 08:10:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-14 21:20:00</x:v>
+        <x:v>2026-10-25 09:10:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>157.369995</x:v>
+        <x:v>108.809998</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>349.920013</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>507.140015</x:v>
+        <x:v>197.309998</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>121.489998</x:v>
+        <x:v>330.519989</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>6.960000</x:v>
+        <x:v>79.500000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>-60.700001</x:v>
+        <x:v>-102.160004</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>17.879999</x:v>
+        <x:v>873.900024</x:v>
       </x:c>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
       <x:c r="N47" t="n" s="2">
-        <x:v>395.820007</x:v>
+        <x:v>414.019989</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>4.190000</x:v>
+        <x:v>6.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-14 19:15:00</x:v>
+        <x:v>2026-10-25 08:05:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-14 21:15:00</x:v>
+        <x:v>2026-10-25 09:05:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>214.190002</x:v>
+        <x:v>116.410004</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>356.760010</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>742.330017</x:v>
+        <x:v>1252.119995</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>379.820007</x:v>
+        <x:v>1967.780029</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>27.959999</x:v>
+        <x:v>295.970001</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>60.790001</x:v>
+        <x:v>107.070000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>-363.799988</x:v>
+        <x:v>3065.290039</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>87.199997</x:v>
+        <x:v>-691.609985</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-936.750000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>1224.160034</x:v>
+        <x:v>-1138.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>584.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-14 19:15:00</x:v>
+        <x:v>2026-10-25 08:05:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-14 21:15:00</x:v>
+        <x:v>2026-10-25 09:05:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>145.059998</x:v>
+        <x:v>110.059998</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>353.880005</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>498.829987</x:v>
+        <x:v>196.789993</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>116.760002</x:v>
+        <x:v>337.779999</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>6.790000</x:v>
+        <x:v>82.220001</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>-60.790001</x:v>
+        <x:v>-107.070000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>79.739998</x:v>
+        <x:v>870.679993</x:v>
       </x:c>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
       <x:c r="N49" t="n" s="2">
-        <x:v>436.089996</x:v>
+        <x:v>386.649994</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>24.870001</x:v>
+        <x:v>4.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-14 19:10:00</x:v>
+        <x:v>2026-10-25 08:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-14 21:10:00</x:v>
+        <x:v>2026-10-25 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>224.800003</x:v>
+        <x:v>113.820000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>348.850006</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>723.599976</x:v>
+        <x:v>1223.020020</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>375.200012</x:v>
+        <x:v>1997.819946</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>28.629999</x:v>
+        <x:v>280.299988</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>61.099998</x:v>
+        <x:v>110.330002</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>-338.869995</x:v>
+        <x:v>3077.840088</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>73.940002</x:v>
+        <x:v>-694.919983</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-813.580017</x:v>
+        <x:v>-788.250000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>1169.579956</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>627.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-14 19:10:00</x:v>
+        <x:v>2026-10-25 08:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-14 21:10:00</x:v>
+        <x:v>2026-10-25 09:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>138.940002</x:v>
+        <x:v>113.300003</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>350.850006</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>484.679993</x:v>
+        <x:v>37.240002</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>112.239998</x:v>
+        <x:v>331.720001</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>6.670000</x:v>
+        <x:v>74.239998</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>-61.099998</x:v>
+        <x:v>-110.330002</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>93.690002</x:v>
+        <x:v>854.429993</x:v>
       </x:c>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
       <x:c r="N51" t="n" s="2">
-        <x:v>440.489990</x:v>
+        <x:v>488.450012</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>21.690001</x:v>
+        <x:v>4.120000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-14 19:05:00</x:v>
+        <x:v>2026-10-25 07:55:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-14 21:05:00</x:v>
+        <x:v>2026-10-25 08:55:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>229.070007</x:v>
+        <x:v>113.309998</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>349.290009</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>711.469971</x:v>
+        <x:v>1218.800049</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>374.290009</x:v>
+        <x:v>1971.969971</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>33.160000</x:v>
+        <x:v>232.759995</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>60.980000</x:v>
+        <x:v>60.310001</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>-350.760010</x:v>
+        <x:v>2990.419922</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>71.790001</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-808.570007</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>1169.219971</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>627.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-14 19:05:00</x:v>
+        <x:v>2026-10-25 07:55:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-14 21:05:00</x:v>
+        <x:v>2026-10-25 08:55:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>138.550003</x:v>
+        <x:v>109.190002</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>351.109985</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>484.260010</x:v>
+        <x:v>38.240002</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>109.180000</x:v>
+        <x:v>336.149994</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>6.310000</x:v>
+        <x:v>83.010002</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>-60.980000</x:v>
+        <x:v>-60.310001</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>104.080002</x:v>
+        <x:v>836.070007</x:v>
       </x:c>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
       <x:c r="N53" t="n" s="2">
-        <x:v>422.440002</x:v>
+        <x:v>473.250000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>23.270000</x:v>
+        <x:v>4.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-10-25 07:50:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-10-25 08:50:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>231.869995</x:v>
+        <x:v>112.570000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>354.269989</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>702.619995</x:v>
+        <x:v>1223.150024</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>365.309998</x:v>
+        <x:v>1967.380005</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>59.980000</x:v>
+        <x:v>195.570007</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>68.940002</x:v>
+        <x:v>60.080002</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>-621.599976</x:v>
+        <x:v>3008.810059</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>-85.650002</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-441.529999</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>1195.060059</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>631.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-10-25 07:50:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-10-25 08:50:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>137.240005</x:v>
+        <x:v>111.120003</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>339.600006</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>482.079987</x:v>
+        <x:v>34.630001</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>107.370003</x:v>
+        <x:v>333.000000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>6.540000</x:v>
+        <x:v>87.750000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>-68.940002</x:v>
+        <x:v>-60.080002</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>155.520004</x:v>
+        <x:v>840.940002</x:v>
       </x:c>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
       <x:c r="N55" t="n" s="2">
-        <x:v>357.890015</x:v>
+        <x:v>487.260010</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>15.640000</x:v>
+        <x:v>4.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-14 18:55:00</x:v>
+        <x:v>2026-10-25 07:45:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-14 20:55:00</x:v>
+        <x:v>2026-10-25 08:45:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>228.490005</x:v>
+        <x:v>112.930000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>348.700012</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>681.669983</x:v>
+        <x:v>1239.599976</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>356.420013</x:v>
+        <x:v>1973.510010</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>65.870003</x:v>
+        <x:v>218.869995</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>76.879997</x:v>
+        <x:v>60.000000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>-801.409973</x:v>
+        <x:v>3071.929932</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>-241.919998</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>1216.260010</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>634.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-14 18:55:00</x:v>
+        <x:v>2026-10-25 07:45:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-14 20:55:00</x:v>
+        <x:v>2026-10-25 08:45:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>138.020004</x:v>
+        <x:v>110.800003</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>345.230011</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>479.809998</x:v>
+        <x:v>64.879997</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>105.250000</x:v>
+        <x:v>365.709991</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>7.290000</x:v>
+        <x:v>63.900002</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>-76.879997</x:v>
+        <x:v>-60.000000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>184.119995</x:v>
+        <x:v>854.409973</x:v>
       </x:c>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
       <x:c r="N57" t="n" s="2">
-        <x:v>345.820007</x:v>
+        <x:v>463.440002</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>19.809999</x:v>
+        <x:v>5.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-14 18:50:00</x:v>
+        <x:v>2026-10-25 07:40:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-14 20:50:00</x:v>
+        <x:v>2026-10-25 08:40:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>229.559998</x:v>
+        <x:v>114.290001</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>344.899994</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>661.359985</x:v>
+        <x:v>1240.079956</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>335.320007</x:v>
+        <x:v>2060.050049</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>74.269997</x:v>
+        <x:v>225.990005</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>77.750000</x:v>
+        <x:v>60.500000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>-765.260010</x:v>
+        <x:v>2980.659912</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>-241.919998</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>1215.219971</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>634.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-14 18:50:00</x:v>
+        <x:v>2026-10-25 07:40:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-14 20:50:00</x:v>
+        <x:v>2026-10-25 08:40:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>139.089996</x:v>
+        <x:v>110.610001</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>357.309998</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>479.230011</x:v>
+        <x:v>65.059998</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>101.559998</x:v>
+        <x:v>383.130005</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>54.049999</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>-77.750000</x:v>
+        <x:v>-60.500000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>139.070007</x:v>
+        <x:v>810.059998</x:v>
       </x:c>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
       <x:c r="N59" t="n" s="2">
-        <x:v>386.739990</x:v>
+        <x:v>483.910004</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>24.260000</x:v>
+        <x:v>-14.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-14 18:45:00</x:v>
+        <x:v>2026-10-25 07:35:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-14 20:45:00</x:v>
+        <x:v>2026-10-25 08:35:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>217.970001</x:v>
+        <x:v>114.070000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>349.880005</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>634.119995</x:v>
+        <x:v>1242.599976</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>324.070007</x:v>
+        <x:v>2019.739990</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>82.650002</x:v>
+        <x:v>182.509995</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>91.580002</x:v>
+        <x:v>65.959999</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>-712.440002</x:v>
+        <x:v>2993.340088</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>-258.609985</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>1178.229980</x:v>
+        <x:v>-1137.000000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>643.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-14 18:45:00</x:v>
+        <x:v>2026-10-25 07:35:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-14 20:45:00</x:v>
+        <x:v>2026-10-25 08:35:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>137.800003</x:v>
+        <x:v>111.089996</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>358.179993</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>483.420013</x:v>
+        <x:v>66.940002</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>97.889999</x:v>
+        <x:v>385.549988</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>9.990000</x:v>
+        <x:v>56.799999</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>-91.580002</x:v>
+        <x:v>-65.959999</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>151.529999</x:v>
+        <x:v>855.489990</x:v>
       </x:c>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
       <x:c r="N61" t="n" s="2">
-        <x:v>367.109985</x:v>
+        <x:v>448.540009</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>24.330000</x:v>
+        <x:v>-15.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-14 18:40:00</x:v>
+        <x:v>2026-10-25 07:30:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-14 20:40:00</x:v>
+        <x:v>2026-10-25 08:30:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>208.070007</x:v>
+        <x:v>111.910004</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>353.250000</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>622.020020</x:v>
+        <x:v>1207.699951</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>312.579987</x:v>
+        <x:v>1919.770020</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>93.230003</x:v>
+        <x:v>190.869995</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>103.800003</x:v>
+        <x:v>100.900002</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>-652.849976</x:v>
+        <x:v>3002.879883</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-275.470001</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>1141.079956</x:v>
+        <x:v>-1092.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>651.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-14 18:40:00</x:v>
+        <x:v>2026-10-25 07:30:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-14 20:40:00</x:v>
+        <x:v>2026-10-25 08:30:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>136.130005</x:v>
+        <x:v>112.080002</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>360.299988</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>491.450012</x:v>
+        <x:v>163.639999</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>95.629997</x:v>
+        <x:v>347.209991</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>11.940000</x:v>
+        <x:v>51.340000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>-103.800003</x:v>
+        <x:v>-100.900002</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>182.279999</x:v>
+        <x:v>846.020020</x:v>
       </x:c>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
       <x:c r="N63" t="n" s="2">
-        <x:v>377.709991</x:v>
+        <x:v>443.640015</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>40.770000</x:v>
+        <x:v>5.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-14 18:35:00</x:v>
+        <x:v>2026-10-25 07:25:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-14 20:35:00</x:v>
+        <x:v>2026-10-25 08:25:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>215.029999</x:v>
+        <x:v>115.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>350.899994</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>602.739990</x:v>
+        <x:v>1221.329956</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>311.269989</x:v>
+        <x:v>1913.500000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>102.339996</x:v>
+        <x:v>159.330002</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>120.040001</x:v>
+        <x:v>152.029999</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>-683.609985</x:v>
+        <x:v>2811.860107</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>-273.339996</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>1141.199951</x:v>
+        <x:v>-1055.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>651.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-14 18:35:00</x:v>
+        <x:v>2026-10-25 07:25:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-14 20:35:00</x:v>
+        <x:v>2026-10-25 08:25:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>133.940002</x:v>
+        <x:v>111.120003</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>359.989990</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>489.679993</x:v>
+        <x:v>164.029999</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>94.480003</x:v>
+        <x:v>351.559998</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>15.340000</x:v>
+        <x:v>43.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>-120.040001</x:v>
+        <x:v>-152.029999</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>195.940002</x:v>
+        <x:v>824.989990</x:v>
       </x:c>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
       <x:c r="N65" t="n" s="2">
-        <x:v>355.190002</x:v>
+        <x:v>493.380005</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>37.180000</x:v>
+        <x:v>5.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-14 18:30:00</x:v>
+        <x:v>2026-10-25 07:20:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-14 20:30:00</x:v>
+        <x:v>2026-10-25 08:20:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>227.770004</x:v>
+        <x:v>111.769997</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>353.250000</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>599.440002</x:v>
+        <x:v>1224.099976</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>302.690002</x:v>
+        <x:v>1936.310059</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>112.480003</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>96.949997</x:v>
+        <x:v>126.769997</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>-988.419983</x:v>
+        <x:v>3025.830078</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>-0.030000</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>1198.660034</x:v>
+        <x:v>-1056.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>655.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-14 18:30:00</x:v>
+        <x:v>2026-10-25 07:20:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-14 20:30:00</x:v>
+        <x:v>2026-10-25 08:20:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>132.990005</x:v>
+        <x:v>109.739998</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>356.010010</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>486.619995</x:v>
+        <x:v>163.360001</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>89.489998</x:v>
+        <x:v>360.149994</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>18.040001</x:v>
+        <x:v>44.709999</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>-96.949997</x:v>
+        <x:v>-126.769997</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>156.970001</x:v>
+        <x:v>825.900024</x:v>
       </x:c>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
       <x:c r="N67" t="n" s="2">
-        <x:v>392.820007</x:v>
+        <x:v>473.609985</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>28.020000</x:v>
+        <x:v>5.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-14 18:25:00</x:v>
+        <x:v>2026-10-25 07:15:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-14 20:25:00</x:v>
+        <x:v>2026-10-25 08:15:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>230.089996</x:v>
+        <x:v>110.010002</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>354.859985</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>586.630005</x:v>
+        <x:v>1239.520020</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>293.929993</x:v>
+        <x:v>1900.599976</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>124.980003</x:v>
+        <x:v>107.610001</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>73.660004</x:v>
+        <x:v>164.059998</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>-1233.939941</x:v>
+        <x:v>2974.709961</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>266.799988</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>1244.010010</x:v>
+        <x:v>-1102.000000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>660.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-14 18:25:00</x:v>
+        <x:v>2026-10-25 07:15:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-14 20:25:00</x:v>
+        <x:v>2026-10-25 08:15:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>134.289993</x:v>
+        <x:v>110.489998</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>355.459991</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>476.260010</x:v>
+        <x:v>227.779999</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>85.099998</x:v>
+        <x:v>363.109985</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>38.270000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>-73.660004</x:v>
+        <x:v>-164.059998</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>165.600006</x:v>
+        <x:v>831.320007</x:v>
       </x:c>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
       <x:c r="N69" t="n" s="2">
-        <x:v>385.190002</x:v>
+        <x:v>446.220001</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>41.040001</x:v>
+        <x:v>5.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-14 18:20:00</x:v>
+        <x:v>2026-10-25 07:10:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-14 20:20:00</x:v>
+        <x:v>2026-10-25 08:10:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>230.669998</x:v>
+        <x:v>110.790001</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>350.760010</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>580.270020</x:v>
+        <x:v>1240.790039</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>284.829987</x:v>
+        <x:v>1803.890015</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>141.240005</x:v>
+        <x:v>100.059998</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>72.589996</x:v>
+        <x:v>118.389999</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>-1237.979980</x:v>
+        <x:v>3066.610107</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>267.809998</x:v>
+        <x:v>-700.359985</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-642.690002</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1246.729980</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>659.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-14 18:20:00</x:v>
+        <x:v>2026-10-25 07:10:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-14 20:20:00</x:v>
+        <x:v>2026-10-25 08:10:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>134.300003</x:v>
+        <x:v>111.430000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>355.510010</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>467.809998</x:v>
+        <x:v>230.630005</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>83.800003</x:v>
+        <x:v>360.470001</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>22.440001</x:v>
+        <x:v>33.599998</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>-72.589996</x:v>
+        <x:v>-118.389999</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>169.550003</x:v>
+        <x:v>829.869995</x:v>
       </x:c>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
       <x:c r="N71" t="n" s="2">
-        <x:v>384.190002</x:v>
+        <x:v>396.739990</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>41.040001</x:v>
+        <x:v>25.690001</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-14 18:15:00</x:v>
+        <x:v>2026-10-25 07:05:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-14 20:15:00</x:v>
+        <x:v>2026-10-25 08:05:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>230.589996</x:v>
+        <x:v>109.709999</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>349.290009</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>593.390015</x:v>
+        <x:v>1238.119995</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>279.920013</x:v>
+        <x:v>1802.109985</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>161.309998</x:v>
+        <x:v>71.910004</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>105.180000</x:v>
+        <x:v>119.300003</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>-1351.760010</x:v>
+        <x:v>2905.370117</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>272.920013</x:v>
+        <x:v>-697.239990</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-641.630005</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>1282.670044</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>673.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-14 18:15:00</x:v>
+        <x:v>2026-10-25 07:05:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-14 20:15:00</x:v>
+        <x:v>2026-10-25 08:05:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>134.339996</x:v>
+        <x:v>111.129997</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>354.380005</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>460.679993</x:v>
+        <x:v>226.679993</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>84.080002</x:v>
+        <x:v>364.079987</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>26.260000</x:v>
+        <x:v>30.129999</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>-105.180000</x:v>
+        <x:v>-119.300003</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>225.070007</x:v>
+        <x:v>830.059998</x:v>
       </x:c>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
       <x:c r="N73" t="n" s="2">
-        <x:v>383.670013</x:v>
+        <x:v>345.929993</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>8.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-14 18:10:00</x:v>
+        <x:v>2026-10-25 07:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-14 20:10:00</x:v>
+        <x:v>2026-10-25 08:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>229.110001</x:v>
+        <x:v>110.120003</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>350.170013</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>599.419983</x:v>
+        <x:v>1247.930054</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>276.079987</x:v>
+        <x:v>1776.550049</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>172.759995</x:v>
+        <x:v>49.759998</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>146.220001</x:v>
+        <x:v>98.360001</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>-1445.390015</x:v>
+        <x:v>2925.669922</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>277.029999</x:v>
+        <x:v>-637.919983</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-618.200012</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>1313.989990</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-14 18:10:00</x:v>
+        <x:v>2026-10-25 07:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-14 20:10:00</x:v>
+        <x:v>2026-10-25 08:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>132.410004</x:v>
+        <x:v>111.889999</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>350.940002</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>450.649994</x:v>
+        <x:v>33.480000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>81.489998</x:v>
+        <x:v>362.010010</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>23.770000</x:v>
+        <x:v>27.350000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>-146.220001</x:v>
+        <x:v>-98.360001</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>256.980011</x:v>
+        <x:v>868.479980</x:v>
       </x:c>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
       <x:c r="N75" t="n" s="2">
-        <x:v>387.559998</x:v>
+        <x:v>437.619995</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>18.650000</x:v>
+        <x:v>4.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-14 18:05:00</x:v>
+        <x:v>2026-10-25 06:55:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-14 20:05:00</x:v>
+        <x:v>2026-10-25 07:55:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>227.270004</x:v>
+        <x:v>110.230003</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>351.200012</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>594.000000</x:v>
+        <x:v>1247.349976</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>286.070007</x:v>
+        <x:v>1770.569946</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>191.449997</x:v>
+        <x:v>41.860001</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>147.059998</x:v>
+        <x:v>170.919998</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>-1459.660034</x:v>
+        <x:v>2755.850098</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>277.029999</x:v>
+        <x:v>-585.619995</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-80.500000</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>1327.209961</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-14 18:05:00</x:v>
+        <x:v>2026-10-25 06:55:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-14 20:05:00</x:v>
+        <x:v>2026-10-25 07:55:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>132.350006</x:v>
+        <x:v>108.720001</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>353.760010</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>442.489990</x:v>
+        <x:v>32.900002</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>79.580002</x:v>
+        <x:v>368.459991</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>28.670000</x:v>
+        <x:v>26.330000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>-147.059998</x:v>
+        <x:v>-170.919998</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>257.470001</x:v>
+        <x:v>900.960022</x:v>
       </x:c>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
       <x:c r="N77" t="n" s="2">
-        <x:v>395.429993</x:v>
+        <x:v>452.890015</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>11.330000</x:v>
+        <x:v>5.420000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-10-25 06:50:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-10-25 07:50:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>223.279999</x:v>
+        <x:v>111.779999</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>346.649994</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>570.640015</x:v>
+        <x:v>1248.199951</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>287.200012</x:v>
+        <x:v>1786.859985</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>215.559998</x:v>
+        <x:v>33.320000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>87.500000</x:v>
+        <x:v>134.679993</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>-1392.099976</x:v>
+        <x:v>2863.479980</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>318.809998</x:v>
+        <x:v>-585.619995</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-99.699997</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>1335.199951</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-10-25 06:50:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-10-25 07:50:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>133.460007</x:v>
+        <x:v>111.209999</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>356.989990</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>441.869995</x:v>
+        <x:v>33.150002</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>73.010002</x:v>
+        <x:v>374.109985</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>35.529999</x:v>
+        <x:v>25.350000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>-87.500000</x:v>
+        <x:v>-134.679993</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>181.720001</x:v>
+        <x:v>901.239990</x:v>
       </x:c>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
       <x:c r="N79" t="n" s="2">
-        <x:v>418.959991</x:v>
+        <x:v>429.619995</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>21.110001</x:v>
+        <x:v>4.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-14 17:55:00</x:v>
+        <x:v>2026-10-25 06:45:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-14 19:55:00</x:v>
+        <x:v>2026-10-25 07:45:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>218.509995</x:v>
+        <x:v>112.500000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>350.320007</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>553.869995</x:v>
+        <x:v>1274.969971</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>296.859985</x:v>
+        <x:v>1851.130005</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>244.059998</x:v>
+        <x:v>34.669998</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>25.299999</x:v>
+        <x:v>172.630005</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>-1389.680054</x:v>
+        <x:v>2840.850098</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>359.859985</x:v>
+        <x:v>-628.570007</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>1352.180054</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-14 17:55:00</x:v>
+        <x:v>2026-10-25 06:45:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-14 19:55:00</x:v>
+        <x:v>2026-10-25 07:45:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>132.639999</x:v>
+        <x:v>112.309998</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>355.579987</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>436.779999</x:v>
+        <x:v>32.330002</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>74.260002</x:v>
+        <x:v>380.739990</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>41.509998</x:v>
+        <x:v>25.340000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>-25.299999</x:v>
+        <x:v>-172.630005</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>111.400002</x:v>
+        <x:v>900.820007</x:v>
       </x:c>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
       <x:c r="N81" t="n" s="2">
-        <x:v>405.010010</x:v>
+        <x:v>441.049988</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>22.139999</x:v>
+        <x:v>4.330000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-14 17:50:00</x:v>
+        <x:v>2026-10-25 06:40:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-14 19:50:00</x:v>
+        <x:v>2026-10-25 07:40:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>216.339996</x:v>
+        <x:v>111.040001</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>353.829987</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>547.109985</x:v>
+        <x:v>1273.829956</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>296.489990</x:v>
+        <x:v>1830.939941</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>268.579987</x:v>
+        <x:v>42.200001</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>25.299999</x:v>
+        <x:v>202.899994</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>-1398.599976</x:v>
+        <x:v>2890.689941</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>359.859985</x:v>
+        <x:v>-670.840027</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>1353.250000</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-14 17:50:00</x:v>
+        <x:v>2026-10-25 06:40:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-14 19:50:00</x:v>
+        <x:v>2026-10-25 07:40:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>133.220001</x:v>
+        <x:v>109.570000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>356.510010</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>427.329987</x:v>
+        <x:v>31.660000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>72.360001</x:v>
+        <x:v>376.899994</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>49.020000</x:v>
+        <x:v>24.230000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>-25.299999</x:v>
+        <x:v>-202.899994</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>97.529999</x:v>
+        <x:v>902.700012</x:v>
       </x:c>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
       <x:c r="N83" t="n" s="2">
-        <x:v>459.339996</x:v>
+        <x:v>449.420013</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>22.209999</x:v>
+        <x:v>4.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-14 17:45:00</x:v>
+        <x:v>2026-10-25 06:35:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-14 19:45:00</x:v>
+        <x:v>2026-10-25 07:35:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>223.479996</x:v>
+        <x:v>111.500000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>349.000000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>533.539978</x:v>
+        <x:v>1267.910034</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>297.420013</x:v>
+        <x:v>1828.099976</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>296.220001</x:v>
+        <x:v>38.459999</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-17.260000</x:v>
+        <x:v>219.419998</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>-1393.199951</x:v>
+        <x:v>2815.510010</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>363.899994</x:v>
+        <x:v>-670.840027</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>1352.339966</x:v>
+        <x:v>-1140.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-14.000000</x:v>
       </x:c>
       <x:c r="O84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-14 17:45:00</x:v>
+        <x:v>2026-10-25 06:35:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-14 19:45:00</x:v>
+        <x:v>2026-10-25 07:35:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>135.429993</x:v>
+        <x:v>110.949997</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>352.420013</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>416.160004</x:v>
+        <x:v>29.150000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>70.400002</x:v>
+        <x:v>377.320007</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>58.439999</x:v>
+        <x:v>24.250000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>17.260000</x:v>
+        <x:v>-219.419998</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>77.160004</x:v>
+        <x:v>901.270020</x:v>
       </x:c>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
       <x:c r="N85" t="n" s="2">
-        <x:v>464.859985</x:v>
+        <x:v>473.670013</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>31.440001</x:v>
+        <x:v>3.640000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-14 17:40:00</x:v>
+        <x:v>2026-10-25 06:30:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-14 19:40:00</x:v>
+        <x:v>2026-10-25 07:30:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>223.320007</x:v>
+        <x:v>111.919998</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>347.390015</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>530.229980</x:v>
+        <x:v>1265.109985</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>307.329987</x:v>
+        <x:v>1879.260010</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>323.279999</x:v>
+        <x:v>21.059999</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-50.669998</x:v>
+        <x:v>348.959991</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>-1406.000000</x:v>
+        <x:v>2736.929932</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>370.059998</x:v>
+        <x:v>-645.719971</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>1351.099976</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="O86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-14 17:40:00</x:v>
+        <x:v>2026-10-25 06:30:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-14 19:40:00</x:v>
+        <x:v>2026-10-25 07:30:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>132.860001</x:v>
+        <x:v>109.970001</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>353.799988</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>410.329987</x:v>
+        <x:v>201.570007</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>74.339996</x:v>
+        <x:v>362.910004</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>66.559998</x:v>
+        <x:v>23.549999</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>50.669998</x:v>
+        <x:v>-348.959991</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>57.680000</x:v>
+        <x:v>847.760010</x:v>
       </x:c>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
       <x:c r="N87" t="n" s="2">
-        <x:v>419.130005</x:v>
+        <x:v>489.760010</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>11.910000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-14 17:35:00</x:v>
+        <x:v>2026-10-25 06:25:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-14 19:35:00</x:v>
+        <x:v>2026-10-25 07:25:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>222.869995</x:v>
+        <x:v>110.790001</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>350.320007</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>525.469971</x:v>
+        <x:v>1253.160034</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>315.160004</x:v>
+        <x:v>1858.780029</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>358.619995</x:v>
+        <x:v>14.190000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>-48.200001</x:v>
+        <x:v>408.829987</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>-1396.400024</x:v>
+        <x:v>2661.429932</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>364.880005</x:v>
+        <x:v>-621.479980</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>1351.979980</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>683.000000</x:v>
+        <x:v>-68.000000</x:v>
       </x:c>
       <x:c r="O88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-14 17:35:00</x:v>
+        <x:v>2026-10-25 06:25:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-14 19:35:00</x:v>
+        <x:v>2026-10-25 07:25:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>132.500000</x:v>
+        <x:v>108.320000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>351.489990</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>404.890015</x:v>
+        <x:v>201.800003</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>82.019997</x:v>
+        <x:v>381.829987</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>79.449997</x:v>
+        <x:v>23.590000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>48.200001</x:v>
+        <x:v>-408.829987</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>61.430000</x:v>
+        <x:v>888.950012</x:v>
       </x:c>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
       <x:c r="N89" t="n" s="2">
-        <x:v>431.519989</x:v>
+        <x:v>471.309998</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>11.880000</x:v>
+        <x:v>3.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-14 17:30:00</x:v>
+        <x:v>2026-10-25 06:20:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-14 19:30:00</x:v>
+        <x:v>2026-10-25 07:20:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>220.179993</x:v>
+        <x:v>111.449997</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>348.559998</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>528.640015</x:v>
+        <x:v>1256.099976</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>331.239990</x:v>
+        <x:v>1838.020020</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>382.510010</x:v>
+        <x:v>8.320000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-24.250000</x:v>
+        <x:v>415.809998</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>-1266.920044</x:v>
+        <x:v>2640.250000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>165.440002</x:v>
+        <x:v>-621.479980</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>1352.930054</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>673.000000</x:v>
+        <x:v>-70.000000</x:v>
       </x:c>
       <x:c r="O90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-14 17:30:00</x:v>
+        <x:v>2026-10-25 06:20:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-14 19:30:00</x:v>
+        <x:v>2026-10-25 07:20:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>128.759995</x:v>
+        <x:v>108.820000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>357.380005</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>410.200012</x:v>
+        <x:v>211.910004</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>82.910004</x:v>
+        <x:v>379.019989</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>85.599998</x:v>
+        <x:v>23.860001</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>24.250000</x:v>
+        <x:v>-415.809998</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>75.440002</x:v>
+        <x:v>901.320007</x:v>
       </x:c>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
       <x:c r="N91" t="n" s="2">
-        <x:v>457.179993</x:v>
+        <x:v>449.390015</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>23.469999</x:v>
+        <x:v>3.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-14 17:25:00</x:v>
+        <x:v>2026-10-25 06:15:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-14 19:25:00</x:v>
+        <x:v>2026-10-25 07:15:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>217.059998</x:v>
+        <x:v>111.849998</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>350.899994</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>528.789978</x:v>
+        <x:v>1262.219971</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>329.600006</x:v>
+        <x:v>1770.199951</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>407.459991</x:v>
+        <x:v>6.220000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>520.299988</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>-1127.530029</x:v>
+        <x:v>2625.969971</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>-30.090000</x:v>
+        <x:v>-611.770020</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>1351.839966</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>664.000000</x:v>
+        <x:v>-159.000000</x:v>
       </x:c>
       <x:c r="O92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-14 17:25:00</x:v>
+        <x:v>2026-10-25 06:15:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-14 19:25:00</x:v>
+        <x:v>2026-10-25 07:15:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>128.800003</x:v>
+        <x:v>110.129997</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>350.739990</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>412.000000</x:v>
+        <x:v>378.750000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>82.610001</x:v>
+        <x:v>385.549988</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>97.089996</x:v>
+        <x:v>24.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-520.299988</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>111.660004</x:v>
+        <x:v>844.650024</x:v>
       </x:c>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
       <x:c r="N93" t="n" s="2">
-        <x:v>423.510010</x:v>
+        <x:v>508.220001</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>26.620001</x:v>
+        <x:v>3.230000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-14 17:20:00</x:v>
+        <x:v>2026-10-25 06:10:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-14 19:20:00</x:v>
+        <x:v>2026-10-25 07:10:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>216.630005</x:v>
+        <x:v>113.239998</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>347.540009</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>524.190002</x:v>
+        <x:v>1264.250000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>333.390015</x:v>
+        <x:v>1800.109985</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>441.329987</x:v>
+        <x:v>5.980000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>579.830017</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>-1148.479980</x:v>
+        <x:v>2575.889893</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-29.090000</x:v>
+        <x:v>-602.330017</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>1351.229980</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>662.000000</x:v>
+        <x:v>-245.000000</x:v>
       </x:c>
       <x:c r="O94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-14 17:20:00</x:v>
+        <x:v>2026-10-25 06:10:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-14 19:20:00</x:v>
+        <x:v>2026-10-25 07:10:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>128.529999</x:v>
+        <x:v>108.570000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>353.829987</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>417.540009</x:v>
+        <x:v>379.079987</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>79.269997</x:v>
+        <x:v>376.429993</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>102.440002</x:v>
+        <x:v>23.790001</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-579.830017</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>130.029999</x:v>
+        <x:v>871.299988</x:v>
       </x:c>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
       <x:c r="N95" t="n" s="2">
-        <x:v>419.850006</x:v>
+        <x:v>505.029999</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>31.740000</x:v>
+        <x:v>3.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-14 17:15:00</x:v>
+        <x:v>2026-10-25 06:05:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-14 19:15:00</x:v>
+        <x:v>2026-10-25 07:05:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>206.509995</x:v>
+        <x:v>112.050003</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>346.510010</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>532.010010</x:v>
+        <x:v>1262.010010</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>338.820007</x:v>
+        <x:v>1811.969971</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>479.730011</x:v>
+        <x:v>6.090000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>582.520020</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>-1208.770020</x:v>
+        <x:v>2527.040039</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>29.459999</x:v>
+        <x:v>-602.330017</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-595.830017</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>1341.119995</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>638.000000</x:v>
+        <x:v>-247.000000</x:v>
       </x:c>
       <x:c r="O96" s="2"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-14 17:15:00</x:v>
+        <x:v>2026-10-25 06:05:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-14 19:15:00</x:v>
+        <x:v>2026-10-25 07:05:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>126.559998</x:v>
+        <x:v>108.900002</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>353.929993</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>408.959991</x:v>
+        <x:v>366.269989</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>79.360001</x:v>
+        <x:v>384.269989</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>101.739998</x:v>
+        <x:v>24.230000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-582.520020</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>168.970001</x:v>
+        <x:v>876.650024</x:v>
       </x:c>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
       <x:c r="N97" t="n" s="2">
-        <x:v>398.589996</x:v>
+        <x:v>474.339996</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>22.309999</x:v>
+        <x:v>2.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-14 17:10:00</x:v>
+        <x:v>2026-10-25 06:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-14 19:10:00</x:v>
+        <x:v>2026-10-25 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>194.970001</x:v>
+        <x:v>112.779999</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>350.320007</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>529.289978</x:v>
+        <x:v>1182.719971</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>336.850006</x:v>
+        <x:v>1851.099976</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>510.089996</x:v>
+        <x:v>6.060000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>16.860001</x:v>
+        <x:v>579.409973</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>-1267.160034</x:v>
+        <x:v>2574.909912</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>88.180000</x:v>
+        <x:v>-602.330017</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-117.919998</x:v>
+        <x:v>-609.010010</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>1327.530029</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>613.000000</x:v>
+        <x:v>-251.000000</x:v>
       </x:c>
       <x:c r="O98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-14 17:10:00</x:v>
+        <x:v>2026-10-25 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-14 19:10:00</x:v>
+        <x:v>2026-10-25 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>125.519997</x:v>
+        <x:v>110.699997</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>355.279999</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>402.700012</x:v>
+        <x:v>352.690002</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>82.959999</x:v>
+        <x:v>412.250000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>117.160004</x:v>
+        <x:v>24.049999</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>-16.860001</x:v>
+        <x:v>-579.409973</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>162.100006</x:v>
+        <x:v>870.679993</x:v>
       </x:c>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
       <x:c r="N99" t="n" s="2">
-        <x:v>364.350006</x:v>
+        <x:v>472.420013</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>2.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-14 17:05:00</x:v>
+        <x:v>2026-10-25 05:55:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-14 19:05:00</x:v>
+        <x:v>2026-10-25 06:55:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>192.009995</x:v>
+        <x:v>111.010002</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>350.170013</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>530.849976</x:v>
+        <x:v>1184.010010</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>345.420013</x:v>
+        <x:v>1846.849976</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>539.309998</x:v>
+        <x:v>5.780000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>16.860001</x:v>
+        <x:v>567.049988</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>-1277.089966</x:v>
+        <x:v>2575.229980</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>91.570000</x:v>
+        <x:v>-602.330017</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-119.589996</x:v>
+        <x:v>-621.169983</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>1326.589966</x:v>
+        <x:v>-1139.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>613.000000</x:v>
+        <x:v>-256.000000</x:v>
       </x:c>
       <x:c r="O100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-14 17:05:00</x:v>
+        <x:v>2026-10-25 05:55:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-14 19:05:00</x:v>
+        <x:v>2026-10-25 06:55:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>123.449997</x:v>
+        <x:v>112.139999</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>349.600006</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>398.190002</x:v>
+        <x:v>356.670013</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>84.220001</x:v>
+        <x:v>408.279999</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>129.190002</x:v>
+        <x:v>23.799999</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>-16.860001</x:v>
+        <x:v>-567.049988</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>166.119995</x:v>
+        <x:v>883.390015</x:v>
       </x:c>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
       <x:c r="N101" t="n" s="2">
-        <x:v>391.500000</x:v>
+        <x:v>432.000000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>8.910000</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>