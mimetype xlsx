--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd1d1c1c648f14b2db04dea8d9b2a99f4"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rdfc8edbb24bb41878ce293da418a6f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1d1c1c648f14b2db04dea8d9b2a99f4" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc8edbb24bb41878ce293da418a6f00" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3573 +195,3573 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>NetCalorificValueMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NetCalorificValuekWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>StationFlow_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>35.540600</x:v>
+        <x:v>39.320900</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>9.872389</x:v>
+        <x:v>10.922472</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>32.031200</x:v>
+        <x:v>35.434800</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>8.897556</x:v>
+        <x:v>9.843000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>47.321700</x:v>
+        <x:v>52.513700</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>13.144917</x:v>
+        <x:v>14.587139</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.656400</x:v>
+        <x:v>0.724300</x:v>
       </x:c>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>42.888900</x:v>
+        <x:v>43.032400</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>11.913583</x:v>
+        <x:v>11.953444</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>38.787000</x:v>
+        <x:v>38.921500</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>10.774167</x:v>
+        <x:v>10.811528</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>53.314800</x:v>
+        <x:v>53.367900</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>14.809667</x:v>
+        <x:v>14.824417</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>-43098</x:v>
+        <x:v>-36051</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-513454</x:v>
+        <x:v>-430931</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>42.980100</x:v>
+        <x:v>42.696700</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.938917</x:v>
+        <x:v>11.860194</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
       <x:c r="H4" t="n" s="2">
-        <x:v>53.347500</x:v>
+        <x:v>53.375300</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>14.818750</x:v>
+        <x:v>14.826472</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.010600</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.947389</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
       <x:c r="H5" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.366600</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.824056</x:v>
       </x:c>
       <x:c r="J5" s="2"/>
       <x:c r="K5" t="n" s="2">
-        <x:v>-831239</x:v>
+        <x:v>-788160</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-9909315</x:v>
+        <x:v>-9416449</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.275200</x:v>
+        <x:v>42.851200</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>11.743111</x:v>
+        <x:v>11.903111</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>38.208500</x:v>
+        <x:v>38.750600</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>10.613472</x:v>
+        <x:v>10.764056</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>53.230500</x:v>
+        <x:v>53.332400</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>14.786250</x:v>
+        <x:v>14.814556</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.815100</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-104448</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1243256</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>42.772800</x:v>
+        <x:v>42.731900</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>11.881333</x:v>
+        <x:v>11.869972</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" t="n" s="2">
-        <x:v>53.117200</x:v>
+        <x:v>53.049900</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>14.754778</x:v>
+        <x:v>14.736083</x:v>
       </x:c>
       <x:c r="J7" s="2"/>
       <x:c r="K7" t="n" s="2">
-        <x:v>678866</x:v>
+        <x:v>735224</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>8065838</x:v>
+        <x:v>8727088</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>44.472100</x:v>
+        <x:v>44.553000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>12.353361</x:v>
+        <x:v>12.375833</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>40.248600</x:v>
+        <x:v>40.324700</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>11.180167</x:v>
+        <x:v>11.201306</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>54.974500</x:v>
+        <x:v>54.984900</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>15.270694</x:v>
+        <x:v>15.273583</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.846100</x:v>
+        <x:v>0.848900</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>243428</x:v>
+        <x:v>272574</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>3007152</x:v>
+        <x:v>3373325</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>42.654400</x:v>
+        <x:v>43.053900</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11.848444</x:v>
+        <x:v>11.959417</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>38.570000</x:v>
+        <x:v>38.941800</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>10.713889</x:v>
+        <x:v>10.817167</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>53.108800</x:v>
+        <x:v>53.351800</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>14.752444</x:v>
+        <x:v>14.819944</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-94785</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1133578</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>39.601300</x:v>
+        <x:v>39.347200</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>11.000361</x:v>
+        <x:v>10.929778</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>35.687500</x:v>
+        <x:v>35.458500</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>9.913194</x:v>
+        <x:v>9.849583</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>53.023500</x:v>
+        <x:v>52.562900</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>14.728750</x:v>
+        <x:v>14.600806</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.721000</x:v>
+        <x:v>0.724300</x:v>
       </x:c>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>42.887200</x:v>
+        <x:v>43.047100</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.913111</x:v>
+        <x:v>11.957528</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>38.785600</x:v>
+        <x:v>38.934900</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>10.773778</x:v>
+        <x:v>10.815250</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>53.308400</x:v>
+        <x:v>53.380100</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>14.807889</x:v>
+        <x:v>14.827806</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>-36969</x:v>
+        <x:v>-37100</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-440419</x:v>
+        <x:v>-443628</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>42.981800</x:v>
+        <x:v>42.697000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>11.939389</x:v>
+        <x:v>11.860278</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="2"/>
       <x:c r="H12" t="n" s="2">
-        <x:v>53.349200</x:v>
+        <x:v>53.374200</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>14.819222</x:v>
+        <x:v>14.826167</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827500</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.019900</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.949972</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="2"/>
       <x:c r="H13" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.375300</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.826472</x:v>
       </x:c>
       <x:c r="J13" s="2"/>
       <x:c r="K13" t="n" s="2">
-        <x:v>-834243</x:v>
+        <x:v>-788420</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-9945122</x:v>
+        <x:v>-9421596</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>42.269100</x:v>
+        <x:v>42.851200</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>11.741417</x:v>
+        <x:v>11.903111</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>38.202700</x:v>
+        <x:v>38.750600</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.611861</x:v>
+        <x:v>10.764056</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>53.226100</x:v>
+        <x:v>53.332800</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>14.785028</x:v>
+        <x:v>14.814667</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.815100</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-104960</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1249351</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.806600</x:v>
+        <x:v>42.724200</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.890722</x:v>
+        <x:v>11.867833</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="2"/>
       <x:c r="H15" t="n" s="2">
-        <x:v>53.142600</x:v>
+        <x:v>53.043000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>14.761833</x:v>
+        <x:v>14.734167</x:v>
       </x:c>
       <x:c r="J15" s="2"/>
       <x:c r="K15" t="n" s="2">
-        <x:v>678487</x:v>
+        <x:v>736611</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>8067695</x:v>
+        <x:v>8741982</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>44.479600</x:v>
+        <x:v>44.552700</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>12.355444</x:v>
+        <x:v>12.375750</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>40.255500</x:v>
+        <x:v>40.324400</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>11.182083</x:v>
+        <x:v>11.201222</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>54.980900</x:v>
+        <x:v>54.984900</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>15.272472</x:v>
+        <x:v>15.273583</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.846200</x:v>
+        <x:v>0.848800</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>249125</x:v>
+        <x:v>265527</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>3078050</x:v>
+        <x:v>3286091</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>42.654900</x:v>
+        <x:v>43.072100</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>11.848583</x:v>
+        <x:v>11.964472</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>38.570400</x:v>
+        <x:v>38.958700</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>10.714000</x:v>
+        <x:v>10.821861</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>53.108900</x:v>
+        <x:v>53.369400</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>14.752472</x:v>
+        <x:v>14.824833</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842100</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-94640</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1132313</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.614000</x:v>
+        <x:v>39.392100</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>11.003889</x:v>
+        <x:v>10.942250</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>35.698900</x:v>
+        <x:v>35.499000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>9.916361</x:v>
+        <x:v>9.860833</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>53.042200</x:v>
+        <x:v>52.644100</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>14.733944</x:v>
+        <x:v>14.623361</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.721800</x:v>
+        <x:v>0.723500</x:v>
       </x:c>
       <x:c r="K18" s="2"/>
       <x:c r="L18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>42.896800</x:v>
+        <x:v>43.074800</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>11.915778</x:v>
+        <x:v>11.965222</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>38.794700</x:v>
+        <x:v>38.960800</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>10.776306</x:v>
+        <x:v>10.822444</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>53.307700</x:v>
+        <x:v>53.396800</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>14.807694</x:v>
+        <x:v>14.832444</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>-36738</x:v>
+        <x:v>-37100</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-437759</x:v>
+        <x:v>-443913</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>42.980800</x:v>
+        <x:v>42.695100</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.939111</x:v>
+        <x:v>11.859750</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="2"/>
       <x:c r="H20" t="n" s="2">
-        <x:v>53.349300</x:v>
+        <x:v>53.373100</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>14.819250</x:v>
+        <x:v>14.825861</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.013900</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.948306</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.376900</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.826917</x:v>
       </x:c>
       <x:c r="J21" s="2"/>
       <x:c r="K21" t="n" s="2">
-        <x:v>-831164</x:v>
+        <x:v>-788349</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-9908417</x:v>
+        <x:v>-9419432</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>42.265400</x:v>
+        <x:v>42.849800</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>11.740389</x:v>
+        <x:v>11.902722</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>38.199300</x:v>
+        <x:v>38.749300</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.610917</x:v>
+        <x:v>10.763694</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>53.224700</x:v>
+        <x:v>53.338100</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>14.784639</x:v>
+        <x:v>14.816139</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.815100</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-104448</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1243216</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>42.795700</x:v>
+        <x:v>42.718400</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>11.887694</x:v>
+        <x:v>11.866222</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="2"/>
       <x:c r="H23" t="n" s="2">
-        <x:v>53.137900</x:v>
+        <x:v>53.038600</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>14.760528</x:v>
+        <x:v>14.732944</x:v>
       </x:c>
       <x:c r="J23" s="2"/>
       <x:c r="K23" t="n" s="2">
-        <x:v>678122</x:v>
+        <x:v>735982</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>8061304</x:v>
+        <x:v>8733323</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>44.476900</x:v>
+        <x:v>44.521100</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>12.354694</x:v>
+        <x:v>12.366972</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>40.253000</x:v>
+        <x:v>40.295000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>11.181389</x:v>
+        <x:v>11.193056</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>54.980000</x:v>
+        <x:v>54.967800</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>15.272222</x:v>
+        <x:v>15.268833</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.846100</x:v>
+        <x:v>0.848200</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>246232</x:v>
+        <x:v>264275</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>3042126</x:v>
+        <x:v>3268286</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>42.656700</x:v>
+        <x:v>43.058500</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.849083</x:v>
+        <x:v>11.960694</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>38.572100</x:v>
+        <x:v>38.946000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>10.714472</x:v>
+        <x:v>10.818333</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>53.110900</x:v>
+        <x:v>53.361800</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>14.753028</x:v>
+        <x:v>14.822722</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-95701</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1144649</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.611700</x:v>
+        <x:v>39.477800</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>11.003250</x:v>
+        <x:v>10.966056</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>35.696900</x:v>
+        <x:v>35.576300</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>9.915806</x:v>
+        <x:v>9.882306</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>53.037500</x:v>
+        <x:v>52.800200</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>14.732639</x:v>
+        <x:v>14.666722</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.721800</x:v>
+        <x:v>0.722200</x:v>
       </x:c>
       <x:c r="K26" s="2"/>
       <x:c r="L26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>42.908900</x:v>
+        <x:v>43.071300</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>11.919139</x:v>
+        <x:v>11.964250</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>38.806000</x:v>
+        <x:v>38.957600</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10.779444</x:v>
+        <x:v>10.821556</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>53.313900</x:v>
+        <x:v>53.394200</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>14.809417</x:v>
+        <x:v>14.831722</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>-41229</x:v>
+        <x:v>-37100</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-491413</x:v>
+        <x:v>-443877</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>42.980500</x:v>
+        <x:v>42.697300</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.939028</x:v>
+        <x:v>11.860361</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="2"/>
       <x:c r="H28" t="n" s="2">
-        <x:v>53.347000</x:v>
+        <x:v>53.374400</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>14.818611</x:v>
+        <x:v>14.826222</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827500</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.012500</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.947917</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="2"/>
       <x:c r="H29" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.373800</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.826056</x:v>
       </x:c>
       <x:c r="J29" s="2"/>
       <x:c r="K29" t="n" s="2">
-        <x:v>-830600</x:v>
+        <x:v>-789091</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-9901697</x:v>
+        <x:v>-9427993</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.256300</x:v>
+        <x:v>42.832600</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.737861</x:v>
+        <x:v>11.897944</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>38.190800</x:v>
+        <x:v>38.733400</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>10.608556</x:v>
+        <x:v>10.759278</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>53.217800</x:v>
+        <x:v>53.318700</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>14.782722</x:v>
+        <x:v>14.810750</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.815000</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-102400</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1218350</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>42.796800</x:v>
+        <x:v>42.697700</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.888000</x:v>
+        <x:v>11.860472</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="2"/>
       <x:c r="H31" t="n" s="2">
-        <x:v>53.136100</x:v>
+        <x:v>53.025700</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>14.760028</x:v>
+        <x:v>14.729361</x:v>
       </x:c>
       <x:c r="J31" s="2"/>
       <x:c r="K31" t="n" s="2">
-        <x:v>672801</x:v>
+        <x:v>736182</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>7998253</x:v>
+        <x:v>8731464</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>44.478600</x:v>
+        <x:v>44.525800</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>12.355167</x:v>
+        <x:v>12.368278</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>40.254600</x:v>
+        <x:v>40.299400</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>11.181833</x:v>
+        <x:v>11.194278</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>54.980200</x:v>
+        <x:v>54.969800</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>15.272278</x:v>
+        <x:v>15.269389</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.846200</x:v>
+        <x:v>0.848300</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>245199</x:v>
+        <x:v>266293</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>3029472</x:v>
+        <x:v>3293591</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>42.654500</x:v>
+        <x:v>43.044000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>11.848472</x:v>
+        <x:v>11.956667</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>38.570100</x:v>
+        <x:v>38.932500</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>10.713917</x:v>
+        <x:v>10.814583</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>53.108600</x:v>
+        <x:v>53.353000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>14.752389</x:v>
+        <x:v>14.820278</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-95703</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1144285</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>39.597600</x:v>
+        <x:v>39.585800</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>10.999333</x:v>
+        <x:v>10.996056</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>35.684200</x:v>
+        <x:v>35.673500</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>9.912278</x:v>
+        <x:v>9.909306</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>53.010200</x:v>
+        <x:v>52.999200</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>14.725056</x:v>
+        <x:v>14.722000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.721700</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K34" s="2"/>
       <x:c r="L34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>42.893000</x:v>
+        <x:v>43.076000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.914722</x:v>
+        <x:v>11.965556</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>38.791100</x:v>
+        <x:v>38.962000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>10.775306</x:v>
+        <x:v>10.822778</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>53.306400</x:v>
+        <x:v>53.395600</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>14.807333</x:v>
+        <x:v>14.832111</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>-44912</x:v>
+        <x:v>-37059</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-535117</x:v>
+        <x:v>-443431</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>42.977900</x:v>
+        <x:v>42.696000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.938306</x:v>
+        <x:v>11.860000</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="2"/>
       <x:c r="H36" t="n" s="2">
-        <x:v>53.344700</x:v>
+        <x:v>53.374600</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>14.817972</x:v>
+        <x:v>14.826278</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.023000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.950833</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="2"/>
       <x:c r="H37" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.370400</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.825111</x:v>
       </x:c>
       <x:c r="J37" s="2"/>
       <x:c r="K37" t="n" s="2">
-        <x:v>-810316</x:v>
+        <x:v>-788574</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-9659889</x:v>
+        <x:v>-9424122</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>42.249100</x:v>
+        <x:v>42.825200</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>11.735861</x:v>
+        <x:v>11.895889</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>38.184100</x:v>
+        <x:v>38.726400</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>10.606694</x:v>
+        <x:v>10.757333</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>53.215500</x:v>
+        <x:v>53.321600</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>14.782083</x:v>
+        <x:v>14.811556</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.814900</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-141824</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1687123</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.757700</x:v>
+        <x:v>42.672900</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.877139</x:v>
+        <x:v>11.853583</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="2"/>
       <x:c r="H39" t="n" s="2">
-        <x:v>53.114300</x:v>
+        <x:v>53.008700</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>14.753972</x:v>
+        <x:v>14.724639</x:v>
       </x:c>
       <x:c r="J39" s="2"/>
       <x:c r="K39" t="n" s="2">
-        <x:v>658560</x:v>
+        <x:v>736957</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>7821811</x:v>
+        <x:v>8735584</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>44.463500</x:v>
+        <x:v>44.544700</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>12.350972</x:v>
+        <x:v>12.373528</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>40.240500</x:v>
+        <x:v>40.317000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>11.177917</x:v>
+        <x:v>11.199167</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>54.972200</x:v>
+        <x:v>54.981000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>15.270056</x:v>
+        <x:v>15.272500</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.845800</x:v>
+        <x:v>0.848700</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>247166</x:v>
+        <x:v>282898</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>3052739</x:v>
+        <x:v>3500443</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>42.652800</x:v>
+        <x:v>43.005800</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>11.848000</x:v>
+        <x:v>11.946056</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>38.568500</x:v>
+        <x:v>38.897200</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>10.713472</x:v>
+        <x:v>10.804778</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>53.107100</x:v>
+        <x:v>53.319800</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>14.751972</x:v>
+        <x:v>14.811056</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96272</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1150069</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.605000</x:v>
+        <x:v>39.599100</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>11.001389</x:v>
+        <x:v>10.999750</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>35.690900</x:v>
+        <x:v>35.685600</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>9.914139</x:v>
+        <x:v>9.912667</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>53.029000</x:v>
+        <x:v>53.022200</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>14.730278</x:v>
+        <x:v>14.728389</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.721700</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K42" s="2"/>
       <x:c r="L42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>42.890600</x:v>
+        <x:v>43.057600</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.914056</x:v>
+        <x:v>11.960444</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>38.788800</x:v>
+        <x:v>38.944800</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>10.774667</x:v>
+        <x:v>10.818000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>53.307200</x:v>
+        <x:v>53.385200</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>14.807556</x:v>
+        <x:v>14.829222</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>-45473</x:v>
+        <x:v>-35284</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-541774</x:v>
+        <x:v>-422009</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>42.981100</x:v>
+        <x:v>42.694900</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.939194</x:v>
+        <x:v>11.859694</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="2"/>
       <x:c r="H44" t="n" s="2">
-        <x:v>53.347100</x:v>
+        <x:v>53.373900</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>14.818639</x:v>
+        <x:v>14.826083</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.839400</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.032700</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.953528</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="2"/>
       <x:c r="H45" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.369800</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.824944</x:v>
       </x:c>
       <x:c r="J45" s="2"/>
       <x:c r="K45" t="n" s="2">
-        <x:v>-810648</x:v>
+        <x:v>-789692</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-9663842</x:v>
+        <x:v>-9439611</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>42.236300</x:v>
+        <x:v>42.829000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>11.732306</x:v>
+        <x:v>11.896944</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>38.172100</x:v>
+        <x:v>38.730100</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>10.603361</x:v>
+        <x:v>10.758361</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>53.212300</x:v>
+        <x:v>53.314900</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>14.781194</x:v>
+        <x:v>14.809694</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.813900</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-147456</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1754276</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.753800</x:v>
+        <x:v>42.673400</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.876056</x:v>
+        <x:v>11.853722</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="2"/>
       <x:c r="H47" t="n" s="2">
-        <x:v>53.109300</x:v>
+        <x:v>53.011200</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>14.752583</x:v>
+        <x:v>14.725333</x:v>
       </x:c>
       <x:c r="J47" s="2"/>
       <x:c r="K47" t="n" s="2">
-        <x:v>659206</x:v>
+        <x:v>738451</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>7828764</x:v>
+        <x:v>8753391</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>44.476300</x:v>
+        <x:v>44.535700</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>12.354528</x:v>
+        <x:v>12.371028</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>40.252400</x:v>
+        <x:v>40.308600</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>11.181222</x:v>
+        <x:v>11.196833</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>54.978900</x:v>
+        <x:v>54.975200</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>15.271917</x:v>
+        <x:v>15.270889</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.846100</x:v>
+        <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>245963</x:v>
+        <x:v>284025</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>3038762</x:v>
+        <x:v>3513680</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>42.651600</x:v>
+        <x:v>43.007900</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.847667</x:v>
+        <x:v>11.946639</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>38.567400</x:v>
+        <x:v>38.899100</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>10.713167</x:v>
+        <x:v>10.805306</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>53.106300</x:v>
+        <x:v>53.319100</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>14.751750</x:v>
+        <x:v>14.810861</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96155</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1148728</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39.557400</x:v>
+        <x:v>39.601000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>10.988167</x:v>
+        <x:v>11.000278</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>35.647900</x:v>
+        <x:v>35.687200</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>9.902194</x:v>
+        <x:v>9.913111</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>52.932300</x:v>
+        <x:v>53.027900</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>14.703417</x:v>
+        <x:v>14.729972</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.721700</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K50" s="2"/>
       <x:c r="L50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>42.890000</x:v>
+        <x:v>43.055900</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.913889</x:v>
+        <x:v>11.959972</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>38.788100</x:v>
+        <x:v>38.943200</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>10.774472</x:v>
+        <x:v>10.817556</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>53.308500</x:v>
+        <x:v>53.386400</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>14.807917</x:v>
+        <x:v>14.829556</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>-45610</x:v>
+        <x:v>-35237</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-543393</x:v>
+        <x:v>-421433</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>42.980700</x:v>
+        <x:v>42.695800</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.939083</x:v>
+        <x:v>11.859944</x:v>
       </x:c>
       <x:c r="F52" s="2"/>
       <x:c r="G52" s="2"/>
       <x:c r="H52" t="n" s="2">
-        <x:v>53.346500</x:v>
+        <x:v>53.374800</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>14.818472</x:v>
+        <x:v>14.826333</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.839400</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.043400</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.956500</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" s="2"/>
       <x:c r="H53" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.370300</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.825083</x:v>
       </x:c>
       <x:c r="J53" s="2"/>
       <x:c r="K53" t="n" s="2">
-        <x:v>-811589</x:v>
+        <x:v>-807430</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-9675067</x:v>
+        <x:v>-9654035</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.207400</x:v>
+        <x:v>42.829800</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>11.724278</x:v>
+        <x:v>11.897167</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>38.144900</x:v>
+        <x:v>38.730800</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>10.595806</x:v>
+        <x:v>10.758556</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>53.206600</x:v>
+        <x:v>53.314900</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>14.779611</x:v>
+        <x:v>14.809694</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.813200</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-147456</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1754309</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>42.728900</x:v>
+        <x:v>42.696700</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.869139</x:v>
+        <x:v>11.860194</x:v>
       </x:c>
       <x:c r="F55" s="2"/>
       <x:c r="G55" s="2"/>
       <x:c r="H55" t="n" s="2">
-        <x:v>53.099000</x:v>
+        <x:v>53.021600</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>14.749722</x:v>
+        <x:v>14.728222</x:v>
       </x:c>
       <x:c r="J55" s="2"/>
       <x:c r="K55" t="n" s="2">
-        <x:v>658334</x:v>
+        <x:v>756239</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>7813861</x:v>
+        <x:v>8969146</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>44.482200</x:v>
+        <x:v>44.535300</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>12.356167</x:v>
+        <x:v>12.370917</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>40.258000</x:v>
+        <x:v>40.308200</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>11.182778</x:v>
+        <x:v>11.196722</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>54.982600</x:v>
+        <x:v>54.975200</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>15.272944</x:v>
+        <x:v>15.270889</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.846200</x:v>
+        <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>245445</x:v>
+        <x:v>298811</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>3032754</x:v>
+        <x:v>3696569</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>42.650900</x:v>
+        <x:v>43.030800</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.847472</x:v>
+        <x:v>11.953000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>38.566800</x:v>
+        <x:v>38.920500</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>10.713000</x:v>
+        <x:v>10.811250</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>53.105800</x:v>
+        <x:v>53.329500</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>14.751611</x:v>
+        <x:v>14.813750</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96743</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1156368</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>39.550600</x:v>
+        <x:v>39.564100</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>10.986278</x:v>
+        <x:v>10.990028</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>35.641800</x:v>
+        <x:v>35.653900</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>9.900500</x:v>
+        <x:v>9.903861</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>52.929300</x:v>
+        <x:v>52.958300</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>14.702583</x:v>
+        <x:v>14.710639</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.721700</x:v>
+        <x:v>0.722300</x:v>
       </x:c>
       <x:c r="K58" s="2"/>
       <x:c r="L58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>42.865900</x:v>
+        <x:v>43.047900</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.907194</x:v>
+        <x:v>11.957750</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>38.765600</x:v>
+        <x:v>38.935700</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>10.768222</x:v>
+        <x:v>10.815472</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>53.300400</x:v>
+        <x:v>53.381300</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>14.805667</x:v>
+        <x:v>14.828139</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.836300</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>-41193</x:v>
+        <x:v>-35258</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-490495</x:v>
+        <x:v>-421603</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>42.980100</x:v>
+        <x:v>42.696000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.938917</x:v>
+        <x:v>11.860000</x:v>
       </x:c>
       <x:c r="F60" s="2"/>
       <x:c r="G60" s="2"/>
       <x:c r="H60" t="n" s="2">
-        <x:v>53.346700</x:v>
+        <x:v>53.374800</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>14.818528</x:v>
+        <x:v>14.826333</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.089300</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.969250</x:v>
       </x:c>
       <x:c r="F61" s="2"/>
       <x:c r="G61" s="2"/>
       <x:c r="H61" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.397000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.832500</x:v>
       </x:c>
       <x:c r="J61" s="2"/>
       <x:c r="K61" t="n" s="2">
-        <x:v>-811488</x:v>
+        <x:v>-807594</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-9673858</x:v>
+        <x:v>-9666294</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.113000</x:v>
+        <x:v>42.808900</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.698056</x:v>
+        <x:v>11.891361</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>38.056000</x:v>
+        <x:v>38.711200</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.571111</x:v>
+        <x:v>10.753111</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>53.186100</x:v>
+        <x:v>53.303000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>14.773917</x:v>
+        <x:v>14.806389</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.810200</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-148480</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1765629</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>42.735600</x:v>
+        <x:v>42.687900</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>11.871000</x:v>
+        <x:v>11.857750</x:v>
       </x:c>
       <x:c r="F63" s="2"/>
       <x:c r="G63" s="2"/>
       <x:c r="H63" t="n" s="2">
-        <x:v>53.104400</x:v>
+        <x:v>53.015800</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>14.751222</x:v>
+        <x:v>14.726611</x:v>
       </x:c>
       <x:c r="J63" s="2"/>
       <x:c r="K63" t="n" s="2">
-        <x:v>659504</x:v>
+        <x:v>756488</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>7828973</x:v>
+        <x:v>8970240</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>44.481900</x:v>
+        <x:v>44.524800</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>12.356083</x:v>
+        <x:v>12.368000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>40.257700</x:v>
+        <x:v>40.298400</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>11.182694</x:v>
+        <x:v>11.194000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>54.982600</x:v>
+        <x:v>54.969200</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>15.272944</x:v>
+        <x:v>15.269222</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.846200</x:v>
+        <x:v>0.848300</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>245259</x:v>
+        <x:v>311695</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>3030439</x:v>
+        <x:v>3855046</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>42.651800</x:v>
+        <x:v>43.058000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>11.847722</x:v>
+        <x:v>11.960556</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>38.567600</x:v>
+        <x:v>38.945800</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>10.713222</x:v>
+        <x:v>10.818278</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>53.107400</x:v>
+        <x:v>53.347400</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>14.752056</x:v>
+        <x:v>14.818722</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96380</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1152761</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>39.513800</x:v>
+        <x:v>39.540300</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>10.976056</x:v>
+        <x:v>10.983417</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>35.608600</x:v>
+        <x:v>35.632500</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>9.891278</x:v>
+        <x:v>9.897917</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>52.854200</x:v>
+        <x:v>52.917000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>14.681722</x:v>
+        <x:v>14.699167</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.722800</x:v>
+        <x:v>0.722400</x:v>
       </x:c>
       <x:c r="K66" s="2"/>
       <x:c r="L66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>42.866200</x:v>
+        <x:v>43.063000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.907278</x:v>
+        <x:v>11.961944</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>38.765900</x:v>
+        <x:v>38.949900</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>10.768306</x:v>
+        <x:v>10.819417</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>53.300800</x:v>
+        <x:v>53.386100</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>14.805778</x:v>
+        <x:v>14.829472</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.841100</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>-37486</x:v>
+        <x:v>-35564</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-446354</x:v>
+        <x:v>-425411</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>42.979100</x:v>
+        <x:v>42.695700</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>11.938639</x:v>
+        <x:v>11.859917</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" t="n" s="2">
-        <x:v>53.345000</x:v>
+        <x:v>53.374700</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>14.818056</x:v>
+        <x:v>14.826306</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.187800</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.996611</x:v>
       </x:c>
       <x:c r="F69" s="2"/>
       <x:c r="G69" s="2"/>
       <x:c r="H69" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.480300</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.855639</x:v>
       </x:c>
       <x:c r="J69" s="2"/>
       <x:c r="K69" t="n" s="2">
-        <x:v>-810354</x:v>
+        <x:v>-807428</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-9660345</x:v>
+        <x:v>-9686400</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>42.023400</x:v>
+        <x:v>42.816800</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>11.673167</x:v>
+        <x:v>11.893556</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>37.971800</x:v>
+        <x:v>38.718500</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>10.547722</x:v>
+        <x:v>10.755139</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>53.166500</x:v>
+        <x:v>53.312700</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>14.768472</x:v>
+        <x:v>14.809083</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.807400</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-147968</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1759866</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.683100</x:v>
+        <x:v>42.665800</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.856417</x:v>
+        <x:v>11.851611</x:v>
       </x:c>
       <x:c r="F71" s="2"/>
       <x:c r="G71" s="2"/>
       <x:c r="H71" t="n" s="2">
-        <x:v>53.076400</x:v>
+        <x:v>52.999900</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>14.743444</x:v>
+        <x:v>14.722194</x:v>
       </x:c>
       <x:c r="J71" s="2"/>
       <x:c r="K71" t="n" s="2">
-        <x:v>659157</x:v>
+        <x:v>755469</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>7815235</x:v>
+        <x:v>8953525</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>44.485700</x:v>
+        <x:v>44.529000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>12.357139</x:v>
+        <x:v>12.369167</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>40.261200</x:v>
+        <x:v>40.302400</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>11.183667</x:v>
+        <x:v>11.195111</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>54.984200</x:v>
+        <x:v>54.972000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>15.273389</x:v>
+        <x:v>15.270000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.846300</x:v>
+        <x:v>0.848300</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>245299</x:v>
+        <x:v>310319</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>3031193</x:v>
+        <x:v>3838389</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>42.652100</x:v>
+        <x:v>43.038300</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>11.847806</x:v>
+        <x:v>11.955083</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>38.567900</x:v>
+        <x:v>38.927500</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>10.713306</x:v>
+        <x:v>10.813194</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>53.107700</x:v>
+        <x:v>53.335700</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>14.752139</x:v>
+        <x:v>14.815472</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96553</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1154299</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>39.504700</x:v>
+        <x:v>39.470400</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>10.973528</x:v>
+        <x:v>10.964000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>35.600300</x:v>
+        <x:v>35.569600</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>9.888972</x:v>
+        <x:v>9.880444</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>52.832300</x:v>
+        <x:v>52.787200</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>14.675639</x:v>
+        <x:v>14.663111</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.722200</x:v>
+        <x:v>0.723300</x:v>
       </x:c>
       <x:c r="K74" s="2"/>
       <x:c r="L74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>42.865200</x:v>
+        <x:v>43.009200</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.907000</x:v>
+        <x:v>11.947000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>38.765000</x:v>
+        <x:v>38.899800</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>10.768056</x:v>
+        <x:v>10.805500</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>53.303400</x:v>
+        <x:v>53.352900</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>14.806500</x:v>
+        <x:v>14.820250</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.836700</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>-38168</x:v>
+        <x:v>-33802</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-454465</x:v>
+        <x:v>-403838</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>42.980500</x:v>
+        <x:v>42.695800</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>11.939028</x:v>
+        <x:v>11.859944</x:v>
       </x:c>
       <x:c r="F76" s="2"/>
       <x:c r="G76" s="2"/>
       <x:c r="H76" t="n" s="2">
-        <x:v>53.347100</x:v>
+        <x:v>53.374500</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>14.818639</x:v>
+        <x:v>14.826250</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.206300</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>12.001750</x:v>
       </x:c>
       <x:c r="F77" s="2"/>
       <x:c r="G77" s="2"/>
       <x:c r="H77" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.498300</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.860639</x:v>
       </x:c>
       <x:c r="J77" s="2"/>
       <x:c r="K77" t="n" s="2">
-        <x:v>-810329</x:v>
+        <x:v>-807675</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-9660041</x:v>
+        <x:v>-9693513</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>41.970000</x:v>
+        <x:v>42.965200</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.658333</x:v>
+        <x:v>11.934778</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>37.921500</x:v>
+        <x:v>38.857700</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>10.533750</x:v>
+        <x:v>10.793806</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>53.156500</x:v>
+        <x:v>53.367800</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>14.765694</x:v>
+        <x:v>14.824389</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.806000</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-147968</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1765965</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.655900</x:v>
+        <x:v>42.667000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.848861</x:v>
+        <x:v>11.851944</x:v>
       </x:c>
       <x:c r="F79" s="2"/>
       <x:c r="G79" s="2"/>
       <x:c r="H79" t="n" s="2">
-        <x:v>53.055500</x:v>
+        <x:v>53.000800</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>14.737639</x:v>
+        <x:v>14.722444</x:v>
       </x:c>
       <x:c r="J79" s="2"/>
       <x:c r="K79" t="n" s="2">
-        <x:v>659303</x:v>
+        <x:v>755996</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>7811992</x:v>
+        <x:v>8960023</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>44.486500</x:v>
+        <x:v>44.535100</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>12.357361</x:v>
+        <x:v>12.370861</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>40.262000</x:v>
+        <x:v>40.308000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>11.183889</x:v>
+        <x:v>11.196667</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>54.984700</x:v>
+        <x:v>54.974800</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>15.273528</x:v>
+        <x:v>15.270778</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.846300</x:v>
+        <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>231438</x:v>
+        <x:v>310944</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>2859960</x:v>
+        <x:v>3846645</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>42.651100</x:v>
+        <x:v>43.030800</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>11.847528</x:v>
+        <x:v>11.953000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>38.567000</x:v>
+        <x:v>38.920600</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>10.713056</x:v>
+        <x:v>10.811278</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>53.106600</x:v>
+        <x:v>53.327600</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>14.751833</x:v>
+        <x:v>14.813222</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96748</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1156430</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>39.504800</x:v>
+        <x:v>39.425800</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>10.973556</x:v>
+        <x:v>10.951611</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>35.600500</x:v>
+        <x:v>35.529300</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>9.889028</x:v>
+        <x:v>9.869250</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>52.843700</x:v>
+        <x:v>52.707600</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>14.678806</x:v>
+        <x:v>14.641000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.722000</x:v>
+        <x:v>0.723800</x:v>
       </x:c>
       <x:c r="K82" s="2"/>
       <x:c r="L82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>42.873600</x:v>
+        <x:v>42.957700</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.909333</x:v>
+        <x:v>11.932694</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>38.772800</x:v>
+        <x:v>38.851800</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>10.770222</x:v>
+        <x:v>10.792167</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>53.308300</x:v>
+        <x:v>53.317000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>14.807861</x:v>
+        <x:v>14.810278</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>-39029</x:v>
+        <x:v>-33638</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-464806</x:v>
+        <x:v>-401389</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>42.977900</x:v>
+        <x:v>42.695000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.938306</x:v>
+        <x:v>11.859722</x:v>
       </x:c>
       <x:c r="F84" s="2"/>
       <x:c r="G84" s="2"/>
       <x:c r="H84" t="n" s="2">
-        <x:v>53.344200</x:v>
+        <x:v>53.374300</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>14.817833</x:v>
+        <x:v>14.826194</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.192200</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.997833</x:v>
       </x:c>
       <x:c r="F85" s="2"/>
       <x:c r="G85" s="2"/>
       <x:c r="H85" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.487200</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.857556</x:v>
       </x:c>
       <x:c r="J85" s="2"/>
       <x:c r="K85" t="n" s="2">
-        <x:v>-810393</x:v>
+        <x:v>-807503</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-9660803</x:v>
+        <x:v>-9688286</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>42.304300</x:v>
+        <x:v>43.107100</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.751194</x:v>
+        <x:v>11.974194</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>38.236300</x:v>
+        <x:v>38.989400</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>10.621194</x:v>
+        <x:v>10.830389</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>53.231200</x:v>
+        <x:v>53.475000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>14.786444</x:v>
+        <x:v>14.854167</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.816700</x:v>
+        <x:v>0.840400</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>-57856</x:v>
+        <x:v>-147968</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-679877</x:v>
+        <x:v>-1771798</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>42.664600</x:v>
+        <x:v>42.679300</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>11.851278</x:v>
+        <x:v>11.855361</x:v>
       </x:c>
       <x:c r="F87" s="2"/>
       <x:c r="G87" s="2"/>
       <x:c r="H87" t="n" s="2">
-        <x:v>53.042500</x:v>
+        <x:v>53.012500</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>14.734028</x:v>
+        <x:v>14.725694</x:v>
       </x:c>
       <x:c r="J87" s="2"/>
       <x:c r="K87" t="n" s="2">
-        <x:v>658891</x:v>
+        <x:v>756849</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>7808696</x:v>
+        <x:v>8972722</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>44.484000</x:v>
+        <x:v>44.520000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>12.356667</x:v>
+        <x:v>12.366667</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>40.259700</x:v>
+        <x:v>40.293900</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>11.183250</x:v>
+        <x:v>11.192750</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>54.983000</x:v>
+        <x:v>54.967100</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>15.273056</x:v>
+        <x:v>15.268639</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.846300</x:v>
+        <x:v>0.848100</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>210315</x:v>
+        <x:v>311410</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>2598789</x:v>
+        <x:v>3851098</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>42.649400</x:v>
+        <x:v>43.030700</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>11.847056</x:v>
+        <x:v>11.952972</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>38.565400</x:v>
+        <x:v>38.920400</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>10.712611</x:v>
+        <x:v>10.811222</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>53.104800</x:v>
+        <x:v>53.330000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>14.751333</x:v>
+        <x:v>14.813889</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-97012</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1159588</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>39.519100</x:v>
+        <x:v>39.365100</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>10.977528</x:v>
+        <x:v>10.934750</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>35.613400</x:v>
+        <x:v>35.474600</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>9.892611</x:v>
+        <x:v>9.854056</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>52.873700</x:v>
+        <x:v>52.594200</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>14.687139</x:v>
+        <x:v>14.609500</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.722600</x:v>
+        <x:v>0.724400</x:v>
       </x:c>
       <x:c r="K90" s="2"/>
       <x:c r="L90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>42.879900</x:v>
+        <x:v>42.961000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.911083</x:v>
+        <x:v>11.933611</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>38.778700</x:v>
+        <x:v>38.854800</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>10.771861</x:v>
+        <x:v>10.793000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>53.308600</x:v>
+        <x:v>53.318200</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>14.807944</x:v>
+        <x:v>14.810611</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>-41437</x:v>
+        <x:v>-32505</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-493559</x:v>
+        <x:v>-387898</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>42.978300</x:v>
+        <x:v>42.695100</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.938417</x:v>
+        <x:v>11.859750</x:v>
       </x:c>
       <x:c r="F92" s="2"/>
       <x:c r="G92" s="2"/>
       <x:c r="H92" t="n" s="2">
-        <x:v>53.344800</x:v>
+        <x:v>53.375300</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>14.818000</x:v>
+        <x:v>14.826472</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.205500</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>12.001528</x:v>
       </x:c>
       <x:c r="F93" s="2"/>
       <x:c r="G93" s="2"/>
       <x:c r="H93" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.477500</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.854861</x:v>
       </x:c>
       <x:c r="J93" s="2"/>
       <x:c r="K93" t="n" s="2">
-        <x:v>-810658</x:v>
+        <x:v>-807326</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-9663970</x:v>
+        <x:v>-9689150</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>42.483200</x:v>
+        <x:v>43.106600</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.800889</x:v>
+        <x:v>11.974056</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>38.404900</x:v>
+        <x:v>38.989300</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>10.668028</x:v>
+        <x:v>10.830361</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>53.235200</x:v>
+        <x:v>53.460300</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>14.787556</x:v>
+        <x:v>14.850083</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.823500</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-59392</x:v>
+        <x:v>-146944</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-700878</x:v>
+        <x:v>-1759516</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>42.725300</x:v>
+        <x:v>42.709300</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>11.868139</x:v>
+        <x:v>11.863694</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" t="n" s="2">
-        <x:v>53.079400</x:v>
+        <x:v>53.026900</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>14.744278</x:v>
+        <x:v>14.729694</x:v>
       </x:c>
       <x:c r="J95" s="2"/>
       <x:c r="K95" t="n" s="2">
-        <x:v>659369</x:v>
+        <x:v>756013</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>7825485</x:v>
+        <x:v>8969106</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>44.491400</x:v>
+        <x:v>44.521800</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>12.358722</x:v>
+        <x:v>12.367167</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>40.266500</x:v>
+        <x:v>40.295600</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>11.185139</x:v>
+        <x:v>11.193222</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>54.987400</x:v>
+        <x:v>54.967500</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>15.274278</x:v>
+        <x:v>15.268750</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.846400</x:v>
+        <x:v>0.848200</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>199881</x:v>
+        <x:v>311928</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>2470271</x:v>
+        <x:v>3857664</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>42.649400</x:v>
+        <x:v>43.042700</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>11.847056</x:v>
+        <x:v>11.956306</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>38.565400</x:v>
+        <x:v>38.931800</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>10.712611</x:v>
+        <x:v>10.814389</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>53.104900</x:v>
+        <x:v>53.333400</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>14.751361</x:v>
+        <x:v>14.814833</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-96980</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1159521</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>39.477700</x:v>
+        <x:v>39.351600</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>10.966028</x:v>
+        <x:v>10.931000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>35.576100</x:v>
+        <x:v>35.462500</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>9.882250</x:v>
+        <x:v>9.850694</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>52.784200</x:v>
+        <x:v>52.571800</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>14.662278</x:v>
+        <x:v>14.603278</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.723400</x:v>
+        <x:v>0.724400</x:v>
       </x:c>
       <x:c r="K98" s="2"/>
       <x:c r="L98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>42.864800</x:v>
+        <x:v>42.953400</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.906889</x:v>
+        <x:v>11.931500</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>38.764600</x:v>
+        <x:v>38.847800</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>10.767944</x:v>
+        <x:v>10.791056</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>53.295600</x:v>
+        <x:v>53.314700</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>14.804333</x:v>
+        <x:v>14.809639</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>-44881</x:v>
+        <x:v>-32505</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-534393</x:v>
+        <x:v>-387830</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>42.978900</x:v>
+        <x:v>42.698100</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>11.938583</x:v>
+        <x:v>11.860583</x:v>
       </x:c>
       <x:c r="F100" s="2"/>
       <x:c r="G100" s="2"/>
       <x:c r="H100" t="n" s="2">
-        <x:v>53.346300</x:v>
+        <x:v>53.376000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>14.818417</x:v>
+        <x:v>14.826667</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>42.916100</x:v>
+        <x:v>43.197000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.921139</x:v>
+        <x:v>11.999167</x:v>
       </x:c>
       <x:c r="F101" s="2"/>
       <x:c r="G101" s="2"/>
       <x:c r="H101" t="n" s="2">
-        <x:v>53.278500</x:v>
+        <x:v>53.468100</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>14.799583</x:v>
+        <x:v>14.852250</x:v>
       </x:c>
       <x:c r="J101" s="2"/>
       <x:c r="K101" t="n" s="2">
-        <x:v>-810141</x:v>
+        <x:v>-808052</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-9657800</x:v>
+        <x:v>-9695951</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>