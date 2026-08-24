--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rdfc8edbb24bb41878ce293da418a6f00"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0aae2536cb844ee9a50ac8a08bf0cab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc8edbb24bb41878ce293da418a6f00" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0aae2536cb844ee9a50ac8a08bf0cab3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3573 +195,3573 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>NetCalorificValueMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NetCalorificValuekWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>StationFlow_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>39.320900</x:v>
+        <x:v>39.598800</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>10.922472</x:v>
+        <x:v>10.999667</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>35.434800</x:v>
+        <x:v>35.685100</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>9.843000</x:v>
+        <x:v>9.912528</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>52.513700</x:v>
+        <x:v>53.020300</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>14.587139</x:v>
+        <x:v>14.727861</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.724300</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>43.032400</x:v>
+        <x:v>43.042500</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>11.953444</x:v>
+        <x:v>11.956250</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>38.921500</x:v>
+        <x:v>38.928500</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>10.811528</x:v>
+        <x:v>10.813472</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>53.367900</x:v>
+        <x:v>53.476900</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>14.824417</x:v>
+        <x:v>14.854694</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.840800</x:v>
+        <x:v>0.837900</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>-36051</x:v>
+        <x:v>-48060</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-430931</x:v>
+        <x:v>-574618</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>42.696700</x:v>
+        <x:v>43.054100</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.860194</x:v>
+        <x:v>11.959472</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
       <x:c r="H4" t="n" s="2">
-        <x:v>53.375300</x:v>
+        <x:v>53.305600</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>14.826472</x:v>
+        <x:v>14.807111</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>43.010600</x:v>
+        <x:v>42.976300</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.947389</x:v>
+        <x:v>11.937861</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
       <x:c r="H5" t="n" s="2">
-        <x:v>53.366600</x:v>
+        <x:v>53.392300</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>14.824056</x:v>
+        <x:v>14.831194</x:v>
       </x:c>
       <x:c r="J5" s="2"/>
       <x:c r="K5" t="n" s="2">
-        <x:v>-788160</x:v>
+        <x:v>-685232</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-9416449</x:v>
+        <x:v>-8180205</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.851200</x:v>
+        <x:v>42.447300</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>11.903111</x:v>
+        <x:v>11.790917</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>38.750600</x:v>
+        <x:v>38.370400</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>10.764056</x:v>
+        <x:v>10.658444</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>53.332400</x:v>
+        <x:v>53.268400</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>14.814556</x:v>
+        <x:v>14.796778</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>-104448</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-1243256</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>42.731900</x:v>
+        <x:v>42.082400</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>11.869972</x:v>
+        <x:v>11.689556</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" t="n" s="2">
-        <x:v>53.049900</x:v>
+        <x:v>52.826400</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>14.736083</x:v>
+        <x:v>14.674000</x:v>
       </x:c>
       <x:c r="J7" s="2"/>
       <x:c r="K7" t="n" s="2">
-        <x:v>735224</x:v>
+        <x:v>619809</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>8727088</x:v>
+        <x:v>7245295</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>44.553000</x:v>
+        <x:v>44.587200</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>12.375833</x:v>
+        <x:v>12.385333</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>40.324700</x:v>
+        <x:v>40.356600</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>11.201306</x:v>
+        <x:v>11.210167</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>54.984900</x:v>
+        <x:v>55.002100</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>15.273583</x:v>
+        <x:v>15.278361</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.848900</x:v>
+        <x:v>0.849600</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>272574</x:v>
+        <x:v>319430</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>3373325</x:v>
+        <x:v>3956246</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>43.053900</x:v>
+        <x:v>43.084100</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11.959417</x:v>
+        <x:v>11.967806</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>38.941800</x:v>
+        <x:v>38.969100</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>10.817167</x:v>
+        <x:v>10.824750</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>53.351800</x:v>
+        <x:v>53.400300</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>14.819944</x:v>
+        <x:v>14.833417</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>-94785</x:v>
+        <x:v>-162848</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-1133578</x:v>
+        <x:v>-1948931</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>39.347200</x:v>
+        <x:v>39.565400</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>10.929778</x:v>
+        <x:v>10.990389</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>35.458500</x:v>
+        <x:v>35.655000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>9.849583</x:v>
+        <x:v>9.904167</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>52.562900</x:v>
+        <x:v>52.956700</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>14.600806</x:v>
+        <x:v>14.710194</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.724300</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>43.047100</x:v>
+        <x:v>43.193500</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.957528</x:v>
+        <x:v>11.998194</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>38.934900</x:v>
+        <x:v>39.069500</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>10.815250</x:v>
+        <x:v>10.852639</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>53.380100</x:v>
+        <x:v>53.554000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>14.827806</x:v>
+        <x:v>14.876111</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>-37100</x:v>
+        <x:v>-46772</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-443628</x:v>
+        <x:v>-561176</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>42.697000</x:v>
+        <x:v>43.054200</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>11.860278</x:v>
+        <x:v>11.959500</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="2"/>
       <x:c r="H12" t="n" s="2">
-        <x:v>53.374200</x:v>
+        <x:v>53.306700</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>14.826167</x:v>
+        <x:v>14.807417</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.827500</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>43.019900</x:v>
+        <x:v>43.004900</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.949972</x:v>
+        <x:v>11.945806</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="2"/>
       <x:c r="H13" t="n" s="2">
-        <x:v>53.375300</x:v>
+        <x:v>53.401900</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>14.826472</x:v>
+        <x:v>14.833861</x:v>
       </x:c>
       <x:c r="J13" s="2"/>
       <x:c r="K13" t="n" s="2">
-        <x:v>-788420</x:v>
+        <x:v>-684831</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-9421596</x:v>
+        <x:v>-8180852</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>42.851200</x:v>
+        <x:v>42.449300</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>11.903111</x:v>
+        <x:v>11.791472</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>38.750600</x:v>
+        <x:v>38.372300</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.764056</x:v>
+        <x:v>10.658972</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>53.332800</x:v>
+        <x:v>53.270900</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>14.814667</x:v>
+        <x:v>14.797472</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-104960</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-1249351</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.724200</x:v>
+        <x:v>42.194200</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.867833</x:v>
+        <x:v>11.720611</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="2"/>
       <x:c r="H15" t="n" s="2">
-        <x:v>53.043000</x:v>
+        <x:v>52.900800</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>14.734167</x:v>
+        <x:v>14.694667</x:v>
       </x:c>
       <x:c r="J15" s="2"/>
       <x:c r="K15" t="n" s="2">
-        <x:v>736611</x:v>
+        <x:v>619671</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>8741982</x:v>
+        <x:v>7262919</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>44.552700</x:v>
+        <x:v>44.579400</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>12.375750</x:v>
+        <x:v>12.383167</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>40.324400</x:v>
+        <x:v>40.349400</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>11.201222</x:v>
+        <x:v>11.208167</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>54.984900</x:v>
+        <x:v>54.997700</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>15.273583</x:v>
+        <x:v>15.277139</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.848800</x:v>
+        <x:v>0.849500</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>265527</x:v>
+        <x:v>325243</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>3286091</x:v>
+        <x:v>4027543</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>43.072100</x:v>
+        <x:v>43.102900</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>11.964472</x:v>
+        <x:v>11.973028</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>38.958700</x:v>
+        <x:v>38.986800</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>10.821861</x:v>
+        <x:v>10.829667</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>53.369400</x:v>
+        <x:v>53.409100</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>14.824833</x:v>
+        <x:v>14.835861</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>-94640</x:v>
+        <x:v>-162924</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-1132313</x:v>
+        <x:v>-1950689</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.392100</x:v>
+        <x:v>39.564300</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>10.942250</x:v>
+        <x:v>10.990083</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>35.499000</x:v>
+        <x:v>35.654100</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>9.860833</x:v>
+        <x:v>9.903917</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>52.644100</x:v>
+        <x:v>52.956700</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>14.623361</x:v>
+        <x:v>14.710194</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.723500</x:v>
+        <x:v>0.721900</x:v>
       </x:c>
       <x:c r="K18" s="2"/>
       <x:c r="L18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>43.074800</x:v>
+        <x:v>43.419000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>11.965222</x:v>
+        <x:v>12.060833</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>38.960800</x:v>
+        <x:v>39.280000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>10.822444</x:v>
+        <x:v>10.911111</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>53.396800</x:v>
+        <x:v>53.690500</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>14.832444</x:v>
+        <x:v>14.914028</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.845800</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>-37100</x:v>
+        <x:v>-47076</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-443913</x:v>
+        <x:v>-567773</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>42.695100</x:v>
+        <x:v>43.054400</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.859750</x:v>
+        <x:v>11.959556</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="2"/>
       <x:c r="H20" t="n" s="2">
-        <x:v>53.373100</x:v>
+        <x:v>53.306500</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>14.825861</x:v>
+        <x:v>14.807361</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>43.013900</x:v>
+        <x:v>43.059000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>11.948306</x:v>
+        <x:v>11.960833</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" t="n" s="2">
-        <x:v>53.376900</x:v>
+        <x:v>53.411400</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>14.826917</x:v>
+        <x:v>14.836500</x:v>
       </x:c>
       <x:c r="J21" s="2"/>
       <x:c r="K21" t="n" s="2">
-        <x:v>-788349</x:v>
+        <x:v>-684997</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-9419432</x:v>
+        <x:v>-8193139</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>42.849800</x:v>
+        <x:v>42.450400</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>11.902722</x:v>
+        <x:v>11.791778</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>38.749300</x:v>
+        <x:v>38.373300</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.763694</x:v>
+        <x:v>10.659250</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>53.338100</x:v>
+        <x:v>53.271700</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>14.816139</x:v>
+        <x:v>14.797694</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821100</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-104448</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-1243216</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>42.718400</x:v>
+        <x:v>42.354600</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>11.866222</x:v>
+        <x:v>11.765167</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="2"/>
       <x:c r="H23" t="n" s="2">
-        <x:v>53.038600</x:v>
+        <x:v>53.052100</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>14.732944</x:v>
+        <x:v>14.736694</x:v>
       </x:c>
       <x:c r="J23" s="2"/>
       <x:c r="K23" t="n" s="2">
-        <x:v>735982</x:v>
+        <x:v>620174</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>8733323</x:v>
+        <x:v>7296452</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>44.521100</x:v>
+        <x:v>44.583700</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>12.366972</x:v>
+        <x:v>12.384361</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>40.295000</x:v>
+        <x:v>40.353400</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>11.193056</x:v>
+        <x:v>11.209278</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>54.967800</x:v>
+        <x:v>54.999100</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>15.268833</x:v>
+        <x:v>15.277528</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.848200</x:v>
+        <x:v>0.849600</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>264275</x:v>
+        <x:v>325873</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>3268286</x:v>
+        <x:v>4035727</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>43.058500</x:v>
+        <x:v>43.069400</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.960694</x:v>
+        <x:v>11.963722</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>38.946000</x:v>
+        <x:v>38.955200</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>10.818333</x:v>
+        <x:v>10.820889</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>53.361800</x:v>
+        <x:v>53.403800</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>14.822722</x:v>
+        <x:v>14.834389</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.840900</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>-95701</x:v>
+        <x:v>-162570</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-1144649</x:v>
+        <x:v>-1944936</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.477800</x:v>
+        <x:v>39.517900</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.966056</x:v>
+        <x:v>10.977194</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>35.576300</x:v>
+        <x:v>35.612400</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>9.882306</x:v>
+        <x:v>9.892333</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>52.800200</x:v>
+        <x:v>52.860300</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>14.666722</x:v>
+        <x:v>14.683417</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.722200</x:v>
+        <x:v>0.722300</x:v>
       </x:c>
       <x:c r="K26" s="2"/>
       <x:c r="L26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>43.071300</x:v>
+        <x:v>43.221000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>11.964250</x:v>
+        <x:v>12.005833</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>38.957600</x:v>
+        <x:v>39.094900</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10.821556</x:v>
+        <x:v>10.859694</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>53.394200</x:v>
+        <x:v>53.593700</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>14.831722</x:v>
+        <x:v>14.887139</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>-37100</x:v>
+        <x:v>-47219</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-443877</x:v>
+        <x:v>-566908</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>42.697300</x:v>
+        <x:v>43.057400</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.860361</x:v>
+        <x:v>11.960389</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="2"/>
       <x:c r="H28" t="n" s="2">
-        <x:v>53.374400</x:v>
+        <x:v>53.308600</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>14.826222</x:v>
+        <x:v>14.807944</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.827500</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>43.012500</x:v>
+        <x:v>43.066100</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.947917</x:v>
+        <x:v>11.962806</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="2"/>
       <x:c r="H29" t="n" s="2">
-        <x:v>53.373800</x:v>
+        <x:v>53.407900</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>14.826056</x:v>
+        <x:v>14.835528</x:v>
       </x:c>
       <x:c r="J29" s="2"/>
       <x:c r="K29" t="n" s="2">
-        <x:v>-789091</x:v>
+        <x:v>-685390</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-9427993</x:v>
+        <x:v>-8199187</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.832600</x:v>
+        <x:v>42.452500</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.897944</x:v>
+        <x:v>11.792361</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>38.733400</x:v>
+        <x:v>38.375200</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>10.759278</x:v>
+        <x:v>10.659778</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>53.318700</x:v>
+        <x:v>53.273900</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>14.810750</x:v>
+        <x:v>14.798306</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>-102400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-1218350</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>42.697700</x:v>
+        <x:v>42.712900</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.860472</x:v>
+        <x:v>11.864694</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="2"/>
       <x:c r="H31" t="n" s="2">
-        <x:v>53.025700</x:v>
+        <x:v>53.202700</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>14.729361</x:v>
+        <x:v>14.778528</x:v>
       </x:c>
       <x:c r="J31" s="2"/>
       <x:c r="K31" t="n" s="2">
-        <x:v>736182</x:v>
+        <x:v>620068</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>8731464</x:v>
+        <x:v>7356920</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>44.525800</x:v>
+        <x:v>44.568200</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>12.368278</x:v>
+        <x:v>12.380056</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>40.299400</x:v>
+        <x:v>40.339000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>11.194278</x:v>
+        <x:v>11.205278</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>54.969800</x:v>
+        <x:v>54.988500</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>15.269389</x:v>
+        <x:v>15.274583</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.848300</x:v>
+        <x:v>0.849300</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>266293</x:v>
+        <x:v>327804</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>3293591</x:v>
+        <x:v>4058233</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>43.044000</x:v>
+        <x:v>43.049800</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>11.956667</x:v>
+        <x:v>11.958278</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>38.932500</x:v>
+        <x:v>38.936900</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>10.814583</x:v>
+        <x:v>10.815806</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>53.353000</x:v>
+        <x:v>53.394200</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>14.820278</x:v>
+        <x:v>14.831722</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.840300</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>-95703</x:v>
+        <x:v>-162674</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-1144285</x:v>
+        <x:v>-1945303</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>39.585800</x:v>
+        <x:v>39.509700</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>10.996056</x:v>
+        <x:v>10.974917</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>35.673500</x:v>
+        <x:v>35.604900</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>9.909306</x:v>
+        <x:v>9.890250</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>52.999200</x:v>
+        <x:v>52.842700</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>14.722000</x:v>
+        <x:v>14.678528</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.722300</x:v>
       </x:c>
       <x:c r="K34" s="2"/>
       <x:c r="L34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>43.076000</x:v>
+        <x:v>42.879800</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.965556</x:v>
+        <x:v>11.911056</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>38.962000</x:v>
+        <x:v>38.776500</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>10.822778</x:v>
+        <x:v>10.771250</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>53.395600</x:v>
+        <x:v>53.403300</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>14.832111</x:v>
+        <x:v>14.834250</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.833800</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>-37059</x:v>
+        <x:v>-42853</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-443431</x:v>
+        <x:v>-510429</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>42.696000</x:v>
+        <x:v>43.055000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.860000</x:v>
+        <x:v>11.959722</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="2"/>
       <x:c r="H36" t="n" s="2">
-        <x:v>53.374600</x:v>
+        <x:v>53.307100</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>14.826278</x:v>
+        <x:v>14.807528</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>43.023000</x:v>
+        <x:v>43.034400</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.950833</x:v>
+        <x:v>11.954000</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="2"/>
       <x:c r="H37" t="n" s="2">
-        <x:v>53.370400</x:v>
+        <x:v>53.387700</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>14.825111</x:v>
+        <x:v>14.829917</x:v>
       </x:c>
       <x:c r="J37" s="2"/>
       <x:c r="K37" t="n" s="2">
-        <x:v>-788574</x:v>
+        <x:v>-685260</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-9424122</x:v>
+        <x:v>-8191599</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>42.825200</x:v>
+        <x:v>42.453100</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>11.895889</x:v>
+        <x:v>11.792528</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>38.726400</x:v>
+        <x:v>38.375900</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>10.757333</x:v>
+        <x:v>10.659972</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>53.321600</x:v>
+        <x:v>53.275200</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>14.811556</x:v>
+        <x:v>14.798667</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>-141824</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-1687123</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.672900</x:v>
+        <x:v>42.653200</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.853583</x:v>
+        <x:v>11.848111</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="2"/>
       <x:c r="H39" t="n" s="2">
-        <x:v>53.008700</x:v>
+        <x:v>53.040000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>14.724639</x:v>
+        <x:v>14.733333</x:v>
       </x:c>
       <x:c r="J39" s="2"/>
       <x:c r="K39" t="n" s="2">
-        <x:v>736957</x:v>
+        <x:v>619741</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>8735584</x:v>
+        <x:v>7342754</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>44.544700</x:v>
+        <x:v>44.545300</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>12.373528</x:v>
+        <x:v>12.373694</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>40.317000</x:v>
+        <x:v>40.317600</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>11.199167</x:v>
+        <x:v>11.199333</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>54.981000</x:v>
+        <x:v>54.973900</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>15.272500</x:v>
+        <x:v>15.270528</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.848700</x:v>
+        <x:v>0.848900</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>282898</x:v>
+        <x:v>328821</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>3500443</x:v>
+        <x:v>4068732</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>43.005800</x:v>
+        <x:v>43.077700</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>11.946056</x:v>
+        <x:v>11.966028</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>38.897200</x:v>
+        <x:v>38.962800</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>10.804778</x:v>
+        <x:v>10.823000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>53.319800</x:v>
+        <x:v>53.419500</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>14.811056</x:v>
+        <x:v>14.838750</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>-96272</x:v>
+        <x:v>-162910</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-1150069</x:v>
+        <x:v>-1949388</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.599100</x:v>
+        <x:v>39.508300</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10.999750</x:v>
+        <x:v>10.974528</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>35.685600</x:v>
+        <x:v>35.603700</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>9.912667</x:v>
+        <x:v>9.889917</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>53.022200</x:v>
+        <x:v>52.842500</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>14.728389</x:v>
+        <x:v>14.678472</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.722300</x:v>
       </x:c>
       <x:c r="K42" s="2"/>
       <x:c r="L42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>43.057600</x:v>
+        <x:v>42.870800</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.960444</x:v>
+        <x:v>11.908556</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>38.944800</x:v>
+        <x:v>38.768100</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>10.818000</x:v>
+        <x:v>10.768917</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>53.385200</x:v>
+        <x:v>53.406700</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>14.829222</x:v>
+        <x:v>14.835194</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.832700</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>-35284</x:v>
+        <x:v>-34059</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-422009</x:v>
+        <x:v>-405598</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>42.694900</x:v>
+        <x:v>43.055200</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.859694</x:v>
+        <x:v>11.959778</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="2"/>
       <x:c r="H44" t="n" s="2">
-        <x:v>53.373900</x:v>
+        <x:v>53.307200</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>14.826083</x:v>
+        <x:v>14.807556</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>43.032700</x:v>
+        <x:v>43.049100</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.953528</x:v>
+        <x:v>11.958083</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="2"/>
       <x:c r="H45" t="n" s="2">
-        <x:v>53.369800</x:v>
+        <x:v>53.392200</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>14.824944</x:v>
+        <x:v>14.831167</x:v>
       </x:c>
       <x:c r="J45" s="2"/>
       <x:c r="K45" t="n" s="2">
-        <x:v>-789692</x:v>
+        <x:v>-684890</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-9439611</x:v>
+        <x:v>-8189972</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>42.829000</x:v>
+        <x:v>42.451800</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>11.896944</x:v>
+        <x:v>11.792167</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>38.730100</x:v>
+        <x:v>38.374600</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>10.758361</x:v>
+        <x:v>10.659611</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>53.314900</x:v>
+        <x:v>53.274900</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>14.809694</x:v>
+        <x:v>14.798583</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>-147456</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-1754276</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.673400</x:v>
+        <x:v>42.664800</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.853722</x:v>
+        <x:v>11.851333</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="2"/>
       <x:c r="H47" t="n" s="2">
-        <x:v>53.011200</x:v>
+        <x:v>53.035900</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>14.725333</x:v>
+        <x:v>14.732194</x:v>
       </x:c>
       <x:c r="J47" s="2"/>
       <x:c r="K47" t="n" s="2">
-        <x:v>738451</x:v>
+        <x:v>620130</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>8753391</x:v>
+        <x:v>7349371</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>44.535700</x:v>
+        <x:v>44.535900</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>12.371028</x:v>
+        <x:v>12.371083</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>40.308600</x:v>
+        <x:v>40.308900</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>11.196833</x:v>
+        <x:v>11.196917</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>54.975200</x:v>
+        <x:v>54.967800</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>15.270889</x:v>
+        <x:v>15.268833</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.848500</x:v>
+        <x:v>0.848700</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>284025</x:v>
+        <x:v>317978</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>3513680</x:v>
+        <x:v>3933737</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>43.007900</x:v>
+        <x:v>43.137700</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.946639</x:v>
+        <x:v>11.982694</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>38.899100</x:v>
+        <x:v>39.018000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>10.805306</x:v>
+        <x:v>10.838333</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>53.319100</x:v>
+        <x:v>53.492800</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>14.810861</x:v>
+        <x:v>14.859111</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.840700</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>-96155</x:v>
+        <x:v>-163231</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-1148728</x:v>
+        <x:v>-1955952</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39.601000</x:v>
+        <x:v>39.549100</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>11.000278</x:v>
+        <x:v>10.985861</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>35.687200</x:v>
+        <x:v>35.640400</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>9.913111</x:v>
+        <x:v>9.900111</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>53.027900</x:v>
+        <x:v>52.918400</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>14.729972</x:v>
+        <x:v>14.699556</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K50" s="2"/>
       <x:c r="L50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>43.055900</x:v>
+        <x:v>42.715700</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.959972</x:v>
+        <x:v>11.865472</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>38.943200</x:v>
+        <x:v>38.623000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>10.817556</x:v>
+        <x:v>10.728611</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>53.386400</x:v>
+        <x:v>53.339400</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>14.829556</x:v>
+        <x:v>14.816500</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.828700</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>-35237</x:v>
+        <x:v>-25269</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-421433</x:v>
+        <x:v>-299825</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>42.695800</x:v>
+        <x:v>43.055000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.859944</x:v>
+        <x:v>11.959722</x:v>
       </x:c>
       <x:c r="F52" s="2"/>
       <x:c r="G52" s="2"/>
       <x:c r="H52" t="n" s="2">
-        <x:v>53.374800</x:v>
+        <x:v>53.306900</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>14.826333</x:v>
+        <x:v>14.807472</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>43.043400</x:v>
+        <x:v>43.056600</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.956500</x:v>
+        <x:v>11.960167</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" s="2"/>
       <x:c r="H53" t="n" s="2">
-        <x:v>53.370300</x:v>
+        <x:v>53.385700</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>14.825083</x:v>
+        <x:v>14.829361</x:v>
       </x:c>
       <x:c r="J53" s="2"/>
       <x:c r="K53" t="n" s="2">
-        <x:v>-807430</x:v>
+        <x:v>-684434</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-9654035</x:v>
+        <x:v>-8185945</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.829800</x:v>
+        <x:v>42.452100</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>11.897167</x:v>
+        <x:v>11.792250</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>38.730800</x:v>
+        <x:v>38.374800</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>10.758556</x:v>
+        <x:v>10.659667</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>53.314900</x:v>
+        <x:v>53.275100</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>14.809694</x:v>
+        <x:v>14.798639</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>-147456</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-1754309</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>42.696700</x:v>
+        <x:v>42.665700</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.860194</x:v>
+        <x:v>11.851583</x:v>
       </x:c>
       <x:c r="F55" s="2"/>
       <x:c r="G55" s="2"/>
       <x:c r="H55" t="n" s="2">
-        <x:v>53.021600</x:v>
+        <x:v>53.058700</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>14.728222</x:v>
+        <x:v>14.738528</x:v>
       </x:c>
       <x:c r="J55" s="2"/>
       <x:c r="K55" t="n" s="2">
-        <x:v>756239</x:v>
+        <x:v>620020</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>8969146</x:v>
+        <x:v>7348219</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>44.535300</x:v>
+        <x:v>44.526900</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>12.370917</x:v>
+        <x:v>12.368583</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>40.308200</x:v>
+        <x:v>40.300400</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>11.196722</x:v>
+        <x:v>11.194556</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>54.975200</x:v>
+        <x:v>54.962900</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>15.270889</x:v>
+        <x:v>15.267472</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>298811</x:v>
+        <x:v>306697</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>3696569</x:v>
+        <x:v>3793411</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>43.030800</x:v>
+        <x:v>43.143000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.953000</x:v>
+        <x:v>11.984167</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>38.920500</x:v>
+        <x:v>39.022500</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>10.811250</x:v>
+        <x:v>10.839583</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>53.329500</x:v>
+        <x:v>53.519600</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>14.813750</x:v>
+        <x:v>14.866556</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.840700</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>-96743</x:v>
+        <x:v>-163570</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-1156368</x:v>
+        <x:v>-1960247</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>39.564100</x:v>
+        <x:v>39.614400</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>10.990028</x:v>
+        <x:v>11.004000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>35.653900</x:v>
+        <x:v>35.699400</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>9.903861</x:v>
+        <x:v>9.916500</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>52.958300</x:v>
+        <x:v>53.041600</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>14.710639</x:v>
+        <x:v>14.733778</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.722300</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K58" s="2"/>
       <x:c r="L58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>43.047900</x:v>
+        <x:v>42.634600</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.957750</x:v>
+        <x:v>11.842944</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>38.935700</x:v>
+        <x:v>38.546500</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>10.815472</x:v>
+        <x:v>10.707361</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>53.381300</x:v>
+        <x:v>53.345200</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>14.828139</x:v>
+        <x:v>14.818111</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.825800</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>-35258</x:v>
+        <x:v>-18019</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-421603</x:v>
+        <x:v>-213393</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>42.696000</x:v>
+        <x:v>43.057100</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.860000</x:v>
+        <x:v>11.960306</x:v>
       </x:c>
       <x:c r="F60" s="2"/>
       <x:c r="G60" s="2"/>
       <x:c r="H60" t="n" s="2">
-        <x:v>53.374800</x:v>
+        <x:v>53.307600</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>14.826333</x:v>
+        <x:v>14.807667</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>43.089300</x:v>
+        <x:v>43.078400</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>11.969250</x:v>
+        <x:v>11.966222</x:v>
       </x:c>
       <x:c r="F61" s="2"/>
       <x:c r="G61" s="2"/>
       <x:c r="H61" t="n" s="2">
-        <x:v>53.397000</x:v>
+        <x:v>53.392900</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>14.832500</x:v>
+        <x:v>14.831361</x:v>
       </x:c>
       <x:c r="J61" s="2"/>
       <x:c r="K61" t="n" s="2">
-        <x:v>-807594</x:v>
+        <x:v>-684210</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-9666294</x:v>
+        <x:v>-8187404</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.808900</x:v>
+        <x:v>42.453100</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.891361</x:v>
+        <x:v>11.792528</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>38.711200</x:v>
+        <x:v>38.375700</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.753111</x:v>
+        <x:v>10.659917</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>53.303000</x:v>
+        <x:v>53.276400</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>14.806389</x:v>
+        <x:v>14.799000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-148480</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-1765629</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>42.687900</x:v>
+        <x:v>42.680100</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>11.857750</x:v>
+        <x:v>11.855583</x:v>
       </x:c>
       <x:c r="F63" s="2"/>
       <x:c r="G63" s="2"/>
       <x:c r="H63" t="n" s="2">
-        <x:v>53.015800</x:v>
+        <x:v>53.081800</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>14.726611</x:v>
+        <x:v>14.744944</x:v>
       </x:c>
       <x:c r="J63" s="2"/>
       <x:c r="K63" t="n" s="2">
-        <x:v>756488</x:v>
+        <x:v>619257</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>8970240</x:v>
+        <x:v>7341650</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>44.524800</x:v>
+        <x:v>44.515700</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>12.368000</x:v>
+        <x:v>12.365472</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>40.298400</x:v>
+        <x:v>40.290000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>11.194000</x:v>
+        <x:v>11.191667</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>54.969200</x:v>
+        <x:v>54.956600</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>15.269222</x:v>
+        <x:v>15.265722</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.848300</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>311695</x:v>
+        <x:v>306928</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>3855046</x:v>
+        <x:v>3795312</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>43.058000</x:v>
+        <x:v>43.151500</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>11.960556</x:v>
+        <x:v>11.986528</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>38.945800</x:v>
+        <x:v>39.030500</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>10.818278</x:v>
+        <x:v>10.841806</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>53.347400</x:v>
+        <x:v>53.525000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>14.818722</x:v>
+        <x:v>14.868056</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>-96380</x:v>
+        <x:v>-164252</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-1152761</x:v>
+        <x:v>-1968816</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>39.540300</x:v>
+        <x:v>39.625600</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>10.983417</x:v>
+        <x:v>11.007111</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>35.632500</x:v>
+        <x:v>35.709500</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>9.897917</x:v>
+        <x:v>9.919306</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>52.917000</x:v>
+        <x:v>53.063200</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>14.699167</x:v>
+        <x:v>14.739778</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.722400</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K66" s="2"/>
       <x:c r="L66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>43.063000</x:v>
+        <x:v>42.681000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.961944</x:v>
+        <x:v>11.855833</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>38.949900</x:v>
+        <x:v>38.589400</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>10.819417</x:v>
+        <x:v>10.719278</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>53.386100</x:v>
+        <x:v>53.387000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>14.829472</x:v>
+        <x:v>14.829722</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.841100</x:v>
+        <x:v>0.825700</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>-35564</x:v>
+        <x:v>-16348</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-425411</x:v>
+        <x:v>-193824</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>42.695700</x:v>
+        <x:v>43.056200</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>11.859917</x:v>
+        <x:v>11.960056</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" t="n" s="2">
-        <x:v>53.374700</x:v>
+        <x:v>53.307300</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>14.826306</x:v>
+        <x:v>14.807583</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-12403</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-148346</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>43.187800</x:v>
+        <x:v>43.102900</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>11.996611</x:v>
+        <x:v>11.973028</x:v>
       </x:c>
       <x:c r="F69" s="2"/>
       <x:c r="G69" s="2"/>
       <x:c r="H69" t="n" s="2">
-        <x:v>53.480300</x:v>
+        <x:v>53.409400</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>14.855639</x:v>
+        <x:v>14.835944</x:v>
       </x:c>
       <x:c r="J69" s="2"/>
       <x:c r="K69" t="n" s="2">
-        <x:v>-807428</x:v>
+        <x:v>-684163</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-9686400</x:v>
+        <x:v>-8191501</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>42.816800</x:v>
+        <x:v>42.452800</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>11.893556</x:v>
+        <x:v>11.792444</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>38.718500</x:v>
+        <x:v>38.375500</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>10.755139</x:v>
+        <x:v>10.659861</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>53.312700</x:v>
+        <x:v>53.276700</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>14.809083</x:v>
+        <x:v>14.799083</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>-147968</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-1759866</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.665800</x:v>
+        <x:v>42.746600</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.851611</x:v>
+        <x:v>11.874056</x:v>
       </x:c>
       <x:c r="F71" s="2"/>
       <x:c r="G71" s="2"/>
       <x:c r="H71" t="n" s="2">
-        <x:v>52.999900</x:v>
+        <x:v>53.134900</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>14.722194</x:v>
+        <x:v>14.759694</x:v>
       </x:c>
       <x:c r="J71" s="2"/>
       <x:c r="K71" t="n" s="2">
-        <x:v>755469</x:v>
+        <x:v>614157</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>8953525</x:v>
+        <x:v>7292531</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>44.529000</x:v>
+        <x:v>44.523200</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>12.369167</x:v>
+        <x:v>12.367556</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>40.302400</x:v>
+        <x:v>40.297000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>11.195111</x:v>
+        <x:v>11.193611</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>54.972000</x:v>
+        <x:v>54.959800</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>15.270000</x:v>
+        <x:v>15.266611</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.848300</x:v>
+        <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>310319</x:v>
+        <x:v>307119</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>3838389</x:v>
+        <x:v>3798312</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>43.038300</x:v>
+        <x:v>43.132000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>11.955083</x:v>
+        <x:v>11.981111</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>38.927500</x:v>
+        <x:v>39.012300</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>10.813194</x:v>
+        <x:v>10.836750</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>53.335700</x:v>
+        <x:v>53.518200</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>14.815472</x:v>
+        <x:v>14.866167</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>-96553</x:v>
+        <x:v>-165079</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-1154299</x:v>
+        <x:v>-1977828</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>39.470400</x:v>
+        <x:v>39.617300</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>10.964000</x:v>
+        <x:v>11.004806</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>35.569600</x:v>
+        <x:v>35.702000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>9.880444</x:v>
+        <x:v>9.917222</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>52.787200</x:v>
+        <x:v>53.047300</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>14.663111</x:v>
+        <x:v>14.735361</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.723300</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K74" s="2"/>
       <x:c r="L74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>43.009200</x:v>
+        <x:v>42.692900</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.947000</x:v>
+        <x:v>11.859139</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>38.899800</x:v>
+        <x:v>38.600300</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>10.805500</x:v>
+        <x:v>10.722306</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>53.352900</x:v>
+        <x:v>53.404900</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>14.820250</x:v>
+        <x:v>14.834694</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.839700</x:v>
+        <x:v>0.825700</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>-33802</x:v>
+        <x:v>-16529</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-403838</x:v>
+        <x:v>-196014</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>42.695800</x:v>
+        <x:v>43.057200</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>11.859944</x:v>
+        <x:v>11.960333</x:v>
       </x:c>
       <x:c r="F76" s="2"/>
       <x:c r="G76" s="2"/>
       <x:c r="H76" t="n" s="2">
-        <x:v>53.374500</x:v>
+        <x:v>53.306200</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>14.826250</x:v>
+        <x:v>14.807278</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-82626</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-988232</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>43.206300</x:v>
+        <x:v>43.098100</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>12.001750</x:v>
+        <x:v>11.971694</x:v>
       </x:c>
       <x:c r="F77" s="2"/>
       <x:c r="G77" s="2"/>
       <x:c r="H77" t="n" s="2">
-        <x:v>53.498300</x:v>
+        <x:v>53.413100</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>14.860639</x:v>
+        <x:v>14.836972</x:v>
       </x:c>
       <x:c r="J77" s="2"/>
       <x:c r="K77" t="n" s="2">
-        <x:v>-807675</x:v>
+        <x:v>-684079</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-9693513</x:v>
+        <x:v>-8189590</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>42.965200</x:v>
+        <x:v>42.449600</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.934778</x:v>
+        <x:v>11.791556</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>38.857700</x:v>
+        <x:v>38.372600</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>10.793806</x:v>
+        <x:v>10.659056</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>53.367800</x:v>
+        <x:v>53.273800</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>14.824389</x:v>
+        <x:v>14.798278</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.838200</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>-147968</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-1765965</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.667000</x:v>
+        <x:v>42.792000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.851944</x:v>
+        <x:v>11.886667</x:v>
       </x:c>
       <x:c r="F79" s="2"/>
       <x:c r="G79" s="2"/>
       <x:c r="H79" t="n" s="2">
-        <x:v>53.000800</x:v>
+        <x:v>53.168200</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>14.722444</x:v>
+        <x:v>14.768944</x:v>
       </x:c>
       <x:c r="J79" s="2"/>
       <x:c r="K79" t="n" s="2">
-        <x:v>755996</x:v>
+        <x:v>545552</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>8960023</x:v>
+        <x:v>6484794</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>44.535100</x:v>
+        <x:v>44.526900</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>12.370861</x:v>
+        <x:v>12.368583</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>40.308000</x:v>
+        <x:v>40.300500</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>11.196667</x:v>
+        <x:v>11.194583</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>54.974800</x:v>
+        <x:v>54.962700</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>15.270778</x:v>
+        <x:v>15.267417</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.848500</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>310944</x:v>
+        <x:v>302708</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>3846645</x:v>
+        <x:v>3744066</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>43.030800</x:v>
+        <x:v>43.126300</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>11.953000</x:v>
+        <x:v>11.979528</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>38.920600</x:v>
+        <x:v>39.007000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>10.811278</x:v>
+        <x:v>10.835278</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>53.327600</x:v>
+        <x:v>53.509400</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>14.813222</x:v>
+        <x:v>14.863722</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>-96748</x:v>
+        <x:v>-166853</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-1156430</x:v>
+        <x:v>-1998817</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>39.425800</x:v>
+        <x:v>39.617400</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>10.951611</x:v>
+        <x:v>11.004833</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>35.529300</x:v>
+        <x:v>35.702000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>9.869250</x:v>
+        <x:v>9.917222</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>52.707600</x:v>
+        <x:v>53.048700</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>14.641000</x:v>
+        <x:v>14.735750</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.723800</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K82" s="2"/>
       <x:c r="L82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>42.957700</x:v>
+        <x:v>42.687100</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.932694</x:v>
+        <x:v>11.857528</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>38.851800</x:v>
+        <x:v>38.594900</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>10.792167</x:v>
+        <x:v>10.720806</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>53.317000</x:v>
+        <x:v>53.410600</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>14.810278</x:v>
+        <x:v>14.836278</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.839400</x:v>
+        <x:v>0.825700</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>-33638</x:v>
+        <x:v>-20105</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-401389</x:v>
+        <x:v>-238400</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>42.695000</x:v>
+        <x:v>43.084500</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.859722</x:v>
+        <x:v>11.967917</x:v>
       </x:c>
       <x:c r="F84" s="2"/>
       <x:c r="G84" s="2"/>
       <x:c r="H84" t="n" s="2">
-        <x:v>53.374300</x:v>
+        <x:v>53.317200</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>14.826194</x:v>
+        <x:v>14.810333</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-81053</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-970040</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>43.192200</x:v>
+        <x:v>43.086400</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>11.997833</x:v>
+        <x:v>11.968444</x:v>
       </x:c>
       <x:c r="F85" s="2"/>
       <x:c r="G85" s="2"/>
       <x:c r="H85" t="n" s="2">
-        <x:v>53.487200</x:v>
+        <x:v>53.408400</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>14.857556</x:v>
+        <x:v>14.835667</x:v>
       </x:c>
       <x:c r="J85" s="2"/>
       <x:c r="K85" t="n" s="2">
-        <x:v>-807503</x:v>
+        <x:v>-684000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-9688286</x:v>
+        <x:v>-8186410</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>43.107100</x:v>
+        <x:v>42.449500</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.974194</x:v>
+        <x:v>11.791528</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>38.989400</x:v>
+        <x:v>38.372400</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>10.830389</x:v>
+        <x:v>10.659000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>53.475000</x:v>
+        <x:v>53.273800</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>14.854167</x:v>
+        <x:v>14.798278</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.840400</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>-147968</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-1771798</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>42.679300</x:v>
+        <x:v>42.758300</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>11.855361</x:v>
+        <x:v>11.877306</x:v>
       </x:c>
       <x:c r="F87" s="2"/>
       <x:c r="G87" s="2"/>
       <x:c r="H87" t="n" s="2">
-        <x:v>53.012500</x:v>
+        <x:v>53.150600</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>14.725694</x:v>
+        <x:v>14.764056</x:v>
       </x:c>
       <x:c r="J87" s="2"/>
       <x:c r="K87" t="n" s="2">
-        <x:v>756849</x:v>
+        <x:v>544889</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>8972722</x:v>
+        <x:v>6471808</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>44.520000</x:v>
+        <x:v>44.529000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>12.366667</x:v>
+        <x:v>12.369167</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>40.293900</x:v>
+        <x:v>40.302400</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>11.192750</x:v>
+        <x:v>11.195111</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>54.967100</x:v>
+        <x:v>54.963900</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>15.268639</x:v>
+        <x:v>15.267750</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.848100</x:v>
+        <x:v>0.848600</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>311410</x:v>
+        <x:v>302968</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>3851098</x:v>
+        <x:v>3747466</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>43.030700</x:v>
+        <x:v>43.097800</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>11.952972</x:v>
+        <x:v>11.971611</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>38.920400</x:v>
+        <x:v>38.980600</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>10.811222</x:v>
+        <x:v>10.827944</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>53.330000</x:v>
+        <x:v>53.485200</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>14.813889</x:v>
+        <x:v>14.857000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.839100</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>-97012</x:v>
+        <x:v>-167080</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-1159588</x:v>
+        <x:v>-2000211</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>39.365100</x:v>
+        <x:v>39.613500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>10.934750</x:v>
+        <x:v>11.003750</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>35.474600</x:v>
+        <x:v>35.698500</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>9.854056</x:v>
+        <x:v>9.916250</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>52.594200</x:v>
+        <x:v>53.042800</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>14.609500</x:v>
+        <x:v>14.734111</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.724400</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K90" s="2"/>
       <x:c r="L90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>42.961000</x:v>
+        <x:v>42.653900</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.933611</x:v>
+        <x:v>11.848306</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>38.854800</x:v>
+        <x:v>38.564300</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>10.793000</x:v>
+        <x:v>10.712306</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>53.318200</x:v>
+        <x:v>53.360700</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>14.810611</x:v>
+        <x:v>14.822417</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.826300</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>-32505</x:v>
+        <x:v>-22733</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-387898</x:v>
+        <x:v>-269351</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>42.695100</x:v>
+        <x:v>43.103500</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.859750</x:v>
+        <x:v>11.973194</x:v>
       </x:c>
       <x:c r="F92" s="2"/>
       <x:c r="G92" s="2"/>
       <x:c r="H92" t="n" s="2">
-        <x:v>53.375300</x:v>
+        <x:v>53.327700</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>14.826472</x:v>
+        <x:v>14.813250</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.844800</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-82394</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-986520</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>43.205500</x:v>
+        <x:v>43.091500</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>12.001528</x:v>
+        <x:v>11.969861</x:v>
       </x:c>
       <x:c r="F93" s="2"/>
       <x:c r="G93" s="2"/>
       <x:c r="H93" t="n" s="2">
-        <x:v>53.477500</x:v>
+        <x:v>53.412700</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>14.854861</x:v>
+        <x:v>14.836861</x:v>
       </x:c>
       <x:c r="J93" s="2"/>
       <x:c r="K93" t="n" s="2">
-        <x:v>-807326</x:v>
+        <x:v>-684032</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-9689150</x:v>
+        <x:v>-8187767</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>43.106600</x:v>
+        <x:v>42.448900</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.974056</x:v>
+        <x:v>11.791361</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>38.989300</x:v>
+        <x:v>38.371900</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>10.830361</x:v>
+        <x:v>10.658861</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>53.460300</x:v>
+        <x:v>53.272100</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>14.850083</x:v>
+        <x:v>14.797806</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-146944</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-1759516</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>42.709300</x:v>
+        <x:v>42.685000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>11.863694</x:v>
+        <x:v>11.856944</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" t="n" s="2">
-        <x:v>53.026900</x:v>
+        <x:v>53.137200</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>14.729694</x:v>
+        <x:v>14.760333</x:v>
       </x:c>
       <x:c r="J95" s="2"/>
       <x:c r="K95" t="n" s="2">
-        <x:v>756013</x:v>
+        <x:v>544573</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>8969106</x:v>
+        <x:v>6456969</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>44.521800</x:v>
+        <x:v>44.532500</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>12.367167</x:v>
+        <x:v>12.370139</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>40.295600</x:v>
+        <x:v>40.305600</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>11.193222</x:v>
+        <x:v>11.196000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>54.967500</x:v>
+        <x:v>54.965800</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>15.268750</x:v>
+        <x:v>15.268278</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.848200</x:v>
+        <x:v>0.848700</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>311928</x:v>
+        <x:v>303717</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>3857664</x:v>
+        <x:v>3757017</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>43.042700</x:v>
+        <x:v>43.033900</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>11.956306</x:v>
+        <x:v>11.953861</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>38.931800</x:v>
+        <x:v>38.921100</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>10.814389</x:v>
+        <x:v>10.811417</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>53.333400</x:v>
+        <x:v>53.442400</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>14.814833</x:v>
+        <x:v>14.845111</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.837800</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>-96980</x:v>
+        <x:v>-168064</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-1159521</x:v>
+        <x:v>-2009019</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>39.351600</x:v>
+        <x:v>39.588600</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>10.931000</x:v>
+        <x:v>10.996833</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>35.462500</x:v>
+        <x:v>35.676100</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>9.850694</x:v>
+        <x:v>9.910028</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>52.571800</x:v>
+        <x:v>52.995300</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>14.603278</x:v>
+        <x:v>14.720917</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.724400</x:v>
+        <x:v>0.721300</x:v>
       </x:c>
       <x:c r="K98" s="2"/>
       <x:c r="L98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>42.953400</x:v>
+        <x:v>42.692800</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.931500</x:v>
+        <x:v>11.859111</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>38.847800</x:v>
+        <x:v>38.600500</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>10.791056</x:v>
+        <x:v>10.722361</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>53.314700</x:v>
+        <x:v>53.392900</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>14.809639</x:v>
+        <x:v>14.831361</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.826300</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>-32505</x:v>
+        <x:v>-23362</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-387830</x:v>
+        <x:v>-277058</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>42.698100</x:v>
+        <x:v>43.107900</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>11.860583</x:v>
+        <x:v>11.974417</x:v>
       </x:c>
       <x:c r="F100" s="2"/>
       <x:c r="G100" s="2"/>
       <x:c r="H100" t="n" s="2">
-        <x:v>53.376000</x:v>
+        <x:v>53.329300</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>14.826667</x:v>
+        <x:v>14.813694</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.844900</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-82771</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-991134</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>43.197000</x:v>
+        <x:v>43.108200</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.999167</x:v>
+        <x:v>11.974500</x:v>
       </x:c>
       <x:c r="F101" s="2"/>
       <x:c r="G101" s="2"/>
       <x:c r="H101" t="n" s="2">
-        <x:v>53.468100</x:v>
+        <x:v>53.420500</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>14.852250</x:v>
+        <x:v>14.839028</x:v>
       </x:c>
       <x:c r="J101" s="2"/>
       <x:c r="K101" t="n" s="2">
-        <x:v>-808052</x:v>
+        <x:v>-684286</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-9695951</x:v>
+        <x:v>-8193989</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>