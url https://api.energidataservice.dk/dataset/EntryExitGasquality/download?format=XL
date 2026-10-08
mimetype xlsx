--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R0aae2536cb844ee9a50ac8a08bf0cab3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rff58dd6f3311404a83bbddbf537fa3c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0aae2536cb844ee9a50ac8a08bf0cab3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff58dd6f3311404a83bbddbf537fa3c8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3573 +195,3573 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>NetCalorificValueMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NetCalorificValuekWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>StationFlow_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>39.598800</x:v>
+        <x:v>39.327000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>10.999667</x:v>
+        <x:v>10.924167</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>35.685100</x:v>
+        <x:v>35.440300</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>9.912528</x:v>
+        <x:v>9.844528</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>53.020300</x:v>
+        <x:v>52.426800</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>14.727861</x:v>
+        <x:v>14.563000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.727500</x:v>
       </x:c>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>43.042500</x:v>
+        <x:v>42.908300</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>11.956250</x:v>
+        <x:v>11.918972</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>38.928500</x:v>
+        <x:v>38.804000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>10.813472</x:v>
+        <x:v>10.778889</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>53.476900</x:v>
+        <x:v>53.357600</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>14.854694</x:v>
+        <x:v>14.821556</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.837900</x:v>
+        <x:v>0.836000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>-48060</x:v>
+        <x:v>-33397</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-574618</x:v>
+        <x:v>-398060</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>43.054100</x:v>
+        <x:v>43.211100</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.959472</x:v>
+        <x:v>12.003083</x:v>
       </x:c>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
       <x:c r="H4" t="n" s="2">
-        <x:v>53.305600</x:v>
+        <x:v>53.390200</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>14.807111</x:v>
+        <x:v>14.830611</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>42.976300</x:v>
+        <x:v>43.166300</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.937861</x:v>
+        <x:v>11.990639</x:v>
       </x:c>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
       <x:c r="H5" t="n" s="2">
-        <x:v>53.392300</x:v>
+        <x:v>53.464700</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>14.831194</x:v>
+        <x:v>14.851306</x:v>
       </x:c>
       <x:c r="J5" s="2"/>
       <x:c r="K5" t="n" s="2">
-        <x:v>-685232</x:v>
+        <x:v>-803197</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-8180205</x:v>
+        <x:v>-9630844</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.447300</x:v>
+        <x:v>42.585800</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>11.790917</x:v>
+        <x:v>11.829389</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>38.370400</x:v>
+        <x:v>38.499700</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>10.658444</x:v>
+        <x:v>10.694361</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>53.268400</x:v>
+        <x:v>53.348500</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>14.796778</x:v>
+        <x:v>14.819028</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.821000</x:v>
+        <x:v>0.824100</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>42.082400</x:v>
+        <x:v>42.460700</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>11.689556</x:v>
+        <x:v>11.794639</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" t="n" s="2">
-        <x:v>52.826400</x:v>
+        <x:v>52.863300</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>14.674000</x:v>
+        <x:v>14.684250</x:v>
       </x:c>
       <x:c r="J7" s="2"/>
       <x:c r="K7" t="n" s="2">
-        <x:v>619809</x:v>
+        <x:v>669799</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>7245295</x:v>
+        <x:v>7900042</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>44.587200</x:v>
+        <x:v>44.315300</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>12.385333</x:v>
+        <x:v>12.309806</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>40.356600</x:v>
+        <x:v>40.103200</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>11.210167</x:v>
+        <x:v>11.139778</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>55.002100</x:v>
+        <x:v>54.834800</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>15.278361</x:v>
+        <x:v>15.231889</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.849600</x:v>
+        <x:v>0.844400</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>319430</x:v>
+        <x:v>311650</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>3956246</x:v>
+        <x:v>3836356</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>43.084100</x:v>
+        <x:v>43.101600</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11.967806</x:v>
+        <x:v>11.972667</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>38.969100</x:v>
+        <x:v>38.981600</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>10.824750</x:v>
+        <x:v>10.828222</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>53.400300</x:v>
+        <x:v>53.603300</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>14.833417</x:v>
+        <x:v>14.889806</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.835800</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>-162848</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-1948931</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>39.565400</x:v>
+        <x:v>39.313200</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>10.990389</x:v>
+        <x:v>10.920333</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>35.655000</x:v>
+        <x:v>35.427900</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>9.904167</x:v>
+        <x:v>9.841083</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>52.956700</x:v>
+        <x:v>52.389200</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>14.710194</x:v>
+        <x:v>14.552556</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.728000</x:v>
       </x:c>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>43.193500</x:v>
+        <x:v>42.873500</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.998194</x:v>
+        <x:v>11.909306</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>39.069500</x:v>
+        <x:v>38.771800</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>10.852639</x:v>
+        <x:v>10.769944</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>53.554000</x:v>
+        <x:v>53.320500</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>14.876111</x:v>
+        <x:v>14.811250</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.836200</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>-46772</x:v>
+        <x:v>-29807</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-561176</x:v>
+        <x:v>-354980</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>43.054200</x:v>
+        <x:v>43.210000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>11.959500</x:v>
+        <x:v>12.002778</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="2"/>
       <x:c r="H12" t="n" s="2">
-        <x:v>53.306700</x:v>
+        <x:v>53.390300</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>14.807417</x:v>
+        <x:v>14.830639</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>43.004900</x:v>
+        <x:v>43.210200</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.945806</x:v>
+        <x:v>12.002833</x:v>
       </x:c>
       <x:c r="F13" s="2"/>
       <x:c r="G13" s="2"/>
       <x:c r="H13" t="n" s="2">
-        <x:v>53.401900</x:v>
+        <x:v>53.489700</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>14.833861</x:v>
+        <x:v>14.858250</x:v>
       </x:c>
       <x:c r="J13" s="2"/>
       <x:c r="K13" t="n" s="2">
-        <x:v>-684831</x:v>
+        <x:v>-802794</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-8180852</x:v>
+        <x:v>-9635799</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>42.449300</x:v>
+        <x:v>42.592000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>11.791472</x:v>
+        <x:v>11.831111</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>38.372300</x:v>
+        <x:v>38.505500</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.658972</x:v>
+        <x:v>10.695972</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>53.270900</x:v>
+        <x:v>53.351100</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>14.797472</x:v>
+        <x:v>14.819750</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.821000</x:v>
+        <x:v>0.824100</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>32704</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>386925</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.194200</x:v>
+        <x:v>42.434600</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.720611</x:v>
+        <x:v>11.787389</x:v>
       </x:c>
       <x:c r="F15" s="2"/>
       <x:c r="G15" s="2"/>
       <x:c r="H15" t="n" s="2">
-        <x:v>52.900800</x:v>
+        <x:v>52.846800</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>14.694667</x:v>
+        <x:v>14.679667</x:v>
       </x:c>
       <x:c r="J15" s="2"/>
       <x:c r="K15" t="n" s="2">
-        <x:v>619671</x:v>
+        <x:v>634567</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>7262919</x:v>
+        <x:v>7479890</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>44.579400</x:v>
+        <x:v>44.306800</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>12.383167</x:v>
+        <x:v>12.307444</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>40.349400</x:v>
+        <x:v>40.095300</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>11.208167</x:v>
+        <x:v>11.137583</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>54.997700</x:v>
+        <x:v>54.829800</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>15.277139</x:v>
+        <x:v>15.230500</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.849500</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>325243</x:v>
+        <x:v>274280</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>4027543</x:v>
+        <x:v>3375687</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>43.102900</x:v>
+        <x:v>43.101200</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>11.973028</x:v>
+        <x:v>11.972556</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>38.986800</x:v>
+        <x:v>38.981200</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>10.829667</x:v>
+        <x:v>10.828111</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>53.409100</x:v>
+        <x:v>53.602300</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>14.835861</x:v>
+        <x:v>14.889528</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.835800</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>-162924</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-1950689</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.564300</x:v>
+        <x:v>39.356800</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>10.990083</x:v>
+        <x:v>10.932444</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>35.654100</x:v>
+        <x:v>35.467200</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>9.903917</x:v>
+        <x:v>9.852000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>52.956700</x:v>
+        <x:v>52.481300</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>14.710194</x:v>
+        <x:v>14.578139</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.721900</x:v>
+        <x:v>0.727300</x:v>
       </x:c>
       <x:c r="K18" s="2"/>
       <x:c r="L18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>43.419000</x:v>
+        <x:v>42.895400</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>12.060833</x:v>
+        <x:v>11.915389</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>39.280000</x:v>
+        <x:v>38.792200</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>10.911111</x:v>
+        <x:v>10.775611</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>53.690500</x:v>
+        <x:v>53.332700</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>14.914028</x:v>
+        <x:v>14.814639</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.845800</x:v>
+        <x:v>0.836700</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>-47076</x:v>
+        <x:v>-29662</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-567773</x:v>
+        <x:v>-353440</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>43.054400</x:v>
+        <x:v>43.213500</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.959556</x:v>
+        <x:v>12.003750</x:v>
       </x:c>
       <x:c r="F20" s="2"/>
       <x:c r="G20" s="2"/>
       <x:c r="H20" t="n" s="2">
-        <x:v>53.306500</x:v>
+        <x:v>53.392800</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>14.807361</x:v>
+        <x:v>14.831333</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>43.059000</x:v>
+        <x:v>43.158400</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>11.960833</x:v>
+        <x:v>11.988444</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" t="n" s="2">
-        <x:v>53.411400</x:v>
+        <x:v>53.447800</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>14.836500</x:v>
+        <x:v>14.846611</x:v>
       </x:c>
       <x:c r="J21" s="2"/>
       <x:c r="K21" t="n" s="2">
-        <x:v>-684997</x:v>
+        <x:v>-800917</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-8193139</x:v>
+        <x:v>-9601744</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>42.450400</x:v>
+        <x:v>42.594700</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>11.791778</x:v>
+        <x:v>11.831861</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>38.373300</x:v>
+        <x:v>38.508000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.659250</x:v>
+        <x:v>10.696667</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>53.271700</x:v>
+        <x:v>53.353900</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>14.797694</x:v>
+        <x:v>14.820528</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.821100</x:v>
+        <x:v>0.824100</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>42.354600</x:v>
+        <x:v>42.429600</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>11.765167</x:v>
+        <x:v>11.786000</x:v>
       </x:c>
       <x:c r="F23" s="2"/>
       <x:c r="G23" s="2"/>
       <x:c r="H23" t="n" s="2">
-        <x:v>53.052100</x:v>
+        <x:v>52.844800</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>14.736694</x:v>
+        <x:v>14.679111</x:v>
       </x:c>
       <x:c r="J23" s="2"/>
       <x:c r="K23" t="n" s="2">
-        <x:v>620174</x:v>
+        <x:v>576248</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>7296452</x:v>
+        <x:v>6791654</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>44.583700</x:v>
+        <x:v>44.328100</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>12.384361</x:v>
+        <x:v>12.313361</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>40.353400</x:v>
+        <x:v>40.115100</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>11.209278</x:v>
+        <x:v>11.143083</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>54.999100</x:v>
+        <x:v>54.841600</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>15.277528</x:v>
+        <x:v>15.233778</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.849600</x:v>
+        <x:v>0.844700</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>325873</x:v>
+        <x:v>243478</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>4035727</x:v>
+        <x:v>2998036</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>43.069400</x:v>
+        <x:v>43.100700</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.963722</x:v>
+        <x:v>11.972417</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>38.955200</x:v>
+        <x:v>38.980700</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>10.820889</x:v>
+        <x:v>10.827972</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>53.403800</x:v>
+        <x:v>53.603200</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>14.834389</x:v>
+        <x:v>14.889778</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.835800</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>-162570</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-1944936</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.517900</x:v>
+        <x:v>39.355900</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.977194</x:v>
+        <x:v>10.932194</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>35.612400</x:v>
+        <x:v>35.466300</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>9.892333</x:v>
+        <x:v>9.851750</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>52.860300</x:v>
+        <x:v>52.469900</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>14.683417</x:v>
+        <x:v>14.574972</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.722300</x:v>
+        <x:v>0.727800</x:v>
       </x:c>
       <x:c r="K26" s="2"/>
       <x:c r="L26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>43.221000</x:v>
+        <x:v>43.004800</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>12.005833</x:v>
+        <x:v>11.945778</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>39.094900</x:v>
+        <x:v>38.894700</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10.859694</x:v>
+        <x:v>10.804083</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>53.593700</x:v>
+        <x:v>53.379900</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>14.887139</x:v>
+        <x:v>14.827750</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.840800</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>-47219</x:v>
+        <x:v>-29662</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-566908</x:v>
+        <x:v>-354341</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>43.057400</x:v>
+        <x:v>43.209500</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.960389</x:v>
+        <x:v>12.002639</x:v>
       </x:c>
       <x:c r="F28" s="2"/>
       <x:c r="G28" s="2"/>
       <x:c r="H28" t="n" s="2">
-        <x:v>53.308600</x:v>
+        <x:v>53.390000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>14.807944</x:v>
+        <x:v>14.830556</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.846900</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>43.066100</x:v>
+        <x:v>43.130400</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.962806</x:v>
+        <x:v>11.980667</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" s="2"/>
       <x:c r="H29" t="n" s="2">
-        <x:v>53.407900</x:v>
+        <x:v>53.411400</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>14.835528</x:v>
+        <x:v>14.836500</x:v>
       </x:c>
       <x:c r="J29" s="2"/>
       <x:c r="K29" t="n" s="2">
-        <x:v>-685390</x:v>
+        <x:v>-802890</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-8199187</x:v>
+        <x:v>-9619154</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.452500</x:v>
+        <x:v>42.595600</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.792361</x:v>
+        <x:v>11.832111</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>38.375200</x:v>
+        <x:v>38.508900</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>10.659778</x:v>
+        <x:v>10.696917</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>53.273900</x:v>
+        <x:v>53.354500</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>14.798306</x:v>
+        <x:v>14.820694</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.824100</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>42.712900</x:v>
+        <x:v>42.474300</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.864694</x:v>
+        <x:v>11.798417</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" s="2"/>
       <x:c r="H31" t="n" s="2">
-        <x:v>53.202700</x:v>
+        <x:v>52.868800</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>14.778528</x:v>
+        <x:v>14.685778</x:v>
       </x:c>
       <x:c r="J31" s="2"/>
       <x:c r="K31" t="n" s="2">
-        <x:v>620068</x:v>
+        <x:v>550280</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>7356920</x:v>
+        <x:v>6492430</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>44.568200</x:v>
+        <x:v>44.313900</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>12.380056</x:v>
+        <x:v>12.309417</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>40.339000</x:v>
+        <x:v>40.101900</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>11.205278</x:v>
+        <x:v>11.139417</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>54.988500</x:v>
+        <x:v>54.833800</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>15.274583</x:v>
+        <x:v>15.231611</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.849300</x:v>
+        <x:v>0.844400</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>327804</x:v>
+        <x:v>246243</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>4058233</x:v>
+        <x:v>3031104</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>43.049800</x:v>
+        <x:v>43.100800</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>11.958278</x:v>
+        <x:v>11.972444</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>38.936900</x:v>
+        <x:v>38.980800</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>10.815806</x:v>
+        <x:v>10.828000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>53.394200</x:v>
+        <x:v>53.602800</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>14.831722</x:v>
+        <x:v>14.889667</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.840300</x:v>
+        <x:v>0.835800</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>-162674</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-1945303</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>39.509700</x:v>
+        <x:v>39.340300</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>10.974917</x:v>
+        <x:v>10.927861</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>35.604900</x:v>
+        <x:v>35.452300</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>9.890250</x:v>
+        <x:v>9.847861</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>52.842700</x:v>
+        <x:v>52.424900</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>14.678528</x:v>
+        <x:v>14.562472</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.722300</x:v>
+        <x:v>0.727700</x:v>
       </x:c>
       <x:c r="K34" s="2"/>
       <x:c r="L34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>42.879800</x:v>
+        <x:v>42.935200</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.911056</x:v>
+        <x:v>11.926444</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>38.776500</x:v>
+        <x:v>38.829800</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>10.771250</x:v>
+        <x:v>10.786056</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>53.403300</x:v>
+        <x:v>53.332400</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>14.834250</x:v>
+        <x:v>14.814556</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.833800</x:v>
+        <x:v>0.838000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>-42853</x:v>
+        <x:v>-34782</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-510429</x:v>
+        <x:v>-414821</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>43.055000</x:v>
+        <x:v>43.210000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.959722</x:v>
+        <x:v>12.002778</x:v>
       </x:c>
       <x:c r="F36" s="2"/>
       <x:c r="G36" s="2"/>
       <x:c r="H36" t="n" s="2">
-        <x:v>53.307100</x:v>
+        <x:v>53.389500</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>14.807528</x:v>
+        <x:v>14.830417</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>43.034400</x:v>
+        <x:v>43.165700</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.954000</x:v>
+        <x:v>11.990472</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" s="2"/>
       <x:c r="H37" t="n" s="2">
-        <x:v>53.387700</x:v>
+        <x:v>53.429000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>14.829917</x:v>
+        <x:v>14.841389</x:v>
       </x:c>
       <x:c r="J37" s="2"/>
       <x:c r="K37" t="n" s="2">
-        <x:v>-685260</x:v>
+        <x:v>-802686</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-8191599</x:v>
+        <x:v>-9624588</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>42.453100</x:v>
+        <x:v>42.595600</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>11.792528</x:v>
+        <x:v>11.832111</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>38.375900</x:v>
+        <x:v>38.508900</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>10.659972</x:v>
+        <x:v>10.696917</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>53.275200</x:v>
+        <x:v>53.353800</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>14.798667</x:v>
+        <x:v>14.820500</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.824100</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.653200</x:v>
+        <x:v>42.538800</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.848111</x:v>
+        <x:v>11.816333</x:v>
       </x:c>
       <x:c r="F39" s="2"/>
       <x:c r="G39" s="2"/>
       <x:c r="H39" t="n" s="2">
-        <x:v>53.040000</x:v>
+        <x:v>52.904100</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>14.733333</x:v>
+        <x:v>14.695583</x:v>
       </x:c>
       <x:c r="J39" s="2"/>
       <x:c r="K39" t="n" s="2">
-        <x:v>619741</x:v>
+        <x:v>550761</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>7342754</x:v>
+        <x:v>6507980</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>44.545300</x:v>
+        <x:v>44.318500</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>12.373694</x:v>
+        <x:v>12.310694</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>40.317600</x:v>
+        <x:v>40.106200</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>11.199333</x:v>
+        <x:v>11.140611</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>54.973900</x:v>
+        <x:v>54.836000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>15.270528</x:v>
+        <x:v>15.232222</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.848900</x:v>
+        <x:v>0.844500</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>328821</x:v>
+        <x:v>239349</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>4068732</x:v>
+        <x:v>2946547</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>43.077700</x:v>
+        <x:v>43.100300</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>11.966028</x:v>
+        <x:v>11.972306</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>38.962800</x:v>
+        <x:v>38.980400</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>10.823000</x:v>
+        <x:v>10.827889</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>53.419500</x:v>
+        <x:v>53.603400</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>14.838750</x:v>
+        <x:v>14.889833</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.835800</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>-162910</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-1949388</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.508300</x:v>
+        <x:v>39.402000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10.974528</x:v>
+        <x:v>10.945000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>35.603700</x:v>
+        <x:v>35.507900</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>9.889917</x:v>
+        <x:v>9.863306</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>52.842500</x:v>
+        <x:v>52.570400</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>14.678472</x:v>
+        <x:v>14.602889</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.722300</x:v>
+        <x:v>0.726400</x:v>
       </x:c>
       <x:c r="K42" s="2"/>
       <x:c r="L42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>42.870800</x:v>
+        <x:v>42.958800</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.908556</x:v>
+        <x:v>11.933000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>38.768100</x:v>
+        <x:v>38.851700</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>10.768917</x:v>
+        <x:v>10.792139</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>53.406700</x:v>
+        <x:v>53.353900</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>14.835194</x:v>
+        <x:v>14.820528</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.832700</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>-34059</x:v>
+        <x:v>-47428</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-405598</x:v>
+        <x:v>-565954</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>43.055200</x:v>
+        <x:v>43.209700</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.959778</x:v>
+        <x:v>12.002694</x:v>
       </x:c>
       <x:c r="F44" s="2"/>
       <x:c r="G44" s="2"/>
       <x:c r="H44" t="n" s="2">
-        <x:v>53.307200</x:v>
+        <x:v>53.389200</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>14.807556</x:v>
+        <x:v>14.830333</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>43.049100</x:v>
+        <x:v>43.169700</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.958083</x:v>
+        <x:v>11.991583</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" s="2"/>
       <x:c r="H45" t="n" s="2">
-        <x:v>53.392200</x:v>
+        <x:v>53.429500</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>14.831167</x:v>
+        <x:v>14.841528</x:v>
       </x:c>
       <x:c r="J45" s="2"/>
       <x:c r="K45" t="n" s="2">
-        <x:v>-684890</x:v>
+        <x:v>-805554</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-8189972</x:v>
+        <x:v>-9659864</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>42.451800</x:v>
+        <x:v>42.594400</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>11.792167</x:v>
+        <x:v>11.831778</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>38.374600</x:v>
+        <x:v>38.507300</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>10.659611</x:v>
+        <x:v>10.696472</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>53.274900</x:v>
+        <x:v>53.351400</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>14.798583</x:v>
+        <x:v>14.819833</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823900</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.664800</x:v>
+        <x:v>42.547200</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.851333</x:v>
+        <x:v>11.818667</x:v>
       </x:c>
       <x:c r="F47" s="2"/>
       <x:c r="G47" s="2"/>
       <x:c r="H47" t="n" s="2">
-        <x:v>53.035900</x:v>
+        <x:v>52.912800</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>14.732194</x:v>
+        <x:v>14.698000</x:v>
       </x:c>
       <x:c r="J47" s="2"/>
       <x:c r="K47" t="n" s="2">
-        <x:v>620130</x:v>
+        <x:v>552450</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>7349371</x:v>
+        <x:v>6529217</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>44.535900</x:v>
+        <x:v>44.337900</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>12.371083</x:v>
+        <x:v>12.316083</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>40.308900</x:v>
+        <x:v>40.124200</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>11.196917</x:v>
+        <x:v>11.145611</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>54.967800</x:v>
+        <x:v>54.847300</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>15.268833</x:v>
+        <x:v>15.235361</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.848700</x:v>
+        <x:v>0.844900</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>317978</x:v>
+        <x:v>216445</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>3933737</x:v>
+        <x:v>2665749</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>43.137700</x:v>
+        <x:v>43.100500</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.982694</x:v>
+        <x:v>11.972361</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>39.018000</x:v>
+        <x:v>38.980600</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>10.838333</x:v>
+        <x:v>10.827944</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>53.492800</x:v>
+        <x:v>53.604000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>14.859111</x:v>
+        <x:v>14.890000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.840700</x:v>
+        <x:v>0.835900</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>-163231</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-1955952</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39.549100</x:v>
+        <x:v>39.416800</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>10.985861</x:v>
+        <x:v>10.949111</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>35.640400</x:v>
+        <x:v>35.521300</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>9.900111</x:v>
+        <x:v>9.867028</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>52.918400</x:v>
+        <x:v>52.601800</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>14.699556</x:v>
+        <x:v>14.611611</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.726500</x:v>
       </x:c>
       <x:c r="K50" s="2"/>
       <x:c r="L50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>42.715700</x:v>
+        <x:v>43.027800</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.865472</x:v>
+        <x:v>11.952167</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>38.623000</x:v>
+        <x:v>38.916100</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>10.728611</x:v>
+        <x:v>10.810028</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>53.339400</x:v>
+        <x:v>53.394200</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>14.816500</x:v>
+        <x:v>14.831722</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.828700</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>-25269</x:v>
+        <x:v>-48728</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-299825</x:v>
+        <x:v>-582403</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>43.055000</x:v>
+        <x:v>43.207900</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.959722</x:v>
+        <x:v>12.002194</x:v>
       </x:c>
       <x:c r="F52" s="2"/>
       <x:c r="G52" s="2"/>
       <x:c r="H52" t="n" s="2">
-        <x:v>53.306900</x:v>
+        <x:v>53.386700</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>14.807472</x:v>
+        <x:v>14.829639</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>43.056600</x:v>
+        <x:v>43.187400</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.960167</x:v>
+        <x:v>11.996500</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" s="2"/>
       <x:c r="H53" t="n" s="2">
-        <x:v>53.385700</x:v>
+        <x:v>53.437900</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>14.829361</x:v>
+        <x:v>14.843861</x:v>
       </x:c>
       <x:c r="J53" s="2"/>
       <x:c r="K53" t="n" s="2">
-        <x:v>-684434</x:v>
+        <x:v>-801970</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-8185945</x:v>
+        <x:v>-9620829</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.452100</x:v>
+        <x:v>42.594100</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>11.792250</x:v>
+        <x:v>11.831694</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>38.374800</x:v>
+        <x:v>38.507600</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>10.659667</x:v>
+        <x:v>10.696556</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>53.275100</x:v>
+        <x:v>53.352900</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>14.798639</x:v>
+        <x:v>14.820250</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>42.665700</x:v>
+        <x:v>42.530100</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.851583</x:v>
+        <x:v>11.813917</x:v>
       </x:c>
       <x:c r="F55" s="2"/>
       <x:c r="G55" s="2"/>
       <x:c r="H55" t="n" s="2">
-        <x:v>53.058700</x:v>
+        <x:v>52.912100</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>14.738528</x:v>
+        <x:v>14.697806</x:v>
       </x:c>
       <x:c r="J55" s="2"/>
       <x:c r="K55" t="n" s="2">
-        <x:v>620020</x:v>
+        <x:v>640057</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>7348219</x:v>
+        <x:v>7561574</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>44.526900</x:v>
+        <x:v>44.321700</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>12.368583</x:v>
+        <x:v>12.311583</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>40.300400</x:v>
+        <x:v>40.109200</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>11.194556</x:v>
+        <x:v>11.141444</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>54.962900</x:v>
+        <x:v>54.837800</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>15.267472</x:v>
+        <x:v>15.232722</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.848500</x:v>
+        <x:v>0.844600</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>306697</x:v>
+        <x:v>259405</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>3793411</x:v>
+        <x:v>3193684</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>43.143000</x:v>
+        <x:v>43.101300</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.984167</x:v>
+        <x:v>11.972583</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>39.022500</x:v>
+        <x:v>38.981300</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>10.839583</x:v>
+        <x:v>10.828139</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>53.519600</x:v>
+        <x:v>53.602200</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>14.866556</x:v>
+        <x:v>14.889500</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.840700</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>-163570</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-1960247</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>39.614400</x:v>
+        <x:v>39.386300</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>11.004000</x:v>
+        <x:v>10.940639</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>35.699400</x:v>
+        <x:v>35.493700</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>9.916500</x:v>
+        <x:v>9.859361</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>53.041600</x:v>
+        <x:v>52.510700</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>14.733778</x:v>
+        <x:v>14.586306</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.727100</x:v>
       </x:c>
       <x:c r="K58" s="2"/>
       <x:c r="L58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>42.634600</x:v>
+        <x:v>43.005200</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.842944</x:v>
+        <x:v>11.945889</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>38.546500</x:v>
+        <x:v>38.894900</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>10.707361</x:v>
+        <x:v>10.804139</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>53.345200</x:v>
+        <x:v>53.385400</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>14.818111</x:v>
+        <x:v>14.829278</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.825800</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>-18019</x:v>
+        <x:v>-45474</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-213393</x:v>
+        <x:v>-543232</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>43.057100</x:v>
+        <x:v>43.206800</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.960306</x:v>
+        <x:v>12.001889</x:v>
       </x:c>
       <x:c r="F60" s="2"/>
       <x:c r="G60" s="2"/>
       <x:c r="H60" t="n" s="2">
-        <x:v>53.307600</x:v>
+        <x:v>53.386100</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>14.807667</x:v>
+        <x:v>14.829472</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>43.078400</x:v>
+        <x:v>43.173200</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>11.966222</x:v>
+        <x:v>11.992556</x:v>
       </x:c>
       <x:c r="F61" s="2"/>
       <x:c r="G61" s="2"/>
       <x:c r="H61" t="n" s="2">
-        <x:v>53.392900</x:v>
+        <x:v>53.424600</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>14.831361</x:v>
+        <x:v>14.840167</x:v>
       </x:c>
       <x:c r="J61" s="2"/>
       <x:c r="K61" t="n" s="2">
-        <x:v>-684210</x:v>
+        <x:v>-804145</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-8187404</x:v>
+        <x:v>-9643754</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.453100</x:v>
+        <x:v>42.595600</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.792528</x:v>
+        <x:v>11.832111</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>38.375700</x:v>
+        <x:v>38.508900</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.659917</x:v>
+        <x:v>10.696917</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>53.276400</x:v>
+        <x:v>53.355800</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>14.799000</x:v>
+        <x:v>14.821056</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>42.680100</x:v>
+        <x:v>42.505400</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>11.855583</x:v>
+        <x:v>11.807056</x:v>
       </x:c>
       <x:c r="F63" s="2"/>
       <x:c r="G63" s="2"/>
       <x:c r="H63" t="n" s="2">
-        <x:v>53.081800</x:v>
+        <x:v>52.902400</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>14.744944</x:v>
+        <x:v>14.695111</x:v>
       </x:c>
       <x:c r="J63" s="2"/>
       <x:c r="K63" t="n" s="2">
-        <x:v>619257</x:v>
+        <x:v>652681</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>7341650</x:v>
+        <x:v>7706247</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>44.515700</x:v>
+        <x:v>44.318500</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>12.365472</x:v>
+        <x:v>12.310694</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>40.290000</x:v>
+        <x:v>40.106200</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>11.191667</x:v>
+        <x:v>11.140611</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>54.956600</x:v>
+        <x:v>54.836200</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>15.265722</x:v>
+        <x:v>15.232278</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.848300</x:v>
+        <x:v>0.844500</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>306928</x:v>
+        <x:v>298785</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>3795312</x:v>
+        <x:v>3678255</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>43.151500</x:v>
+        <x:v>43.101000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>11.986528</x:v>
+        <x:v>11.972500</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>39.030500</x:v>
+        <x:v>38.981100</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>10.841806</x:v>
+        <x:v>10.828083</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>53.525000</x:v>
+        <x:v>53.601500</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>14.868056</x:v>
+        <x:v>14.889306</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>-164252</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-1968816</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>39.625600</x:v>
+        <x:v>39.473500</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>11.007111</x:v>
+        <x:v>10.964861</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>35.709500</x:v>
+        <x:v>35.572400</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>9.919306</x:v>
+        <x:v>9.881222</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>53.063200</x:v>
+        <x:v>52.696800</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>14.739778</x:v>
+        <x:v>14.638000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.725300</x:v>
       </x:c>
       <x:c r="K66" s="2"/>
       <x:c r="L66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>42.681000</x:v>
+        <x:v>42.959300</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.855833</x:v>
+        <x:v>11.933139</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>38.589400</x:v>
+        <x:v>38.852100</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>10.719278</x:v>
+        <x:v>10.792250</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>53.387000</x:v>
+        <x:v>53.354900</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>14.829722</x:v>
+        <x:v>14.820806</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.825700</x:v>
+        <x:v>0.837800</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>-16348</x:v>
+        <x:v>-45474</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-193824</x:v>
+        <x:v>-542652</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>43.056200</x:v>
+        <x:v>43.205700</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>11.960056</x:v>
+        <x:v>12.001583</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" t="n" s="2">
-        <x:v>53.307300</x:v>
+        <x:v>53.384200</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>14.807583</x:v>
+        <x:v>14.828944</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>-12403</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-148346</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>43.102900</x:v>
+        <x:v>43.170600</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>11.973028</x:v>
+        <x:v>11.991833</x:v>
       </x:c>
       <x:c r="F69" s="2"/>
       <x:c r="G69" s="2"/>
       <x:c r="H69" t="n" s="2">
-        <x:v>53.409400</x:v>
+        <x:v>53.426100</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>14.835944</x:v>
+        <x:v>14.840583</x:v>
       </x:c>
       <x:c r="J69" s="2"/>
       <x:c r="K69" t="n" s="2">
-        <x:v>-684163</x:v>
+        <x:v>-801429</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-8191501</x:v>
+        <x:v>-9610604</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>42.452800</x:v>
+        <x:v>42.596600</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>11.792444</x:v>
+        <x:v>11.832389</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>38.375500</x:v>
+        <x:v>38.509700</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>10.659861</x:v>
+        <x:v>10.697139</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>53.276700</x:v>
+        <x:v>53.356400</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>14.799083</x:v>
+        <x:v>14.821222</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.746600</x:v>
+        <x:v>42.491500</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.874056</x:v>
+        <x:v>11.803194</x:v>
       </x:c>
       <x:c r="F71" s="2"/>
       <x:c r="G71" s="2"/>
       <x:c r="H71" t="n" s="2">
-        <x:v>53.134900</x:v>
+        <x:v>52.890800</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>14.759694</x:v>
+        <x:v>14.691889</x:v>
       </x:c>
       <x:c r="J71" s="2"/>
       <x:c r="K71" t="n" s="2">
-        <x:v>614157</x:v>
+        <x:v>652679</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>7292531</x:v>
+        <x:v>7703700</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>44.523200</x:v>
+        <x:v>44.302400</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>12.367556</x:v>
+        <x:v>12.306222</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>40.297000</x:v>
+        <x:v>40.091100</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>11.193611</x:v>
+        <x:v>11.136417</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>54.959800</x:v>
+        <x:v>54.827200</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>15.266611</x:v>
+        <x:v>15.229778</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.848500</x:v>
+        <x:v>0.844200</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>307119</x:v>
+        <x:v>299031</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>3798312</x:v>
+        <x:v>3679941</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>43.132000</x:v>
+        <x:v>43.101900</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>11.981111</x:v>
+        <x:v>11.972750</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>39.012300</x:v>
+        <x:v>38.981900</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>10.836750</x:v>
+        <x:v>10.828306</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>53.518200</x:v>
+        <x:v>53.602300</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>14.866167</x:v>
+        <x:v>14.889528</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.839200</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>-165079</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-1977828</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>39.617300</x:v>
+        <x:v>39.507600</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>11.004806</x:v>
+        <x:v>10.974333</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>35.702000</x:v>
+        <x:v>35.603100</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>9.917222</x:v>
+        <x:v>9.889750</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>53.047300</x:v>
+        <x:v>52.765400</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>14.735361</x:v>
+        <x:v>14.657056</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.725300</x:v>
       </x:c>
       <x:c r="K74" s="2"/>
       <x:c r="L74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>42.692900</x:v>
+        <x:v>42.938700</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.859139</x:v>
+        <x:v>11.927417</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>38.600300</x:v>
+        <x:v>38.833200</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>10.722306</x:v>
+        <x:v>10.787000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>53.404900</x:v>
+        <x:v>53.324000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>14.834694</x:v>
+        <x:v>14.812222</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.825700</x:v>
+        <x:v>0.837700</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>-16529</x:v>
+        <x:v>-45474</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-196014</x:v>
+        <x:v>-542392</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>43.057200</x:v>
+        <x:v>43.196700</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>11.960333</x:v>
+        <x:v>11.999083</x:v>
       </x:c>
       <x:c r="F76" s="2"/>
       <x:c r="G76" s="2"/>
       <x:c r="H76" t="n" s="2">
-        <x:v>53.306200</x:v>
+        <x:v>53.370200</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>14.807278</x:v>
+        <x:v>14.825056</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.847100</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>-82626</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-988232</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>43.098100</x:v>
+        <x:v>43.148900</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.971694</x:v>
+        <x:v>11.985806</x:v>
       </x:c>
       <x:c r="F77" s="2"/>
       <x:c r="G77" s="2"/>
       <x:c r="H77" t="n" s="2">
-        <x:v>53.413100</x:v>
+        <x:v>53.419000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>14.836972</x:v>
+        <x:v>14.838611</x:v>
       </x:c>
       <x:c r="J77" s="2"/>
       <x:c r="K77" t="n" s="2">
-        <x:v>-684079</x:v>
+        <x:v>-806242</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-8189590</x:v>
+        <x:v>-9663465</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>42.449600</x:v>
+        <x:v>42.597200</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.791556</x:v>
+        <x:v>11.832556</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>38.372600</x:v>
+        <x:v>38.510300</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>10.659056</x:v>
+        <x:v>10.697306</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>53.273800</x:v>
+        <x:v>53.357900</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>14.798278</x:v>
+        <x:v>14.821639</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.792000</x:v>
+        <x:v>42.495000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.886667</x:v>
+        <x:v>11.804167</x:v>
       </x:c>
       <x:c r="F79" s="2"/>
       <x:c r="G79" s="2"/>
       <x:c r="H79" t="n" s="2">
-        <x:v>53.168200</x:v>
+        <x:v>52.888200</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>14.768944</x:v>
+        <x:v>14.691167</x:v>
       </x:c>
       <x:c r="J79" s="2"/>
       <x:c r="K79" t="n" s="2">
-        <x:v>545552</x:v>
+        <x:v>652446</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>6484794</x:v>
+        <x:v>7701586</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>44.526900</x:v>
+        <x:v>44.335400</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>12.368583</x:v>
+        <x:v>12.315389</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>40.300500</x:v>
+        <x:v>40.122000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>11.194583</x:v>
+        <x:v>11.145000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>54.962700</x:v>
+        <x:v>54.846000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>15.267417</x:v>
+        <x:v>15.235000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.848500</x:v>
+        <x:v>0.844800</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>302708</x:v>
+        <x:v>299837</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>3744066</x:v>
+        <x:v>3692604</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>43.126300</x:v>
+        <x:v>43.101500</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>11.979528</x:v>
+        <x:v>11.972639</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>39.007000</x:v>
+        <x:v>38.981600</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>10.835278</x:v>
+        <x:v>10.828222</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>53.509400</x:v>
+        <x:v>53.602200</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>14.863722</x:v>
+        <x:v>14.889500</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.839200</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>-166853</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-1998817</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>39.617400</x:v>
+        <x:v>39.490800</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>11.004833</x:v>
+        <x:v>10.969667</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>35.702000</x:v>
+        <x:v>35.588000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>9.917222</x:v>
+        <x:v>9.885556</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>53.048700</x:v>
+        <x:v>52.728600</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>14.735750</x:v>
+        <x:v>14.646833</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.725300</x:v>
       </x:c>
       <x:c r="K82" s="2"/>
       <x:c r="L82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>42.687100</x:v>
+        <x:v>42.932900</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.857528</x:v>
+        <x:v>11.925806</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>38.594900</x:v>
+        <x:v>38.827700</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>10.720806</x:v>
+        <x:v>10.785472</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>53.410600</x:v>
+        <x:v>53.331500</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>14.836278</x:v>
+        <x:v>14.814306</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.825700</x:v>
+        <x:v>0.837700</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>-20105</x:v>
+        <x:v>-46565</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-238400</x:v>
+        <x:v>-555329</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>43.084500</x:v>
+        <x:v>43.195000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.967917</x:v>
+        <x:v>11.998611</x:v>
       </x:c>
       <x:c r="F84" s="2"/>
       <x:c r="G84" s="2"/>
       <x:c r="H84" t="n" s="2">
-        <x:v>53.317200</x:v>
+        <x:v>53.368200</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>14.810333</x:v>
+        <x:v>14.824500</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.844300</x:v>
+        <x:v>0.847100</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>-81053</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-970040</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>43.086400</x:v>
+        <x:v>43.140400</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>11.968444</x:v>
+        <x:v>11.983444</x:v>
       </x:c>
       <x:c r="F85" s="2"/>
       <x:c r="G85" s="2"/>
       <x:c r="H85" t="n" s="2">
-        <x:v>53.408400</x:v>
+        <x:v>53.421200</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>14.835667</x:v>
+        <x:v>14.839222</x:v>
       </x:c>
       <x:c r="J85" s="2"/>
       <x:c r="K85" t="n" s="2">
-        <x:v>-684000</x:v>
+        <x:v>-801084</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-8186410</x:v>
+        <x:v>-9599751</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>42.449500</x:v>
+        <x:v>42.598200</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.791528</x:v>
+        <x:v>11.832833</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>38.372400</x:v>
+        <x:v>38.511200</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>10.659000</x:v>
+        <x:v>10.697556</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>53.273800</x:v>
+        <x:v>53.358900</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>14.798278</x:v>
+        <x:v>14.821917</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>42.758300</x:v>
+        <x:v>42.510500</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>11.877306</x:v>
+        <x:v>11.808472</x:v>
       </x:c>
       <x:c r="F87" s="2"/>
       <x:c r="G87" s="2"/>
       <x:c r="H87" t="n" s="2">
-        <x:v>53.150600</x:v>
+        <x:v>52.899800</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>14.764056</x:v>
+        <x:v>14.694389</x:v>
       </x:c>
       <x:c r="J87" s="2"/>
       <x:c r="K87" t="n" s="2">
-        <x:v>544889</x:v>
+        <x:v>643705</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>6471808</x:v>
+        <x:v>7601173</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>44.529000</x:v>
+        <x:v>44.315900</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>12.369167</x:v>
+        <x:v>12.309972</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>40.302400</x:v>
+        <x:v>40.103700</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>11.195111</x:v>
+        <x:v>11.139917</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>54.963900</x:v>
+        <x:v>54.834800</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>15.267750</x:v>
+        <x:v>15.231889</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.848600</x:v>
+        <x:v>0.844400</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>302968</x:v>
+        <x:v>307008</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>3747466</x:v>
+        <x:v>3779264</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>43.097800</x:v>
+        <x:v>43.101300</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>11.971611</x:v>
+        <x:v>11.972583</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>38.980600</x:v>
+        <x:v>38.981400</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>10.827944</x:v>
+        <x:v>10.828167</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>53.485200</x:v>
+        <x:v>53.601100</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>14.857000</x:v>
+        <x:v>14.889194</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.839100</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>-167080</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-2000211</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>39.613500</x:v>
+        <x:v>39.477500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>11.003750</x:v>
+        <x:v>10.965972</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>35.698500</x:v>
+        <x:v>35.576100</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>9.916250</x:v>
+        <x:v>9.882250</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>53.042800</x:v>
+        <x:v>52.700400</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>14.734111</x:v>
+        <x:v>14.639000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.725300</x:v>
       </x:c>
       <x:c r="K90" s="2"/>
       <x:c r="L90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>42.653900</x:v>
+        <x:v>42.868100</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.848306</x:v>
+        <x:v>11.907806</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>38.564300</x:v>
+        <x:v>38.769000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>10.712306</x:v>
+        <x:v>10.769167</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>53.360700</x:v>
+        <x:v>53.228100</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>14.822417</x:v>
+        <x:v>14.785583</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.826300</x:v>
+        <x:v>0.838400</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>-22733</x:v>
+        <x:v>-49011</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-269351</x:v>
+        <x:v>-583611</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>43.103500</x:v>
+        <x:v>43.194300</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.973194</x:v>
+        <x:v>11.998417</x:v>
       </x:c>
       <x:c r="F92" s="2"/>
       <x:c r="G92" s="2"/>
       <x:c r="H92" t="n" s="2">
-        <x:v>53.327700</x:v>
+        <x:v>53.367700</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>14.813250</x:v>
+        <x:v>14.824361</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.844800</x:v>
+        <x:v>0.847100</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>-82394</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-986520</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>43.091500</x:v>
+        <x:v>43.112600</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>11.969861</x:v>
+        <x:v>11.975722</x:v>
       </x:c>
       <x:c r="F93" s="2"/>
       <x:c r="G93" s="2"/>
       <x:c r="H93" t="n" s="2">
-        <x:v>53.412700</x:v>
+        <x:v>53.409400</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>14.836861</x:v>
+        <x:v>14.835944</x:v>
       </x:c>
       <x:c r="J93" s="2"/>
       <x:c r="K93" t="n" s="2">
-        <x:v>-684032</x:v>
+        <x:v>-801435</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-8187767</x:v>
+        <x:v>-9597762</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>42.448900</x:v>
+        <x:v>42.598900</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.791361</x:v>
+        <x:v>11.833028</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>38.371900</x:v>
+        <x:v>38.511900</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>10.658861</x:v>
+        <x:v>10.697750</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>53.272100</x:v>
+        <x:v>53.358800</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>14.797806</x:v>
+        <x:v>14.821889</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>North Sea</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>42.685000</x:v>
+        <x:v>42.527300</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>11.856944</x:v>
+        <x:v>11.813139</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" t="n" s="2">
-        <x:v>53.137200</x:v>
+        <x:v>52.918000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>14.760333</x:v>
+        <x:v>14.699444</x:v>
       </x:c>
       <x:c r="J95" s="2"/>
       <x:c r="K95" t="n" s="2">
-        <x:v>544573</x:v>
+        <x:v>642490</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>6456969</x:v>
+        <x:v>7589819</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>44.532500</x:v>
+        <x:v>44.313800</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>12.370139</x:v>
+        <x:v>12.309389</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>40.305600</x:v>
+        <x:v>40.101800</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>11.196000</x:v>
+        <x:v>11.139389</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>54.965800</x:v>
+        <x:v>54.833700</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>15.268278</x:v>
+        <x:v>15.231583</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.848700</x:v>
+        <x:v>0.844400</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>303717</x:v>
+        <x:v>309005</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>3757017</x:v>
+        <x:v>3803664</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>43.033900</x:v>
+        <x:v>43.101600</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>11.953861</x:v>
+        <x:v>11.972667</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>38.921100</x:v>
+        <x:v>38.981600</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>10.811417</x:v>
+        <x:v>10.828222</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>53.442400</x:v>
+        <x:v>53.601700</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>14.845111</x:v>
+        <x:v>14.889361</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.837800</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>-168064</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-2009019</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Bevtoft</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>39.588600</x:v>
+        <x:v>39.491800</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>10.996833</x:v>
+        <x:v>10.969944</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>35.676100</x:v>
+        <x:v>35.588800</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>9.910028</x:v>
+        <x:v>9.885778</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>52.995300</x:v>
+        <x:v>52.737000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>14.720917</x:v>
+        <x:v>14.649167</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.721300</x:v>
+        <x:v>0.725300</x:v>
       </x:c>
       <x:c r="K98" s="2"/>
       <x:c r="L98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Dragør Border</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>42.692800</x:v>
+        <x:v>42.914700</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.859111</x:v>
+        <x:v>11.920750</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>38.600500</x:v>
+        <x:v>38.811600</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>10.722361</x:v>
+        <x:v>10.781000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>53.392900</x:v>
+        <x:v>53.297700</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>14.831361</x:v>
+        <x:v>14.804917</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.826300</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>-23362</x:v>
+        <x:v>-49011</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-277058</x:v>
+        <x:v>-584245</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ellund</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>43.107900</x:v>
+        <x:v>43.195500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>11.974417</x:v>
+        <x:v>11.998750</x:v>
       </x:c>
       <x:c r="F100" s="2"/>
       <x:c r="G100" s="2"/>
       <x:c r="H100" t="n" s="2">
-        <x:v>53.329300</x:v>
+        <x:v>53.369700</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>14.813694</x:v>
+        <x:v>14.824917</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.844900</x:v>
+        <x:v>0.847000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>-82771</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-991134</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Faxe</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>43.108200</x:v>
+        <x:v>43.137800</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.974500</x:v>
+        <x:v>11.982722</x:v>
       </x:c>
       <x:c r="F101" s="2"/>
       <x:c r="G101" s="2"/>
       <x:c r="H101" t="n" s="2">
-        <x:v>53.420500</x:v>
+        <x:v>53.411000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>14.839028</x:v>
+        <x:v>14.836389</x:v>
       </x:c>
       <x:c r="J101" s="2"/>
       <x:c r="K101" t="n" s="2">
-        <x:v>-684286</x:v>
+        <x:v>-801546</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-8193989</x:v>
+        <x:v>-9604700</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>