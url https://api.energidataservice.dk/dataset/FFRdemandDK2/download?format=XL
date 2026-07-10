--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R178c1e57fc204e4bbfb189327601e899"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R02769c27ed474ac281a3923b502ee5d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R178c1e57fc204e4bbfb189327601e899" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02769c27ed474ac281a3923b502ee5d0" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ffrupdemandd1</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ffrupdemandd2</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ffrupdemandd3</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ffrupdemandd4</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ffrupdemandd5</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ffrupdemandd6</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ffrupdemandd7</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.315000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.367000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.246000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.125000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.311000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.714000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.140000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.893000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>2.428000</x:v>
+        <x:v>4.419000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.092000</x:v>
+        <x:v>5.615000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.993000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.612000</x:v>
+        <x:v>2.089000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.663000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.487000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.314000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>3.312000</x:v>
+        <x:v>5.445000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>1.949000</x:v>
+        <x:v>6.600000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.035000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>1.968000</x:v>
+        <x:v>2.510000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>5.702000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.953000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.116000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>3.623000</x:v>
+        <x:v>6.321000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>2.727000</x:v>
+        <x:v>7.260000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.889000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2.482000</x:v>
+        <x:v>3.316000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>1.434000</x:v>
+        <x:v>5.936000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.388000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.300000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>3.565000</x:v>
+        <x:v>5.496000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>2.802000</x:v>
+        <x:v>7.143000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.087000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2.651000</x:v>
+        <x:v>2.673000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>1.740000</x:v>
+        <x:v>5.388000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.970000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.865000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>3.574000</x:v>
+        <x:v>5.779000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>3.085000</x:v>
+        <x:v>6.975000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.228000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2.750000</x:v>
+        <x:v>2.849000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>1.803000</x:v>
+        <x:v>5.319000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.987000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.774000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>3.375000</x:v>
+        <x:v>5.462000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>3.244000</x:v>
+        <x:v>6.553000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.713000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2.888000</x:v>
+        <x:v>2.891000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>2.057000</x:v>
+        <x:v>3.121000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.776000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.837000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>2.683000</x:v>
+        <x:v>4.696000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>3.031000</x:v>
+        <x:v>6.360000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.729000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2.138000</x:v>
+        <x:v>2.838000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>1.914000</x:v>
+        <x:v>2.397000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.596000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.434000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>2.646000</x:v>
+        <x:v>2.922000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>2.534000</x:v>
+        <x:v>5.695000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.552000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>1.537000</x:v>
+        <x:v>1.120000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1.255000</x:v>
+        <x:v>1.781000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.067000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.064000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>1.036000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.956000</x:v>
+        <x:v>2.435000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.452000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.364000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.179000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.082000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.148000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.563000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.797000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.238000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.247000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.430000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.605000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.067000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.003000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.209000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.080000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.378000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.616000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.285000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.891000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.822000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.482000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.077000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.515000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.342000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.203000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.372000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.039000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.102000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.526000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.801000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.255000</x:v>
+        <x:v>4.233000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.050000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.463000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.783000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.497000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.174000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>0.275000</x:v>
+        <x:v>1.329000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>2.303000</x:v>
+        <x:v>5.537000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.663000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.212000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.099000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.650000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.553000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>1.943000</x:v>
+        <x:v>2.177000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>3.559000</x:v>
+        <x:v>5.740000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1.893000</x:v>
+        <x:v>7.140000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.377000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>1.073000</x:v>
+        <x:v>2.963000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>1.421000</x:v>
+        <x:v>3.736000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.612000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>2.055000</x:v>
+        <x:v>2.483000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>4.016000</x:v>
+        <x:v>6.161000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2.563000</x:v>
+        <x:v>8.303000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.140000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>1.917000</x:v>
+        <x:v>2.724000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>2.392000</x:v>
+        <x:v>3.839000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.752000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>1.923000</x:v>
+        <x:v>1.664000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>4.228000</x:v>
+        <x:v>6.188000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>2.720000</x:v>
+        <x:v>7.547000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.387000</x:v>
+        <x:v>2.248000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>2.395000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>2.353000</x:v>
+        <x:v>3.797000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.959000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>1.675000</x:v>
+        <x:v>1.437000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>3.908000</x:v>
+        <x:v>6.273000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2.926000</x:v>
+        <x:v>7.400000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.076000</x:v>
+        <x:v>2.423000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>2.237000</x:v>
+        <x:v>1.588000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>2.366000</x:v>
+        <x:v>3.051000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.079000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1.551000</x:v>
+        <x:v>1.388000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>3.456000</x:v>
+        <x:v>6.330000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>3.036000</x:v>
+        <x:v>7.238000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.685000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>1.525000</x:v>
+        <x:v>1.944000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>2.453000</x:v>
+        <x:v>3.051000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.776000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>1.474000</x:v>
+        <x:v>1.021000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>3.155000</x:v>
+        <x:v>6.069000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2.919000</x:v>
+        <x:v>7.172000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.451000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.731000</x:v>
+        <x:v>1.429000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>1.700000</x:v>
+        <x:v>2.896000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.832000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>0.657000</x:v>
+        <x:v>0.856000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>2.662000</x:v>
+        <x:v>4.838000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>2.129000</x:v>
+        <x:v>6.559000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.364000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.224000</x:v>
+        <x:v>1.031000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>1.470000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.321000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.503000</x:v>
+        <x:v>2.773000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.307000</x:v>
+        <x:v>3.827000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.421000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.174000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.771000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.785000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.691000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.951000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.722000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.854000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.713000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.271000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.164000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.214000</x:v>
+        <x:v>1.402000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.418000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.080000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.602000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.148000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0.356000</x:v>
+        <x:v>0.915000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.559000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.455000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.156000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.032000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>0.098000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.665000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.174000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.332000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.821000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.104000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.285000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.252000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.423000</x:v>
+        <x:v>3.884000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.002000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.006000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.228000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.365000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>1.684000</x:v>
+        <x:v>1.549000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>0.113000</x:v>
+        <x:v>2.108000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>2.362000</x:v>
+        <x:v>4.869000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>1.079000</x:v>
+        <x:v>7.061000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.334000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.052000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.119000</x:v>
+        <x:v>2.928000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>3.469000</x:v>
+        <x:v>2.075000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1.729000</x:v>
+        <x:v>2.273000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>3.580000</x:v>
+        <x:v>5.565000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>3.048000</x:v>
+        <x:v>7.200000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.163000</x:v>
+        <x:v>2.411000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>2.580000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>3.589000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>3.870000</x:v>
+        <x:v>2.534000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>1.966000</x:v>
+        <x:v>2.480000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>3.799000</x:v>
+        <x:v>5.956000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>3.589000</x:v>
+        <x:v>7.656000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.436000</x:v>
+        <x:v>2.636000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>2.313000</x:v>
+        <x:v>2.690000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>3.496000</x:v>
+        <x:v>4.009000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>4.122000</x:v>
+        <x:v>1.974000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>2.307000</x:v>
+        <x:v>1.159000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>3.908000</x:v>
+        <x:v>5.556000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>3.947000</x:v>
+        <x:v>7.690000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.477000</x:v>
+        <x:v>1.875000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>2.567000</x:v>
+        <x:v>1.927000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>3.385000</x:v>
+        <x:v>3.245000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>4.262000</x:v>
+        <x:v>2.349000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>1.668000</x:v>
+        <x:v>0.783000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>3.441000</x:v>
+        <x:v>5.527000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>3.823000</x:v>
+        <x:v>7.628000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.154000</x:v>
+        <x:v>1.995000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>2.293000</x:v>
+        <x:v>1.499000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2.595000</x:v>
+        <x:v>3.028000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>4.076000</x:v>
+        <x:v>1.985000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1.738000</x:v>
+        <x:v>0.780000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>3.148000</x:v>
+        <x:v>4.239000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>3.462000</x:v>
+        <x:v>7.438000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.597000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>2.018000</x:v>
+        <x:v>1.345000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.553000</x:v>
+        <x:v>2.569000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>3.519000</x:v>
+        <x:v>1.783000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>1.588000</x:v>
+        <x:v>0.540000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2.892000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>3.354000</x:v>
+        <x:v>6.460000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.093000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.931000</x:v>
+        <x:v>0.756000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.864000</x:v>
+        <x:v>1.746000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>2.715000</x:v>
+        <x:v>0.613000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>0.776000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>2.464000</x:v>
+        <x:v>3.930000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>2.493000</x:v>
+        <x:v>6.012000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.495000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.197000</x:v>
+        <x:v>0.703000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.302000</x:v>
+        <x:v>1.265000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>1.033000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1.588000</x:v>
+        <x:v>1.690000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1.123000</x:v>
+        <x:v>3.762000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.616000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.089000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.899000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.546000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.644000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>0.409000</x:v>
+        <x:v>1.115000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.182000</x:v>
+        <x:v>1.509000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.305000</x:v>
+        <x:v>3.179000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.584000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>1.740000</x:v>
+        <x:v>1.837000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1.072000</x:v>
+        <x:v>0.580000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.570000</x:v>
+        <x:v>3.219000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.695000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>1.589000</x:v>
+        <x:v>2.673000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.512000</x:v>
+        <x:v>0.424000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>3.039000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>1.064000</x:v>
+        <x:v>2.304000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.583000</x:v>
+        <x:v>0.056000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>2.173000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>0.138000</x:v>
+        <x:v>2.066000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.317000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.746000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.065000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.117000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.788000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.245000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.137000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.501000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.852000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.313000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.418000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.672000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.387000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>1.268000</x:v>
+        <x:v>3.382000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.062000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.558000</x:v>
+        <x:v>3.244000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.001000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.045000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>3.457000</x:v>
+        <x:v>4.661000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>2.051000</x:v>
+        <x:v>0.870000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.125000</x:v>
+        <x:v>0.092000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1.926000</x:v>
+        <x:v>4.845000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>2.039000</x:v>
+        <x:v>7.442000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.441000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.291000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>5.194000</x:v>
+        <x:v>5.657000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>3.543000</x:v>
+        <x:v>1.667000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1.657000</x:v>
+        <x:v>0.999000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>2.994000</x:v>
+        <x:v>5.726000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>3.508000</x:v>
+        <x:v>7.588000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.697000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.705000</x:v>
+        <x:v>2.061000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>5.420000</x:v>
+        <x:v>5.933000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>4.115000</x:v>
+        <x:v>2.976000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2.305000</x:v>
+        <x:v>1.745000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>3.504000</x:v>
+        <x:v>5.971000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>4.081000</x:v>
+        <x:v>8.254000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.365000</x:v>
+        <x:v>5.317000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1.359000</x:v>
+        <x:v>2.200000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 12:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>5.368000</x:v>
+        <x:v>6.265000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>4.240000</x:v>
+        <x:v>3.232000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>2.355000</x:v>
+        <x:v>1.550000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>3.388000</x:v>
+        <x:v>6.037000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>4.108000</x:v>
+        <x:v>8.260000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.498000</x:v>
+        <x:v>5.398000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1.415000</x:v>
+        <x:v>2.259000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 11:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>4.906000</x:v>
+        <x:v>5.961000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>4.113000</x:v>
+        <x:v>3.773000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2.021000</x:v>
+        <x:v>1.613000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>3.352000</x:v>
+        <x:v>6.104000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>4.018000</x:v>
+        <x:v>8.270000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.413000</x:v>
+        <x:v>5.369000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1.363000</x:v>
+        <x:v>2.735000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>4.845000</x:v>
+        <x:v>5.994000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>3.971000</x:v>
+        <x:v>2.770000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>1.181000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>3.077000</x:v>
+        <x:v>6.096000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>4.134000</x:v>
+        <x:v>8.009000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.128000</x:v>
+        <x:v>5.487000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.492000</x:v>
+        <x:v>2.815000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-07-08 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 11:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>4.759000</x:v>
+        <x:v>5.461000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>3.436000</x:v>
+        <x:v>1.174000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1.793000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>2.909000</x:v>
+        <x:v>4.866000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>4.029000</x:v>
+        <x:v>7.938000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.108000</x:v>
+        <x:v>4.620000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.187000</x:v>
+        <x:v>1.791000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-07-08 08:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 10:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>4.126000</x:v>
+        <x:v>5.336000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>2.895000</x:v>
+        <x:v>0.963000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.960000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2.903000</x:v>
+        <x:v>4.185000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>3.287000</x:v>
+        <x:v>6.595000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.855000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.087000</x:v>
+        <x:v>1.343000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-24 07:00:00</x:v>
+        <x:v>2026-07-08 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-07-08 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>2.597000</x:v>
+        <x:v>2.727000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>1.643000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>2.565000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1.357000</x:v>
+        <x:v>4.704000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.305000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.573000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-24 06:00:00</x:v>
+        <x:v>2026-07-08 06:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-07-08 08:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>0.661000</x:v>
+        <x:v>1.119000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.978000</x:v>
+        <x:v>0.833000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.893000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-24 05:00:00</x:v>
+        <x:v>2026-07-08 05:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-24 07:00:00</x:v>
+        <x:v>2026-07-08 07:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>0.448000</x:v>
+        <x:v>1.010000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.928000</x:v>
+        <x:v>0.617000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.404000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-24 04:00:00</x:v>
+        <x:v>2026-07-08 04:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-24 06:00:00</x:v>
+        <x:v>2026-07-08 06:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>1.425000</x:v>
+        <x:v>1.179000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0.159000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.978000</x:v>
+        <x:v>0.291000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.899000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.691000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-24 03:00:00</x:v>
+        <x:v>2026-07-08 03:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-24 05:00:00</x:v>
+        <x:v>2026-07-08 05:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>1.580000</x:v>
+        <x:v>3.645000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>1.717000</x:v>
+        <x:v>1.614000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1.874000</x:v>
+        <x:v>2.034000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.789000</x:v>
+        <x:v>4.866000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.213000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.129000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-24 02:00:00</x:v>
+        <x:v>2026-07-08 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-24 04:00:00</x:v>
+        <x:v>2026-07-08 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>1.869000</x:v>
+        <x:v>2.868000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>2.069000</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1.072000</x:v>
+        <x:v>0.157000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1.971000</x:v>
+        <x:v>0.531000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.996000</x:v>
+        <x:v>4.529000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.384000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.685000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-24 01:00:00</x:v>
+        <x:v>2026-07-08 01:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-24 03:00:00</x:v>
+        <x:v>2026-07-08 03:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>1.633000</x:v>
+        <x:v>2.876000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>1.961000</x:v>
+        <x:v>2.629000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1.272000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1.768000</x:v>
+        <x:v>0.576000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.731000</x:v>
+        <x:v>4.075000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.411000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.678000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-24 02:00:00</x:v>
+        <x:v>2026-07-08 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>1.166000</x:v>
+        <x:v>2.463000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>1.525000</x:v>
+        <x:v>2.730000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.910000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1.574000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.640000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.518000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-23 23:00:00</x:v>
+        <x:v>2026-07-07 23:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-24 01:00:00</x:v>
+        <x:v>2026-07-08 01:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>0.212000</x:v>
+        <x:v>2.295000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>0.844000</x:v>
+        <x:v>2.323000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>1.036000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.901000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.743000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-23 22:00:00</x:v>
+        <x:v>2026-07-07 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.133000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.183000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.162000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.685000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.575000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-23 21:00:00</x:v>
+        <x:v>2026-07-07 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-23 23:00:00</x:v>
+        <x:v>2026-07-07 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.125000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.730000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-23 20:00:00</x:v>
+        <x:v>2026-07-07 20:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-23 22:00:00</x:v>
+        <x:v>2026-07-07 22:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.386000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-23 19:00:00</x:v>
+        <x:v>2026-07-07 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-23 21:00:00</x:v>
+        <x:v>2026-07-07 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.589000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-23 18:00:00</x:v>
+        <x:v>2026-07-07 18:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-23 20:00:00</x:v>
+        <x:v>2026-07-07 20:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.764000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>