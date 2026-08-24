--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R02769c27ed474ac281a3923b502ee5d0"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R9421b6beb4b04d1fbd4d763fb270b5c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02769c27ed474ac281a3923b502ee5d0" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9421b6beb4b04d1fbd4d763fb270b5c8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ffrupdemandd1</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ffrupdemandd2</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ffrupdemandd3</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ffrupdemandd4</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ffrupdemandd5</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ffrupdemandd6</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ffrupdemandd7</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.186000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.253000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.684000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.315000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.019000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.437000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>1.367000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.874000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.456000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.430000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.668000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.387000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.842000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>2.246000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>3.125000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.311000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>2.714000</x:v>
+        <x:v>4.435000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>1.140000</x:v>
+        <x:v>3.787000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>2.893000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>4.419000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>5.615000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2.993000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2.089000</x:v>
+        <x:v>0.986000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>4.663000</x:v>
+        <x:v>6.224000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>2.487000</x:v>
+        <x:v>4.705000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>5.314000</x:v>
+        <x:v>0.538000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>5.445000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>6.600000</x:v>
+        <x:v>0.118000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>4.035000</x:v>
+        <x:v>0.730000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2.510000</x:v>
+        <x:v>2.498000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>5.702000</x:v>
+        <x:v>6.817000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>2.953000</x:v>
+        <x:v>5.744000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>6.116000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>6.321000</x:v>
+        <x:v>0.689000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>7.260000</x:v>
+        <x:v>1.542000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>4.889000</x:v>
+        <x:v>1.189000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>3.316000</x:v>
+        <x:v>3.574000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>5.936000</x:v>
+        <x:v>7.693000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>3.388000</x:v>
+        <x:v>6.884000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>6.300000</x:v>
+        <x:v>0.095000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>5.496000</x:v>
+        <x:v>0.984000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>7.143000</x:v>
+        <x:v>1.983000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>4.087000</x:v>
+        <x:v>1.453000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2.673000</x:v>
+        <x:v>4.014000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>5.388000</x:v>
+        <x:v>7.467000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>6.856000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>4.865000</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>5.779000</x:v>
+        <x:v>1.236000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>6.975000</x:v>
+        <x:v>2.087000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>4.228000</x:v>
+        <x:v>1.616000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2.849000</x:v>
+        <x:v>4.094000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>5.319000</x:v>
+        <x:v>7.585000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>2.987000</x:v>
+        <x:v>7.042000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>4.774000</x:v>
+        <x:v>1.078000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>5.462000</x:v>
+        <x:v>1.236000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>6.553000</x:v>
+        <x:v>1.761000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>4.713000</x:v>
+        <x:v>0.970000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2.891000</x:v>
+        <x:v>2.854000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>3.121000</x:v>
+        <x:v>7.006000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>2.776000</x:v>
+        <x:v>7.065000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>3.837000</x:v>
+        <x:v>0.946000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>4.696000</x:v>
+        <x:v>1.093000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>6.360000</x:v>
+        <x:v>1.599000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>3.729000</x:v>
+        <x:v>0.557000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2.838000</x:v>
+        <x:v>1.667000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>2.397000</x:v>
+        <x:v>6.793000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>2.596000</x:v>
+        <x:v>7.078000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>3.434000</x:v>
+        <x:v>1.001000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>2.922000</x:v>
+        <x:v>0.798000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>5.695000</x:v>
+        <x:v>1.175000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>3.552000</x:v>
+        <x:v>0.878000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>1.120000</x:v>
+        <x:v>0.318000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1.781000</x:v>
+        <x:v>6.287000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>2.067000</x:v>
+        <x:v>6.605000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>2.064000</x:v>
+        <x:v>0.571000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.141000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>2.435000</x:v>
+        <x:v>0.282000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.452000</x:v>
+        <x:v>0.043000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.003000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.462000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.179000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.461000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.998000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.202000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.980000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>1.082000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.148000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.387000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.592000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.646000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>3.563000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>2.797000</x:v>
+        <x:v>0.094000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.750000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.838000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.238000</x:v>
+        <x:v>6.243000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.247000</x:v>
+        <x:v>1.937000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.271000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>3.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>3.605000</x:v>
+        <x:v>0.376000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.067000</x:v>
+        <x:v>1.342000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>5.820000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>1.209000</x:v>
+        <x:v>6.187000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1.080000</x:v>
+        <x:v>2.464000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.313000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>3.378000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>3.616000</x:v>
+        <x:v>0.594000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.330000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.572000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>1.285000</x:v>
+        <x:v>6.163000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.891000</x:v>
+        <x:v>2.513000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>2.822000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>3.482000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.140000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.205000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.710000</x:v>
+        <x:v>5.939000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.793000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>2.077000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>3.515000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.556000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.516000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.342000</x:v>
+        <x:v>5.243000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.869000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>0.203000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>2.372000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.972000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.439000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.370000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.770000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.678000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.396000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.219000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.298000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.262000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.039000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>1.102000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.526000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>0.801000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>4.233000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>5.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>1.463000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.783000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>1.497000</x:v>
+        <x:v>1.089000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>2.174000</x:v>
+        <x:v>1.818000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>1.329000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>5.537000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>6.663000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>3.212000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>2.099000</x:v>
+        <x:v>0.415000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>2.650000</x:v>
+        <x:v>2.671000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>3.553000</x:v>
+        <x:v>2.182000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>2.177000</x:v>
+        <x:v>0.178000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>5.740000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>7.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2.377000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>2.963000</x:v>
+        <x:v>2.191000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>3.736000</x:v>
+        <x:v>4.308000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.612000</x:v>
+        <x:v>3.490000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>2.483000</x:v>
+        <x:v>2.199000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>6.161000</x:v>
+        <x:v>0.972000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>8.303000</x:v>
+        <x:v>0.734000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2.140000</x:v>
+        <x:v>0.555000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>2.724000</x:v>
+        <x:v>4.026000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>3.839000</x:v>
+        <x:v>5.448000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>3.752000</x:v>
+        <x:v>4.537000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>1.664000</x:v>
+        <x:v>2.498000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>6.188000</x:v>
+        <x:v>0.443000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>7.547000</x:v>
+        <x:v>0.748000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2.248000</x:v>
+        <x:v>0.672000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>3.818000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>3.797000</x:v>
+        <x:v>5.349000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>3.959000</x:v>
+        <x:v>4.744000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>1.437000</x:v>
+        <x:v>2.757000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>6.273000</x:v>
+        <x:v>0.922000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>7.400000</x:v>
+        <x:v>1.270000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2.423000</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1.588000</x:v>
+        <x:v>3.964000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>3.051000</x:v>
+        <x:v>4.952000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>4.079000</x:v>
+        <x:v>5.067000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1.388000</x:v>
+        <x:v>1.687000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>6.330000</x:v>
+        <x:v>1.187000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>7.238000</x:v>
+        <x:v>1.259000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2.685000</x:v>
+        <x:v>0.565000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>1.944000</x:v>
+        <x:v>2.839000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>3.051000</x:v>
+        <x:v>4.655000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>3.776000</x:v>
+        <x:v>5.002000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>1.021000</x:v>
+        <x:v>0.898000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>6.069000</x:v>
+        <x:v>1.129000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>7.172000</x:v>
+        <x:v>1.177000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>2.451000</x:v>
+        <x:v>0.607000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>1.429000</x:v>
+        <x:v>2.401000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>2.896000</x:v>
+        <x:v>4.623000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>3.832000</x:v>
+        <x:v>4.924000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>0.856000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>4.838000</x:v>
+        <x:v>0.637000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>6.559000</x:v>
+        <x:v>0.975000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>1.364000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>1.031000</x:v>
+        <x:v>1.576000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>4.094000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>2.321000</x:v>
+        <x:v>3.693000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>2.773000</x:v>
+        <x:v>0.184000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>3.827000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.421000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.174000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.771000</x:v>
+        <x:v>2.779000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.785000</x:v>
+        <x:v>3.191000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>2.691000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.510000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>1.951000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.069000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.855000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>2.722000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.112000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.592000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.836000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>0.854000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>3.713000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.091000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.271000</x:v>
+        <x:v>4.248000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1.164000</x:v>
+        <x:v>3.162000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.176000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>1.402000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>3.418000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>1.080000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.586000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.602000</x:v>
+        <x:v>4.286000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>2.148000</x:v>
+        <x:v>3.166000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.037000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0.915000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>3.559000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.455000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.837000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.156000</x:v>
+        <x:v>4.181000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2.032000</x:v>
+        <x:v>2.448000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.966000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>3.665000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.181000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.830000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.174000</x:v>
+        <x:v>2.092000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.788000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2.332000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.049000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.056000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.881000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.374000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1.821000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.490000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.705000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.391000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.133000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.353000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.244000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.104000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>1.285000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>0.252000</x:v>
+        <x:v>0.556000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>3.884000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>5.002000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>1.006000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.228000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1.365000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>1.549000</x:v>
+        <x:v>2.796000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>2.108000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>4.869000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>7.061000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>2.334000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>2.052000</x:v>
+        <x:v>1.553000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2.928000</x:v>
+        <x:v>2.084000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>2.075000</x:v>
+        <x:v>3.987000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>2.273000</x:v>
+        <x:v>0.491000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>5.565000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>7.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>2.411000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>2.580000</x:v>
+        <x:v>2.993000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>3.589000</x:v>
+        <x:v>3.551000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>2.534000</x:v>
+        <x:v>5.635000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>2.261000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>5.956000</x:v>
+        <x:v>0.037000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>7.656000</x:v>
+        <x:v>0.268000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>2.636000</x:v>
+        <x:v>1.714000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>4.185000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>4.009000</x:v>
+        <x:v>4.890000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>1.974000</x:v>
+        <x:v>5.671000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1.159000</x:v>
+        <x:v>2.729000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>5.556000</x:v>
+        <x:v>0.313000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>7.690000</x:v>
+        <x:v>0.519000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1.875000</x:v>
+        <x:v>2.013000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>1.927000</x:v>
+        <x:v>4.367000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>3.245000</x:v>
+        <x:v>5.043000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>2.349000</x:v>
+        <x:v>6.089000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>0.783000</x:v>
+        <x:v>2.643000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>5.527000</x:v>
+        <x:v>0.418000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>7.628000</x:v>
+        <x:v>0.981000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>1.995000</x:v>
+        <x:v>1.898000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>1.499000</x:v>
+        <x:v>4.563000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>3.028000</x:v>
+        <x:v>4.947000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>1.985000</x:v>
+        <x:v>6.041000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>1.746000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>4.239000</x:v>
+        <x:v>0.418000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>7.438000</x:v>
+        <x:v>0.887000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>2.597000</x:v>
+        <x:v>1.780000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>1.345000</x:v>
+        <x:v>4.487000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.569000</x:v>
+        <x:v>4.543000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>1.783000</x:v>
+        <x:v>5.788000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>0.540000</x:v>
+        <x:v>1.491000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>0.348000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>6.460000</x:v>
+        <x:v>0.894000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>2.093000</x:v>
+        <x:v>1.288000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.756000</x:v>
+        <x:v>3.136000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1.746000</x:v>
+        <x:v>4.231000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>0.613000</x:v>
+        <x:v>4.300000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>3.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>6.012000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>1.495000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.703000</x:v>
+        <x:v>2.520000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.265000</x:v>
+        <x:v>2.771000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.546000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>3.762000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.616000</x:v>
+        <x:v>1.533000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.037000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>2.089000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.039000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.392000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>1.899000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.949000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.338000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.546000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>1.644000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.962000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>1.115000</x:v>
+        <x:v>4.679000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.144000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1.509000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>3.179000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.485000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.584000</x:v>
+        <x:v>2.848000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>1.837000</x:v>
+        <x:v>4.879000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.024000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.580000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>3.219000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.543000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.695000</x:v>
+        <x:v>2.574000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>2.673000</x:v>
+        <x:v>4.405000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.860000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.424000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>3.039000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.222000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.556000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.351000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>2.304000</x:v>
+        <x:v>4.330000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.889000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.056000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>2.173000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.096000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.256000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>2.066000</x:v>
+        <x:v>3.894000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.983000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1.746000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.267000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.555000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>1.065000</x:v>
+        <x:v>2.852000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.459000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.117000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.322000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.471000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>0.417000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.109000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.788000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>2.245000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>0.137000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.373000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>1.501000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.916000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.852000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.880000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>1.313000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.816000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.672000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>2.387000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>3.382000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>0.062000</x:v>
+        <x:v>2.109000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>3.244000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>5.001000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>2.045000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>4.661000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>3.551000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.092000</x:v>
+        <x:v>0.017000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>4.845000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>7.442000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>4.441000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.291000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>5.657000</x:v>
+        <x:v>1.281000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>1.667000</x:v>
+        <x:v>4.921000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.999000</x:v>
+        <x:v>3.240000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>5.726000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>7.588000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>4.697000</x:v>
+        <x:v>0.922000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2.061000</x:v>
+        <x:v>1.578000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>5.933000</x:v>
+        <x:v>2.962000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>2.976000</x:v>
+        <x:v>6.480000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1.745000</x:v>
+        <x:v>4.236000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>5.971000</x:v>
+        <x:v>1.294000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>8.254000</x:v>
+        <x:v>0.480000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>5.317000</x:v>
+        <x:v>2.251000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.200000</x:v>
+        <x:v>2.687000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-08 12:00:00</x:v>
+        <x:v>2026-08-22 12:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 14:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>6.265000</x:v>
+        <x:v>3.802000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>3.232000</x:v>
+        <x:v>6.619000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1.550000</x:v>
+        <x:v>4.202000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>6.037000</x:v>
+        <x:v>1.303000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>8.260000</x:v>
+        <x:v>0.770000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>5.398000</x:v>
+        <x:v>2.781000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>2.259000</x:v>
+        <x:v>3.297000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-08 11:00:00</x:v>
+        <x:v>2026-08-22 11:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 13:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>5.961000</x:v>
+        <x:v>3.221000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>3.773000</x:v>
+        <x:v>6.919000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1.613000</x:v>
+        <x:v>4.163000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>6.104000</x:v>
+        <x:v>1.424000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>8.270000</x:v>
+        <x:v>0.614000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>5.369000</x:v>
+        <x:v>2.637000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.735000</x:v>
+        <x:v>2.843000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-08 10:00:00</x:v>
+        <x:v>2026-08-22 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-08 12:00:00</x:v>
+        <x:v>2026-08-22 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>5.994000</x:v>
+        <x:v>3.091000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>2.770000</x:v>
+        <x:v>6.389000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1.181000</x:v>
+        <x:v>4.132000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>6.096000</x:v>
+        <x:v>1.452000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>8.009000</x:v>
+        <x:v>0.702000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>5.487000</x:v>
+        <x:v>2.344000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2.815000</x:v>
+        <x:v>1.968000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-08 09:00:00</x:v>
+        <x:v>2026-08-22 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-08 11:00:00</x:v>
+        <x:v>2026-08-22 11:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>5.461000</x:v>
+        <x:v>2.834000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>1.174000</x:v>
+        <x:v>6.277000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.665000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>4.866000</x:v>
+        <x:v>1.464000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>7.938000</x:v>
+        <x:v>0.835000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>4.620000</x:v>
+        <x:v>1.744000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.791000</x:v>
+        <x:v>1.707000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-08 08:00:00</x:v>
+        <x:v>2026-08-22 08:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-08 10:00:00</x:v>
+        <x:v>2026-08-22 10:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>5.336000</x:v>
+        <x:v>0.239000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>0.963000</x:v>
+        <x:v>5.544000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.413000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>4.185000</x:v>
+        <x:v>0.215000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>6.595000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>3.855000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.343000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-08 07:00:00</x:v>
+        <x:v>2026-08-22 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-08 09:00:00</x:v>
+        <x:v>2026-08-22 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>2.727000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.046000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.163000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>2.565000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>4.704000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>2.305000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.573000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-08 06:00:00</x:v>
+        <x:v>2026-08-22 06:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-08 08:00:00</x:v>
+        <x:v>2026-08-22 08:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>1.119000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.460000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.833000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>3.893000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-08 05:00:00</x:v>
+        <x:v>2026-08-22 05:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-08 07:00:00</x:v>
+        <x:v>2026-08-22 07:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>1.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.450000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.617000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>3.404000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-08 04:00:00</x:v>
+        <x:v>2026-08-22 04:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-08 06:00:00</x:v>
+        <x:v>2026-08-22 06:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>1.179000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.914000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.448000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.291000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>3.899000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>1.691000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-08 03:00:00</x:v>
+        <x:v>2026-08-22 03:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-08 05:00:00</x:v>
+        <x:v>2026-08-22 05:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>3.645000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>1.614000</x:v>
+        <x:v>4.783000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.750000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>2.034000</x:v>
+        <x:v>0.776000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>4.866000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>3.213000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.129000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-08 02:00:00</x:v>
+        <x:v>2026-08-22 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-08 04:00:00</x:v>
+        <x:v>2026-08-22 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>2.868000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>2.400000</x:v>
+        <x:v>4.818000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.157000</x:v>
+        <x:v>4.132000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.531000</x:v>
+        <x:v>1.418000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>4.529000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>3.384000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.685000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-08 01:00:00</x:v>
+        <x:v>2026-08-22 01:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-08 03:00:00</x:v>
+        <x:v>2026-08-22 03:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>2.876000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>2.629000</x:v>
+        <x:v>4.800000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.155000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.576000</x:v>
+        <x:v>1.472000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>4.075000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>3.411000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.678000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-08 02:00:00</x:v>
+        <x:v>2026-08-22 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>2.463000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>2.730000</x:v>
+        <x:v>4.570000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.942000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.388000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>3.640000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>2.518000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-07 23:00:00</x:v>
+        <x:v>2026-08-21 23:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-08 01:00:00</x:v>
+        <x:v>2026-08-22 01:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>2.295000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>2.323000</x:v>
+        <x:v>4.077000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.916000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.920000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>2.901000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>2.743000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-07 22:00:00</x:v>
+        <x:v>2026-08-21 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>1.133000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>1.183000</x:v>
+        <x:v>3.071000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.459000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>2.685000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>2.575000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-07 21:00:00</x:v>
+        <x:v>2026-08-21 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-07 23:00:00</x:v>
+        <x:v>2026-08-21 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>0.125000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-07 20:00:00</x:v>
+        <x:v>2026-08-21 20:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-07 22:00:00</x:v>
+        <x:v>2026-08-21 22:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.386000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-07 19:00:00</x:v>
+        <x:v>2026-08-21 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-07 21:00:00</x:v>
+        <x:v>2026-08-21 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.589000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-07 18:00:00</x:v>
+        <x:v>2026-08-21 18:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-07 20:00:00</x:v>
+        <x:v>2026-08-21 20:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.764000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>