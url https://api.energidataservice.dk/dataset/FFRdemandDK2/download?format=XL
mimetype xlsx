--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R9421b6beb4b04d1fbd4d763fb270b5c8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rba8e6dfe53104bfcb61877ebf3354fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9421b6beb4b04d1fbd4d763fb270b5c8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba8e6dfe53104bfcb61877ebf3354fe0" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ffrupdemandd1</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ffrupdemandd2</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ffrupdemandd3</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ffrupdemandd4</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ffrupdemandd5</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ffrupdemandd6</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ffrupdemandd7</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.117000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.042000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.339000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0.186000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>4.253000</x:v>
+        <x:v>6.213000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>1.684000</x:v>
+        <x:v>5.131000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.111000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.346000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.614000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.352000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>3.019000</x:v>
+        <x:v>5.183000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>1.437000</x:v>
+        <x:v>3.823000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.664000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.803000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.061000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.536000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>2.874000</x:v>
+        <x:v>3.774000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>1.456000</x:v>
+        <x:v>2.956000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.634000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.122000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.839000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.659000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>3.430000</x:v>
+        <x:v>3.207000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>1.668000</x:v>
+        <x:v>1.787000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.112000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.186000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.461000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>3.387000</x:v>
+        <x:v>1.847000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>1.842000</x:v>
+        <x:v>0.655000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.757000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.593000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.820000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>4.435000</x:v>
+        <x:v>1.902000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>3.787000</x:v>
+        <x:v>0.677000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.105000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.190000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.895000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.986000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6.224000</x:v>
+        <x:v>1.824000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>4.705000</x:v>
+        <x:v>0.720000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.538000</x:v>
+        <x:v>0.484000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.886000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.118000</x:v>
+        <x:v>9.603000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>7.301000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2.498000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>6.817000</x:v>
+        <x:v>2.474000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>5.744000</x:v>
+        <x:v>3.670000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.597000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>0.689000</x:v>
+        <x:v>6.345000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>1.542000</x:v>
+        <x:v>11.180000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1.189000</x:v>
+        <x:v>9.848000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>3.574000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>7.693000</x:v>
+        <x:v>4.290000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>6.884000</x:v>
+        <x:v>6.326000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.095000</x:v>
+        <x:v>7.167000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>0.984000</x:v>
+        <x:v>7.027000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1.983000</x:v>
+        <x:v>10.836000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1.453000</x:v>
+        <x:v>9.834000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>4.014000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>7.467000</x:v>
+        <x:v>5.621000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>6.856000</x:v>
+        <x:v>7.390000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>7.723000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>1.236000</x:v>
+        <x:v>7.171000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>2.087000</x:v>
+        <x:v>11.579000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>1.616000</x:v>
+        <x:v>9.437000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>4.094000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>7.585000</x:v>
+        <x:v>4.396000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>7.042000</x:v>
+        <x:v>6.635000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1.078000</x:v>
+        <x:v>7.325000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>1.236000</x:v>
+        <x:v>7.601000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>1.761000</x:v>
+        <x:v>11.222000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.970000</x:v>
+        <x:v>9.103000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2.854000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>7.006000</x:v>
+        <x:v>2.107000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>7.065000</x:v>
+        <x:v>6.049000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.946000</x:v>
+        <x:v>7.503000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>1.093000</x:v>
+        <x:v>6.390000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>1.599000</x:v>
+        <x:v>10.236000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.557000</x:v>
+        <x:v>8.443000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1.667000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>6.793000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>7.078000</x:v>
+        <x:v>2.659000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1.001000</x:v>
+        <x:v>4.313000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>0.798000</x:v>
+        <x:v>4.177000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>1.175000</x:v>
+        <x:v>10.114000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.878000</x:v>
+        <x:v>6.471000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.318000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>6.287000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>6.605000</x:v>
+        <x:v>0.177000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.571000</x:v>
+        <x:v>2.394000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>0.141000</x:v>
+        <x:v>3.747000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.282000</x:v>
+        <x:v>9.583000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.043000</x:v>
+        <x:v>6.239000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>5.003000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>5.462000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.280000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.028000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.767000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.135000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>4.461000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>4.998000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.523000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.163000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.657000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.800000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>4.202000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>4.980000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.195000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.052000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.599000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.215000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>5.387000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>5.592000</x:v>
+        <x:v>2.833000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>4.923000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.560000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.878000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.094000</x:v>
+        <x:v>7.852000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.750000</x:v>
+        <x:v>1.172000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>5.838000</x:v>
+        <x:v>0.520000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>6.243000</x:v>
+        <x:v>5.184000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1.937000</x:v>
+        <x:v>7.375000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>0.271000</x:v>
+        <x:v>8.800000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.973000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.376000</x:v>
+        <x:v>8.026000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>1.342000</x:v>
+        <x:v>1.853000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>5.820000</x:v>
+        <x:v>0.580000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>6.187000</x:v>
+        <x:v>6.702000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>2.464000</x:v>
+        <x:v>8.008000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>0.313000</x:v>
+        <x:v>8.739000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>11.089000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.594000</x:v>
+        <x:v>8.159000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>3.018000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>5.572000</x:v>
+        <x:v>1.465000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>6.163000</x:v>
+        <x:v>7.534000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>2.513000</x:v>
+        <x:v>7.828000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.716000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.929000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.305000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>1.140000</x:v>
+        <x:v>2.392000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>5.205000</x:v>
+        <x:v>0.628000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>5.939000</x:v>
+        <x:v>7.636000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.793000</x:v>
+        <x:v>7.898000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.358000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.711000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.986000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>1.556000</x:v>
+        <x:v>1.470000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>5.516000</x:v>
+        <x:v>0.579000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>5.243000</x:v>
+        <x:v>8.296000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.869000</x:v>
+        <x:v>7.934000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.686000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.655000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.144000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>1.138000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>3.972000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>4.439000</x:v>
+        <x:v>8.537000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1.370000</x:v>
+        <x:v>8.009000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.337000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.209000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.554000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.770000</x:v>
+        <x:v>6.158000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.678000</x:v>
+        <x:v>6.618000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.542000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.234000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.990000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.396000</x:v>
+        <x:v>5.233000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.219000</x:v>
+        <x:v>4.497000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.348000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.093000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.362000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.298000</x:v>
+        <x:v>4.715000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.127000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.638000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.425000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.349000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.732000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.262000</x:v>
+        <x:v>2.709000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.067000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.909000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.262000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.233000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>2.207000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.549000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.422000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.852000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>1.089000</x:v>
+        <x:v>2.735000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1.818000</x:v>
+        <x:v>2.095000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.068000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.947000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.445000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.415000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>2.671000</x:v>
+        <x:v>2.685000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>2.182000</x:v>
+        <x:v>2.222000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>0.178000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.102000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.834000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.998000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>2.191000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>4.308000</x:v>
+        <x:v>4.522000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>3.490000</x:v>
+        <x:v>4.955000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>2.199000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.972000</x:v>
+        <x:v>3.490000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.734000</x:v>
+        <x:v>10.332000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.555000</x:v>
+        <x:v>10.705000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>4.026000</x:v>
+        <x:v>1.355000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>5.448000</x:v>
+        <x:v>5.572000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>4.537000</x:v>
+        <x:v>6.516000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>2.498000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>0.443000</x:v>
+        <x:v>3.365000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.748000</x:v>
+        <x:v>10.078000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.672000</x:v>
+        <x:v>10.265000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>3.818000</x:v>
+        <x:v>2.459000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>5.349000</x:v>
+        <x:v>6.493000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>4.744000</x:v>
+        <x:v>7.258000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>2.757000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>0.922000</x:v>
+        <x:v>3.707000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1.270000</x:v>
+        <x:v>10.387000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.451000</x:v>
+        <x:v>9.972000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>3.964000</x:v>
+        <x:v>0.359000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>4.952000</x:v>
+        <x:v>5.261000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>5.067000</x:v>
+        <x:v>6.963000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1.687000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1.187000</x:v>
+        <x:v>3.371000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1.259000</x:v>
+        <x:v>9.970000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.565000</x:v>
+        <x:v>9.205000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>2.839000</x:v>
+        <x:v>0.213000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>4.655000</x:v>
+        <x:v>2.677000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>5.002000</x:v>
+        <x:v>6.298000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>0.898000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>1.129000</x:v>
+        <x:v>2.481000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1.177000</x:v>
+        <x:v>9.805000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.607000</x:v>
+        <x:v>7.832000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>2.401000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>4.623000</x:v>
+        <x:v>1.593000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>4.924000</x:v>
+        <x:v>3.547000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>0.637000</x:v>
+        <x:v>0.142000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0.975000</x:v>
+        <x:v>9.049000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.842000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>1.576000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>4.094000</x:v>
+        <x:v>0.233000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>3.693000</x:v>
+        <x:v>2.262000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.184000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.308000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.042000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>2.779000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.191000</x:v>
+        <x:v>0.533000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.470000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.817000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>1.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>1.295000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.942000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.167000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.981000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>2.069000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>2.855000</x:v>
+        <x:v>2.827000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.172000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.182000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.161000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.011000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>3.112000</x:v>
+        <x:v>0.626000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>2.592000</x:v>
+        <x:v>4.860000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>1.836000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.729000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.389000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.095000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1.091000</x:v>
+        <x:v>3.469000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>4.248000</x:v>
+        <x:v>3.076000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>3.162000</x:v>
+        <x:v>8.026000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>3.176000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.987000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.880000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.678000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>1.586000</x:v>
+        <x:v>4.482000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>4.286000</x:v>
+        <x:v>3.243000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>3.166000</x:v>
+        <x:v>8.831000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>3.037000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.398000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.052000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.850000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>1.837000</x:v>
+        <x:v>4.294000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>4.181000</x:v>
+        <x:v>3.180000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2.448000</x:v>
+        <x:v>9.018000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>2.966000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.276000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.201000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.688000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>1.181000</x:v>
+        <x:v>4.010000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>2.830000</x:v>
+        <x:v>3.380000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>2.092000</x:v>
+        <x:v>8.837000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>2.788000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.351000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.103000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.007000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>1.049000</x:v>
+        <x:v>2.945000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>3.056000</x:v>
+        <x:v>2.528000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1.881000</x:v>
+        <x:v>8.994000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>2.374000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.339000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.733000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>2.688000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>1.490000</x:v>
+        <x:v>1.994000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.705000</x:v>
+        <x:v>9.193000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>2.391000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.993000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.235000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.280000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.808000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.126000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.022000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>1.133000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.320000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.649000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.814000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.667000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.507000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>0.353000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.151000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.645000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.380000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.459000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.100000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>0.244000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.413000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.191000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.787000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.387000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.762000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.807000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.256000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.709000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>0.556000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.742000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.107000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.982000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.238000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>2.796000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.967000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.145000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.387000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>1.553000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2.084000</x:v>
+        <x:v>5.687000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>3.987000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>0.491000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.092000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.610000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>8.271000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>2.993000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>3.551000</x:v>
+        <x:v>6.533000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>5.635000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>2.261000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.037000</x:v>
+        <x:v>4.346000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.268000</x:v>
+        <x:v>9.516000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>1.714000</x:v>
+        <x:v>10.141000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>4.185000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>4.890000</x:v>
+        <x:v>7.551000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>5.671000</x:v>
+        <x:v>1.613000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>2.729000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.313000</x:v>
+        <x:v>4.323000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.519000</x:v>
+        <x:v>8.529000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>2.013000</x:v>
+        <x:v>10.061000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>4.367000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>5.043000</x:v>
+        <x:v>7.603000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>6.089000</x:v>
+        <x:v>1.354000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>2.643000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>4.578000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.981000</x:v>
+        <x:v>8.436000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>1.898000</x:v>
+        <x:v>10.685000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>4.563000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>4.947000</x:v>
+        <x:v>7.624000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>6.041000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1.746000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>4.195000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.887000</x:v>
+        <x:v>8.402000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>1.780000</x:v>
+        <x:v>9.980000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>4.487000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>4.543000</x:v>
+        <x:v>6.765000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>5.788000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>1.491000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.348000</x:v>
+        <x:v>3.805000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.894000</x:v>
+        <x:v>7.552000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1.288000</x:v>
+        <x:v>8.883000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>3.136000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>4.231000</x:v>
+        <x:v>5.873000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>4.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.712000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.643000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.721000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>2.520000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2.771000</x:v>
+        <x:v>4.839000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>3.546000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.086000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.646000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.792000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.533000</x:v>
+        <x:v>4.375000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>3.037000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.349000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.592000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.115000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.039000</x:v>
+        <x:v>4.265000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>3.392000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.392000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.095000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.313000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.949000</x:v>
+        <x:v>4.807000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>4.338000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.024000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.852000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.723000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.606000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>1.962000</x:v>
+        <x:v>5.305000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>4.679000</x:v>
+        <x:v>1.097000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>2.144000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.902000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.226000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.614000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>1.485000</x:v>
+        <x:v>4.238000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>2.848000</x:v>
+        <x:v>7.202000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>4.879000</x:v>
+        <x:v>1.813000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>3.024000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.150000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.432000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.650000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>1.543000</x:v>
+        <x:v>5.621000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2.574000</x:v>
+        <x:v>7.254000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>4.405000</x:v>
+        <x:v>2.211000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>2.860000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.516000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.710000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.222000</x:v>
+        <x:v>9.523000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>1.556000</x:v>
+        <x:v>6.240000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2.351000</x:v>
+        <x:v>7.156000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>1.729000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>2.889000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.437000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.616000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.698000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>1.096000</x:v>
+        <x:v>5.221000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>2.256000</x:v>
+        <x:v>6.612000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>3.894000</x:v>
+        <x:v>0.951000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>2.983000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.157000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.589000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.363000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1.267000</x:v>
+        <x:v>4.964000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2.555000</x:v>
+        <x:v>6.514000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>2.852000</x:v>
+        <x:v>1.098000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>2.459000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.730000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.701000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.847000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.322000</x:v>
+        <x:v>5.056000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.471000</x:v>
+        <x:v>5.385000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-06 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>0.417000</x:v>
+        <x:v>2.971000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>3.109000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.124000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.781000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.397000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.474000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.685000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-06 20:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.003000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>2.373000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.050000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.710000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.016000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.126000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-06 19:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-06 21:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.737000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>1.916000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.293000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.611000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.085000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.805000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 18:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-06 20:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.253000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>1.880000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.293000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.982000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.026000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.357000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 17:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-06 19:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>1.816000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.035000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.814000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.373000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.304000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-22 16:00:00</x:v>
+        <x:v>2026-10-06 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.317000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>2.109000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.167000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.071000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.060000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-22 15:00:00</x:v>
+        <x:v>2026-10-06 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.145000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>3.551000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.017000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.212000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.130000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.724000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.308000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-22 14:00:00</x:v>
+        <x:v>2026-10-06 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-22 16:00:00</x:v>
+        <x:v>2026-10-06 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>1.281000</x:v>
+        <x:v>2.818000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>4.921000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>3.240000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.924000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.155000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.922000</x:v>
+        <x:v>8.504000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1.578000</x:v>
+        <x:v>3.568000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-22 13:00:00</x:v>
+        <x:v>2026-10-06 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-22 15:00:00</x:v>
+        <x:v>2026-10-06 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>2.962000</x:v>
+        <x:v>5.597000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>6.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>4.236000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1.294000</x:v>
+        <x:v>4.603000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.480000</x:v>
+        <x:v>9.336000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>2.251000</x:v>
+        <x:v>10.088000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.687000</x:v>
+        <x:v>2.477000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-22 12:00:00</x:v>
+        <x:v>2026-10-06 12:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-22 14:00:00</x:v>
+        <x:v>2026-10-06 14:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>3.802000</x:v>
+        <x:v>5.994000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>6.619000</x:v>
+        <x:v>1.866000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>4.202000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>1.303000</x:v>
+        <x:v>5.560000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.770000</x:v>
+        <x:v>9.487000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>2.781000</x:v>
+        <x:v>9.905000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>3.297000</x:v>
+        <x:v>2.303000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-22 11:00:00</x:v>
+        <x:v>2026-10-06 11:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-22 13:00:00</x:v>
+        <x:v>2026-10-06 13:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>3.221000</x:v>
+        <x:v>6.161000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>6.919000</x:v>
+        <x:v>1.683000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>4.163000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>1.424000</x:v>
+        <x:v>6.481000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.614000</x:v>
+        <x:v>9.572000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>2.637000</x:v>
+        <x:v>10.056000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2.843000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-22 10:00:00</x:v>
+        <x:v>2026-10-06 10:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-22 12:00:00</x:v>
+        <x:v>2026-10-06 12:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>3.091000</x:v>
+        <x:v>5.040000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>6.389000</x:v>
+        <x:v>0.981000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>4.132000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>1.452000</x:v>
+        <x:v>5.653000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.702000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>2.344000</x:v>
+        <x:v>9.847000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>1.968000</x:v>
+        <x:v>0.213000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-22 09:00:00</x:v>
+        <x:v>2026-10-06 09:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-22 11:00:00</x:v>
+        <x:v>2026-10-06 11:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>2.834000</x:v>
+        <x:v>4.018000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>6.277000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>3.665000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>1.464000</x:v>
+        <x:v>4.889000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>8.786000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>1.744000</x:v>
+        <x:v>9.113000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1.707000</x:v>
+        <x:v>0.283000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-22 08:00:00</x:v>
+        <x:v>2026-10-06 08:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-22 10:00:00</x:v>
+        <x:v>2026-10-06 10:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>0.239000</x:v>
+        <x:v>1.747000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>5.544000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1.413000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.215000</x:v>
+        <x:v>1.795000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.846000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.019000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-22 07:00:00</x:v>
+        <x:v>2026-10-06 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-22 09:00:00</x:v>
+        <x:v>2026-10-06 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.318000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>4.046000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.163000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.138000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.733000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.135000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-22 06:00:00</x:v>
+        <x:v>2026-10-06 06:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-22 08:00:00</x:v>
+        <x:v>2026-10-06 08:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.606000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>4.460000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.056000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.378000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.367000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-22 05:00:00</x:v>
+        <x:v>2026-10-06 05:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-22 07:00:00</x:v>
+        <x:v>2026-10-06 07:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.652000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>4.450000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.275000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.558000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.869000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-22 04:00:00</x:v>
+        <x:v>2026-10-06 04:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-22 06:00:00</x:v>
+        <x:v>2026-10-06 06:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.814000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>4.914000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1.448000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.860000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.454000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.683000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.873000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-22 03:00:00</x:v>
+        <x:v>2026-10-06 03:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-22 05:00:00</x:v>
+        <x:v>2026-10-06 05:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.414000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>4.783000</x:v>
+        <x:v>2.523000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>3.750000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.776000</x:v>
+        <x:v>8.189000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.092000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.533000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.081000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-22 02:00:00</x:v>
+        <x:v>2026-10-06 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-22 04:00:00</x:v>
+        <x:v>2026-10-06 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.414000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>4.818000</x:v>
+        <x:v>3.073000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>4.132000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1.418000</x:v>
+        <x:v>8.366000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.938000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.550000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.911000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-22 01:00:00</x:v>
+        <x:v>2026-10-06 01:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-22 03:00:00</x:v>
+        <x:v>2026-10-06 03:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.896000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>4.800000</x:v>
+        <x:v>3.044000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>4.155000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1.472000</x:v>
+        <x:v>8.296000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.065000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.294000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.395000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-22 00:00:00</x:v>
+        <x:v>2026-10-06 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-22 02:00:00</x:v>
+        <x:v>2026-10-06 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.613000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>4.570000</x:v>
+        <x:v>2.869000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>3.942000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1.388000</x:v>
+        <x:v>8.004000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.075000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.949000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.417000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-21 23:00:00</x:v>
+        <x:v>2026-10-05 23:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-22 01:00:00</x:v>
+        <x:v>2026-10-06 01:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.334000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>4.077000</x:v>
+        <x:v>2.796000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>3.916000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.920000</x:v>
+        <x:v>7.771000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.541000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.513000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.882000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-21 22:00:00</x:v>
+        <x:v>2026-10-05 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-22 00:00:00</x:v>
+        <x:v>2026-10-06 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.423000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>3.071000</x:v>
+        <x:v>3.179000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>3.459000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.836000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.505000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.052000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.447000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-21 21:00:00</x:v>
+        <x:v>2026-10-05 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-21 23:00:00</x:v>
+        <x:v>2026-10-05 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.618000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.976000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.605000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.560000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.106000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-21 20:00:00</x:v>
+        <x:v>2026-10-05 20:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-21 22:00:00</x:v>
+        <x:v>2026-10-05 22:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.383000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.979000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.565000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.207000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.911000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-21 19:00:00</x:v>
+        <x:v>2026-10-05 19:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-21 21:00:00</x:v>
+        <x:v>2026-10-05 21:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.495000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.584000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.665000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.002000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.668000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-21 18:00:00</x:v>
+        <x:v>2026-10-05 18:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-21 20:00:00</x:v>
+        <x:v>2026-10-05 20:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.128000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.264000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.734000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.950000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.987000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>