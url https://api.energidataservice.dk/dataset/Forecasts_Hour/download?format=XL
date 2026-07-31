--- v0 (2026-05-03)
+++ v1 (2026-07-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R66548927030948eea5205e7b880cdfa4"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfa232b25485445f6b0999c1ddfa683a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66548927030948eea5205e7b880cdfa4" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa232b25485445f6b0999c1ddfa683a1" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3287 +191,3311 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ForecastDayAhead</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ForecastIntraday</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Forecast5Hour</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Forecast1Hour</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ForecastCurrent</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TimestampUTC</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>TimestampDK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>246.000000</x:v>
+        <x:v>198.750000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>266.625000</x:v>
+        <x:v>258.833344</x:v>
       </x:c>
       <x:c r="G2" s="2"/>
       <x:c r="H2" s="2"/>
       <x:c r="I2" t="n" s="2">
-        <x:v>249.541672</x:v>
+        <x:v>255.500000</x:v>
       </x:c>
       <x:c r="J2" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K2" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>166.958328</x:v>
+        <x:v>251.750000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>196.583328</x:v>
+        <x:v>232.208328</x:v>
       </x:c>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" t="n" s="2">
-        <x:v>197.875000</x:v>
+        <x:v>230.708328</x:v>
       </x:c>
       <x:c r="J3" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K3" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" s="2"/>
       <x:c r="H4" s="2"/>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K4" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>364.416656</x:v>
+        <x:v>167.916672</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>93.458336</x:v>
+        <x:v>123.333336</x:v>
       </x:c>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
       <x:c r="I5" t="n" s="2">
-        <x:v>115.416664</x:v>
+        <x:v>158.125000</x:v>
       </x:c>
       <x:c r="J5" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K5" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>34.541668</x:v>
+        <x:v>33.625000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>34.125000</x:v>
+        <x:v>65.208336</x:v>
       </x:c>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
       <x:c r="I6" t="n" s="2">
-        <x:v>30.375000</x:v>
+        <x:v>56.833332</x:v>
       </x:c>
       <x:c r="J6" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K6" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-03 23:00:00</x:v>
+        <x:v>2026-07-31 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K7" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>245.833328</x:v>
+        <x:v>198.875000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>273.750000</x:v>
+        <x:v>251.958328</x:v>
       </x:c>
       <x:c r="G8" s="2"/>
       <x:c r="H8" s="2"/>
       <x:c r="I8" t="n" s="2">
-        <x:v>260.625000</x:v>
+        <x:v>237.125000</x:v>
       </x:c>
       <x:c r="J8" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K8" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>132.875000</x:v>
+        <x:v>254.291672</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>165.250000</x:v>
+        <x:v>255.291672</x:v>
       </x:c>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
       <x:c r="I9" t="n" s="2">
-        <x:v>164.541672</x:v>
+        <x:v>278.583344</x:v>
       </x:c>
       <x:c r="J9" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K9" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" s="2"/>
       <x:c r="H10" s="2"/>
       <x:c r="I10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K10" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>403.875000</x:v>
+        <x:v>134.750000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>91.833336</x:v>
       </x:c>
       <x:c r="G11" s="2"/>
       <x:c r="H11" s="2"/>
       <x:c r="I11" t="n" s="2">
-        <x:v>102.750000</x:v>
+        <x:v>112.625000</x:v>
       </x:c>
       <x:c r="J11" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K11" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>26.958334</x:v>
+        <x:v>27.583334</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>21.125000</x:v>
+        <x:v>71.083336</x:v>
       </x:c>
       <x:c r="G12" s="2"/>
       <x:c r="H12" s="2"/>
       <x:c r="I12" t="n" s="2">
-        <x:v>26.250000</x:v>
+        <x:v>58.208332</x:v>
       </x:c>
       <x:c r="J12" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K12" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-03 22:00:00</x:v>
+        <x:v>2026-07-31 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" s="2"/>
       <x:c r="H13" s="2"/>
       <x:c r="I13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K13" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>265.208344</x:v>
+        <x:v>184.333328</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>271.541656</x:v>
+        <x:v>235.625000</x:v>
       </x:c>
       <x:c r="G14" s="2"/>
       <x:c r="H14" s="2"/>
       <x:c r="I14" t="n" s="2">
-        <x:v>267.625000</x:v>
+        <x:v>227.041672</x:v>
       </x:c>
       <x:c r="J14" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K14" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>106.375000</x:v>
+        <x:v>296.625000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>142.083328</x:v>
+        <x:v>290.291656</x:v>
       </x:c>
       <x:c r="G15" s="2"/>
       <x:c r="H15" s="2"/>
       <x:c r="I15" t="n" s="2">
-        <x:v>152.041672</x:v>
+        <x:v>368.083344</x:v>
       </x:c>
       <x:c r="J15" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K15" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.007500</x:v>
+        <x:v>2.703750</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.012500</x:v>
+        <x:v>2.348750</x:v>
       </x:c>
       <x:c r="G16" s="2"/>
       <x:c r="H16" s="2"/>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.012917</x:v>
+        <x:v>2.568750</x:v>
       </x:c>
       <x:c r="J16" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K16" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>346.125000</x:v>
+        <x:v>112.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>112.208336</x:v>
+        <x:v>67.000000</x:v>
       </x:c>
       <x:c r="G17" s="2"/>
       <x:c r="H17" s="2"/>
       <x:c r="I17" t="n" s="2">
-        <x:v>116.333336</x:v>
+        <x:v>71.750000</x:v>
       </x:c>
       <x:c r="J17" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K17" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>25.208334</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>13.833333</x:v>
+        <x:v>60.583332</x:v>
       </x:c>
       <x:c r="G18" s="2"/>
       <x:c r="H18" s="2"/>
       <x:c r="I18" t="n" s="2">
-        <x:v>14.166667</x:v>
+        <x:v>58.625000</x:v>
       </x:c>
       <x:c r="J18" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K18" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-03 21:00:00</x:v>
+        <x:v>2026-07-31 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.084167</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.087083</x:v>
       </x:c>
       <x:c r="G19" s="2"/>
       <x:c r="H19" s="2"/>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.087083</x:v>
       </x:c>
       <x:c r="J19" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K19" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>271.333344</x:v>
+        <x:v>183.125000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>257.500000</x:v>
+        <x:v>222.375000</x:v>
       </x:c>
       <x:c r="G20" s="2"/>
       <x:c r="H20" s="2"/>
       <x:c r="I20" t="n" s="2">
-        <x:v>245.583328</x:v>
+        <x:v>243.583328</x:v>
       </x:c>
       <x:c r="J20" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K20" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>92.250000</x:v>
+        <x:v>385.208344</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>141.916672</x:v>
+        <x:v>355.791656</x:v>
       </x:c>
       <x:c r="G21" s="2"/>
       <x:c r="H21" s="2"/>
       <x:c r="I21" t="n" s="2">
-        <x:v>144.291672</x:v>
+        <x:v>472.958344</x:v>
       </x:c>
       <x:c r="J21" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K21" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>22.508333</x:v>
+        <x:v>125.397499</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>25.378750</x:v>
+        <x:v>97.757500</x:v>
       </x:c>
       <x:c r="G22" s="2"/>
       <x:c r="H22" s="2"/>
       <x:c r="I22" t="n" s="2">
-        <x:v>25.552917</x:v>
+        <x:v>106.000420</x:v>
       </x:c>
       <x:c r="J22" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K22" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>315.208344</x:v>
+        <x:v>84.500000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>118.833336</x:v>
+        <x:v>70.750000</x:v>
       </x:c>
       <x:c r="G23" s="2"/>
       <x:c r="H23" s="2"/>
       <x:c r="I23" t="n" s="2">
-        <x:v>122.208336</x:v>
+        <x:v>61.041668</x:v>
       </x:c>
       <x:c r="J23" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K23" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>25.875000</x:v>
+        <x:v>25.041666</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>12.833333</x:v>
+        <x:v>53.583332</x:v>
       </x:c>
       <x:c r="G24" s="2"/>
       <x:c r="H24" s="2"/>
       <x:c r="I24" t="n" s="2">
-        <x:v>16.041666</x:v>
+        <x:v>60.833332</x:v>
       </x:c>
       <x:c r="J24" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K24" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-03 20:00:00</x:v>
+        <x:v>2026-07-31 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>10.613750</x:v>
+        <x:v>22.912916</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>9.280833</x:v>
+        <x:v>26.306667</x:v>
       </x:c>
       <x:c r="G25" s="2"/>
       <x:c r="H25" s="2"/>
       <x:c r="I25" t="n" s="2">
-        <x:v>8.852917</x:v>
+        <x:v>24.459583</x:v>
       </x:c>
       <x:c r="J25" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K25" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>259.583344</x:v>
+        <x:v>193.125000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>224.750000</x:v>
+        <x:v>207.291672</x:v>
       </x:c>
       <x:c r="G26" s="2"/>
       <x:c r="H26" s="2"/>
       <x:c r="I26" t="n" s="2">
-        <x:v>197.708328</x:v>
+        <x:v>241.833328</x:v>
       </x:c>
       <x:c r="J26" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K26" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>94.083336</x:v>
+        <x:v>429.208344</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>157.875000</x:v>
+        <x:v>421.708344</x:v>
       </x:c>
       <x:c r="G27" s="2"/>
       <x:c r="H27" s="2"/>
       <x:c r="I27" t="n" s="2">
-        <x:v>145.958328</x:v>
+        <x:v>531.250000</x:v>
       </x:c>
       <x:c r="J27" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K27" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>102.880836</x:v>
+        <x:v>434.986664</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>121.015831</x:v>
+        <x:v>321.298340</x:v>
       </x:c>
       <x:c r="G28" s="2"/>
       <x:c r="H28" s="2"/>
       <x:c r="I28" t="n" s="2">
-        <x:v>120.636253</x:v>
+        <x:v>340.684570</x:v>
       </x:c>
       <x:c r="J28" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K28" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>257.208344</x:v>
+        <x:v>51.791668</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>112.916664</x:v>
+        <x:v>58.708332</x:v>
       </x:c>
       <x:c r="G29" s="2"/>
       <x:c r="H29" s="2"/>
       <x:c r="I29" t="n" s="2">
-        <x:v>88.875000</x:v>
+        <x:v>49.458332</x:v>
       </x:c>
       <x:c r="J29" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K29" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>21.541666</x:v>
+        <x:v>27.541666</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>11.375000</x:v>
+        <x:v>40.250000</x:v>
       </x:c>
       <x:c r="G30" s="2"/>
       <x:c r="H30" s="2"/>
       <x:c r="I30" t="n" s="2">
-        <x:v>23.041666</x:v>
+        <x:v>51.916668</x:v>
       </x:c>
       <x:c r="J30" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K30" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-03 19:00:00</x:v>
+        <x:v>2026-07-31 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>73.829170</x:v>
+        <x:v>112.110420</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>72.627914</x:v>
+        <x:v>127.445419</x:v>
       </x:c>
       <x:c r="G31" s="2"/>
       <x:c r="H31" s="2"/>
       <x:c r="I31" t="n" s="2">
-        <x:v>70.507080</x:v>
+        <x:v>115.254997</x:v>
       </x:c>
       <x:c r="J31" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K31" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>232.208328</x:v>
+        <x:v>168.625000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>172.333328</x:v>
+        <x:v>185.458328</x:v>
       </x:c>
       <x:c r="G32" s="2"/>
       <x:c r="H32" s="2"/>
       <x:c r="I32" t="n" s="2">
-        <x:v>147.500000</x:v>
+        <x:v>214.000000</x:v>
       </x:c>
       <x:c r="J32" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K32" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>100.041664</x:v>
+        <x:v>471.375000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>176.916672</x:v>
+        <x:v>467.500000</x:v>
       </x:c>
       <x:c r="G33" s="2"/>
       <x:c r="H33" s="2"/>
       <x:c r="I33" t="n" s="2">
-        <x:v>155.250000</x:v>
+        <x:v>566.166687</x:v>
       </x:c>
       <x:c r="J33" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K33" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>211.739578</x:v>
+        <x:v>789.728333</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>253.928329</x:v>
+        <x:v>579.524597</x:v>
       </x:c>
       <x:c r="G34" s="2"/>
       <x:c r="H34" s="2"/>
       <x:c r="I34" t="n" s="2">
-        <x:v>254.231247</x:v>
+        <x:v>609.396240</x:v>
       </x:c>
       <x:c r="J34" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K34" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>188.083328</x:v>
+        <x:v>27.250000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>68.500000</x:v>
+        <x:v>23.583334</x:v>
       </x:c>
       <x:c r="G35" s="2"/>
       <x:c r="H35" s="2"/>
       <x:c r="I35" t="n" s="2">
-        <x:v>56.500000</x:v>
+        <x:v>22.750000</x:v>
       </x:c>
       <x:c r="J35" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K35" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>23.166666</x:v>
+        <x:v>29.333334</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>15.500000</x:v>
+        <x:v>32.958332</x:v>
       </x:c>
       <x:c r="G36" s="2"/>
       <x:c r="H36" s="2"/>
       <x:c r="I36" t="n" s="2">
-        <x:v>24.750000</x:v>
+        <x:v>37.583332</x:v>
       </x:c>
       <x:c r="J36" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K36" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-03 18:00:00</x:v>
+        <x:v>2026-07-31 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>169.927078</x:v>
+        <x:v>242.440826</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>175.390411</x:v>
+        <x:v>249.345413</x:v>
       </x:c>
       <x:c r="G37" s="2"/>
       <x:c r="H37" s="2"/>
       <x:c r="I37" t="n" s="2">
-        <x:v>170.820831</x:v>
+        <x:v>248.104172</x:v>
       </x:c>
       <x:c r="J37" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K37" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>193.833328</x:v>
+        <x:v>139.916672</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>141.000000</x:v>
+        <x:v>177.458328</x:v>
       </x:c>
       <x:c r="G38" s="2"/>
       <x:c r="H38" s="2"/>
       <x:c r="I38" t="n" s="2">
-        <x:v>120.041664</x:v>
+        <x:v>199.875000</x:v>
       </x:c>
       <x:c r="J38" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K38" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>102.833336</x:v>
+        <x:v>522.291687</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>194.041672</x:v>
+        <x:v>492.000000</x:v>
       </x:c>
       <x:c r="G39" s="2"/>
       <x:c r="H39" s="2"/>
       <x:c r="I39" t="n" s="2">
-        <x:v>167.416672</x:v>
+        <x:v>571.083313</x:v>
       </x:c>
       <x:c r="J39" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K39" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>397.024597</x:v>
+        <x:v>1040.760376</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>463.702087</x:v>
+        <x:v>762.582092</x:v>
       </x:c>
       <x:c r="G40" s="2"/>
       <x:c r="H40" s="2"/>
       <x:c r="I40" t="n" s="2">
-        <x:v>456.312500</x:v>
+        <x:v>852.883362</x:v>
       </x:c>
       <x:c r="J40" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K40" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>144.458328</x:v>
+        <x:v>15.750000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>48.333332</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="G41" s="2"/>
       <x:c r="H41" s="2"/>
       <x:c r="I41" t="n" s="2">
-        <x:v>39.458332</x:v>
+        <x:v>8.583333</x:v>
       </x:c>
       <x:c r="J41" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K41" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>21.333334</x:v>
+        <x:v>26.375000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>16.166666</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="G42" s="2"/>
       <x:c r="H42" s="2"/>
       <x:c r="I42" t="n" s="2">
-        <x:v>18.000000</x:v>
+        <x:v>30.166666</x:v>
       </x:c>
       <x:c r="J42" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K42" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-03 17:00:00</x:v>
+        <x:v>2026-07-31 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>289.029572</x:v>
+        <x:v>385.102081</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>331.539154</x:v>
+        <x:v>395.799591</x:v>
       </x:c>
       <x:c r="G43" s="2"/>
       <x:c r="H43" s="2"/>
       <x:c r="I43" t="n" s="2">
-        <x:v>317.659180</x:v>
+        <x:v>407.161652</x:v>
       </x:c>
       <x:c r="J43" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K43" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>132.458328</x:v>
+        <x:v>134.083328</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>98.125000</x:v>
-[...1 lines deleted...]
-      <x:c r="G44" s="2"/>
+        <x:v>168.041672</x:v>
+      </x:c>
+      <x:c r="G44" t="n" s="2">
+        <x:v>184.666672</x:v>
+      </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" t="n" s="2">
-        <x:v>90.583336</x:v>
+        <x:v>182.666672</x:v>
       </x:c>
       <x:c r="J44" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K44" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>102.000000</x:v>
+        <x:v>545.500000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>191.958328</x:v>
-[...1 lines deleted...]
-      <x:c r="G45" s="2"/>
+        <x:v>472.458344</x:v>
+      </x:c>
+      <x:c r="G45" t="n" s="2">
+        <x:v>570.958313</x:v>
+      </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" t="n" s="2">
-        <x:v>171.458328</x:v>
+        <x:v>561.250000</x:v>
       </x:c>
       <x:c r="J45" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K45" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>684.683350</x:v>
+        <x:v>1238.086670</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>786.452942</x:v>
-[...1 lines deleted...]
-      <x:c r="G46" s="2"/>
+        <x:v>894.545837</x:v>
+      </x:c>
+      <x:c r="G46" t="n" s="2">
+        <x:v>1040.485840</x:v>
+      </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" t="n" s="2">
-        <x:v>749.198303</x:v>
+        <x:v>1040.485840</x:v>
       </x:c>
       <x:c r="J46" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K46" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>112.583336</x:v>
+        <x:v>6.625000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>28.833334</x:v>
-[...1 lines deleted...]
-      <x:c r="G47" s="2"/>
+        <x:v>2.791667</x:v>
+      </x:c>
+      <x:c r="G47" t="n" s="2">
+        <x:v>1.750000</x:v>
+      </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" t="n" s="2">
-        <x:v>23.875000</x:v>
+        <x:v>1.750000</x:v>
       </x:c>
       <x:c r="J47" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K47" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>19.083334</x:v>
+        <x:v>25.291666</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>16.083334</x:v>
-[...1 lines deleted...]
-      <x:c r="G48" s="2"/>
+        <x:v>35.000000</x:v>
+      </x:c>
+      <x:c r="G48" t="n" s="2">
+        <x:v>27.958334</x:v>
+      </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" t="n" s="2">
-        <x:v>16.458334</x:v>
+        <x:v>28.250000</x:v>
       </x:c>
       <x:c r="J48" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K48" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-03 16:00:00</x:v>
+        <x:v>2026-07-31 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>426.597076</x:v>
+        <x:v>551.638306</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>485.192505</x:v>
-[...1 lines deleted...]
-      <x:c r="G49" s="2"/>
+        <x:v>550.099609</x:v>
+      </x:c>
+      <x:c r="G49" t="n" s="2">
+        <x:v>579.724182</x:v>
+      </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" t="n" s="2">
-        <x:v>463.047485</x:v>
+        <x:v>579.724182</x:v>
       </x:c>
       <x:c r="J49" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K49" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>81.625000</x:v>
+        <x:v>125.708336</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>54.166668</x:v>
+        <x:v>178.458328</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>53.208332</x:v>
+        <x:v>181.666672</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" t="n" s="2">
-        <x:v>53.208332</x:v>
+        <x:v>184.583328</x:v>
       </x:c>
       <x:c r="J50" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K50" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>107.625000</x:v>
+        <x:v>561.583313</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>190.208328</x:v>
+        <x:v>429.875000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>165.875000</x:v>
+        <x:v>513.708313</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" t="n" s="2">
-        <x:v>165.875000</x:v>
+        <x:v>524.375000</x:v>
       </x:c>
       <x:c r="J51" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K51" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>930.398743</x:v>
+        <x:v>1395.866699</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>1077.439209</x:v>
+        <x:v>924.626648</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>983.276672</x:v>
+        <x:v>1124.017456</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" t="n" s="2">
-        <x:v>983.276672</x:v>
+        <x:v>1124.017456</x:v>
       </x:c>
       <x:c r="J52" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K52" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>91.583336</x:v>
+        <x:v>4.916667</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>6.166667</x:v>
+        <x:v>2.041667</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>3.958333</x:v>
+        <x:v>0.875000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" t="n" s="2">
-        <x:v>3.958333</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="J53" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K53" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>16.041666</x:v>
+        <x:v>27.333334</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>14.458333</x:v>
+        <x:v>35.375000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>14.458333</x:v>
+        <x:v>29.583334</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" t="n" s="2">
-        <x:v>14.458333</x:v>
+        <x:v>28.041666</x:v>
       </x:c>
       <x:c r="J54" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K54" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-03 15:00:00</x:v>
+        <x:v>2026-07-31 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>526.991272</x:v>
+        <x:v>709.452515</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>599.260010</x:v>
+        <x:v>675.916260</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>577.769165</x:v>
+        <x:v>684.982910</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" t="n" s="2">
-        <x:v>577.769165</x:v>
+        <x:v>684.982910</x:v>
       </x:c>
       <x:c r="J55" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K55" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>53.458332</x:v>
+        <x:v>122.083336</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>40.250000</x:v>
+        <x:v>189.125000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>33.500000</x:v>
+        <x:v>209.083328</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" t="n" s="2">
-        <x:v>35.041668</x:v>
+        <x:v>189.041672</x:v>
       </x:c>
       <x:c r="J56" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K56" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>116.458336</x:v>
+        <x:v>575.375000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>202.875000</x:v>
+        <x:v>399.250000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>204.500000</x:v>
+        <x:v>461.250000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" t="n" s="2">
-        <x:v>166.666672</x:v>
+        <x:v>519.375000</x:v>
       </x:c>
       <x:c r="J57" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K57" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1052.378784</x:v>
+        <x:v>1489.978394</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>1205.244141</x:v>
+        <x:v>902.774597</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>1205.244141</x:v>
+        <x:v>902.774597</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" t="n" s="2">
-        <x:v>1107.047119</x:v>
+        <x:v>1037.081299</x:v>
       </x:c>
       <x:c r="J58" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K58" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>64.833336</x:v>
+        <x:v>9.875000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>2.000000</x:v>
+        <x:v>4.333333</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>3.458333</x:v>
+        <x:v>12.916667</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" t="n" s="2">
-        <x:v>2.750000</x:v>
+        <x:v>6.375000</x:v>
       </x:c>
       <x:c r="J59" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K59" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>16.666666</x:v>
+        <x:v>29.250000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>14.291667</x:v>
+        <x:v>36.000000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>14.583333</x:v>
+        <x:v>34.208332</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" t="n" s="2">
-        <x:v>14.916667</x:v>
+        <x:v>30.583334</x:v>
       </x:c>
       <x:c r="J60" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K60" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-03 14:00:00</x:v>
+        <x:v>2026-07-31 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>579.580444</x:v>
+        <x:v>823.761230</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>651.189575</x:v>
+        <x:v>790.898315</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>651.189575</x:v>
+        <x:v>790.898315</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" t="n" s="2">
-        <x:v>623.314148</x:v>
+        <x:v>798.443726</x:v>
       </x:c>
       <x:c r="J61" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K61" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>34.291668</x:v>
+        <x:v>122.833336</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>20.208334</x:v>
+        <x:v>160.458328</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>20.208334</x:v>
+        <x:v>160.458328</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" t="n" s="2">
-        <x:v>20.916666</x:v>
+        <x:v>133.916672</x:v>
       </x:c>
       <x:c r="J62" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K62" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>123.666664</x:v>
+        <x:v>583.708313</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>225.208328</x:v>
+        <x:v>418.000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>225.208328</x:v>
+        <x:v>418.000000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" t="n" s="2">
-        <x:v>182.125000</x:v>
+        <x:v>573.333313</x:v>
       </x:c>
       <x:c r="J63" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K63" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1067.995361</x:v>
+        <x:v>1551.105469</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1253.214600</x:v>
+        <x:v>880.914978</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>1253.214600</x:v>
+        <x:v>880.914978</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" t="n" s="2">
-        <x:v>1177.562500</x:v>
+        <x:v>920.145813</x:v>
       </x:c>
       <x:c r="J64" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K64" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>37.166668</x:v>
+        <x:v>21.583334</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.125000</x:v>
+        <x:v>7.125000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.125000</x:v>
+        <x:v>7.125000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.916667</x:v>
+        <x:v>10.291667</x:v>
       </x:c>
       <x:c r="J65" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K65" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>16.041666</x:v>
+        <x:v>26.875000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>13.583333</x:v>
+        <x:v>34.500000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>13.583333</x:v>
+        <x:v>34.500000</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" t="n" s="2">
-        <x:v>14.166667</x:v>
+        <x:v>27.416666</x:v>
       </x:c>
       <x:c r="J66" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K66" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-03 13:00:00</x:v>
+        <x:v>2026-07-31 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>604.881226</x:v>
+        <x:v>894.383728</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>647.772522</x:v>
+        <x:v>876.719177</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>647.772522</x:v>
+        <x:v>876.719177</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" t="n" s="2">
-        <x:v>632.092896</x:v>
+        <x:v>862.590820</x:v>
       </x:c>
       <x:c r="J67" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K67" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>20.458334</x:v>
+        <x:v>136.583328</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>16.375000</x:v>
+        <x:v>124.375000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>14.041667</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="2"/>
+        <x:v>129.791672</x:v>
+      </x:c>
+      <x:c r="H68" t="n" s="2">
+        <x:v>79.333336</x:v>
+      </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>24.500000</x:v>
+        <x:v>72.083336</x:v>
       </x:c>
       <x:c r="J68" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:05:22</x:v>
       </x:c>
       <x:c r="K68" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>130.625000</x:v>
+        <x:v>593.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>248.250000</x:v>
+        <x:v>482.416656</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>196.333328</x:v>
-[...1 lines deleted...]
-      <x:c r="H69" s="2"/>
+        <x:v>437.291656</x:v>
+      </x:c>
+      <x:c r="H69" t="n" s="2">
+        <x:v>717.083313</x:v>
+      </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>195.250000</x:v>
+        <x:v>699.625000</x:v>
       </x:c>
       <x:c r="J69" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K69" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1054.353760</x:v>
+        <x:v>1626.942505</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>1310.260376</x:v>
+        <x:v>943.049561</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1220.112915</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="2"/>
+        <x:v>1126.549194</x:v>
+      </x:c>
+      <x:c r="H70" t="n" s="2">
+        <x:v>891.260010</x:v>
+      </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1238.895386</x:v>
+        <x:v>873.855408</x:v>
       </x:c>
       <x:c r="J70" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K70" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>22.458334</x:v>
+        <x:v>36.708332</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.916667</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.041667</x:v>
-[...1 lines deleted...]
-      <x:c r="H71" s="2"/>
+        <x:v>18.791666</x:v>
+      </x:c>
+      <x:c r="H71" t="n" s="2">
+        <x:v>11.666667</x:v>
+      </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>14.041667</x:v>
       </x:c>
       <x:c r="J71" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:05:23</x:v>
       </x:c>
       <x:c r="K71" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>9.208333</x:v>
+        <x:v>21.125000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>9.916667</x:v>
+        <x:v>28.916666</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>10.291667</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="2"/>
+        <x:v>38.666668</x:v>
+      </x:c>
+      <x:c r="H72" t="n" s="2">
+        <x:v>19.041666</x:v>
+      </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>9.833333</x:v>
+        <x:v>20.166666</x:v>
       </x:c>
       <x:c r="J72" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:05:24</x:v>
       </x:c>
       <x:c r="K72" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-03 12:00:00</x:v>
+        <x:v>2026-07-31 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>619.373779</x:v>
+        <x:v>901.068726</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>625.721252</x:v>
+        <x:v>891.861694</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>621.499573</x:v>
-[...1 lines deleted...]
-      <x:c r="H73" s="2"/>
+        <x:v>826.155029</x:v>
+      </x:c>
+      <x:c r="H73" t="n" s="2">
+        <x:v>890.722107</x:v>
+      </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>610.649597</x:v>
+        <x:v>890.096252</x:v>
       </x:c>
       <x:c r="J73" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 09:05:16</x:v>
       </x:c>
       <x:c r="K73" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 11:05:16</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>24.041666</x:v>
+        <x:v>155.708328</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>25.416666</x:v>
+        <x:v>123.750000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>21.875000</x:v>
+        <x:v>120.750000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>36.333332</x:v>
+        <x:v>57.416668</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>36.333332</x:v>
+        <x:v>68.333336</x:v>
       </x:c>
       <x:c r="J74" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 09:00:22</x:v>
       </x:c>
       <x:c r="K74" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 11:00:22</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>156.000000</x:v>
+        <x:v>605.958313</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>262.250000</x:v>
+        <x:v>540.750000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>198.875000</x:v>
+        <x:v>501.416656</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>212.666672</x:v>
+        <x:v>765.708313</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>212.666672</x:v>
+        <x:v>845.333313</x:v>
       </x:c>
       <x:c r="J75" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 09:00:23</x:v>
       </x:c>
       <x:c r="K75" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 11:00:23</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>988.486267</x:v>
+        <x:v>1766.598755</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1267.392944</x:v>
+        <x:v>1114.834961</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1264.407959</x:v>
+        <x:v>1264.419556</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>1145.423340</x:v>
+        <x:v>1112.739624</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1145.423340</x:v>
+        <x:v>986.827087</x:v>
       </x:c>
       <x:c r="J76" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 08:55:17</x:v>
       </x:c>
       <x:c r="K76" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 10:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>12.166667</x:v>
+        <x:v>62.791668</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.208333</x:v>
+        <x:v>29.375000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>11.708333</x:v>
+        <x:v>44.166668</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>27.791666</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.708334</x:v>
       </x:c>
       <x:c r="J77" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 09:00:23</x:v>
       </x:c>
       <x:c r="K77" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 11:00:23</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>19.625000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>8.083333</x:v>
+        <x:v>25.458334</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1.333333</x:v>
+        <x:v>33.041668</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>7.083333</x:v>
+        <x:v>17.666666</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>7.083333</x:v>
+        <x:v>15.750000</x:v>
       </x:c>
       <x:c r="J78" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 09:00:24</x:v>
       </x:c>
       <x:c r="K78" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 11:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-03 11:00:00</x:v>
+        <x:v>2026-07-31 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>652.126648</x:v>
+        <x:v>873.914978</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>609.386658</x:v>
+        <x:v>845.542480</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>639.872498</x:v>
+        <x:v>789.957947</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>555.971680</x:v>
+        <x:v>858.573303</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>555.971680</x:v>
+        <x:v>852.066223</x:v>
       </x:c>
       <x:c r="J79" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 08:55:17</x:v>
       </x:c>
       <x:c r="K79" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 10:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>189.291672</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>30.625000</x:v>
+        <x:v>145.583328</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>47.708332</x:v>
+        <x:v>153.458328</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>33.416668</x:v>
+        <x:v>135.291672</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>37.500000</x:v>
+        <x:v>83.083336</x:v>
       </x:c>
       <x:c r="J80" t="str" s="2">
-        <x:v>2026-05-03 07:55:28</x:v>
+        <x:v>2026-07-31 08:05:23</x:v>
       </x:c>
       <x:c r="K80" t="str" s="2">
-        <x:v>2026-05-03 09:55:28</x:v>
+        <x:v>2026-07-31 10:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>167.541672</x:v>
+        <x:v>593.375000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>252.291672</x:v>
+        <x:v>534.041687</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>204.750000</x:v>
+        <x:v>535.708313</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>271.708344</x:v>
+        <x:v>707.833313</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>201.791672</x:v>
+        <x:v>852.000000</x:v>
       </x:c>
       <x:c r="J81" t="str" s="2">
-        <x:v>2026-05-03 07:55:32</x:v>
+        <x:v>2026-07-31 08:00:24</x:v>
       </x:c>
       <x:c r="K81" t="str" s="2">
-        <x:v>2026-05-03 09:55:32</x:v>
+        <x:v>2026-07-31 10:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>922.060852</x:v>
+        <x:v>1786.936279</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1116.672485</x:v>
+        <x:v>1268.567139</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1151.439575</x:v>
+        <x:v>1302.921265</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>1072.296265</x:v>
+        <x:v>1265.685425</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>851.393311</x:v>
+        <x:v>1219.797485</x:v>
       </x:c>
       <x:c r="J82" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 07:55:17</x:v>
       </x:c>
       <x:c r="K82" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 09:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>13.041667</x:v>
+        <x:v>101.750000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>1.541667</x:v>
+        <x:v>54.583332</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>21.833334</x:v>
+        <x:v>72.333336</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>5.166667</x:v>
+        <x:v>80.541664</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>46.833332</x:v>
       </x:c>
       <x:c r="J83" t="str" s="2">
-        <x:v>2026-05-03 07:55:29</x:v>
+        <x:v>2026-07-31 08:05:24</x:v>
       </x:c>
       <x:c r="K83" t="str" s="2">
-        <x:v>2026-05-03 09:55:29</x:v>
+        <x:v>2026-07-31 10:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>4.375000</x:v>
+        <x:v>21.958334</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>6.208333</x:v>
+        <x:v>27.083334</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>18.583334</x:v>
+        <x:v>41.416668</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>6.750000</x:v>
+        <x:v>23.625000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>5.791667</x:v>
+        <x:v>18.333334</x:v>
       </x:c>
       <x:c r="J84" t="str" s="2">
-        <x:v>2026-05-03 07:55:33</x:v>
+        <x:v>2026-07-31 08:00:25</x:v>
       </x:c>
       <x:c r="K84" t="str" s="2">
-        <x:v>2026-05-03 09:55:33</x:v>
+        <x:v>2026-07-31 10:00:25</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-03 10:00:00</x:v>
+        <x:v>2026-07-31 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>624.457947</x:v>
+        <x:v>782.485840</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>543.467102</x:v>
+        <x:v>710.091675</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>568.649597</x:v>
+        <x:v>685.988770</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>534.371643</x:v>
+        <x:v>706.353760</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>478.969574</x:v>
+        <x:v>744.492493</x:v>
       </x:c>
       <x:c r="J85" t="str" s="2">
-        <x:v>2026-05-03 07:55:24</x:v>
+        <x:v>2026-07-31 07:55:17</x:v>
       </x:c>
       <x:c r="K85" t="str" s="2">
-        <x:v>2026-05-03 09:55:24</x:v>
+        <x:v>2026-07-31 09:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>42.708332</x:v>
+        <x:v>235.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>38.375000</x:v>
+        <x:v>180.541672</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>92.708336</x:v>
+        <x:v>205.291672</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>38.375000</x:v>
+        <x:v>180.541672</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>46.625000</x:v>
+        <x:v>168.500000</x:v>
       </x:c>
       <x:c r="J86" t="str" s="2">
-        <x:v>2026-05-03 07:00:28</x:v>
+        <x:v>2026-07-31 07:00:23</x:v>
       </x:c>
       <x:c r="K86" t="str" s="2">
-        <x:v>2026-05-03 09:00:28</x:v>
+        <x:v>2026-07-31 09:00:23</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>156.291672</x:v>
+        <x:v>505.125000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>240.166672</x:v>
+        <x:v>487.125000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>171.583328</x:v>
+        <x:v>510.083344</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>240.166672</x:v>
+        <x:v>487.125000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>248.916672</x:v>
+        <x:v>707.333313</x:v>
       </x:c>
       <x:c r="J87" t="str" s="2">
-        <x:v>2026-05-03 07:00:35</x:v>
+        <x:v>2026-07-31 07:00:24</x:v>
       </x:c>
       <x:c r="K87" t="str" s="2">
-        <x:v>2026-05-03 09:00:35</x:v>
+        <x:v>2026-07-31 09:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>783.489197</x:v>
+        <x:v>1514.712524</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>858.494141</x:v>
+        <x:v>1157.192505</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>915.916260</x:v>
+        <x:v>1156.824951</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>858.494141</x:v>
+        <x:v>1157.192505</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>689.336670</x:v>
+        <x:v>1162.816650</x:v>
       </x:c>
       <x:c r="J88" t="str" s="2">
-        <x:v>2026-05-03 06:55:23</x:v>
+        <x:v>2026-07-31 06:55:17</x:v>
       </x:c>
       <x:c r="K88" t="str" s="2">
-        <x:v>2026-05-03 08:55:23</x:v>
+        <x:v>2026-07-31 08:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>32.375000</x:v>
+        <x:v>161.250000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>3.791667</x:v>
+        <x:v>88.375000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>38.291668</x:v>
+        <x:v>117.750000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>3.791667</x:v>
+        <x:v>88.375000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>10.583333</x:v>
+        <x:v>116.333336</x:v>
       </x:c>
       <x:c r="J89" t="str" s="2">
-        <x:v>2026-05-03 07:00:29</x:v>
+        <x:v>2026-07-31 07:00:24</x:v>
       </x:c>
       <x:c r="K89" t="str" s="2">
-        <x:v>2026-05-03 09:00:29</x:v>
+        <x:v>2026-07-31 09:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>30.416666</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>34.791668</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>40.666668</x:v>
+        <x:v>38.625000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>34.791668</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>6.041667</x:v>
+        <x:v>28.916666</x:v>
       </x:c>
       <x:c r="J90" t="str" s="2">
-        <x:v>2026-05-03 07:00:36</x:v>
+        <x:v>2026-07-31 07:00:25</x:v>
       </x:c>
       <x:c r="K90" t="str" s="2">
-        <x:v>2026-05-03 09:00:36</x:v>
+        <x:v>2026-07-31 09:00:25</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-03 09:00:00</x:v>
+        <x:v>2026-07-31 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>496.994171</x:v>
+        <x:v>624.442505</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>410.116241</x:v>
+        <x:v>534.987488</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>466.366241</x:v>
+        <x:v>540.027893</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>410.116241</x:v>
+        <x:v>534.987488</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>385.264587</x:v>
+        <x:v>524.885010</x:v>
       </x:c>
       <x:c r="J91" t="str" s="2">
-        <x:v>2026-05-03 06:55:23</x:v>
+        <x:v>2026-07-31 06:55:17</x:v>
       </x:c>
       <x:c r="K91" t="str" s="2">
-        <x:v>2026-05-03 08:55:23</x:v>
+        <x:v>2026-07-31 08:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>65.333336</x:v>
+        <x:v>272.791656</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>51.708332</x:v>
+        <x:v>222.791672</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>95.708336</x:v>
+        <x:v>261.916656</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>82.666664</x:v>
+        <x:v>251.041672</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>55.708332</x:v>
+        <x:v>223.791672</x:v>
       </x:c>
       <x:c r="J92" t="str" s="2">
-        <x:v>2026-05-03 06:00:27</x:v>
+        <x:v>2026-07-31 06:00:22</x:v>
       </x:c>
       <x:c r="K92" t="str" s="2">
-        <x:v>2026-05-03 08:00:27</x:v>
+        <x:v>2026-07-31 08:00:22</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>154.375000</x:v>
+        <x:v>417.708344</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>245.583328</x:v>
+        <x:v>441.458344</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>157.416672</x:v>
+        <x:v>437.250000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>162.500000</x:v>
+        <x:v>335.958344</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>246.416672</x:v>
+        <x:v>456.916656</x:v>
       </x:c>
       <x:c r="J93" t="str" s="2">
-        <x:v>2026-05-03 06:00:31</x:v>
+        <x:v>2026-07-31 06:00:24</x:v>
       </x:c>
       <x:c r="K93" t="str" s="2">
-        <x:v>2026-05-03 08:00:31</x:v>
+        <x:v>2026-07-31 08:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>553.226685</x:v>
+        <x:v>1073.462524</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>478.971680</x:v>
+        <x:v>848.285828</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>580.080017</x:v>
+        <x:v>820.102905</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>618.200439</x:v>
+        <x:v>910.829590</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>478.971680</x:v>
+        <x:v>848.285828</x:v>
       </x:c>
       <x:c r="J94" t="str" s="2">
-        <x:v>2026-05-03 05:55:23</x:v>
+        <x:v>2026-07-31 05:55:17</x:v>
       </x:c>
       <x:c r="K94" t="str" s="2">
-        <x:v>2026-05-03 07:55:23</x:v>
+        <x:v>2026-07-31 07:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>67.083336</x:v>
+        <x:v>203.583328</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>12.333333</x:v>
+        <x:v>137.916672</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>41.625000</x:v>
+        <x:v>170.083328</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.166667</x:v>
+        <x:v>124.500000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>15.291667</x:v>
+        <x:v>129.750000</x:v>
       </x:c>
       <x:c r="J95" t="str" s="2">
-        <x:v>2026-05-03 06:00:28</x:v>
+        <x:v>2026-07-31 06:00:23</x:v>
       </x:c>
       <x:c r="K95" t="str" s="2">
-        <x:v>2026-05-03 08:00:28</x:v>
+        <x:v>2026-07-31 08:00:23</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>5.750000</x:v>
+        <x:v>40.666668</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>6.500000</x:v>
+        <x:v>46.000000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>21.708334</x:v>
+        <x:v>35.666668</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>9.250000</x:v>
+        <x:v>59.333332</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>6.500000</x:v>
+        <x:v>46.583332</x:v>
       </x:c>
       <x:c r="J96" t="str" s="2">
-        <x:v>2026-05-03 06:00:33</x:v>
+        <x:v>2026-07-31 06:00:25</x:v>
       </x:c>
       <x:c r="K96" t="str" s="2">
-        <x:v>2026-05-03 08:00:33</x:v>
+        <x:v>2026-07-31 08:00:25</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-03 06:00:00</x:v>
+        <x:v>2026-07-31 06:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-03 08:00:00</x:v>
+        <x:v>2026-07-31 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>348.072906</x:v>
+        <x:v>426.572083</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>244.177917</x:v>
+        <x:v>350.364990</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>333.503754</x:v>
+        <x:v>371.512512</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>317.239166</x:v>
+        <x:v>375.293762</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>244.177917</x:v>
+        <x:v>350.364990</x:v>
       </x:c>
       <x:c r="J97" t="str" s="2">
-        <x:v>2026-05-03 05:55:23</x:v>
+        <x:v>2026-07-31 05:55:17</x:v>
       </x:c>
       <x:c r="K97" t="str" s="2">
-        <x:v>2026-05-03 07:55:23</x:v>
+        <x:v>2026-07-31 07:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-03 05:00:00</x:v>
+        <x:v>2026-07-31 05:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>91.791664</x:v>
+        <x:v>313.208344</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>81.791664</x:v>
+        <x:v>265.041656</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>89.583336</x:v>
+        <x:v>285.291656</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>76.791664</x:v>
+        <x:v>245.708328</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>81.791664</x:v>
+        <x:v>265.041656</x:v>
       </x:c>
       <x:c r="J98" t="str" s="2">
-        <x:v>2026-05-03 05:05:27</x:v>
+        <x:v>2026-07-31 05:05:22</x:v>
       </x:c>
       <x:c r="K98" t="str" s="2">
-        <x:v>2026-05-03 07:05:27</x:v>
+        <x:v>2026-07-31 07:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-03 05:00:00</x:v>
+        <x:v>2026-07-31 05:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>179.000000</x:v>
+        <x:v>418.166656</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>191.666672</x:v>
+        <x:v>351.875000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>190.458328</x:v>
+        <x:v>482.208344</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>187.083328</x:v>
+        <x:v>366.791656</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>191.666672</x:v>
+        <x:v>351.875000</x:v>
       </x:c>
       <x:c r="J99" t="str" s="2">
-        <x:v>2026-05-03 05:00:31</x:v>
+        <x:v>2026-07-31 05:00:24</x:v>
       </x:c>
       <x:c r="K99" t="str" s="2">
-        <x:v>2026-05-03 07:00:31</x:v>
+        <x:v>2026-07-31 07:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-03 05:00:00</x:v>
+        <x:v>2026-07-31 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>304.915833</x:v>
+        <x:v>567.719604</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>293.912506</x:v>
+        <x:v>510.602905</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>317.245422</x:v>
+        <x:v>509.110840</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>333.122070</x:v>
+        <x:v>540.985413</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>293.912506</x:v>
+        <x:v>510.602905</x:v>
       </x:c>
       <x:c r="J100" t="str" s="2">
-        <x:v>2026-05-03 04:55:22</x:v>
+        <x:v>2026-07-31 04:55:17</x:v>
       </x:c>
       <x:c r="K100" t="str" s="2">
-        <x:v>2026-05-03 06:55:22</x:v>
+        <x:v>2026-07-31 06:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-03 05:00:00</x:v>
+        <x:v>2026-07-31 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-03 07:00:00</x:v>
+        <x:v>2026-07-31 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>80.583336</x:v>
+        <x:v>233.041672</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>33.291668</x:v>
+        <x:v>178.875000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>98.166664</x:v>
+        <x:v>184.708328</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>131.875000</x:v>
+        <x:v>170.708328</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>33.291668</x:v>
+        <x:v>178.875000</x:v>
       </x:c>
       <x:c r="J101" t="str" s="2">
-        <x:v>2026-05-03 05:05:28</x:v>
+        <x:v>2026-07-31 05:05:24</x:v>
       </x:c>
       <x:c r="K101" t="str" s="2">
-        <x:v>2026-05-03 07:05:28</x:v>
+        <x:v>2026-07-31 07:05:24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>