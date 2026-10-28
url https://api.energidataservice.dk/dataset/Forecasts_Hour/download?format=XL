--- v1 (2026-07-31)
+++ v2 (2026-10-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfa232b25485445f6b0999c1ddfa683a1"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R163793f59d454e9d96ca07b041192c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa232b25485445f6b0999c1ddfa683a1" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R163793f59d454e9d96ca07b041192c29" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3311 +191,3287 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ForecastDayAhead</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ForecastIntraday</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Forecast5Hour</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>Forecast1Hour</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ForecastCurrent</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>TimestampUTC</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>TimestampDK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>198.750000</x:v>
+        <x:v>532.500000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>258.833344</x:v>
+        <x:v>531.791687</x:v>
       </x:c>
       <x:c r="G2" s="2"/>
       <x:c r="H2" s="2"/>
       <x:c r="I2" t="n" s="2">
-        <x:v>255.500000</x:v>
+        <x:v>529.333313</x:v>
       </x:c>
       <x:c r="J2" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K2" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>251.750000</x:v>
+        <x:v>550.958313</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>232.208328</x:v>
+        <x:v>600.583313</x:v>
       </x:c>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" t="n" s="2">
-        <x:v>230.708328</x:v>
+        <x:v>595.083313</x:v>
       </x:c>
       <x:c r="J3" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K3" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" s="2"/>
       <x:c r="H4" s="2"/>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K4" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>167.916672</x:v>
+        <x:v>350.666656</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>123.333336</x:v>
+        <x:v>325.041656</x:v>
       </x:c>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
       <x:c r="I5" t="n" s="2">
-        <x:v>158.125000</x:v>
+        <x:v>303.458344</x:v>
       </x:c>
       <x:c r="J5" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K5" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>33.625000</x:v>
+        <x:v>123.833336</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>65.208336</x:v>
+        <x:v>128.041672</x:v>
       </x:c>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
       <x:c r="I6" t="n" s="2">
-        <x:v>56.833332</x:v>
+        <x:v>117.250000</x:v>
       </x:c>
       <x:c r="J6" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K6" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-31 23:00:00</x:v>
+        <x:v>2026-10-28 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K7" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>198.875000</x:v>
+        <x:v>587.541687</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>251.958328</x:v>
+        <x:v>578.625000</x:v>
       </x:c>
       <x:c r="G8" s="2"/>
       <x:c r="H8" s="2"/>
       <x:c r="I8" t="n" s="2">
-        <x:v>237.125000</x:v>
+        <x:v>575.208313</x:v>
       </x:c>
       <x:c r="J8" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K8" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>254.291672</x:v>
+        <x:v>661.166687</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>255.291672</x:v>
+        <x:v>701.625000</x:v>
       </x:c>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
       <x:c r="I9" t="n" s="2">
-        <x:v>278.583344</x:v>
+        <x:v>709.166687</x:v>
       </x:c>
       <x:c r="J9" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K9" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" s="2"/>
       <x:c r="H10" s="2"/>
       <x:c r="I10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K10" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>134.750000</x:v>
+        <x:v>337.250000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>91.833336</x:v>
+        <x:v>324.833344</x:v>
       </x:c>
       <x:c r="G11" s="2"/>
       <x:c r="H11" s="2"/>
       <x:c r="I11" t="n" s="2">
-        <x:v>112.625000</x:v>
+        <x:v>307.791656</x:v>
       </x:c>
       <x:c r="J11" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K11" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>27.583334</x:v>
+        <x:v>117.750000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>71.083336</x:v>
+        <x:v>116.708336</x:v>
       </x:c>
       <x:c r="G12" s="2"/>
       <x:c r="H12" s="2"/>
       <x:c r="I12" t="n" s="2">
-        <x:v>58.208332</x:v>
+        <x:v>106.916664</x:v>
       </x:c>
       <x:c r="J12" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K12" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-31 22:00:00</x:v>
+        <x:v>2026-10-28 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" s="2"/>
       <x:c r="H13" s="2"/>
       <x:c r="I13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K13" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>184.333328</x:v>
+        <x:v>630.583313</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>235.625000</x:v>
+        <x:v>605.208313</x:v>
       </x:c>
       <x:c r="G14" s="2"/>
       <x:c r="H14" s="2"/>
       <x:c r="I14" t="n" s="2">
-        <x:v>227.041672</x:v>
+        <x:v>606.916687</x:v>
       </x:c>
       <x:c r="J14" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K14" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>296.625000</x:v>
+        <x:v>767.583313</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>290.291656</x:v>
+        <x:v>798.875000</x:v>
       </x:c>
       <x:c r="G15" s="2"/>
       <x:c r="H15" s="2"/>
       <x:c r="I15" t="n" s="2">
-        <x:v>368.083344</x:v>
+        <x:v>841.375000</x:v>
       </x:c>
       <x:c r="J15" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K15" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>2.703750</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2.348750</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" s="2"/>
       <x:c r="H16" s="2"/>
       <x:c r="I16" t="n" s="2">
-        <x:v>2.568750</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K16" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>112.000000</x:v>
+        <x:v>312.666656</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>67.000000</x:v>
+        <x:v>313.541656</x:v>
       </x:c>
       <x:c r="G17" s="2"/>
       <x:c r="H17" s="2"/>
       <x:c r="I17" t="n" s="2">
-        <x:v>71.750000</x:v>
+        <x:v>297.625000</x:v>
       </x:c>
       <x:c r="J17" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K17" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>25.208334</x:v>
+        <x:v>104.791664</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>60.583332</x:v>
+        <x:v>108.041664</x:v>
       </x:c>
       <x:c r="G18" s="2"/>
       <x:c r="H18" s="2"/>
       <x:c r="I18" t="n" s="2">
-        <x:v>58.625000</x:v>
+        <x:v>93.166664</x:v>
       </x:c>
       <x:c r="J18" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K18" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-31 21:00:00</x:v>
+        <x:v>2026-10-28 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.084167</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.087083</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" s="2"/>
       <x:c r="H19" s="2"/>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.087083</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J19" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K19" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>183.125000</x:v>
+        <x:v>666.750000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>222.375000</x:v>
+        <x:v>628.583313</x:v>
       </x:c>
       <x:c r="G20" s="2"/>
       <x:c r="H20" s="2"/>
       <x:c r="I20" t="n" s="2">
-        <x:v>243.583328</x:v>
+        <x:v>631.375000</x:v>
       </x:c>
       <x:c r="J20" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K20" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>385.208344</x:v>
+        <x:v>821.583313</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>355.791656</x:v>
+        <x:v>835.458313</x:v>
       </x:c>
       <x:c r="G21" s="2"/>
       <x:c r="H21" s="2"/>
       <x:c r="I21" t="n" s="2">
-        <x:v>472.958344</x:v>
+        <x:v>892.000000</x:v>
       </x:c>
       <x:c r="J21" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K21" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>125.397499</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>97.757500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G22" s="2"/>
       <x:c r="H22" s="2"/>
       <x:c r="I22" t="n" s="2">
-        <x:v>106.000420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K22" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>84.500000</x:v>
+        <x:v>285.833344</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>70.750000</x:v>
+        <x:v>289.375000</x:v>
       </x:c>
       <x:c r="G23" s="2"/>
       <x:c r="H23" s="2"/>
       <x:c r="I23" t="n" s="2">
-        <x:v>61.041668</x:v>
+        <x:v>277.125000</x:v>
       </x:c>
       <x:c r="J23" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K23" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>25.041666</x:v>
+        <x:v>90.791664</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>53.583332</x:v>
+        <x:v>104.500000</x:v>
       </x:c>
       <x:c r="G24" s="2"/>
       <x:c r="H24" s="2"/>
       <x:c r="I24" t="n" s="2">
-        <x:v>60.833332</x:v>
+        <x:v>88.833336</x:v>
       </x:c>
       <x:c r="J24" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K24" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-31 20:00:00</x:v>
+        <x:v>2026-10-28 20:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>22.912916</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>26.306667</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G25" s="2"/>
       <x:c r="H25" s="2"/>
       <x:c r="I25" t="n" s="2">
-        <x:v>24.459583</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J25" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K25" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>193.125000</x:v>
+        <x:v>665.958313</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>207.291672</x:v>
+        <x:v>659.583313</x:v>
       </x:c>
       <x:c r="G26" s="2"/>
       <x:c r="H26" s="2"/>
       <x:c r="I26" t="n" s="2">
-        <x:v>241.833328</x:v>
+        <x:v>662.833313</x:v>
       </x:c>
       <x:c r="J26" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K26" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>429.208344</x:v>
+        <x:v>768.583313</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>421.708344</x:v>
+        <x:v>829.083313</x:v>
       </x:c>
       <x:c r="G27" s="2"/>
       <x:c r="H27" s="2"/>
       <x:c r="I27" t="n" s="2">
-        <x:v>531.250000</x:v>
+        <x:v>827.166687</x:v>
       </x:c>
       <x:c r="J27" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K27" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>434.986664</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>321.298340</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G28" s="2"/>
       <x:c r="H28" s="2"/>
       <x:c r="I28" t="n" s="2">
-        <x:v>340.684570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K28" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>51.791668</x:v>
+        <x:v>265.625000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>58.708332</x:v>
+        <x:v>258.791656</x:v>
       </x:c>
       <x:c r="G29" s="2"/>
       <x:c r="H29" s="2"/>
       <x:c r="I29" t="n" s="2">
-        <x:v>49.458332</x:v>
+        <x:v>251.833328</x:v>
       </x:c>
       <x:c r="J29" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K29" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>27.541666</x:v>
+        <x:v>76.708336</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>40.250000</x:v>
+        <x:v>88.625000</x:v>
       </x:c>
       <x:c r="G30" s="2"/>
       <x:c r="H30" s="2"/>
       <x:c r="I30" t="n" s="2">
-        <x:v>51.916668</x:v>
+        <x:v>79.083336</x:v>
       </x:c>
       <x:c r="J30" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K30" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-31 19:00:00</x:v>
+        <x:v>2026-10-28 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>112.110420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>127.445419</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G31" s="2"/>
       <x:c r="H31" s="2"/>
       <x:c r="I31" t="n" s="2">
-        <x:v>115.254997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J31" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K31" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>168.625000</x:v>
+        <x:v>633.208313</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>185.458328</x:v>
+        <x:v>675.875000</x:v>
       </x:c>
       <x:c r="G32" s="2"/>
       <x:c r="H32" s="2"/>
       <x:c r="I32" t="n" s="2">
-        <x:v>214.000000</x:v>
+        <x:v>662.125000</x:v>
       </x:c>
       <x:c r="J32" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K32" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>471.375000</x:v>
+        <x:v>708.541687</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>467.500000</x:v>
+        <x:v>784.875000</x:v>
       </x:c>
       <x:c r="G33" s="2"/>
       <x:c r="H33" s="2"/>
       <x:c r="I33" t="n" s="2">
-        <x:v>566.166687</x:v>
+        <x:v>748.166687</x:v>
       </x:c>
       <x:c r="J33" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K33" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>789.728333</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>579.524597</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G34" s="2"/>
       <x:c r="H34" s="2"/>
       <x:c r="I34" t="n" s="2">
-        <x:v>609.396240</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K34" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>27.250000</x:v>
+        <x:v>251.166672</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>23.583334</x:v>
+        <x:v>225.333328</x:v>
       </x:c>
       <x:c r="G35" s="2"/>
       <x:c r="H35" s="2"/>
       <x:c r="I35" t="n" s="2">
-        <x:v>22.750000</x:v>
+        <x:v>217.416672</x:v>
       </x:c>
       <x:c r="J35" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K35" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>29.333334</x:v>
+        <x:v>67.333336</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>32.958332</x:v>
+        <x:v>71.541664</x:v>
       </x:c>
       <x:c r="G36" s="2"/>
       <x:c r="H36" s="2"/>
       <x:c r="I36" t="n" s="2">
-        <x:v>37.583332</x:v>
+        <x:v>64.708336</x:v>
       </x:c>
       <x:c r="J36" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K36" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-31 18:00:00</x:v>
+        <x:v>2026-10-28 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>242.440826</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>249.345413</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G37" s="2"/>
       <x:c r="H37" s="2"/>
       <x:c r="I37" t="n" s="2">
-        <x:v>248.104172</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K37" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>139.916672</x:v>
+        <x:v>626.250000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>177.458328</x:v>
+        <x:v>675.541687</x:v>
       </x:c>
       <x:c r="G38" s="2"/>
       <x:c r="H38" s="2"/>
       <x:c r="I38" t="n" s="2">
-        <x:v>199.875000</x:v>
+        <x:v>654.416687</x:v>
       </x:c>
       <x:c r="J38" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K38" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>522.291687</x:v>
+        <x:v>718.916687</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>492.000000</x:v>
+        <x:v>769.250000</x:v>
       </x:c>
       <x:c r="G39" s="2"/>
       <x:c r="H39" s="2"/>
       <x:c r="I39" t="n" s="2">
-        <x:v>571.083313</x:v>
+        <x:v>733.291687</x:v>
       </x:c>
       <x:c r="J39" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K39" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1040.760376</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>762.582092</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G40" s="2"/>
       <x:c r="H40" s="2"/>
       <x:c r="I40" t="n" s="2">
-        <x:v>852.883362</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J40" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K40" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>15.750000</x:v>
+        <x:v>221.041672</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>188.041672</x:v>
       </x:c>
       <x:c r="G41" s="2"/>
       <x:c r="H41" s="2"/>
       <x:c r="I41" t="n" s="2">
-        <x:v>8.583333</x:v>
+        <x:v>177.416672</x:v>
       </x:c>
       <x:c r="J41" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K41" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>26.375000</x:v>
+        <x:v>63.125000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>57.333332</x:v>
       </x:c>
       <x:c r="G42" s="2"/>
       <x:c r="H42" s="2"/>
       <x:c r="I42" t="n" s="2">
-        <x:v>30.166666</x:v>
+        <x:v>53.041668</x:v>
       </x:c>
       <x:c r="J42" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K42" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-31 17:00:00</x:v>
+        <x:v>2026-10-28 17:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>385.102081</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>395.799591</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" s="2"/>
       <x:c r="H43" s="2"/>
       <x:c r="I43" t="n" s="2">
-        <x:v>407.161652</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K43" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>134.083328</x:v>
+        <x:v>637.291687</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>168.041672</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>661.708313</x:v>
+      </x:c>
+      <x:c r="G44" s="2"/>
       <x:c r="H44" s="2"/>
       <x:c r="I44" t="n" s="2">
-        <x:v>182.666672</x:v>
+        <x:v>653.916687</x:v>
       </x:c>
       <x:c r="J44" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K44" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>545.500000</x:v>
+        <x:v>682.541687</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>472.458344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>738.583313</x:v>
+      </x:c>
+      <x:c r="G45" s="2"/>
       <x:c r="H45" s="2"/>
       <x:c r="I45" t="n" s="2">
-        <x:v>561.250000</x:v>
+        <x:v>721.166687</x:v>
       </x:c>
       <x:c r="J45" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K45" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1238.086670</x:v>
+        <x:v>43.055832</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>894.545837</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43.746666</x:v>
+      </x:c>
+      <x:c r="G46" s="2"/>
       <x:c r="H46" s="2"/>
       <x:c r="I46" t="n" s="2">
-        <x:v>1040.485840</x:v>
+        <x:v>42.583332</x:v>
       </x:c>
       <x:c r="J46" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K46" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>6.625000</x:v>
+        <x:v>202.166672</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2.791667</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160.166672</x:v>
+      </x:c>
+      <x:c r="G47" s="2"/>
       <x:c r="H47" s="2"/>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.750000</x:v>
+        <x:v>154.208328</x:v>
       </x:c>
       <x:c r="J47" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K47" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>25.291666</x:v>
+        <x:v>53.083332</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>35.000000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43.291668</x:v>
+      </x:c>
+      <x:c r="G48" s="2"/>
       <x:c r="H48" s="2"/>
       <x:c r="I48" t="n" s="2">
-        <x:v>28.250000</x:v>
+        <x:v>42.625000</x:v>
       </x:c>
       <x:c r="J48" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K48" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-31 16:00:00</x:v>
+        <x:v>2026-10-28 16:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>551.638306</x:v>
+        <x:v>9.311250</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>550.099609</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>10.127916</x:v>
+      </x:c>
+      <x:c r="G49" s="2"/>
       <x:c r="H49" s="2"/>
       <x:c r="I49" t="n" s="2">
-        <x:v>579.724182</x:v>
+        <x:v>10.133750</x:v>
       </x:c>
       <x:c r="J49" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K49" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>125.708336</x:v>
+        <x:v>620.333313</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>178.458328</x:v>
+        <x:v>640.333313</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>181.666672</x:v>
+        <x:v>626.250000</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" t="n" s="2">
-        <x:v>184.583328</x:v>
+        <x:v>637.291687</x:v>
       </x:c>
       <x:c r="J50" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K50" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>561.583313</x:v>
+        <x:v>667.666687</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>429.875000</x:v>
+        <x:v>747.458313</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>513.708313</x:v>
+        <x:v>727.791687</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" t="n" s="2">
-        <x:v>524.375000</x:v>
+        <x:v>722.916687</x:v>
       </x:c>
       <x:c r="J51" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K51" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1395.866699</x:v>
+        <x:v>362.745819</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>924.626648</x:v>
+        <x:v>348.612091</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>1124.017456</x:v>
+        <x:v>345.858765</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" t="n" s="2">
-        <x:v>1124.017456</x:v>
+        <x:v>345.858765</x:v>
       </x:c>
       <x:c r="J52" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K52" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>4.916667</x:v>
+        <x:v>201.916672</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>2.041667</x:v>
+        <x:v>150.416672</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.875000</x:v>
+        <x:v>152.416672</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>147.166672</x:v>
       </x:c>
       <x:c r="J53" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K53" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>27.333334</x:v>
+        <x:v>50.875000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>35.375000</x:v>
+        <x:v>38.250000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>29.583334</x:v>
+        <x:v>36.708332</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" t="n" s="2">
-        <x:v>28.041666</x:v>
+        <x:v>36.708332</x:v>
       </x:c>
       <x:c r="J54" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K54" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-31 15:00:00</x:v>
+        <x:v>2026-10-28 15:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>709.452515</x:v>
+        <x:v>114.205002</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>675.916260</x:v>
+        <x:v>119.824997</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>684.982910</x:v>
+        <x:v>119.696251</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" t="n" s="2">
-        <x:v>684.982910</x:v>
+        <x:v>119.696251</x:v>
       </x:c>
       <x:c r="J55" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K55" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>122.083336</x:v>
+        <x:v>585.500000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>189.125000</x:v>
+        <x:v>615.083313</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>209.083328</x:v>
+        <x:v>621.291687</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" t="n" s="2">
-        <x:v>189.041672</x:v>
+        <x:v>624.708313</x:v>
       </x:c>
       <x:c r="J56" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K56" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>575.375000</x:v>
+        <x:v>712.125000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>399.250000</x:v>
+        <x:v>831.541687</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>461.250000</x:v>
+        <x:v>829.916687</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" t="n" s="2">
-        <x:v>519.375000</x:v>
+        <x:v>804.916687</x:v>
       </x:c>
       <x:c r="J57" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K57" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1489.978394</x:v>
+        <x:v>746.280029</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>902.774597</x:v>
+        <x:v>702.874146</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>902.774597</x:v>
+        <x:v>702.874146</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" t="n" s="2">
-        <x:v>1037.081299</x:v>
+        <x:v>702.465027</x:v>
       </x:c>
       <x:c r="J58" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K58" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>9.875000</x:v>
+        <x:v>186.750000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>4.333333</x:v>
+        <x:v>141.416672</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>12.916667</x:v>
+        <x:v>139.250000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" t="n" s="2">
-        <x:v>6.375000</x:v>
+        <x:v>128.750000</x:v>
       </x:c>
       <x:c r="J59" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K59" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>29.250000</x:v>
+        <x:v>54.375000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>36.000000</x:v>
+        <x:v>42.833332</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>34.208332</x:v>
+        <x:v>41.625000</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" t="n" s="2">
-        <x:v>30.583334</x:v>
+        <x:v>41.625000</x:v>
       </x:c>
       <x:c r="J60" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K60" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-31 14:00:00</x:v>
+        <x:v>2026-10-28 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>823.761230</x:v>
+        <x:v>259.359985</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>790.898315</x:v>
+        <x:v>275.863342</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>790.898315</x:v>
+        <x:v>275.863342</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" t="n" s="2">
-        <x:v>798.443726</x:v>
+        <x:v>272.202087</x:v>
       </x:c>
       <x:c r="J61" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K61" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>122.833336</x:v>
+        <x:v>579.666687</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>160.458328</x:v>
+        <x:v>605.500000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>160.458328</x:v>
+        <x:v>605.500000</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" t="n" s="2">
-        <x:v>133.916672</x:v>
+        <x:v>613.083313</x:v>
       </x:c>
       <x:c r="J62" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K62" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>583.708313</x:v>
+        <x:v>777.291687</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>418.000000</x:v>
+        <x:v>904.583313</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>418.000000</x:v>
+        <x:v>904.583313</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" t="n" s="2">
-        <x:v>573.333313</x:v>
+        <x:v>876.750000</x:v>
       </x:c>
       <x:c r="J63" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K63" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1551.105469</x:v>
+        <x:v>1025.597534</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>880.914978</x:v>
+        <x:v>975.019592</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>880.914978</x:v>
+        <x:v>975.019592</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" t="n" s="2">
-        <x:v>920.145813</x:v>
+        <x:v>944.922913</x:v>
       </x:c>
       <x:c r="J64" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K64" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>21.583334</x:v>
+        <x:v>185.166672</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>7.125000</x:v>
+        <x:v>150.208328</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>7.125000</x:v>
+        <x:v>150.208328</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" t="n" s="2">
-        <x:v>10.291667</x:v>
+        <x:v>118.041664</x:v>
       </x:c>
       <x:c r="J65" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K65" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>26.875000</x:v>
+        <x:v>56.875000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>34.500000</x:v>
+        <x:v>45.958332</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>34.500000</x:v>
+        <x:v>45.958332</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" t="n" s="2">
-        <x:v>27.416666</x:v>
+        <x:v>44.000000</x:v>
       </x:c>
       <x:c r="J66" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K66" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-31 13:00:00</x:v>
+        <x:v>2026-10-28 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>894.383728</x:v>
+        <x:v>381.883331</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>876.719177</x:v>
+        <x:v>377.864594</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>876.719177</x:v>
+        <x:v>377.864594</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" t="n" s="2">
-        <x:v>862.590820</x:v>
+        <x:v>381.715820</x:v>
       </x:c>
       <x:c r="J67" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K67" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>136.583328</x:v>
+        <x:v>584.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>124.375000</x:v>
+        <x:v>603.375000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>129.791672</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>597.291687</x:v>
+      </x:c>
+      <x:c r="H68" s="2"/>
       <x:c r="I68" t="n" s="2">
-        <x:v>72.083336</x:v>
+        <x:v>593.000000</x:v>
       </x:c>
       <x:c r="J68" t="str" s="2">
-        <x:v>2026-07-31 09:05:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K68" t="str" s="2">
-        <x:v>2026-07-31 11:05:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>593.000000</x:v>
+        <x:v>763.416687</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>482.416656</x:v>
+        <x:v>886.791687</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>437.291656</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>871.666687</x:v>
+      </x:c>
+      <x:c r="H69" s="2"/>
       <x:c r="I69" t="n" s="2">
-        <x:v>699.625000</x:v>
+        <x:v>832.333313</x:v>
       </x:c>
       <x:c r="J69" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K69" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1626.942505</x:v>
+        <x:v>1141.127075</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>943.049561</x:v>
+        <x:v>1124.118774</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1126.549194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1124.117065</x:v>
+      </x:c>
+      <x:c r="H70" s="2"/>
       <x:c r="I70" t="n" s="2">
-        <x:v>873.855408</x:v>
+        <x:v>1092.920410</x:v>
       </x:c>
       <x:c r="J70" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K70" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>36.708332</x:v>
+        <x:v>209.250000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>10.916667</x:v>
+        <x:v>177.125000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>18.791666</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183.375000</x:v>
+      </x:c>
+      <x:c r="H71" s="2"/>
       <x:c r="I71" t="n" s="2">
-        <x:v>14.041667</x:v>
+        <x:v>126.375000</x:v>
       </x:c>
       <x:c r="J71" t="str" s="2">
-        <x:v>2026-07-31 09:05:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K71" t="str" s="2">
-        <x:v>2026-07-31 11:05:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>21.125000</x:v>
+        <x:v>56.958332</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>28.916666</x:v>
+        <x:v>46.541668</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>38.666668</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.541668</x:v>
+      </x:c>
+      <x:c r="H72" s="2"/>
       <x:c r="I72" t="n" s="2">
-        <x:v>20.166666</x:v>
+        <x:v>42.458332</x:v>
       </x:c>
       <x:c r="J72" t="str" s="2">
-        <x:v>2026-07-31 09:05:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K72" t="str" s="2">
-        <x:v>2026-07-31 11:05:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-31 12:00:00</x:v>
+        <x:v>2026-10-28 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>901.068726</x:v>
+        <x:v>444.795410</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>891.861694</x:v>
+        <x:v>440.395844</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>826.155029</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440.182922</x:v>
+      </x:c>
+      <x:c r="H73" s="2"/>
       <x:c r="I73" t="n" s="2">
-        <x:v>890.096252</x:v>
+        <x:v>451.698761</x:v>
       </x:c>
       <x:c r="J73" t="str" s="2">
-        <x:v>2026-07-31 09:05:16</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K73" t="str" s="2">
-        <x:v>2026-07-31 11:05:16</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>155.708328</x:v>
+        <x:v>585.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>123.750000</x:v>
+        <x:v>598.750000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>120.750000</x:v>
+        <x:v>564.791687</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>57.416668</x:v>
+        <x:v>546.583313</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>68.333336</x:v>
+        <x:v>585.416687</x:v>
       </x:c>
       <x:c r="J74" t="str" s="2">
-        <x:v>2026-07-31 09:00:22</x:v>
+        <x:v>2026-10-28 09:20:23</x:v>
       </x:c>
       <x:c r="K74" t="str" s="2">
-        <x:v>2026-07-31 11:00:22</x:v>
+        <x:v>2026-10-28 10:20:23</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>605.958313</x:v>
+        <x:v>660.750000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>540.750000</x:v>
+        <x:v>793.375000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>501.416656</x:v>
+        <x:v>789.708313</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>765.708313</x:v>
+        <x:v>736.541687</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>845.333313</x:v>
+        <x:v>714.291687</x:v>
       </x:c>
       <x:c r="J75" t="str" s="2">
-        <x:v>2026-07-31 09:00:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K75" t="str" s="2">
-        <x:v>2026-07-31 11:00:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1766.598755</x:v>
+        <x:v>1089.295776</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1114.834961</x:v>
+        <x:v>1102.370361</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1264.419556</x:v>
+        <x:v>1079.657959</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>1112.739624</x:v>
+        <x:v>1121.717896</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>986.827087</x:v>
+        <x:v>1147.838745</x:v>
       </x:c>
       <x:c r="J76" t="str" s="2">
-        <x:v>2026-07-31 08:55:17</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K76" t="str" s="2">
-        <x:v>2026-07-31 10:55:17</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>62.791668</x:v>
+        <x:v>230.125000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>29.375000</x:v>
+        <x:v>193.333328</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>44.166668</x:v>
+        <x:v>198.166672</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>27.791666</x:v>
+        <x:v>159.791672</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>26.708334</x:v>
+        <x:v>140.625000</x:v>
       </x:c>
       <x:c r="J77" t="str" s="2">
-        <x:v>2026-07-31 09:00:23</x:v>
+        <x:v>2026-10-28 09:20:24</x:v>
       </x:c>
       <x:c r="K77" t="str" s="2">
-        <x:v>2026-07-31 11:00:23</x:v>
+        <x:v>2026-10-28 10:20:24</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>19.625000</x:v>
+        <x:v>55.458332</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>25.458334</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>33.041668</x:v>
+        <x:v>51.583332</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>17.666666</x:v>
+        <x:v>41.958332</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>15.750000</x:v>
+        <x:v>38.583332</x:v>
       </x:c>
       <x:c r="J78" t="str" s="2">
-        <x:v>2026-07-31 09:00:24</x:v>
+        <x:v>2026-10-28 09:20:25</x:v>
       </x:c>
       <x:c r="K78" t="str" s="2">
-        <x:v>2026-07-31 11:00:24</x:v>
+        <x:v>2026-10-28 10:20:25</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-31 11:00:00</x:v>
+        <x:v>2026-10-28 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>873.914978</x:v>
+        <x:v>433.727509</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>845.542480</x:v>
+        <x:v>450.097931</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>789.957947</x:v>
+        <x:v>450.544159</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>858.573303</x:v>
+        <x:v>470.282928</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>852.066223</x:v>
+        <x:v>497.918762</x:v>
       </x:c>
       <x:c r="J79" t="str" s="2">
-        <x:v>2026-07-31 08:55:17</x:v>
+        <x:v>2026-10-28 09:20:17</x:v>
       </x:c>
       <x:c r="K79" t="str" s="2">
-        <x:v>2026-07-31 10:55:17</x:v>
+        <x:v>2026-10-28 10:20:17</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>189.291672</x:v>
+        <x:v>591.625000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>145.583328</x:v>
+        <x:v>587.833313</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>153.458328</x:v>
+        <x:v>563.750000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>135.291672</x:v>
+        <x:v>575.666687</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>83.083336</x:v>
+        <x:v>549.750000</x:v>
       </x:c>
       <x:c r="J80" t="str" s="2">
-        <x:v>2026-07-31 08:05:23</x:v>
+        <x:v>2026-10-28 09:05:22</x:v>
       </x:c>
       <x:c r="K80" t="str" s="2">
-        <x:v>2026-07-31 10:05:23</x:v>
+        <x:v>2026-10-28 10:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>593.375000</x:v>
+        <x:v>573.666687</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>534.041687</x:v>
+        <x:v>726.833313</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>535.708313</x:v>
+        <x:v>638.666687</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>707.833313</x:v>
+        <x:v>736.625000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>852.000000</x:v>
+        <x:v>613.750000</x:v>
       </x:c>
       <x:c r="J81" t="str" s="2">
-        <x:v>2026-07-31 08:00:24</x:v>
+        <x:v>2026-10-28 09:05:24</x:v>
       </x:c>
       <x:c r="K81" t="str" s="2">
-        <x:v>2026-07-31 10:00:24</x:v>
+        <x:v>2026-10-28 10:05:24</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1786.936279</x:v>
+        <x:v>911.165405</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1268.567139</x:v>
+        <x:v>962.655396</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1302.921265</x:v>
+        <x:v>956.561279</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>1265.685425</x:v>
+        <x:v>963.393311</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1219.797485</x:v>
+        <x:v>1045.178711</x:v>
       </x:c>
       <x:c r="J82" t="str" s="2">
-        <x:v>2026-07-31 07:55:17</x:v>
+        <x:v>2026-10-28 08:55:17</x:v>
       </x:c>
       <x:c r="K82" t="str" s="2">
-        <x:v>2026-07-31 09:55:17</x:v>
+        <x:v>2026-10-28 09:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>101.750000</x:v>
+        <x:v>248.333328</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>54.583332</x:v>
+        <x:v>210.416672</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>72.333336</x:v>
+        <x:v>223.416672</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>80.541664</x:v>
+        <x:v>200.916672</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>46.833332</x:v>
+        <x:v>181.666672</x:v>
       </x:c>
       <x:c r="J83" t="str" s="2">
-        <x:v>2026-07-31 08:05:24</x:v>
+        <x:v>2026-10-28 09:05:23</x:v>
       </x:c>
       <x:c r="K83" t="str" s="2">
-        <x:v>2026-07-31 10:05:24</x:v>
+        <x:v>2026-10-28 10:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>21.958334</x:v>
+        <x:v>52.416668</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>27.083334</x:v>
+        <x:v>50.791668</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>41.416668</x:v>
+        <x:v>38.583332</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>23.625000</x:v>
+        <x:v>44.583332</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>18.333334</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="J84" t="str" s="2">
-        <x:v>2026-07-31 08:00:25</x:v>
+        <x:v>2026-10-28 09:05:25</x:v>
       </x:c>
       <x:c r="K84" t="str" s="2">
-        <x:v>2026-07-31 10:00:25</x:v>
+        <x:v>2026-10-28 10:05:25</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-31 10:00:00</x:v>
+        <x:v>2026-10-28 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>782.485840</x:v>
+        <x:v>384.208740</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>710.091675</x:v>
+        <x:v>396.806671</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>685.988770</x:v>
+        <x:v>386.600006</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>706.353760</x:v>
+        <x:v>399.161652</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>744.492493</x:v>
+        <x:v>461.129578</x:v>
       </x:c>
       <x:c r="J85" t="str" s="2">
-        <x:v>2026-07-31 07:55:17</x:v>
+        <x:v>2026-10-28 08:55:17</x:v>
       </x:c>
       <x:c r="K85" t="str" s="2">
-        <x:v>2026-07-31 09:55:17</x:v>
+        <x:v>2026-10-28 09:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>235.000000</x:v>
+        <x:v>570.333313</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>180.541672</x:v>
+        <x:v>564.750000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>205.291672</x:v>
+        <x:v>546.875000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>180.541672</x:v>
+        <x:v>564.750000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>168.500000</x:v>
+        <x:v>535.041687</x:v>
       </x:c>
       <x:c r="J86" t="str" s="2">
-        <x:v>2026-07-31 07:00:23</x:v>
+        <x:v>2026-10-28 08:05:22</x:v>
       </x:c>
       <x:c r="K86" t="str" s="2">
-        <x:v>2026-07-31 09:00:23</x:v>
+        <x:v>2026-10-28 09:05:22</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>505.125000</x:v>
+        <x:v>558.291687</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>487.125000</x:v>
+        <x:v>785.583313</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>510.083344</x:v>
+        <x:v>633.375000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>487.125000</x:v>
+        <x:v>785.583313</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>707.333313</x:v>
+        <x:v>742.250000</x:v>
       </x:c>
       <x:c r="J87" t="str" s="2">
-        <x:v>2026-07-31 07:00:24</x:v>
+        <x:v>2026-10-28 08:00:24</x:v>
       </x:c>
       <x:c r="K87" t="str" s="2">
-        <x:v>2026-07-31 09:00:24</x:v>
+        <x:v>2026-10-28 09:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1514.712524</x:v>
+        <x:v>647.350403</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1157.192505</x:v>
+        <x:v>702.104980</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1156.824951</x:v>
+        <x:v>690.756653</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>1157.192505</x:v>
+        <x:v>702.104980</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1162.816650</x:v>
+        <x:v>699.018738</x:v>
       </x:c>
       <x:c r="J88" t="str" s="2">
-        <x:v>2026-07-31 06:55:17</x:v>
+        <x:v>2026-10-28 07:55:17</x:v>
       </x:c>
       <x:c r="K88" t="str" s="2">
-        <x:v>2026-07-31 08:55:17</x:v>
+        <x:v>2026-10-28 08:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>161.250000</x:v>
+        <x:v>256.625000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>88.375000</x:v>
+        <x:v>212.958328</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>117.750000</x:v>
+        <x:v>222.208328</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>88.375000</x:v>
+        <x:v>212.958328</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>116.333336</x:v>
+        <x:v>196.750000</x:v>
       </x:c>
       <x:c r="J89" t="str" s="2">
-        <x:v>2026-07-31 07:00:24</x:v>
+        <x:v>2026-10-28 08:05:23</x:v>
       </x:c>
       <x:c r="K89" t="str" s="2">
-        <x:v>2026-07-31 09:00:24</x:v>
+        <x:v>2026-10-28 09:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>30.416666</x:v>
+        <x:v>58.458332</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>34.791668</x:v>
+        <x:v>66.250000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>38.625000</x:v>
+        <x:v>54.000000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>34.791668</x:v>
+        <x:v>66.250000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>28.916666</x:v>
+        <x:v>54.458332</x:v>
       </x:c>
       <x:c r="J90" t="str" s="2">
-        <x:v>2026-07-31 07:00:25</x:v>
+        <x:v>2026-10-28 08:00:25</x:v>
       </x:c>
       <x:c r="K90" t="str" s="2">
-        <x:v>2026-07-31 09:00:25</x:v>
+        <x:v>2026-10-28 09:00:25</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-31 09:00:00</x:v>
+        <x:v>2026-10-28 09:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>624.442505</x:v>
+        <x:v>269.374573</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>534.987488</x:v>
+        <x:v>285.743347</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>540.027893</x:v>
+        <x:v>264.196655</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>534.987488</x:v>
+        <x:v>285.743347</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>524.885010</x:v>
+        <x:v>294.579987</x:v>
       </x:c>
       <x:c r="J91" t="str" s="2">
-        <x:v>2026-07-31 06:55:17</x:v>
+        <x:v>2026-10-28 07:55:17</x:v>
       </x:c>
       <x:c r="K91" t="str" s="2">
-        <x:v>2026-07-31 08:55:17</x:v>
+        <x:v>2026-10-28 08:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>272.791656</x:v>
+        <x:v>522.750000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>222.791672</x:v>
+        <x:v>538.958313</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>261.916656</x:v>
+        <x:v>519.875000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>251.041672</x:v>
+        <x:v>518.333313</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>223.791672</x:v>
+        <x:v>520.666687</x:v>
       </x:c>
       <x:c r="J92" t="str" s="2">
-        <x:v>2026-07-31 06:00:22</x:v>
+        <x:v>2026-10-28 07:00:22</x:v>
       </x:c>
       <x:c r="K92" t="str" s="2">
-        <x:v>2026-07-31 08:00:22</x:v>
+        <x:v>2026-10-28 08:00:22</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>417.708344</x:v>
+        <x:v>506.500000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>441.458344</x:v>
+        <x:v>804.083313</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>437.250000</x:v>
+        <x:v>592.416687</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>335.958344</x:v>
+        <x:v>796.916687</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>456.916656</x:v>
+        <x:v>798.458313</x:v>
       </x:c>
       <x:c r="J93" t="str" s="2">
-        <x:v>2026-07-31 06:00:24</x:v>
+        <x:v>2026-10-28 07:00:24</x:v>
       </x:c>
       <x:c r="K93" t="str" s="2">
-        <x:v>2026-07-31 08:00:24</x:v>
+        <x:v>2026-10-28 08:00:24</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1073.462524</x:v>
+        <x:v>288.992096</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>848.285828</x:v>
+        <x:v>333.456665</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>820.102905</x:v>
+        <x:v>298.329590</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>910.829590</x:v>
+        <x:v>308.302094</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>848.285828</x:v>
+        <x:v>333.456665</x:v>
       </x:c>
       <x:c r="J94" t="str" s="2">
-        <x:v>2026-07-31 05:55:17</x:v>
+        <x:v>2026-10-28 06:55:17</x:v>
       </x:c>
       <x:c r="K94" t="str" s="2">
-        <x:v>2026-07-31 07:55:17</x:v>
+        <x:v>2026-10-28 07:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>203.583328</x:v>
+        <x:v>244.625000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>137.916672</x:v>
+        <x:v>191.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>170.083328</x:v>
+        <x:v>214.625000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>124.500000</x:v>
+        <x:v>214.375000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>129.750000</x:v>
+        <x:v>187.083328</x:v>
       </x:c>
       <x:c r="J95" t="str" s="2">
-        <x:v>2026-07-31 06:00:23</x:v>
+        <x:v>2026-10-28 07:00:23</x:v>
       </x:c>
       <x:c r="K95" t="str" s="2">
-        <x:v>2026-07-31 08:00:23</x:v>
+        <x:v>2026-10-28 08:00:23</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>40.666668</x:v>
+        <x:v>66.125000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>46.000000</x:v>
+        <x:v>81.583336</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>35.666668</x:v>
+        <x:v>53.708332</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>59.333332</x:v>
+        <x:v>66.458336</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>46.583332</x:v>
+        <x:v>84.458336</x:v>
       </x:c>
       <x:c r="J96" t="str" s="2">
-        <x:v>2026-07-31 06:00:25</x:v>
+        <x:v>2026-10-28 07:00:25</x:v>
       </x:c>
       <x:c r="K96" t="str" s="2">
-        <x:v>2026-07-31 08:00:25</x:v>
+        <x:v>2026-10-28 08:00:25</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-31 06:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-31 08:00:00</x:v>
+        <x:v>2026-10-28 08:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>426.572083</x:v>
+        <x:v>130.823334</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>350.364990</x:v>
+        <x:v>141.136673</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>371.512512</x:v>
+        <x:v>130.325836</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>375.293762</x:v>
+        <x:v>137.509171</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>350.364990</x:v>
+        <x:v>141.136673</x:v>
       </x:c>
       <x:c r="J97" t="str" s="2">
-        <x:v>2026-07-31 05:55:17</x:v>
+        <x:v>2026-10-28 06:55:17</x:v>
       </x:c>
       <x:c r="K97" t="str" s="2">
-        <x:v>2026-07-31 07:55:17</x:v>
+        <x:v>2026-10-28 07:55:17</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-31 05:00:00</x:v>
+        <x:v>2026-10-28 06:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>313.208344</x:v>
+        <x:v>509.166656</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>265.041656</x:v>
+        <x:v>488.583344</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>285.291656</x:v>
+        <x:v>546.000000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>245.708328</x:v>
+        <x:v>489.666656</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>265.041656</x:v>
+        <x:v>488.583344</x:v>
       </x:c>
       <x:c r="J98" t="str" s="2">
-        <x:v>2026-07-31 05:05:22</x:v>
+        <x:v>2026-10-28 06:10:21</x:v>
       </x:c>
       <x:c r="K98" t="str" s="2">
-        <x:v>2026-07-31 07:05:22</x:v>
+        <x:v>2026-10-28 07:10:21</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-31 05:00:00</x:v>
+        <x:v>2026-10-28 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Onshore Wind</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>418.166656</x:v>
+        <x:v>423.500000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>351.875000</x:v>
+        <x:v>761.250000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>482.208344</x:v>
+        <x:v>520.875000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>366.791656</x:v>
+        <x:v>709.916687</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>351.875000</x:v>
+        <x:v>761.250000</x:v>
       </x:c>
       <x:c r="J99" t="str" s="2">
-        <x:v>2026-07-31 05:00:24</x:v>
+        <x:v>2026-10-28 06:05:23</x:v>
       </x:c>
       <x:c r="K99" t="str" s="2">
-        <x:v>2026-07-31 07:00:24</x:v>
+        <x:v>2026-10-28 07:05:23</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-31 05:00:00</x:v>
+        <x:v>2026-10-28 06:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>567.719604</x:v>
+        <x:v>22.342501</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>510.602905</x:v>
+        <x:v>36.972916</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>509.110840</x:v>
+        <x:v>22.505417</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>540.985413</x:v>
+        <x:v>23.361250</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>510.602905</x:v>
+        <x:v>36.972916</x:v>
       </x:c>
       <x:c r="J100" t="str" s="2">
-        <x:v>2026-07-31 04:55:17</x:v>
+        <x:v>2026-10-28 05:55:16</x:v>
       </x:c>
       <x:c r="K100" t="str" s="2">
-        <x:v>2026-07-31 06:55:17</x:v>
+        <x:v>2026-10-28 06:55:16</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-31 05:00:00</x:v>
+        <x:v>2026-10-28 06:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-31 07:00:00</x:v>
+        <x:v>2026-10-28 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Offshore Wind</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>233.041672</x:v>
+        <x:v>220.041672</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>178.875000</x:v>
+        <x:v>187.583328</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>184.708328</x:v>
+        <x:v>188.625000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>170.708328</x:v>
+        <x:v>136.833328</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>178.875000</x:v>
+        <x:v>187.583328</x:v>
       </x:c>
       <x:c r="J101" t="str" s="2">
-        <x:v>2026-07-31 05:05:24</x:v>
+        <x:v>2026-10-28 06:10:23</x:v>
       </x:c>
       <x:c r="K101" t="str" s="2">
-        <x:v>2026-07-31 07:05:24</x:v>
+        <x:v>2026-10-28 07:10:23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>