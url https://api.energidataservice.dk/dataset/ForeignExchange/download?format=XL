--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R5f1da451bda042adbd350cd3365a6d2e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R778aff750f4d4f4bbd950fbebc8c77ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f1da451bda042adbd350cd3365a6d2e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R778aff750f4d4f4bbd950fbebc8c77ef" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:M101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -199,3527 +199,3527 @@
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ExchangeExportGE_MWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ExchangeImportNL_MWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeExportNL_MWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeImportNO_MWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeExportNO_MWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeImportGB_MWh</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeExportGB_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-28 21:00:00</x:v>
+        <x:v>2026-06-13 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-04-28 23:00:00</x:v>
+        <x:v>2026-06-13 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>270.010000</x:v>
+        <x:v>559.982000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>1063.900000</x:v>
+        <x:v>129.460000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>428.144000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-463.479000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>608.106800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-50.129200</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>-1232.872760</x:v>
+        <x:v>-1452.219462</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-28 21:00:00</x:v>
+        <x:v>2026-06-13 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-04-28 23:00:00</x:v>
+        <x:v>2026-06-13 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>1201.487000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-19.611000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-337.703000</x:v>
+        <x:v>-38.633000</x:v>
       </x:c>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-28 20:00:00</x:v>
+        <x:v>2026-06-13 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-04-28 22:00:00</x:v>
+        <x:v>2026-06-13 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>26.764000</x:v>
+        <x:v>240.538000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>1022.020000</x:v>
+        <x:v>172.890000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>62.053000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-663.382000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1156.338200</x:v>
+        <x:v>244.369900</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>-1440.603890</x:v>
+        <x:v>-1453.535891</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-28 20:00:00</x:v>
+        <x:v>2026-06-13 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-04-28 22:00:00</x:v>
+        <x:v>2026-06-13 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>909.100000</x:v>
+        <x:v>33.682000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-100.453000</x:v>
+        <x:v>-48.541000</x:v>
       </x:c>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-28 19:00:00</x:v>
+        <x:v>2026-06-13 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-04-28 21:00:00</x:v>
+        <x:v>2026-06-13 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>289.403000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-31.944000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>909.830000</x:v>
+        <x:v>311.850000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-116.329000</x:v>
+        <x:v>-682.785000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1509.706900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-89.930700</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>-1419.291104</x:v>
+        <x:v>-1453.223054</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-28 19:00:00</x:v>
+        <x:v>2026-06-13 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-04-28 21:00:00</x:v>
+        <x:v>2026-06-13 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>116.567000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-55.660000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>496.775000</x:v>
+        <x:v>21.831000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-28 18:00:00</x:v>
+        <x:v>2026-06-13 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-04-28 20:00:00</x:v>
+        <x:v>2026-06-13 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>260.350000</x:v>
+        <x:v>209.415000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>141.420000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-342.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>397.035000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-397.101000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1465.572100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-96.429300</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>-1159.910051</x:v>
+        <x:v>-1452.331245</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-28 18:00:00</x:v>
+        <x:v>2026-06-13 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-04-28 20:00:00</x:v>
+        <x:v>2026-06-13 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>139.007000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-116.984000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>574.998000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-101.807000</x:v>
       </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-28 17:00:00</x:v>
+        <x:v>2026-06-13 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-04-28 19:00:00</x:v>
+        <x:v>2026-06-13 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>386.963000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-420.435000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1977.480000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-97.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>611.199000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-606.548000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>671.108500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-996.188400</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>-1289.128720</x:v>
+        <x:v>-1414.277704</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-28 17:00:00</x:v>
+        <x:v>2026-06-13 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-04-28 19:00:00</x:v>
+        <x:v>2026-06-13 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>160.415000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-490.917000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>574.289000</x:v>
+        <x:v>192.325000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H11" s="2"/>
       <x:c r="I11" s="2"/>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-28 16:00:00</x:v>
+        <x:v>2026-06-13 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-04-28 18:00:00</x:v>
+        <x:v>2026-06-13 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>169.974000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-675.606000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>823.100000</x:v>
+        <x:v>3179.300000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>681.585000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-19.792000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>-197.050600</x:v>
+        <x:v>-1409.040900</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>-1450.667070</x:v>
+        <x:v>-1126.224430</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-28 16:00:00</x:v>
+        <x:v>2026-06-13 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-04-28 18:00:00</x:v>
+        <x:v>2026-06-13 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>230.594000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-606.795000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>485.817000</x:v>
+        <x:v>232.269000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" s="2"/>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-28 15:00:00</x:v>
+        <x:v>2026-06-13 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-04-28 17:00:00</x:v>
+        <x:v>2026-06-13 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-401.797000</x:v>
+        <x:v>-641.890000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2456.580000</x:v>
+        <x:v>2686.850000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>631.201000</x:v>
+        <x:v>501.601000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-887.148900</x:v>
+        <x:v>-1411.606700</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>79.121299</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>-1454.012820</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-28 15:00:00</x:v>
+        <x:v>2026-06-13 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-04-28 17:00:00</x:v>
+        <x:v>2026-06-13 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-215.626000</x:v>
+        <x:v>-672.196000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>747.564000</x:v>
+        <x:v>245.156000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" s="2"/>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-28 14:00:00</x:v>
+        <x:v>2026-06-13 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-04-28 16:00:00</x:v>
+        <x:v>2026-06-13 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-671.894000</x:v>
+        <x:v>-678.139000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>3031.060000</x:v>
+        <x:v>2614.860000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>677.739000</x:v>
+        <x:v>601.605000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>-1103.146400</x:v>
+        <x:v>-1321.972200</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>209.008214</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>-1453.537803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-28 14:00:00</x:v>
+        <x:v>2026-06-13 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-04-28 16:00:00</x:v>
+        <x:v>2026-06-13 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-605.929000</x:v>
+        <x:v>-841.450000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>955.311000</x:v>
+        <x:v>246.390000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" s="2"/>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-28 13:00:00</x:v>
+        <x:v>2026-06-13 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-04-28 15:00:00</x:v>
+        <x:v>2026-06-13 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-614.602000</x:v>
+        <x:v>-730.927000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>3049.630000</x:v>
+        <x:v>2421.740000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>677.983000</x:v>
+        <x:v>566.964000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>-1157.545800</x:v>
+        <x:v>-1072.021800</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>415.142975</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>-1453.739544</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-28 13:00:00</x:v>
+        <x:v>2026-06-13 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-04-28 15:00:00</x:v>
+        <x:v>2026-06-13 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-583.272000</x:v>
+        <x:v>-500.267000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>969.715000</x:v>
+        <x:v>248.983000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" s="2"/>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-28 12:00:00</x:v>
+        <x:v>2026-06-13 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-04-28 14:00:00</x:v>
+        <x:v>2026-06-13 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>-461.178000</x:v>
+        <x:v>-699.283000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>3056.930000</x:v>
+        <x:v>2623.380000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>680.199000</x:v>
+        <x:v>603.752000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>-1122.949000</x:v>
+        <x:v>-917.826200</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>354.000299</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>-1453.568996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-28 12:00:00</x:v>
+        <x:v>2026-06-13 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-04-28 14:00:00</x:v>
+        <x:v>2026-06-13 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-643.201000</x:v>
+        <x:v>-317.335000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>984.888000</x:v>
+        <x:v>242.405000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" s="2"/>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-28 11:00:00</x:v>
+        <x:v>2026-06-13 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-04-28 13:00:00</x:v>
+        <x:v>2026-06-13 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-626.254000</x:v>
+        <x:v>-729.591000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>3058.130000</x:v>
+        <x:v>3226.750000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>680.423000</x:v>
+        <x:v>630.925000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-1315.379000</x:v>
+        <x:v>-937.025500</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>-1453.777938</x:v>
+        <x:v>-165.991646</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-28 11:00:00</x:v>
+        <x:v>2026-06-13 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-04-28 13:00:00</x:v>
+        <x:v>2026-06-13 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-389.309000</x:v>
+        <x:v>-85.045000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>969.710000</x:v>
+        <x:v>293.606000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" s="2"/>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-28 10:00:00</x:v>
+        <x:v>2026-06-13 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-04-28 12:00:00</x:v>
+        <x:v>2026-06-13 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>-680.339000</x:v>
+        <x:v>-732.443000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>3078.000000</x:v>
+        <x:v>2992.200000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>683.518000</x:v>
+        <x:v>56.513000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>-1288.873400</x:v>
+        <x:v>-714.226900</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>373.040824</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>-1453.486285</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-28 10:00:00</x:v>
+        <x:v>2026-06-13 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-04-28 12:00:00</x:v>
+        <x:v>2026-06-13 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-306.535000</x:v>
+        <x:v>-88.430000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>951.377000</x:v>
+        <x:v>317.237000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" s="2"/>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-28 09:00:00</x:v>
+        <x:v>2026-06-13 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-04-28 11:00:00</x:v>
+        <x:v>2026-06-13 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-590.528000</x:v>
+        <x:v>-732.410000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>3119.840000</x:v>
+        <x:v>3088.900000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>683.286000</x:v>
+        <x:v>12.033000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>-1658.550400</x:v>
+        <x:v>-574.227900</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>128.300902</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>-1453.661434</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-28 09:00:00</x:v>
+        <x:v>2026-06-13 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-04-28 11:00:00</x:v>
+        <x:v>2026-06-13 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>0.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-281.250000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>962.725000</x:v>
+        <x:v>302.464000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" s="2"/>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-28 08:00:00</x:v>
+        <x:v>2026-06-13 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-04-28 10:00:00</x:v>
+        <x:v>2026-06-13 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>-356.265000</x:v>
+        <x:v>-732.382000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>3110.610000</x:v>
+        <x:v>2541.570000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>683.354000</x:v>
+        <x:v>637.547000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>-1657.570000</x:v>
+        <x:v>-788.624800</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>326.165444</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>-1453.882275</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-28 08:00:00</x:v>
+        <x:v>2026-06-13 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-04-28 10:00:00</x:v>
+        <x:v>2026-06-13 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>2.946000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-288.877000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>935.590000</x:v>
+        <x:v>347.171000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" s="2"/>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-28 07:00:00</x:v>
+        <x:v>2026-06-13 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-04-28 09:00:00</x:v>
+        <x:v>2026-06-13 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>182.005000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-731.394000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>1872.300000</x:v>
+        <x:v>2195.390000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>683.368000</x:v>
+        <x:v>661.767000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>-1063.278600</x:v>
+        <x:v>-1209.086100</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>413.730706</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>-1453.918364</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-28 07:00:00</x:v>
+        <x:v>2026-06-13 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-04-28 09:00:00</x:v>
+        <x:v>2026-06-13 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>725.454000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-195.596000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>170.387000</x:v>
+        <x:v>398.680000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" s="2"/>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-28 06:00:00</x:v>
+        <x:v>2026-06-13 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-04-28 08:00:00</x:v>
+        <x:v>2026-06-13 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>236.895000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-681.232000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1330.490000</x:v>
+        <x:v>1135.280000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>683.398000</x:v>
+        <x:v>647.311000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>-202.495100</x:v>
+        <x:v>-1160.596200</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>469.730973</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>-1371.630856</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-28 06:00:00</x:v>
+        <x:v>2026-06-13 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-04-28 08:00:00</x:v>
+        <x:v>2026-06-13 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>1116.149000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-22.798000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>393.938000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-342.432000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" s="2"/>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-28 05:00:00</x:v>
+        <x:v>2026-06-13 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-04-28 07:00:00</x:v>
+        <x:v>2026-06-13 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-0.807000</x:v>
+        <x:v>-408.637000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>500.770000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-709.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>683.478000</x:v>
+        <x:v>197.721000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>763.000400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-516.698400</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>408.895399</x:v>
+        <x:v>156.401067</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-28 05:00:00</x:v>
+        <x:v>2026-06-13 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-04-28 07:00:00</x:v>
+        <x:v>2026-06-13 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>1146.033000</x:v>
+        <x:v>346.647000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-433.282000</x:v>
+        <x:v>-41.434000</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" s="2"/>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-28 04:00:00</x:v>
+        <x:v>2026-06-13 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-04-28 06:00:00</x:v>
+        <x:v>2026-06-13 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>427.679000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-136.768000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-2312.310000</x:v>
+        <x:v>-326.730000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>681.503000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-426.030000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1412.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-94.002500</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>1139.859309</x:v>
+        <x:v>498.804215</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-28 04:00:00</x:v>
+        <x:v>2026-06-13 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-04-28 06:00:00</x:v>
+        <x:v>2026-06-13 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1205.211000</x:v>
+        <x:v>1004.053000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-591.148000</x:v>
+        <x:v>-339.797000</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" s="2"/>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-28 03:00:00</x:v>
+        <x:v>2026-06-13 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-04-28 05:00:00</x:v>
+        <x:v>2026-06-13 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>701.366000</x:v>
+        <x:v>166.291000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-2302.110000</x:v>
+        <x:v>-987.870000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>683.357000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-694.192000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1441.161500</x:v>
+        <x:v>498.799300</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>492.297465</x:v>
+        <x:v>1035.108841</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-28 03:00:00</x:v>
+        <x:v>2026-06-13 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-04-28 05:00:00</x:v>
+        <x:v>2026-06-13 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>1242.495000</x:v>
+        <x:v>789.414000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-631.662000</x:v>
+        <x:v>-312.298000</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" s="2"/>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-28 02:00:00</x:v>
+        <x:v>2026-06-13 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-04-28 04:00:00</x:v>
+        <x:v>2026-06-13 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>681.752000</x:v>
+        <x:v>325.591000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-1916.220000</x:v>
+        <x:v>-1559.650000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>677.119000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-703.040000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1269.792200</x:v>
+        <x:v>1039.398800</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>272.195371</x:v>
+        <x:v>1378.718076</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-28 02:00:00</x:v>
+        <x:v>2026-06-13 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-04-28 04:00:00</x:v>
+        <x:v>2026-06-13 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>1235.087000</x:v>
+        <x:v>592.947000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-620.048000</x:v>
+        <x:v>-280.041000</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" s="2"/>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-28 01:00:00</x:v>
+        <x:v>2026-06-13 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-04-28 03:00:00</x:v>
+        <x:v>2026-06-13 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>691.670000</x:v>
+        <x:v>412.599000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-1237.900000</x:v>
+        <x:v>-1699.940000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>638.785000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-662.946000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1421.811600</x:v>
+        <x:v>966.497500</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1376.297045</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>-353.864641</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-28 01:00:00</x:v>
+        <x:v>2026-06-13 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-04-28 03:00:00</x:v>
+        <x:v>2026-06-13 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>1210.832000</x:v>
+        <x:v>614.964000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-592.687000</x:v>
+        <x:v>-224.264000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" s="2"/>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-04-28 02:00:00</x:v>
+        <x:v>2026-06-13 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>695.176000</x:v>
+        <x:v>711.794000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-388.430000</x:v>
+        <x:v>-2144.670000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>676.323000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-217.212000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1221.170400</x:v>
+        <x:v>776.298200</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>952.322934</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>-819.036134</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-04-28 02:00:00</x:v>
+        <x:v>2026-06-13 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>1259.884000</x:v>
+        <x:v>740.588000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-628.747000</x:v>
+        <x:v>-69.293000</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" s="2"/>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-27 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-04-28 01:00:00</x:v>
+        <x:v>2026-06-13 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>716.094000</x:v>
+        <x:v>715.919000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-157.590000</x:v>
+        <x:v>-2168.770000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>426.305000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-221.510000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1377.258100</x:v>
+        <x:v>859.296200</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>789.257820</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>-1076.342507</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-27 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-04-28 01:00:00</x:v>
+        <x:v>2026-06-13 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1275.973000</x:v>
+        <x:v>689.097000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-513.937000</x:v>
+        <x:v>-49.579000</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" s="2"/>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-27 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>715.957000</x:v>
+        <x:v>677.889000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-87.220000</x:v>
+        <x:v>-2570.910000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>171.694000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-278.444000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1376.938600</x:v>
+        <x:v>1062.000500</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>996.175960</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>-1070.762019</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-27 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>1245.251000</x:v>
+        <x:v>488.682000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-548.737000</x:v>
+        <x:v>-88.533000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" s="2"/>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-27 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-04-27 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>715.878000</x:v>
+        <x:v>246.367000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-1179.990000</x:v>
+        <x:v>-2443.280000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>570.258000</x:v>
+        <x:v>344.690000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1408.637800</x:v>
+        <x:v>1085.802000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>474.269555</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>-647.417923</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-27 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-04-27 23:00:00</x:v>
+        <x:v>2026-06-12 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>1283.169000</x:v>
+        <x:v>626.129000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-506.961000</x:v>
+        <x:v>-135.289000</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" s="2"/>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-27 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-04-27 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>714.837000</x:v>
+        <x:v>25.558000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-956.340000</x:v>
+        <x:v>-1960.570000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>650.866000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.740000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1487.741200</x:v>
+        <x:v>1206.245600</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>189.186855</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>-984.233719</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-27 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-04-27 22:00:00</x:v>
+        <x:v>2026-06-12 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1287.476000</x:v>
+        <x:v>543.395000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-574.590000</x:v>
+        <x:v>-70.552000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" s="2"/>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-27 19:00:00</x:v>
+        <x:v>2026-06-12 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-04-27 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>686.745000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.634000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-1207.530000</x:v>
+        <x:v>-1313.890000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>435.986000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-286.139000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1451.039100</x:v>
+        <x:v>1276.262500</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>158.694298</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>-304.381784</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-27 19:00:00</x:v>
+        <x:v>2026-06-12 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-04-27 21:00:00</x:v>
+        <x:v>2026-06-12 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>1252.321000</x:v>
+        <x:v>396.945000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-596.028000</x:v>
+        <x:v>-181.067000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" s="2"/>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-27 18:00:00</x:v>
+        <x:v>2026-06-12 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-04-27 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>716.466000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-6.312000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-2583.810000</x:v>
+        <x:v>-1053.660000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>438.934000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-600.200000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1612.566100</x:v>
+        <x:v>1058.586500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>827.590936</x:v>
+        <x:v>273.977361</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-27 18:00:00</x:v>
+        <x:v>2026-06-12 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-04-27 20:00:00</x:v>
+        <x:v>2026-06-12 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1285.541000</x:v>
+        <x:v>345.270000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-600.373000</x:v>
+        <x:v>-94.108000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" s="2"/>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-27 17:00:00</x:v>
+        <x:v>2026-06-12 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-04-27 19:00:00</x:v>
+        <x:v>2026-06-12 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>710.338000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-236.185000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-2381.500000</x:v>
+        <x:v>-183.190000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>367.723000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-697.816000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1478.276500</x:v>
+        <x:v>285.673600</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>559.241829</x:v>
+        <x:v>298.299908</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-27 17:00:00</x:v>
+        <x:v>2026-06-12 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-04-27 19:00:00</x:v>
+        <x:v>2026-06-12 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1271.382000</x:v>
+        <x:v>355.873000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-414.413000</x:v>
+        <x:v>-10.218000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" s="2"/>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-27 16:00:00</x:v>
+        <x:v>2026-06-12 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-04-27 18:00:00</x:v>
+        <x:v>2026-06-12 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>715.854000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-65.400000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.300000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-1557.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>388.752000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-585.001000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>725.147300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.025700</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>77.111870</x:v>
+        <x:v>142.460541</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-27 16:00:00</x:v>
+        <x:v>2026-06-12 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-04-27 18:00:00</x:v>
+        <x:v>2026-06-12 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1285.095000</x:v>
+        <x:v>541.302000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-349.108000</x:v>
+        <x:v>-15.766000</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" s="2"/>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-27 15:00:00</x:v>
+        <x:v>2026-06-12 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-04-27 17:00:00</x:v>
+        <x:v>2026-06-12 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>685.460000</x:v>
+        <x:v>222.074000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-101.840000</x:v>
+        <x:v>-7.610000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>492.313000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-406.472000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-142.842400</x:v>
+        <x:v>-553.426000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>485.150504</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>-994.548686</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-27 15:00:00</x:v>
+        <x:v>2026-06-12 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-04-27 17:00:00</x:v>
+        <x:v>2026-06-12 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>1288.575000</x:v>
+        <x:v>508.900000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-355.958000</x:v>
+        <x:v>-11.321000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" s="2"/>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-27 14:00:00</x:v>
+        <x:v>2026-06-12 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-04-27 16:00:00</x:v>
+        <x:v>2026-06-12 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>473.760000</x:v>
+        <x:v>109.524000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>794.660000</x:v>
+        <x:v>1.590000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>474.736000</x:v>
+        <x:v>448.269000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>-1014.521900</x:v>
+        <x:v>-1022.544000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>517.070396</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>-668.998635</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-27 14:00:00</x:v>
+        <x:v>2026-06-12 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-04-27 16:00:00</x:v>
+        <x:v>2026-06-12 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1032.730000</x:v>
+        <x:v>577.253000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-70.745000</x:v>
+        <x:v>-134.961000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" s="2"/>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-27 13:00:00</x:v>
+        <x:v>2026-06-12 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-04-27 15:00:00</x:v>
+        <x:v>2026-06-12 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>71.166000</x:v>
+        <x:v>355.493000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>2673.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-17.720000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>112.992000</x:v>
+        <x:v>532.015000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>-1553.865700</x:v>
+        <x:v>-969.470400</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>570.436491</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>-996.229249</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-27 13:00:00</x:v>
+        <x:v>2026-06-12 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-04-27 15:00:00</x:v>
+        <x:v>2026-06-12 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>291.753000</x:v>
+        <x:v>635.065000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>619.695000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-351.359000</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" s="2"/>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-27 12:00:00</x:v>
+        <x:v>2026-06-12 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-04-27 14:00:00</x:v>
+        <x:v>2026-06-12 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>56.284000</x:v>
+        <x:v>433.539000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2760.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-404.980000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>599.058000</x:v>
+        <x:v>678.802000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>-1603.327200</x:v>
+        <x:v>-397.106800</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>191.710252</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>-989.621474</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-27 12:00:00</x:v>
+        <x:v>2026-06-12 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-04-27 14:00:00</x:v>
+        <x:v>2026-06-12 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>83.571000</x:v>
+        <x:v>709.302000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>888.815000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-372.241000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" s="2"/>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-27 11:00:00</x:v>
+        <x:v>2026-06-12 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-04-27 13:00:00</x:v>
+        <x:v>2026-06-12 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>206.176000</x:v>
+        <x:v>348.130000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>2836.640000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1079.260000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>677.526000</x:v>
+        <x:v>683.817000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>-1663.397500</x:v>
+        <x:v>-155.903800</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>442.806057</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>-1443.795647</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-27 11:00:00</x:v>
+        <x:v>2026-06-12 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-04-27 13:00:00</x:v>
+        <x:v>2026-06-12 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>297.070000</x:v>
+        <x:v>1076.864000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>947.636000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-362.629000</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
       <x:c r="I71" s="2"/>
       <x:c r="J71" s="2"/>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-27 10:00:00</x:v>
+        <x:v>2026-06-12 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-04-27 12:00:00</x:v>
+        <x:v>2026-06-12 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-11.557000</x:v>
+        <x:v>-13.007000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>2763.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.150000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>681.170000</x:v>
+        <x:v>683.654000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>-1664.795700</x:v>
+        <x:v>-249.605400</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>-1453.291633</x:v>
+        <x:v>-499.149905</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-27 10:00:00</x:v>
+        <x:v>2026-06-12 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-04-27 12:00:00</x:v>
+        <x:v>2026-06-12 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>323.051000</x:v>
+        <x:v>993.966000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>915.884000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-382.216000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" s="2"/>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-27 09:00:00</x:v>
+        <x:v>2026-06-12 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-04-27 11:00:00</x:v>
+        <x:v>2026-06-12 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>11.063000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.423000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2650.650000</x:v>
+        <x:v>36.300000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>639.631000</x:v>
+        <x:v>665.989000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>153.594200</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>-1664.145900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>-1453.699628</x:v>
+        <x:v>-1386.758553</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-27 09:00:00</x:v>
+        <x:v>2026-06-12 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-04-27 11:00:00</x:v>
+        <x:v>2026-06-12 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>306.630000</x:v>
+        <x:v>1229.369000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>892.421000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-368.463000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" s="2"/>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-27 08:00:00</x:v>
+        <x:v>2026-06-12 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-04-27 10:00:00</x:v>
+        <x:v>2026-06-12 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>639.198000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.751000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>2645.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-58.990000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>604.966000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-136.742000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>692.394600</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>-1573.626400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>-1453.570486</x:v>
+        <x:v>-1438.804018</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-27 08:00:00</x:v>
+        <x:v>2026-06-12 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-04-27 10:00:00</x:v>
+        <x:v>2026-06-12 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>899.315000</x:v>
+        <x:v>953.860000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>276.678000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-173.136000</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" s="2"/>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-27 07:00:00</x:v>
+        <x:v>2026-06-12 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-04-27 09:00:00</x:v>
+        <x:v>2026-06-12 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>695.212000</x:v>
+        <x:v>15.488000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>2558.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-279.120000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>269.591000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-645.099000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1109.766800</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>-888.246200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>-1452.692706</x:v>
+        <x:v>-873.825255</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-27 07:00:00</x:v>
+        <x:v>2026-06-12 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-04-27 09:00:00</x:v>
+        <x:v>2026-06-12 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1286.716000</x:v>
+        <x:v>749.313000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-99.448000</x:v>
+        <x:v>-24.062000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" s="2"/>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-27 06:00:00</x:v>
+        <x:v>2026-06-12 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-04-27 08:00:00</x:v>
+        <x:v>2026-06-12 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>538.236000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-15.419000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1982.440000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-846.750000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>319.896000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-351.096000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1348.852200</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>-88.196300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>-1296.385387</x:v>
+        <x:v>-44.821573</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-27 06:00:00</x:v>
+        <x:v>2026-06-12 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-04-27 08:00:00</x:v>
+        <x:v>2026-06-12 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>1237.773000</x:v>
+        <x:v>988.502000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-206.861000</x:v>
+        <x:v>-237.495000</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" s="2"/>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-27 05:00:00</x:v>
+        <x:v>2026-06-12 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-04-27 07:00:00</x:v>
+        <x:v>2026-06-12 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>474.552000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-9.956000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-980.490000</x:v>
+        <x:v>-1076.570000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>290.464000</x:v>
+        <x:v>674.502000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>932.766800</x:v>
+        <x:v>1334.356900</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>518.068381</x:v>
+        <x:v>514.474904</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-27 05:00:00</x:v>
+        <x:v>2026-06-12 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-04-27 07:00:00</x:v>
+        <x:v>2026-06-12 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>1204.835000</x:v>
+        <x:v>757.795000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-319.940000</x:v>
+        <x:v>-350.388000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" s="2"/>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-27 04:00:00</x:v>
+        <x:v>2026-06-12 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-04-27 06:00:00</x:v>
+        <x:v>2026-06-12 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>713.255000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-22.339000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-2377.100000</x:v>
+        <x:v>-2210.070000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>231.868000</x:v>
+        <x:v>683.820000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1430.426600</x:v>
+        <x:v>1371.159600</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>1216.548770</x:v>
+        <x:v>1384.596844</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-27 04:00:00</x:v>
+        <x:v>2026-06-12 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-04-27 06:00:00</x:v>
+        <x:v>2026-06-12 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>1287.236000</x:v>
+        <x:v>544.379000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-495.101000</x:v>
+        <x:v>-19.885000</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" s="2"/>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-27 03:00:00</x:v>
+        <x:v>2026-06-12 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-04-27 05:00:00</x:v>
+        <x:v>2026-06-12 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>716.618000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.502000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-2902.050000</x:v>
+        <x:v>-2129.880000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>631.736000</x:v>
+        <x:v>683.775000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1503.188100</x:v>
+        <x:v>1317.233500</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>1106.498512</x:v>
+        <x:v>1320.900633</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-27 03:00:00</x:v>
+        <x:v>2026-06-12 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-04-27 05:00:00</x:v>
+        <x:v>2026-06-12 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>1287.560000</x:v>
+        <x:v>291.471000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>200.262000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-653.991000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" s="2"/>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-27 02:00:00</x:v>
+        <x:v>2026-06-12 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-04-27 04:00:00</x:v>
+        <x:v>2026-06-12 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>716.559000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.996000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-2612.810000</x:v>
+        <x:v>-2285.100000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>596.403000</x:v>
+        <x:v>682.682000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1568.070000</x:v>
+        <x:v>1370.401000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>525.441346</x:v>
+        <x:v>1402.239241</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-27 02:00:00</x:v>
+        <x:v>2026-06-12 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-04-27 04:00:00</x:v>
+        <x:v>2026-06-12 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1290.784000</x:v>
+        <x:v>367.218000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>330.542000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-718.965000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" s="2"/>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-27 01:00:00</x:v>
+        <x:v>2026-06-12 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-04-27 03:00:00</x:v>
+        <x:v>2026-06-12 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>716.284000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-21.658000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-2411.540000</x:v>
+        <x:v>-1678.090000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>636.433000</x:v>
+        <x:v>676.865000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1530.383300</x:v>
+        <x:v>1372.149300</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>393.075530</x:v>
+        <x:v>1401.342596</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-27 01:00:00</x:v>
+        <x:v>2026-06-12 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-04-27 03:00:00</x:v>
+        <x:v>2026-06-12 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>1281.593000</x:v>
+        <x:v>151.504000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>329.188000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-823.507000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" s="2"/>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-04-27 02:00:00</x:v>
+        <x:v>2026-06-12 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>716.018000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.886000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-2282.250000</x:v>
+        <x:v>-1604.470000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>635.604000</x:v>
+        <x:v>682.935000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1531.949400</x:v>
+        <x:v>1371.926900</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>213.410197</x:v>
+        <x:v>1270.878079</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-04-27 02:00:00</x:v>
+        <x:v>2026-06-12 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>1286.727000</x:v>
+        <x:v>373.441000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>212.669000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-786.368000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" s="2"/>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-26 23:00:00</x:v>
+        <x:v>2026-06-11 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-04-27 01:00:00</x:v>
+        <x:v>2026-06-12 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>716.117000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.482000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-2302.820000</x:v>
+        <x:v>-1348.700000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>655.845000</x:v>
+        <x:v>672.047000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1433.480800</x:v>
+        <x:v>1372.070800</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>294.295029</x:v>
+        <x:v>1075.282686</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-26 23:00:00</x:v>
+        <x:v>2026-06-11 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-04-27 01:00:00</x:v>
+        <x:v>2026-06-12 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>1249.026000</x:v>
+        <x:v>502.018000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>75.871000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-780.037000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" s="2"/>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-26 22:00:00</x:v>
+        <x:v>2026-06-11 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>716.046000</x:v>
+        <x:v>141.465000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-2234.640000</x:v>
+        <x:v>-1632.360000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>618.242000</x:v>
+        <x:v>678.333000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1323.182800</x:v>
+        <x:v>1338.811300</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>314.351299</x:v>
+        <x:v>978.885449</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-26 22:00:00</x:v>
+        <x:v>2026-06-11 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>1282.042000</x:v>
+        <x:v>947.104000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>25.509000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-723.326000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" s="2"/>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-26 21:00:00</x:v>
+        <x:v>2026-06-11 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-04-26 23:00:00</x:v>
+        <x:v>2026-06-11 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>715.964000</x:v>
+        <x:v>244.536000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-1741.650000</x:v>
+        <x:v>-1358.230000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>615.381000</x:v>
+        <x:v>647.140000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1534.033300</x:v>
+        <x:v>1234.916100</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>847.579807</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>-370.777802</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-26 21:00:00</x:v>
+        <x:v>2026-06-11 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-04-26 23:00:00</x:v>
+        <x:v>2026-06-11 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>1276.246000</x:v>
+        <x:v>1047.563000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.066000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-640.134000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" s="2"/>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-26 20:00:00</x:v>
+        <x:v>2026-06-11 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-04-26 22:00:00</x:v>
+        <x:v>2026-06-11 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>672.555000</x:v>
+        <x:v>604.764000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>428.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1576.010000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>416.194000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-484.831000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1594.521100</x:v>
+        <x:v>1289.171700</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1057.468798</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>-1053.719420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-26 20:00:00</x:v>
+        <x:v>2026-06-11 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-04-26 22:00:00</x:v>
+        <x:v>2026-06-11 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>1153.309000</x:v>
+        <x:v>871.209000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>165.639000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-613.268000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" s="2"/>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>