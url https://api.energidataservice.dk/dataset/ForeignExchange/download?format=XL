--- v1 (2026-06-22)
+++ v2 (2026-08-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R778aff750f4d4f4bbd950fbebc8c77ef"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R465a4fa316584213b3b4e2f8af303359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R778aff750f4d4f4bbd950fbebc8c77ef" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465a4fa316584213b3b4e2f8af303359" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:M101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -199,3527 +199,3527 @@
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ExchangeExportGE_MWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ExchangeImportNL_MWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeExportNL_MWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeImportNO_MWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeExportNO_MWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeImportGB_MWh</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeExportGB_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-13 21:00:00</x:v>
+        <x:v>2026-07-28 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-13 23:00:00</x:v>
+        <x:v>2026-07-28 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>559.982000</x:v>
+        <x:v>716.741000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>129.460000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2674.050000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-463.479000</x:v>
+        <x:v>-413.804000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1311.267700</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>-50.129200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.857068</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>-1452.219462</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-13 21:00:00</x:v>
+        <x:v>2026-07-28 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-13 23:00:00</x:v>
+        <x:v>2026-07-28 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>865.468000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-19.611000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-38.633000</x:v>
+        <x:v>-864.133000</x:v>
       </x:c>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-13 20:00:00</x:v>
+        <x:v>2026-07-28 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-13 22:00:00</x:v>
+        <x:v>2026-07-28 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>240.538000</x:v>
+        <x:v>698.002000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>172.890000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2789.500000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-663.382000</x:v>
+        <x:v>-317.584000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>244.369900</x:v>
+        <x:v>1335.129700</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>227.138675</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>-1453.535891</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-13 20:00:00</x:v>
+        <x:v>2026-07-28 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-13 22:00:00</x:v>
+        <x:v>2026-07-28 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>33.682000</x:v>
+        <x:v>848.880000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-48.541000</x:v>
+        <x:v>-851.968000</x:v>
       </x:c>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-13 19:00:00</x:v>
+        <x:v>2026-07-28 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-13 21:00:00</x:v>
+        <x:v>2026-07-28 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>289.403000</x:v>
+        <x:v>711.046000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>311.850000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3349.840000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-682.785000</x:v>
+        <x:v>-640.110000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1377.361800</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>-89.930700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1100.801907</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>-1453.223054</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-13 19:00:00</x:v>
+        <x:v>2026-07-28 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-13 21:00:00</x:v>
+        <x:v>2026-07-28 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>865.406000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-55.660000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>21.831000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-812.984000</x:v>
       </x:c>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-13 18:00:00</x:v>
+        <x:v>2026-07-28 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-13 20:00:00</x:v>
+        <x:v>2026-07-28 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>209.415000</x:v>
+        <x:v>716.602000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>141.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3464.170000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>-397.101000</x:v>
+        <x:v>-566.836000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1374.223500</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>-96.429300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>978.737492</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>-1452.331245</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-13 18:00:00</x:v>
+        <x:v>2026-07-28 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-13 20:00:00</x:v>
+        <x:v>2026-07-28 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>866.073000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-116.984000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-101.807000</x:v>
+        <x:v>-690.691000</x:v>
       </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-13 17:00:00</x:v>
+        <x:v>2026-07-28 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-13 19:00:00</x:v>
+        <x:v>2026-07-28 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>681.517000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-420.435000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>1977.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3386.180000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-606.548000</x:v>
+        <x:v>-20.899000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1127.677500</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>-996.188400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>590.795772</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>-1414.277704</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-13 17:00:00</x:v>
+        <x:v>2026-07-28 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-13 19:00:00</x:v>
+        <x:v>2026-07-28 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>809.472000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-490.917000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>192.325000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-461.544000</x:v>
       </x:c>
       <x:c r="H11" s="2"/>
       <x:c r="I11" s="2"/>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-13 16:00:00</x:v>
+        <x:v>2026-07-28 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-13 18:00:00</x:v>
+        <x:v>2026-07-28 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>687.492000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-675.606000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>3179.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2326.320000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>464.088000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>-19.792000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>497.569600</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>-1409.040900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>-1126.224430</x:v>
+        <x:v>-95.344013</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-13 16:00:00</x:v>
+        <x:v>2026-07-28 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-13 18:00:00</x:v>
+        <x:v>2026-07-28 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>862.334000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>-606.795000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>232.269000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-337.328000</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" s="2"/>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-13 15:00:00</x:v>
+        <x:v>2026-07-28 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-13 17:00:00</x:v>
+        <x:v>2026-07-28 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>630.966000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-641.890000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2686.850000</x:v>
+        <x:v>179.480000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>501.601000</x:v>
+        <x:v>612.117000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-1411.606700</x:v>
+        <x:v>-350.023400</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>79.121299</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1410.758184</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-13 15:00:00</x:v>
+        <x:v>2026-07-28 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-13 17:00:00</x:v>
+        <x:v>2026-07-28 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>792.665000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-672.196000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>245.156000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-222.202000</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" s="2"/>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-13 14:00:00</x:v>
+        <x:v>2026-07-28 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-13 16:00:00</x:v>
+        <x:v>2026-07-28 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>161.809000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-678.139000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2614.860000</x:v>
+        <x:v>2018.500000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>601.605000</x:v>
+        <x:v>590.056000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>-1321.972200</x:v>
+        <x:v>-1158.741100</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>209.008214</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.282666</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-13 14:00:00</x:v>
+        <x:v>2026-07-28 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-13 16:00:00</x:v>
+        <x:v>2026-07-28 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>396.221000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-841.450000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>246.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-60.887000</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" s="2"/>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-13 13:00:00</x:v>
+        <x:v>2026-07-28 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-13 15:00:00</x:v>
+        <x:v>2026-07-28 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.579000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-730.927000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2421.740000</x:v>
+        <x:v>2964.880000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>566.964000</x:v>
+        <x:v>588.683000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>-1072.021800</x:v>
+        <x:v>-1407.761700</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>415.142975</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.120073</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-13 13:00:00</x:v>
+        <x:v>2026-07-28 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-13 15:00:00</x:v>
+        <x:v>2026-07-28 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>333.441000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-500.267000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>248.983000</x:v>
+        <x:v>309.017000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" s="2"/>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-13 12:00:00</x:v>
+        <x:v>2026-07-28 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-13 14:00:00</x:v>
+        <x:v>2026-07-28 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.469000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>-699.283000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2623.380000</x:v>
+        <x:v>3249.800000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>603.752000</x:v>
+        <x:v>635.771000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>-917.826200</x:v>
+        <x:v>-1407.606000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>354.000299</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.008589</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-13 12:00:00</x:v>
+        <x:v>2026-07-28 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-13 14:00:00</x:v>
+        <x:v>2026-07-28 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>387.853000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-317.335000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>242.405000</x:v>
+        <x:v>605.110000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" s="2"/>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-13 11:00:00</x:v>
+        <x:v>2026-07-28 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-13 13:00:00</x:v>
+        <x:v>2026-07-28 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.478000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-729.591000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>3226.750000</x:v>
+        <x:v>3061.120000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>630.925000</x:v>
+        <x:v>658.395000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-937.025500</x:v>
+        <x:v>-1407.715700</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>-165.991646</x:v>
+        <x:v>-1453.161997</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-13 11:00:00</x:v>
+        <x:v>2026-07-28 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-13 13:00:00</x:v>
+        <x:v>2026-07-28 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>378.214000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-85.045000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>293.606000</x:v>
+        <x:v>685.870000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" s="2"/>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-13 10:00:00</x:v>
+        <x:v>2026-07-28 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-13 12:00:00</x:v>
+        <x:v>2026-07-28 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.077000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>-732.443000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2992.200000</x:v>
+        <x:v>3141.120000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>56.513000</x:v>
+        <x:v>669.483000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>-714.226900</x:v>
+        <x:v>-1407.813100</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>373.040824</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.187631</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-13 10:00:00</x:v>
+        <x:v>2026-07-28 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-13 12:00:00</x:v>
+        <x:v>2026-07-28 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>379.448000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-88.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>317.237000</x:v>
+        <x:v>587.351000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" s="2"/>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-13 09:00:00</x:v>
+        <x:v>2026-07-28 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-13 11:00:00</x:v>
+        <x:v>2026-07-28 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.359000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-732.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>3088.900000</x:v>
+        <x:v>2516.740000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>12.033000</x:v>
+        <x:v>478.711000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>-574.227900</x:v>
+        <x:v>-1407.620000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>128.300902</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.166171</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-13 09:00:00</x:v>
+        <x:v>2026-07-28 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-13 11:00:00</x:v>
+        <x:v>2026-07-28 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>554.469000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>-281.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>302.464000</x:v>
+        <x:v>469.710000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" s="2"/>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-13 08:00:00</x:v>
+        <x:v>2026-07-28 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-13 10:00:00</x:v>
+        <x:v>2026-07-28 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>341.792000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>-732.382000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2541.570000</x:v>
+        <x:v>619.950000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>637.547000</x:v>
+        <x:v>446.706000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>-788.624800</x:v>
+        <x:v>-1266.244700</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>326.165444</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.578861</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-13 08:00:00</x:v>
+        <x:v>2026-07-28 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-13 10:00:00</x:v>
+        <x:v>2026-07-28 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>699.132000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>-288.877000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>347.171000</x:v>
+        <x:v>213.776000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" s="2"/>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-13 07:00:00</x:v>
+        <x:v>2026-07-28 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-13 09:00:00</x:v>
+        <x:v>2026-07-28 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>690.959000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>-731.394000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2195.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-595.500000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>661.767000</x:v>
+        <x:v>7.218000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>-1209.086100</x:v>
+        <x:v>-532.804800</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>413.730706</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.389057</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-13 07:00:00</x:v>
+        <x:v>2026-07-28 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-13 09:00:00</x:v>
+        <x:v>2026-07-28 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>908.947000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-195.596000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>398.680000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-159.452000</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" s="2"/>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-13 06:00:00</x:v>
+        <x:v>2026-07-28 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-13 08:00:00</x:v>
+        <x:v>2026-07-28 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>716.905000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-681.232000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1135.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1634.130000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>647.311000</x:v>
+        <x:v>219.476000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>361.200300</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>-1160.596200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>469.730973</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1389.015504</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-13 06:00:00</x:v>
+        <x:v>2026-07-28 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-13 08:00:00</x:v>
+        <x:v>2026-07-28 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>866.264000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>-22.798000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>393.938000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-189.476000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" s="2"/>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-13 05:00:00</x:v>
+        <x:v>2026-07-28 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-13 07:00:00</x:v>
+        <x:v>2026-07-28 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>716.799000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-408.637000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>500.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2698.280000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>197.721000</x:v>
+        <x:v>121.506000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1207.162500</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>-516.698400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>156.401067</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-250.972574</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-13 05:00:00</x:v>
+        <x:v>2026-07-28 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-13 07:00:00</x:v>
+        <x:v>2026-07-28 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>346.647000</x:v>
+        <x:v>866.546000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-41.434000</x:v>
+        <x:v>-650.237000</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" s="2"/>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-13 04:00:00</x:v>
+        <x:v>2026-07-28 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-13 06:00:00</x:v>
+        <x:v>2026-07-28 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>716.721000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-136.768000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-326.730000</x:v>
+        <x:v>-2496.510000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-426.030000</x:v>
+        <x:v>-633.442000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1374.914800</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>-94.002500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>498.804215</x:v>
+        <x:v>12.242833</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-13 04:00:00</x:v>
+        <x:v>2026-07-28 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-13 06:00:00</x:v>
+        <x:v>2026-07-28 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1004.053000</x:v>
+        <x:v>866.404000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-339.797000</x:v>
+        <x:v>-668.047000</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" s="2"/>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-13 03:00:00</x:v>
+        <x:v>2026-07-28 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-13 05:00:00</x:v>
+        <x:v>2026-07-28 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>166.291000</x:v>
+        <x:v>716.802000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-987.870000</x:v>
+        <x:v>-2653.950000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-694.192000</x:v>
+        <x:v>-548.438000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>498.799300</x:v>
+        <x:v>1242.677700</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>1035.108841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-273.418972</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-13 03:00:00</x:v>
+        <x:v>2026-07-28 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-13 05:00:00</x:v>
+        <x:v>2026-07-28 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>789.414000</x:v>
+        <x:v>867.771000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-312.298000</x:v>
+        <x:v>-674.455000</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" s="2"/>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-13 02:00:00</x:v>
+        <x:v>2026-07-28 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-13 04:00:00</x:v>
+        <x:v>2026-07-28 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>325.591000</x:v>
+        <x:v>716.773000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-1559.650000</x:v>
+        <x:v>-2469.260000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-703.040000</x:v>
+        <x:v>-543.589000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1039.398800</x:v>
+        <x:v>1089.022600</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>1378.718076</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-528.449034</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-13 02:00:00</x:v>
+        <x:v>2026-07-28 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-13 04:00:00</x:v>
+        <x:v>2026-07-28 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>592.947000</x:v>
+        <x:v>869.314000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-280.041000</x:v>
+        <x:v>-660.868000</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" s="2"/>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-13 01:00:00</x:v>
+        <x:v>2026-07-28 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-13 03:00:00</x:v>
+        <x:v>2026-07-28 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>412.599000</x:v>
+        <x:v>716.773000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-1699.940000</x:v>
+        <x:v>-2162.780000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-662.946000</x:v>
+        <x:v>-603.213000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>966.497500</x:v>
+        <x:v>1188.793900</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>1376.297045</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-978.268622</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-13 01:00:00</x:v>
+        <x:v>2026-07-28 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-13 03:00:00</x:v>
+        <x:v>2026-07-28 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>614.964000</x:v>
+        <x:v>864.431000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-224.264000</x:v>
+        <x:v>-662.836000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" s="2"/>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-13 02:00:00</x:v>
+        <x:v>2026-07-28 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>711.794000</x:v>
+        <x:v>716.798000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-2144.670000</x:v>
+        <x:v>-1998.530000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-217.212000</x:v>
+        <x:v>-702.580000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>776.298200</x:v>
+        <x:v>1242.071400</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>952.322934</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1344.857942</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-13 02:00:00</x:v>
+        <x:v>2026-07-28 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>740.588000</x:v>
+        <x:v>865.291000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-69.293000</x:v>
+        <x:v>-676.789000</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" s="2"/>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-07-27 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-13 01:00:00</x:v>
+        <x:v>2026-07-28 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>715.919000</x:v>
+        <x:v>716.836000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-2168.770000</x:v>
+        <x:v>-2037.900000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-221.510000</x:v>
+        <x:v>-697.252000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>859.296200</x:v>
+        <x:v>1166.620000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>789.257820</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1302.682990</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-07-27 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-13 01:00:00</x:v>
+        <x:v>2026-07-28 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>689.097000</x:v>
+        <x:v>868.144000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-49.579000</x:v>
+        <x:v>-663.338000</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" s="2"/>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-07-27 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>677.889000</x:v>
+        <x:v>716.674000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-2570.910000</x:v>
+        <x:v>-2158.410000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-278.444000</x:v>
+        <x:v>-570.872000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1062.000500</x:v>
+        <x:v>1212.301600</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>996.175960</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1270.015551</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-07-27 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>488.682000</x:v>
+        <x:v>806.160000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-88.533000</x:v>
+        <x:v>-649.096000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" s="2"/>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-07-27 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-07-27 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>246.367000</x:v>
+        <x:v>716.782000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-2443.280000</x:v>
+        <x:v>-1801.480000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>344.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-665.272000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1085.802000</x:v>
+        <x:v>1241.176000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>474.269555</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1449.519844</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-07-27 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-12 23:00:00</x:v>
+        <x:v>2026-07-27 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>626.129000</x:v>
+        <x:v>865.603000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-135.289000</x:v>
+        <x:v>-630.230000</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" s="2"/>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-07-27 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-07-27 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>25.558000</x:v>
+        <x:v>716.797000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-1960.570000</x:v>
+        <x:v>-1849.120000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-2.740000</x:v>
+        <x:v>-649.763000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1206.245600</x:v>
+        <x:v>1334.353700</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>189.186855</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1451.826326</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-07-27 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-12 22:00:00</x:v>
+        <x:v>2026-07-27 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>543.395000</x:v>
+        <x:v>865.171000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-70.552000</x:v>
+        <x:v>-636.041000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" s="2"/>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-12 19:00:00</x:v>
+        <x:v>2026-07-27 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-07-27 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>716.316000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-4.634000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-1313.890000</x:v>
+        <x:v>-1790.570000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-286.139000</x:v>
+        <x:v>-700.453000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1276.262500</x:v>
+        <x:v>1194.218500</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>158.694298</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1395.500605</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-12 19:00:00</x:v>
+        <x:v>2026-07-27 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-12 21:00:00</x:v>
+        <x:v>2026-07-27 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>396.945000</x:v>
+        <x:v>867.010000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-181.067000</x:v>
+        <x:v>-672.946000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" s="2"/>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-12 18:00:00</x:v>
+        <x:v>2026-07-27 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-07-27 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>710.282000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-6.312000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-1053.660000</x:v>
+        <x:v>-1597.000000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-600.200000</x:v>
+        <x:v>-674.382000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>1058.586500</x:v>
+        <x:v>577.669400</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>273.977361</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1451.634990</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-12 18:00:00</x:v>
+        <x:v>2026-07-27 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-12 20:00:00</x:v>
+        <x:v>2026-07-27 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>345.270000</x:v>
+        <x:v>865.483000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-94.108000</x:v>
+        <x:v>-663.163000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" s="2"/>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-12 17:00:00</x:v>
+        <x:v>2026-07-27 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-12 19:00:00</x:v>
+        <x:v>2026-07-27 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>481.312000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>-236.185000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-183.190000</x:v>
+        <x:v>-893.600000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-697.816000</x:v>
+        <x:v>-680.587000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>285.673600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-19.731900</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>298.299908</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.987965</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-12 17:00:00</x:v>
+        <x:v>2026-07-27 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-12 19:00:00</x:v>
+        <x:v>2026-07-27 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>355.873000</x:v>
+        <x:v>824.351000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-10.218000</x:v>
+        <x:v>-600.524000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" s="2"/>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-12 16:00:00</x:v>
+        <x:v>2026-07-27 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-12 18:00:00</x:v>
+        <x:v>2026-07-27 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>465.230000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-65.400000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>20.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-678.790000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-585.001000</x:v>
+        <x:v>-332.201000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>-2.025700</x:v>
+        <x:v>-799.125700</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>142.460541</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.073516</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-12 16:00:00</x:v>
+        <x:v>2026-07-27 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-12 18:00:00</x:v>
+        <x:v>2026-07-27 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>541.302000</x:v>
+        <x:v>818.907000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-15.766000</x:v>
+        <x:v>-643.600000</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" s="2"/>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-12 15:00:00</x:v>
+        <x:v>2026-07-27 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-12 17:00:00</x:v>
+        <x:v>2026-07-27 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>222.074000</x:v>
+        <x:v>482.555000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>152.930000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-7.610000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-406.472000</x:v>
+        <x:v>-449.120000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-553.426000</x:v>
+        <x:v>-1272.012100</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>485.150504</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.912761</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-12 15:00:00</x:v>
+        <x:v>2026-07-27 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-12 17:00:00</x:v>
+        <x:v>2026-07-27 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>508.900000</x:v>
+        <x:v>519.547000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-11.321000</x:v>
+        <x:v>-570.281000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" s="2"/>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-12 14:00:00</x:v>
+        <x:v>2026-07-27 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-12 16:00:00</x:v>
+        <x:v>2026-07-27 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>109.524000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-11.335000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1.590000</x:v>
+        <x:v>278.060000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>448.269000</x:v>
+        <x:v>566.025000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>-1022.544000</x:v>
+        <x:v>-1412.134500</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>517.070396</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.825762</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-12 14:00:00</x:v>
+        <x:v>2026-07-27 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-12 16:00:00</x:v>
+        <x:v>2026-07-27 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>577.253000</x:v>
+        <x:v>19.464000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-134.961000</x:v>
+        <x:v>-353.869000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" s="2"/>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-12 13:00:00</x:v>
+        <x:v>2026-07-27 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-12 15:00:00</x:v>
+        <x:v>2026-07-27 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>355.493000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-651.082000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1333.090000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-17.720000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>532.015000</x:v>
+        <x:v>569.067000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>-969.470400</x:v>
+        <x:v>-1412.451200</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>570.436491</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.884220</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-12 13:00:00</x:v>
+        <x:v>2026-07-27 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-12 15:00:00</x:v>
+        <x:v>2026-07-27 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>635.065000</x:v>
+        <x:v>20.232000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-351.359000</x:v>
+        <x:v>-310.325000</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" s="2"/>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-12 12:00:00</x:v>
+        <x:v>2026-07-27 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-12 14:00:00</x:v>
+        <x:v>2026-07-27 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>433.539000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-696.152000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1168.110000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>-404.980000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>678.802000</x:v>
+        <x:v>655.516000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>-397.106800</x:v>
+        <x:v>-1412.481900</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>191.710252</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.968478</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-12 12:00:00</x:v>
+        <x:v>2026-07-27 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-12 14:00:00</x:v>
+        <x:v>2026-07-27 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>709.302000</x:v>
+        <x:v>16.372000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-372.241000</x:v>
+        <x:v>-254.970000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" s="2"/>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-12 11:00:00</x:v>
+        <x:v>2026-07-27 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-12 13:00:00</x:v>
+        <x:v>2026-07-27 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>348.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-730.679000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1216.170000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-1079.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>683.817000</x:v>
+        <x:v>162.225000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>-155.903800</x:v>
+        <x:v>-1412.099000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>442.806057</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1452.792945</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-12 11:00:00</x:v>
+        <x:v>2026-07-27 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-12 13:00:00</x:v>
+        <x:v>2026-07-27 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>1076.864000</x:v>
+        <x:v>45.248000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-362.629000</x:v>
+        <x:v>-77.046000</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
       <x:c r="I71" s="2"/>
       <x:c r="J71" s="2"/>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-12 10:00:00</x:v>
+        <x:v>2026-07-27 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-12 12:00:00</x:v>
+        <x:v>2026-07-27 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-13.007000</x:v>
+        <x:v>-702.455000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1373.840000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>-1.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>683.654000</x:v>
+        <x:v>35.178000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>-249.605400</x:v>
+        <x:v>-1412.430200</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>-499.149905</x:v>
+        <x:v>-1452.958848</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-12 10:00:00</x:v>
+        <x:v>2026-07-27 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-12 12:00:00</x:v>
+        <x:v>2026-07-27 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>993.966000</x:v>
+        <x:v>65.266000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-382.216000</x:v>
+        <x:v>-84.126000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" s="2"/>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-12 09:00:00</x:v>
+        <x:v>2026-07-27 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-12 11:00:00</x:v>
+        <x:v>2026-07-27 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-1.423000</x:v>
+        <x:v>-107.044000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>36.300000</x:v>
+        <x:v>312.550000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>665.989000</x:v>
+        <x:v>34.436000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>153.594200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1410.682800</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>-1386.758553</x:v>
+        <x:v>-1453.258451</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-12 09:00:00</x:v>
+        <x:v>2026-07-27 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-12 11:00:00</x:v>
+        <x:v>2026-07-27 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>1229.369000</x:v>
+        <x:v>234.989000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>-368.463000</x:v>
+        <x:v>-393.814000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" s="2"/>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-12 08:00:00</x:v>
+        <x:v>2026-07-27 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-12 10:00:00</x:v>
+        <x:v>2026-07-27 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>364.816000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-2.751000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-58.990000</x:v>
+        <x:v>-640.230000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>604.966000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.294000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>692.394600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1371.292700</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>-1438.804018</x:v>
+        <x:v>-1452.983562</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-12 08:00:00</x:v>
+        <x:v>2026-07-27 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-12 10:00:00</x:v>
+        <x:v>2026-07-27 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>953.860000</x:v>
+        <x:v>516.673000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-173.136000</x:v>
+        <x:v>-691.062000</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" s="2"/>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-12 07:00:00</x:v>
+        <x:v>2026-07-27 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-12 09:00:00</x:v>
+        <x:v>2026-07-27 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>15.488000</x:v>
+        <x:v>143.544000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-279.120000</x:v>
+        <x:v>-212.620000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>269.591000</x:v>
+        <x:v>20.539000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>1109.766800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1407.225700</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>-873.825255</x:v>
+        <x:v>-1453.005003</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-12 07:00:00</x:v>
+        <x:v>2026-07-27 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-12 09:00:00</x:v>
+        <x:v>2026-07-27 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>749.313000</x:v>
+        <x:v>762.460000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-24.062000</x:v>
+        <x:v>-667.907000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" s="2"/>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-12 06:00:00</x:v>
+        <x:v>2026-07-27 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-12 08:00:00</x:v>
+        <x:v>2026-07-27 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>445.210000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-15.419000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-846.750000</x:v>
+        <x:v>-528.420000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>319.896000</x:v>
+        <x:v>1.842000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1348.852200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1023.969800</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>-44.821573</x:v>
+        <x:v>-1453.128063</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-12 06:00:00</x:v>
+        <x:v>2026-07-27 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-12 08:00:00</x:v>
+        <x:v>2026-07-27 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>988.502000</x:v>
+        <x:v>833.909000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-237.495000</x:v>
+        <x:v>-670.241000</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" s="2"/>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-12 05:00:00</x:v>
+        <x:v>2026-07-27 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-12 07:00:00</x:v>
+        <x:v>2026-07-27 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>451.172000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-9.956000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-1076.570000</x:v>
+        <x:v>-359.530000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>674.502000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-15.227000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1334.356900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-462.820100</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>514.474904</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1446.408253</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-12 05:00:00</x:v>
+        <x:v>2026-07-27 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-12 07:00:00</x:v>
+        <x:v>2026-07-27 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>757.795000</x:v>
+        <x:v>614.532000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-350.388000</x:v>
+        <x:v>-651.666000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" s="2"/>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-12 04:00:00</x:v>
+        <x:v>2026-07-27 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-12 06:00:00</x:v>
+        <x:v>2026-07-27 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>706.381000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-22.339000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-2210.070000</x:v>
+        <x:v>-259.600000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>683.820000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-670.705000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1371.159600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-181.320500</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>1384.596844</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1141.418798</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-12 04:00:00</x:v>
+        <x:v>2026-07-27 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-12 06:00:00</x:v>
+        <x:v>2026-07-27 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>544.379000</x:v>
+        <x:v>587.988000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-19.885000</x:v>
+        <x:v>-666.286000</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" s="2"/>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-12 03:00:00</x:v>
+        <x:v>2026-07-27 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-12 05:00:00</x:v>
+        <x:v>2026-07-27 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>491.874000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-1.502000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-2129.880000</x:v>
+        <x:v>-175.250000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>683.775000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-396.266000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1317.233500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-773.021000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>1320.900633</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-804.116547</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-12 03:00:00</x:v>
+        <x:v>2026-07-27 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-12 05:00:00</x:v>
+        <x:v>2026-07-27 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>291.471000</x:v>
+        <x:v>814.289000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>200.262000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-694.823000</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" s="2"/>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-12 02:00:00</x:v>
+        <x:v>2026-07-27 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-12 04:00:00</x:v>
+        <x:v>2026-07-27 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.736000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-0.996000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>634.670000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-2285.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>682.682000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-488.679000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1370.401000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-954.720700</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1402.239241</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1024.394458</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-12 02:00:00</x:v>
+        <x:v>2026-07-27 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-12 04:00:00</x:v>
+        <x:v>2026-07-27 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>367.218000</x:v>
+        <x:v>748.518000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>330.542000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-656.636000</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" s="2"/>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-12 01:00:00</x:v>
+        <x:v>2026-07-27 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-12 03:00:00</x:v>
+        <x:v>2026-07-27 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>90.671000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-21.658000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>978.680000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-1678.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>676.865000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-90.898000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1372.149300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1250.971200</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>1401.342596</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1135.296372</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-12 01:00:00</x:v>
+        <x:v>2026-07-27 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-12 03:00:00</x:v>
+        <x:v>2026-07-27 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>151.504000</x:v>
+        <x:v>860.481000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>329.188000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-636.043000</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" s="2"/>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-12 02:00:00</x:v>
+        <x:v>2026-07-27 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>39.562000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-0.886000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>907.880000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-1604.470000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>682.935000</x:v>
+        <x:v>442.510000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>1371.926900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1271.231900</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>1270.878079</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1152.117538</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-12 02:00:00</x:v>
+        <x:v>2026-07-27 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>373.441000</x:v>
+        <x:v>861.706000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>212.669000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-518.454000</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" s="2"/>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-11 23:00:00</x:v>
+        <x:v>2026-07-26 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-12 01:00:00</x:v>
+        <x:v>2026-07-27 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>54.347000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-0.482000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1027.460000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-1348.700000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>672.047000</x:v>
+        <x:v>672.280000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>1372.070800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1193.074600</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>1075.282686</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1151.285202</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-11 23:00:00</x:v>
+        <x:v>2026-07-26 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-12 01:00:00</x:v>
+        <x:v>2026-07-27 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>502.018000</x:v>
+        <x:v>815.901000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>75.871000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-584.610000</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" s="2"/>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-11 22:00:00</x:v>
+        <x:v>2026-07-26 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>141.465000</x:v>
+        <x:v>319.300000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>800.230000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-1632.360000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>678.333000</x:v>
+        <x:v>677.589000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>1338.811300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-645.107700</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>978.885449</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1158.175916</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-11 22:00:00</x:v>
+        <x:v>2026-07-26 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>947.104000</x:v>
+        <x:v>584.975000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>25.509000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-539.806000</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" s="2"/>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-11 21:00:00</x:v>
+        <x:v>2026-07-26 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-11 23:00:00</x:v>
+        <x:v>2026-07-26 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>244.536000</x:v>
+        <x:v>623.687000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>674.600000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-1358.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>647.140000</x:v>
+        <x:v>481.987000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>1234.916100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-91.207100</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>847.579807</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1447.993262</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-11 21:00:00</x:v>
+        <x:v>2026-07-26 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-11 23:00:00</x:v>
+        <x:v>2026-07-26 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>1047.563000</x:v>
+        <x:v>477.434000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>4.066000</x:v>
+        <x:v>95.943000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" s="2"/>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-11 20:00:00</x:v>
+        <x:v>2026-07-26 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-11 22:00:00</x:v>
+        <x:v>2026-07-26 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>604.764000</x:v>
+        <x:v>693.353000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1100.740000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>-1576.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>416.194000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-233.122000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1289.171700</x:v>
+        <x:v>500.594000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>1057.468798</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1453.861915</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-11 20:00:00</x:v>
+        <x:v>2026-07-26 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-11 22:00:00</x:v>
+        <x:v>2026-07-26 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>871.209000</x:v>
+        <x:v>593.860000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>165.639000</x:v>
+        <x:v>228.839000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" s="2"/>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>