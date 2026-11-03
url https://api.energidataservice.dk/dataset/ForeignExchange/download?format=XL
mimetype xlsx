--- v2 (2026-08-07)
+++ v3 (2026-11-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R465a4fa316584213b3b4e2f8af303359"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rac031f425040453fafa5f706a018dd69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465a4fa316584213b3b4e2f8af303359" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac031f425040453fafa5f706a018dd69" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:M101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -199,3527 +199,3527 @@
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ExchangeExportGE_MWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ExchangeImportNL_MWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>ExchangeExportNL_MWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>ExchangeImportNO_MWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>ExchangeExportNO_MWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>ExchangeImportGB_MWh</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>ExchangeExportGB_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-28 21:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-28 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>716.741000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-2674.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-413.804000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>1311.267700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>218.857068</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-28 21:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-28 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>865.468000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-864.133000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
       <x:c r="M3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-28 20:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-28 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>698.002000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-2789.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-317.584000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>1335.129700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>227.138675</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-28 20:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-28 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>848.880000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-851.968000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-28 19:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-28 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>711.046000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-3349.840000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-640.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>1377.361800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>1100.801907</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-28 19:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-28 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>865.406000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-812.984000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
       <x:c r="M7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-28 18:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-28 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>716.602000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-3464.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>-566.836000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>1374.223500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>978.737492</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-28 18:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-28 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>866.073000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-690.691000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
       <x:c r="M9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-28 17:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-28 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>681.517000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-3386.180000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-20.899000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>1127.677500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>590.795772</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-28 17:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-28 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>809.472000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-461.544000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H11" s="2"/>
       <x:c r="I11" s="2"/>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
       <x:c r="M11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-28 16:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-28 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>687.492000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-2326.320000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>464.088000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>497.569600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>-95.344013</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-28 16:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-28 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>862.334000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-337.328000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" s="2"/>
       <x:c r="K13" s="2"/>
       <x:c r="L13" s="2"/>
       <x:c r="M13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-28 15:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-28 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>630.966000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>179.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>612.117000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>-350.023400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>-1410.758184</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-28 15:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-28 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>792.665000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-222.202000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" s="2"/>
       <x:c r="K15" s="2"/>
       <x:c r="L15" s="2"/>
       <x:c r="M15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-28 14:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-28 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>161.809000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2018.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>590.056000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>-1158.741100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>-1453.282666</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-28 14:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-28 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>396.221000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>-60.887000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" s="2"/>
       <x:c r="K17" s="2"/>
       <x:c r="L17" s="2"/>
       <x:c r="M17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-28 13:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-28 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>15.579000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2964.880000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>588.683000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>-1407.761700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>-1453.120073</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-28 13:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-28 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>333.441000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>309.017000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" s="2"/>
       <x:c r="K19" s="2"/>
       <x:c r="L19" s="2"/>
       <x:c r="M19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-28 12:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-28 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>15.469000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>3249.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>635.771000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>-1407.606000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>-1453.008589</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-28 12:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-28 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>387.853000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>605.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" s="2"/>
       <x:c r="K21" s="2"/>
       <x:c r="L21" s="2"/>
       <x:c r="M21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-28 11:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-28 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>8.478000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>3061.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>658.395000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>-1407.715700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>-1453.161997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-28 11:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-28 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>378.214000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>685.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" s="2"/>
       <x:c r="K23" s="2"/>
       <x:c r="L23" s="2"/>
       <x:c r="M23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-28 10:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-28 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.077000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>3141.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>669.483000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>-1407.813100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>-1453.187631</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-28 10:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-28 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>379.448000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>587.351000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" s="2"/>
       <x:c r="K25" s="2"/>
       <x:c r="L25" s="2"/>
       <x:c r="M25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-28 09:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-28 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>10.359000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2516.740000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>478.711000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>-1407.620000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>-1453.166171</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-28 09:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-28 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>554.469000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>469.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" s="2"/>
       <x:c r="K27" s="2"/>
       <x:c r="L27" s="2"/>
       <x:c r="M27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-28 08:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-28 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>341.792000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>619.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>446.706000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>-1266.244700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>-1453.578861</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-28 08:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-28 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>699.132000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>213.776000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" s="2"/>
       <x:c r="K29" s="2"/>
       <x:c r="L29" s="2"/>
       <x:c r="M29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-28 07:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-28 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>690.959000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-595.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>7.218000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>-532.804800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>-1452.389057</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-28 07:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-28 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>908.947000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-159.452000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" s="2"/>
       <x:c r="K31" s="2"/>
       <x:c r="L31" s="2"/>
       <x:c r="M31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-28 06:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-28 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>716.905000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-1634.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>219.476000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>361.200300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>-1389.015504</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-28 06:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-28 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>866.264000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-189.476000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" s="2"/>
       <x:c r="K33" s="2"/>
       <x:c r="L33" s="2"/>
       <x:c r="M33" s="2"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-28 05:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-28 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>716.799000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-2698.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>121.506000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>1207.162500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>-250.972574</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-28 05:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-28 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>866.546000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-650.237000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" s="2"/>
       <x:c r="K35" s="2"/>
       <x:c r="L35" s="2"/>
       <x:c r="M35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-28 04:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-28 06:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>716.721000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-2496.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-633.442000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>1374.914800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>12.242833</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-28 04:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-28 06:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>866.404000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-668.047000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" s="2"/>
       <x:c r="K37" s="2"/>
       <x:c r="L37" s="2"/>
       <x:c r="M37" s="2"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-28 03:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-28 05:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>716.802000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-2653.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-548.438000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>1242.677700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>-273.418972</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-28 03:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-28 05:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>867.771000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-674.455000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" s="2"/>
       <x:c r="K39" s="2"/>
       <x:c r="L39" s="2"/>
       <x:c r="M39" s="2"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-28 02:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-28 04:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>716.773000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-2469.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-543.589000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>1089.022600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>-528.449034</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-28 02:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-28 04:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>869.314000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-660.868000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" s="2"/>
       <x:c r="K41" s="2"/>
       <x:c r="L41" s="2"/>
       <x:c r="M41" s="2"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-28 01:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-28 03:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>716.773000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-2162.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-603.213000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1188.793900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>-978.268622</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-28 01:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-28 03:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>864.431000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-662.836000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" s="2"/>
       <x:c r="K43" s="2"/>
       <x:c r="L43" s="2"/>
       <x:c r="M43" s="2"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-28 02:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>716.798000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-1998.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-702.580000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1242.071400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>-1344.857942</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-28 02:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>865.291000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-676.789000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" s="2"/>
       <x:c r="K45" s="2"/>
       <x:c r="L45" s="2"/>
       <x:c r="M45" s="2"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-27 23:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-28 01:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>716.836000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-2037.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-697.252000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1166.620000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>-1302.682990</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-27 23:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-28 01:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>868.144000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-663.338000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" s="2"/>
       <x:c r="K47" s="2"/>
       <x:c r="L47" s="2"/>
       <x:c r="M47" s="2"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-27 22:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>716.674000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-2158.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-570.872000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>1212.301600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>-1270.015551</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-27 22:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>806.160000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-649.096000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" s="2"/>
       <x:c r="K49" s="2"/>
       <x:c r="L49" s="2"/>
       <x:c r="M49" s="2"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-27 21:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-27 23:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>716.782000</x:v>
+        <x:v>477.307000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>108.478100</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-1801.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-665.272000</x:v>
+        <x:v>-42.108000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>1241.176000</x:v>
+        <x:v>1129.503900</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>-1449.519844</x:v>
+        <x:v>-90.457352</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-27 21:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-27 23:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>865.603000</x:v>
+        <x:v>697.136000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-630.230000</x:v>
+        <x:v>-570.828000</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" s="2"/>
       <x:c r="K51" s="2"/>
       <x:c r="L51" s="2"/>
       <x:c r="M51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-27 20:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-27 22:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>716.797000</x:v>
+        <x:v>246.893000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>105.298000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-1849.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-649.763000</x:v>
+        <x:v>-435.054000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1334.353700</x:v>
+        <x:v>1128.894500</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>-1451.826326</x:v>
+        <x:v>-91.846471</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-27 20:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-27 22:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>865.171000</x:v>
+        <x:v>686.965000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-636.041000</x:v>
+        <x:v>-540.617000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" s="2"/>
       <x:c r="K53" s="2"/>
       <x:c r="L53" s="2"/>
       <x:c r="M53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-27 19:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-27 21:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>716.316000</x:v>
+        <x:v>4.274000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>102.408000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-1790.570000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-700.453000</x:v>
+        <x:v>-601.558000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1194.218500</x:v>
+        <x:v>1129.319800</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>-1395.500605</x:v>
+        <x:v>-239.504535</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-27 19:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-27 21:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>867.010000</x:v>
+        <x:v>673.778000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-672.946000</x:v>
+        <x:v>-442.142000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" s="2"/>
       <x:c r="K55" s="2"/>
       <x:c r="L55" s="2"/>
       <x:c r="M55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-27 18:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-27 20:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>710.282000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.489000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.547600</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-1597.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-674.382000</x:v>
+        <x:v>-380.035000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>577.669400</x:v>
+        <x:v>1128.965500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>-1451.634990</x:v>
+        <x:v>-406.508612</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-27 18:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-27 20:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>865.483000</x:v>
+        <x:v>659.766000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-663.163000</x:v>
+        <x:v>-443.550000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" s="2"/>
       <x:c r="K57" s="2"/>
       <x:c r="L57" s="2"/>
       <x:c r="M57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-27 17:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-27 19:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>481.312000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.486000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.278700</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-893.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-680.587000</x:v>
+        <x:v>-443.638000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.256400</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>-19.731900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>-1452.987965</x:v>
+        <x:v>-240.340260</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-27 17:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-27 19:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>824.351000</x:v>
+        <x:v>688.476000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-600.524000</x:v>
+        <x:v>-356.109000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" s="2"/>
       <x:c r="K59" s="2"/>
       <x:c r="L59" s="2"/>
       <x:c r="M59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-27 16:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-27 18:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>465.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.486000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>92.099200</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-678.790000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-332.201000</x:v>
+        <x:v>-617.189000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1128.919100</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>-799.125700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>37.579562</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>-1453.073516</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-27 16:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-27 18:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>818.907000</x:v>
+        <x:v>613.381000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-643.600000</x:v>
+        <x:v>-66.319000</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" s="2"/>
       <x:c r="K61" s="2"/>
       <x:c r="L61" s="2"/>
       <x:c r="M61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-27 15:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-27 17:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>482.555000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.483000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>152.930000</x:v>
+        <x:v>91.518900</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.290000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-449.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1128.968100</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>-1272.012100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>178.100461</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>-1452.912761</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-27 15:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-27 17:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>519.547000</x:v>
+        <x:v>579.320000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.894000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-570.281000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" s="2"/>
       <x:c r="K63" s="2"/>
       <x:c r="L63" s="2"/>
       <x:c r="M63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-27 14:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-27 16:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.431000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>-11.335000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>278.060000</x:v>
+        <x:v>94.678800</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>566.025000</x:v>
+        <x:v>590.165000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.429400</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>-1412.134500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>368.307344</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>-1452.825762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-27 14:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-27 16:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>19.464000</x:v>
+        <x:v>664.437000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-353.869000</x:v>
+        <x:v>-246.593000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" s="2"/>
       <x:c r="K65" s="2"/>
       <x:c r="L65" s="2"/>
       <x:c r="M65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-27 13:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-27 15:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>227.796000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>-651.082000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>1333.090000</x:v>
+        <x:v>95.318600</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>569.067000</x:v>
+        <x:v>500.457000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.009800</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>-1412.451200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>444.693538</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>-1452.884220</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-27 13:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-27 15:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>20.232000</x:v>
+        <x:v>635.522000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-310.325000</x:v>
+        <x:v>-250.022000</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" s="2"/>
       <x:c r="K67" s="2"/>
       <x:c r="L67" s="2"/>
       <x:c r="M67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-27 12:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-27 14:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>434.259000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-696.152000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1168.110000</x:v>
+        <x:v>95.638700</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>655.516000</x:v>
+        <x:v>643.693000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.288400</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>-1412.481900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>-1452.968478</x:v>
+        <x:v>-209.069760</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-27 12:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-27 14:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>16.372000</x:v>
+        <x:v>435.758000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-254.970000</x:v>
+        <x:v>-90.755000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" s="2"/>
       <x:c r="K69" s="2"/>
       <x:c r="L69" s="2"/>
       <x:c r="M69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-27 11:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-27 13:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>127.074000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>-730.679000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>1216.170000</x:v>
+        <x:v>95.389200</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>162.225000</x:v>
+        <x:v>645.408000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1128.818100</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>-1412.099000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>-1452.792945</x:v>
+        <x:v>-733.616888</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-27 11:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-27 13:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>45.248000</x:v>
+        <x:v>601.159000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-77.046000</x:v>
+        <x:v>-289.671000</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
       <x:c r="I71" s="2"/>
       <x:c r="J71" s="2"/>
       <x:c r="K71" s="2"/>
       <x:c r="L71" s="2"/>
       <x:c r="M71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-27 10:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-27 12:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.907000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-702.455000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1373.840000</x:v>
+        <x:v>93.389100</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>35.178000</x:v>
+        <x:v>525.823000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1128.889200</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>-1412.430200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>-1452.958848</x:v>
+        <x:v>-980.499039</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-27 10:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-27 12:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>65.266000</x:v>
+        <x:v>436.250000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-84.126000</x:v>
+        <x:v>-106.508000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" s="2"/>
       <x:c r="K73" s="2"/>
       <x:c r="L73" s="2"/>
       <x:c r="M73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-27 09:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-27 11:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.736000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-107.044000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>312.550000</x:v>
+        <x:v>94.629000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>34.436000</x:v>
+        <x:v>421.092000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1115.628300</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>-1410.682800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>-1453.258451</x:v>
+        <x:v>-1152.817313</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-27 09:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-27 11:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>234.989000</x:v>
+        <x:v>580.632000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>-393.814000</x:v>
+        <x:v>-176.584000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" s="2"/>
       <x:c r="K75" s="2"/>
       <x:c r="L75" s="2"/>
       <x:c r="M75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-27 08:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-27 10:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>364.816000</x:v>
+        <x:v>196.650000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.678500</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-640.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>531.998000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-1.294000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1128.172200</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>-1371.292700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>-1452.983562</x:v>
+        <x:v>-1241.640245</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-27 08:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-27 10:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>516.673000</x:v>
+        <x:v>635.651000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-691.062000</x:v>
+        <x:v>-359.108000</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" s="2"/>
       <x:c r="K77" s="2"/>
       <x:c r="L77" s="2"/>
       <x:c r="M77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-27 07:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-27 09:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>143.544000</x:v>
+        <x:v>153.763000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.918400</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-212.620000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>20.539000</x:v>
+        <x:v>197.171000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.005800</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>-1407.225700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>-1453.005003</x:v>
+        <x:v>-850.383395</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-27 07:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-27 09:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>762.460000</x:v>
+        <x:v>704.882000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-667.907000</x:v>
+        <x:v>-548.660000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" s="2"/>
       <x:c r="K79" s="2"/>
       <x:c r="L79" s="2"/>
       <x:c r="M79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-27 06:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-27 08:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>445.210000</x:v>
+        <x:v>2.524000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>104.307900</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-528.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>1.842000</x:v>
+        <x:v>228.434000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.248300</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>-1023.969800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>-1453.128063</x:v>
+        <x:v>-92.492679</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-27 06:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-27 08:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>833.909000</x:v>
+        <x:v>637.118000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-670.241000</x:v>
+        <x:v>-586.904000</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" s="2"/>
       <x:c r="K81" s="2"/>
       <x:c r="L81" s="2"/>
       <x:c r="M81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-27 05:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-27 07:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>451.172000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.481000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>109.557800</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-359.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>151.515000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>-15.227000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.088100</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>-462.820100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>328.595800</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>-1446.408253</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-27 05:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-27 07:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>614.532000</x:v>
+        <x:v>644.793000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-651.666000</x:v>
+        <x:v>-700.544000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" s="2"/>
       <x:c r="K83" s="2"/>
       <x:c r="L83" s="2"/>
       <x:c r="M83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-27 04:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-27 06:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>706.381000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.479000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>109.308700</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-259.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-670.705000</x:v>
+        <x:v>-174.969000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.004600</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>-181.320500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>185.921514</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>-1141.418798</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-27 04:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-27 06:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>587.988000</x:v>
+        <x:v>607.400000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-666.286000</x:v>
+        <x:v>-579.007000</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" s="2"/>
       <x:c r="K85" s="2"/>
       <x:c r="L85" s="2"/>
       <x:c r="M85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-27 03:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-27 05:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>491.874000</x:v>
+        <x:v>29.923000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>78.128900</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-175.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-396.266000</x:v>
+        <x:v>-507.900000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.172700</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>-773.021000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>-804.116547</x:v>
+        <x:v>-67.503071</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-27 03:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-27 05:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>814.289000</x:v>
+        <x:v>654.580000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-694.823000</x:v>
+        <x:v>-537.259000</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" s="2"/>
       <x:c r="K87" s="2"/>
       <x:c r="L87" s="2"/>
       <x:c r="M87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-27 02:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-27 04:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>218.736000</x:v>
+        <x:v>334.959000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>634.670000</x:v>
+        <x:v>42.518700</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>-488.679000</x:v>
+        <x:v>-457.131000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.241300</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>-954.720700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>-1024.394458</x:v>
+        <x:v>-113.704878</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-27 02:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-27 04:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>748.518000</x:v>
+        <x:v>674.406000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-656.636000</x:v>
+        <x:v>-506.311000</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" s="2"/>
       <x:c r="K89" s="2"/>
       <x:c r="L89" s="2"/>
       <x:c r="M89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-27 01:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-27 03:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>90.671000</x:v>
+        <x:v>129.432000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>978.680000</x:v>
+        <x:v>35.538400</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-90.898000</x:v>
+        <x:v>-380.641000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.009800</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>-1250.971200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>-1135.296372</x:v>
+        <x:v>-203.022533</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-27 01:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-27 03:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>860.481000</x:v>
+        <x:v>699.634000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-636.043000</x:v>
+        <x:v>-621.458000</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" s="2"/>
       <x:c r="K91" s="2"/>
       <x:c r="L91" s="2"/>
       <x:c r="M91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-27 02:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>39.562000</x:v>
+        <x:v>13.027000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>907.880000</x:v>
+        <x:v>27.537800</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>442.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-415.387000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.257400</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>-1271.231900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>-1152.117538</x:v>
+        <x:v>-112.964978</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-27 02:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>861.706000</x:v>
+        <x:v>690.983000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-518.454000</x:v>
+        <x:v>-666.034000</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" s="2"/>
       <x:c r="K93" s="2"/>
       <x:c r="L93" s="2"/>
       <x:c r="M93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-26 23:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-27 01:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>54.347000</x:v>
+        <x:v>100.766000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1027.460000</x:v>
+        <x:v>72.048400</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>672.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-431.866000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.024400</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-1193.074600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>-1151.285202</x:v>
+        <x:v>-108.273211</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-26 23:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-27 01:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>815.901000</x:v>
+        <x:v>636.300000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-584.610000</x:v>
+        <x:v>-593.981000</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" s="2"/>
       <x:c r="K95" s="2"/>
       <x:c r="L95" s="2"/>
       <x:c r="M95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-26 22:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>319.300000</x:v>
+        <x:v>84.432000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>800.230000</x:v>
+        <x:v>83.818400</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>677.589000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-103.309000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.093200</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>-645.107700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>55.730767</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>-1158.175916</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-26 22:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>584.975000</x:v>
+        <x:v>620.220000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-539.806000</x:v>
+        <x:v>-516.495000</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" s="2"/>
       <x:c r="K97" s="2"/>
       <x:c r="L97" s="2"/>
       <x:c r="M97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-26 21:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-26 23:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>623.687000</x:v>
+        <x:v>143.033000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>674.600000</x:v>
+        <x:v>105.988800</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>481.987000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-483.678000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1129.073900</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>-91.207100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>448.693146</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>-1447.993262</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-26 21:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-26 23:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>477.434000</x:v>
+        <x:v>597.983000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>95.943000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-640.904000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" s="2"/>
       <x:c r="K99" s="2"/>
       <x:c r="L99" s="2"/>
       <x:c r="M99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-26 20:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-26 22:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>693.353000</x:v>
+        <x:v>242.480000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1100.740000</x:v>
+        <x:v>101.017800</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-233.122000</x:v>
+        <x:v>-330.907000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>500.594000</x:v>
+        <x:v>1129.387300</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>287.267828</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>-1453.861915</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-26 20:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-26 22:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>593.860000</x:v>
+        <x:v>663.236000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>228.839000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-668.181000</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" s="2"/>
       <x:c r="K101" s="2"/>
       <x:c r="L101" s="2"/>
       <x:c r="M101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>