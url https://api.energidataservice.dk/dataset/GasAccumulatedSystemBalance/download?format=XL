--- v0 (2026-05-26)
+++ v1 (2026-08-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Reab77f5fe48845d995a89937a6ebb1e5"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R72eab2b8b1b2472ca0e666a06f5bb74b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reab77f5fe48845d995a89937a6ebb1e5" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72eab2b8b1b2472ca0e666a06f5bb74b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ASB</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-08-05 16:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-08-05 18:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
-        <x:v>2026-05-26 10:15:05</x:v>
+        <x:v>2026-08-05 19:15:13</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-600456</x:v>
+        <x:v>1864761</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-08-05 15:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-08-05 17:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>2026-05-26 09:15:12</x:v>
+        <x:v>2026-08-05 18:15:11</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-537825</x:v>
+        <x:v>506856</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-08-05 14:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-08-05 16:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>2026-05-26 08:15:09</x:v>
+        <x:v>2026-08-05 17:15:06</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-452678</x:v>
+        <x:v>-335162</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-08-05 13:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-08-05 15:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>2026-05-26 07:15:05</x:v>
+        <x:v>2026-08-05 16:15:06</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-106213</x:v>
+        <x:v>-762850</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-08-05 12:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-08-05 14:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>2026-05-26 06:15:22</x:v>
+        <x:v>2026-08-05 15:15:11</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-1129623</x:v>
+        <x:v>-1197482</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-08-05 11:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-08-05 13:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>2026-05-26 05:15:17</x:v>
+        <x:v>2026-08-05 14:15:06</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-1611993</x:v>
+        <x:v>-1551801</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-08-05 10:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-08-05 12:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>2026-05-26 04:15:20</x:v>
+        <x:v>2026-08-05 13:15:12</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-1920990</x:v>
+        <x:v>-1221062</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 09:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-08-05 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>2026-05-26 03:15:06</x:v>
+        <x:v>2026-08-05 12:15:13</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-2365412</x:v>
+        <x:v>-529653</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-08-05 08:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-08-05 10:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>2026-05-26 02:15:08</x:v>
+        <x:v>2026-08-05 11:15:06</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-2817944</x:v>
+        <x:v>-487935</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-08-05 07:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-05 09:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>2026-05-26 01:15:07</x:v>
+        <x:v>2026-08-05 10:15:06</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-3053723</x:v>
+        <x:v>-327016</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-08-05 06:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-08-05 08:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>2026-05-26 00:15:09</x:v>
+        <x:v>2026-08-05 09:15:06</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-3095621</x:v>
+        <x:v>-38423</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-08-05 05:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-08-05 07:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>2026-05-25 23:15:10</x:v>
+        <x:v>2026-08-05 08:15:06</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-1525988</x:v>
+        <x:v>355384</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-08-05 04:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-08-05 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>2026-05-25 22:15:06</x:v>
+        <x:v>2026-08-05 07:15:05</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>1164</x:v>
+        <x:v>535132</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-08-05 03:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-08-05 05:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>2026-05-25 21:15:13</x:v>
+        <x:v>2026-08-05 06:15:30</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>208666</x:v>
+        <x:v>10752439</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-08-05 02:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-08-05 04:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>2026-05-25 20:15:16</x:v>
+        <x:v>2026-08-05 05:15:17</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>90560</x:v>
+        <x:v>8829058</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-08-05 01:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-08-05 03:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>2026-05-25 19:15:13</x:v>
+        <x:v>2026-08-05 04:15:06</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>-14232</x:v>
+        <x:v>6499735</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-08-05 02:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>2026-05-25 18:15:14</x:v>
+        <x:v>2026-08-05 03:15:06</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>356981</x:v>
+        <x:v>4096296</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-08-05 01:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>2026-05-25 17:15:07</x:v>
+        <x:v>2026-08-05 02:15:06</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-346318</x:v>
+        <x:v>2642873</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>2026-05-25 16:15:12</x:v>
+        <x:v>2026-08-05 01:15:23</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-556072</x:v>
+        <x:v>1153617</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-08-04 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>2026-05-25 15:15:12</x:v>
+        <x:v>2026-08-05 00:15:06</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-645843</x:v>
+        <x:v>-393986</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-08-04 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>2026-05-25 14:15:03</x:v>
+        <x:v>2026-08-04 23:15:06</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-576807</x:v>
+        <x:v>-1696579</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-08-04 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>2026-05-25 13:15:07</x:v>
+        <x:v>2026-08-04 22:15:06</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-577257</x:v>
+        <x:v>-2902849</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-08-04 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>2026-05-25 12:15:03</x:v>
+        <x:v>2026-08-04 21:15:06</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-562504</x:v>
+        <x:v>-3771074</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-08-04 19:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>2026-05-25 11:15:04</x:v>
+        <x:v>2026-08-04 20:15:08</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-535743</x:v>
+        <x:v>-4438503</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-08-04 18:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>2026-05-25 10:15:06</x:v>
+        <x:v>2026-08-04 19:15:09</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-517136</x:v>
+        <x:v>-4207275</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-08-04 17:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>2026-05-25 09:15:06</x:v>
+        <x:v>2026-08-04 18:15:06</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-364537</x:v>
+        <x:v>-4109188</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-08-04 16:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>2026-05-25 08:15:17</x:v>
+        <x:v>2026-08-04 17:15:06</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-218779</x:v>
+        <x:v>-3857666</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-08-04 15:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>2026-05-25 07:15:05</x:v>
+        <x:v>2026-08-04 16:15:06</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-145901</x:v>
+        <x:v>-2982815</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-08-04 14:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>2026-05-25 06:15:16</x:v>
+        <x:v>2026-08-04 15:15:06</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-1658930</x:v>
+        <x:v>-2868348</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-08-04 13:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>2026-05-25 05:15:06</x:v>
+        <x:v>2026-08-04 14:15:06</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-374061</x:v>
+        <x:v>-2278301</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-08-04 12:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>2026-05-25 04:15:05</x:v>
+        <x:v>2026-08-04 13:15:06</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>877264</x:v>
+        <x:v>-1852439</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-08-04 11:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>2026-05-25 03:15:05</x:v>
+        <x:v>2026-08-04 12:15:19</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>2073825</x:v>
+        <x:v>-1381035</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-08-04 10:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>2026-05-25 02:15:05</x:v>
+        <x:v>2026-08-04 11:15:11</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>3055357</x:v>
+        <x:v>-876745</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-04 09:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>2026-05-25 01:15:07</x:v>
+        <x:v>2026-08-04 10:15:06</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>3085244</x:v>
+        <x:v>173662</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-08-04 08:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>2026-05-25 00:15:06</x:v>
+        <x:v>2026-08-04 09:15:06</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>3115371</x:v>
+        <x:v>65178</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-08-04 07:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>2026-05-24 23:15:17</x:v>
+        <x:v>2026-08-04 08:15:06</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>3112709</x:v>
+        <x:v>448453</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-08-04 04:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-08-04 06:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>2026-05-24 22:15:06</x:v>
+        <x:v>2026-08-04 07:15:06</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>3127035</x:v>
+        <x:v>830766</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-08-04 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-08-04 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>2026-05-24 21:15:06</x:v>
+        <x:v>2026-08-04 06:15:17</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>3045845</x:v>
+        <x:v>-1883764</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-08-04 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-08-04 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>2026-05-24 20:15:06</x:v>
+        <x:v>2026-08-04 05:15:06</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>2836804</x:v>
+        <x:v>-1903373</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-08-04 01:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-08-04 03:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>2026-05-24 19:15:05</x:v>
+        <x:v>2026-08-04 04:15:07</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>2579099</x:v>
+        <x:v>-1678209</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-08-04 02:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>2026-05-24 18:15:04</x:v>
+        <x:v>2026-08-04 03:15:07</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>2277715</x:v>
+        <x:v>-1411698</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-08-04 01:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>2026-05-24 17:15:04</x:v>
+        <x:v>2026-08-04 02:15:08</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1923215</x:v>
+        <x:v>-1149942</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>2026-05-24 16:15:04</x:v>
+        <x:v>2026-08-04 01:15:09</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1667023</x:v>
+        <x:v>-944662</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-08-03 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>2026-05-24 15:15:04</x:v>
+        <x:v>2026-08-04 00:15:09</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>1350907</x:v>
+        <x:v>-859808</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-08-03 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>2026-05-24 14:15:08</x:v>
+        <x:v>2026-08-03 23:15:06</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>1169004</x:v>
+        <x:v>-665232</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-08-03 21:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>2026-05-24 13:15:10</x:v>
+        <x:v>2026-08-03 22:15:06</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>959734</x:v>
+        <x:v>-97720</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-08-03 20:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>2026-05-24 12:15:09</x:v>
+        <x:v>2026-08-03 21:15:07</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>759858</x:v>
+        <x:v>-466277</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-08-03 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>2026-05-24 11:15:03</x:v>
+        <x:v>2026-08-03 20:15:15</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>541710</x:v>
+        <x:v>-273265</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-24 07:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-08-03 18:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>2026-05-24 10:15:05</x:v>
+        <x:v>2026-08-03 19:15:19</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>367076</x:v>
+        <x:v>48654</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-24 06:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-08-03 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>2026-05-24 09:15:03</x:v>
+        <x:v>2026-08-03 18:15:06</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>274752</x:v>
+        <x:v>218273</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-24 05:00:00</x:v>
+        <x:v>2026-08-03 14:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-24 07:00:00</x:v>
+        <x:v>2026-08-03 16:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>2026-05-24 08:15:04</x:v>
+        <x:v>2026-08-03 17:15:10</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>203769</x:v>
+        <x:v>662959</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-24 04:00:00</x:v>
+        <x:v>2026-08-03 13:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-24 06:00:00</x:v>
+        <x:v>2026-08-03 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>2026-05-24 07:15:06</x:v>
+        <x:v>2026-08-03 16:15:06</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>78017</x:v>
+        <x:v>853671</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-24 03:00:00</x:v>
+        <x:v>2026-08-03 12:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-24 05:00:00</x:v>
+        <x:v>2026-08-03 14:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>2026-05-24 06:15:13</x:v>
+        <x:v>2026-08-03 15:15:06</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>2190633</x:v>
+        <x:v>1983688</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-24 02:00:00</x:v>
+        <x:v>2026-08-03 11:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-24 04:00:00</x:v>
+        <x:v>2026-08-03 13:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>2026-05-24 05:15:06</x:v>
+        <x:v>2026-08-03 14:15:04</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>2750154</x:v>
+        <x:v>1902705</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-24 01:00:00</x:v>
+        <x:v>2026-08-03 10:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-24 03:00:00</x:v>
+        <x:v>2026-08-03 12:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>2026-05-24 04:15:11</x:v>
+        <x:v>2026-08-03 13:15:14</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>3326228</x:v>
+        <x:v>3006294</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 09:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-24 02:00:00</x:v>
+        <x:v>2026-08-03 11:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>2026-05-24 03:15:07</x:v>
+        <x:v>2026-08-03 12:15:05</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>3772731</x:v>
+        <x:v>3815064</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-23 23:00:00</x:v>
+        <x:v>2026-08-03 08:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-24 01:00:00</x:v>
+        <x:v>2026-08-03 10:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>2026-05-24 02:15:25</x:v>
+        <x:v>2026-08-03 11:15:05</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>4124834</x:v>
+        <x:v>3448551</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-23 22:00:00</x:v>
+        <x:v>2026-08-03 07:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-03 09:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>2026-05-24 01:15:05</x:v>
+        <x:v>2026-08-03 10:15:05</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>4502692</x:v>
+        <x:v>2962057</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-23 21:00:00</x:v>
+        <x:v>2026-08-03 06:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-23 23:00:00</x:v>
+        <x:v>2026-08-03 08:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>2026-05-24 00:15:08</x:v>
+        <x:v>2026-08-03 09:15:25</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>4634988</x:v>
+        <x:v>2433490</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-23 20:00:00</x:v>
+        <x:v>2026-08-03 05:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-23 22:00:00</x:v>
+        <x:v>2026-08-03 07:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>2026-05-23 23:15:06</x:v>
+        <x:v>2026-08-03 08:15:09</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>4403999</x:v>
+        <x:v>1907569</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-23 19:00:00</x:v>
+        <x:v>2026-08-03 04:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-23 21:00:00</x:v>
+        <x:v>2026-08-03 06:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>2026-05-23 22:15:07</x:v>
+        <x:v>2026-08-03 07:15:13</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>4079110</x:v>
+        <x:v>1321094</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-23 18:00:00</x:v>
+        <x:v>2026-08-03 03:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-23 20:00:00</x:v>
+        <x:v>2026-08-03 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>2026-05-23 21:15:05</x:v>
+        <x:v>2026-08-03 06:15:14</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>3810101</x:v>
+        <x:v>6126951</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-23 17:00:00</x:v>
+        <x:v>2026-08-03 02:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-23 19:00:00</x:v>
+        <x:v>2026-08-03 04:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>2026-05-23 20:15:05</x:v>
+        <x:v>2026-08-03 05:15:08</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>3331470</x:v>
+        <x:v>5498132</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-23 16:00:00</x:v>
+        <x:v>2026-08-03 01:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-23 18:00:00</x:v>
+        <x:v>2026-08-03 03:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>2026-05-23 19:15:12</x:v>
+        <x:v>2026-08-03 04:15:04</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>2865910</x:v>
+        <x:v>4956851</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-23 15:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-23 17:00:00</x:v>
+        <x:v>2026-08-03 02:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>2026-05-23 18:15:08</x:v>
+        <x:v>2026-08-03 03:15:36</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>2361310</x:v>
+        <x:v>4447184</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-23 14:00:00</x:v>
+        <x:v>2026-08-02 23:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-23 16:00:00</x:v>
+        <x:v>2026-08-03 01:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>2026-05-23 17:15:09</x:v>
+        <x:v>2026-08-03 02:15:16</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>2287965</x:v>
+        <x:v>3890541</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-23 13:00:00</x:v>
+        <x:v>2026-08-02 22:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-23 15:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>2026-05-23 16:15:05</x:v>
+        <x:v>2026-08-03 01:15:27</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>1826548</x:v>
+        <x:v>3302600</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-23 12:00:00</x:v>
+        <x:v>2026-08-02 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-23 14:00:00</x:v>
+        <x:v>2026-08-02 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>2026-05-23 15:15:12</x:v>
+        <x:v>2026-08-03 00:15:08</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>1460464</x:v>
+        <x:v>3198348</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-23 11:00:00</x:v>
+        <x:v>2026-08-02 20:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-23 13:00:00</x:v>
+        <x:v>2026-08-02 22:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>2026-05-23 14:15:05</x:v>
+        <x:v>2026-08-02 23:15:13</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1127009</x:v>
+        <x:v>3118107</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-23 10:00:00</x:v>
+        <x:v>2026-08-02 19:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-23 12:00:00</x:v>
+        <x:v>2026-08-02 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>2026-05-23 13:15:16</x:v>
+        <x:v>2026-08-02 22:15:15</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>1173011</x:v>
+        <x:v>3049694</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-23 09:00:00</x:v>
+        <x:v>2026-08-02 18:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-23 11:00:00</x:v>
+        <x:v>2026-08-02 20:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>2026-05-23 12:15:04</x:v>
+        <x:v>2026-08-02 21:15:08</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>1255020</x:v>
+        <x:v>2982403</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-23 08:00:00</x:v>
+        <x:v>2026-08-02 17:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-23 10:00:00</x:v>
+        <x:v>2026-08-02 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>2026-05-23 11:15:04</x:v>
+        <x:v>2026-08-02 20:15:08</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>1093871</x:v>
+        <x:v>2826751</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-23 07:00:00</x:v>
+        <x:v>2026-08-02 16:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-23 09:00:00</x:v>
+        <x:v>2026-08-02 18:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>2026-05-23 10:15:04</x:v>
+        <x:v>2026-08-02 19:15:09</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>955556</x:v>
+        <x:v>2021703</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-23 06:00:00</x:v>
+        <x:v>2026-08-02 15:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-23 08:00:00</x:v>
+        <x:v>2026-08-02 17:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>2026-05-23 09:15:05</x:v>
+        <x:v>2026-08-02 18:15:03</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>832144</x:v>
+        <x:v>1201217</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-23 05:00:00</x:v>
+        <x:v>2026-08-02 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-23 07:00:00</x:v>
+        <x:v>2026-08-02 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>2026-05-23 08:15:04</x:v>
+        <x:v>2026-08-02 17:15:09</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>717036</x:v>
+        <x:v>1190816</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-23 04:00:00</x:v>
+        <x:v>2026-08-02 13:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-23 06:00:00</x:v>
+        <x:v>2026-08-02 15:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>2026-05-23 07:15:05</x:v>
+        <x:v>2026-08-02 16:15:08</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>655738</x:v>
+        <x:v>1189515</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-23 03:00:00</x:v>
+        <x:v>2026-08-02 12:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-23 05:00:00</x:v>
+        <x:v>2026-08-02 14:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>2026-05-23 06:15:12</x:v>
+        <x:v>2026-08-02 15:15:04</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>6931085</x:v>
+        <x:v>1208324</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-23 02:00:00</x:v>
+        <x:v>2026-08-02 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-23 04:00:00</x:v>
+        <x:v>2026-08-02 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>2026-05-23 05:15:10</x:v>
+        <x:v>2026-08-02 14:15:08</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>6307000</x:v>
+        <x:v>1239986</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-23 01:00:00</x:v>
+        <x:v>2026-08-02 10:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-23 03:00:00</x:v>
+        <x:v>2026-08-02 12:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>2026-05-23 04:15:06</x:v>
+        <x:v>2026-08-02 13:15:04</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>6067795</x:v>
+        <x:v>1193897</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 09:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-23 02:00:00</x:v>
+        <x:v>2026-08-02 11:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>2026-05-23 03:15:13</x:v>
+        <x:v>2026-08-02 12:15:04</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>5866032</x:v>
+        <x:v>1142435</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-22 23:00:00</x:v>
+        <x:v>2026-08-02 08:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-23 01:00:00</x:v>
+        <x:v>2026-08-02 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>2026-05-23 02:15:07</x:v>
+        <x:v>2026-08-02 11:15:16</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>5578137</x:v>
+        <x:v>1122609</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-22 22:00:00</x:v>
+        <x:v>2026-08-02 07:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-02 09:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>2026-05-23 01:15:11</x:v>
+        <x:v>2026-08-02 10:15:04</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>5270336</x:v>
+        <x:v>461863</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-22 21:00:00</x:v>
+        <x:v>2026-08-02 06:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-22 23:00:00</x:v>
+        <x:v>2026-08-02 08:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>2026-05-23 00:15:06</x:v>
+        <x:v>2026-08-02 09:15:08</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>4815760</x:v>
+        <x:v>-64154</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-22 20:00:00</x:v>
+        <x:v>2026-08-02 05:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-22 22:00:00</x:v>
+        <x:v>2026-08-02 07:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>2026-05-22 23:15:06</x:v>
+        <x:v>2026-08-02 08:15:03</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>4373164</x:v>
+        <x:v>256894</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-22 19:00:00</x:v>
+        <x:v>2026-08-02 04:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-22 21:00:00</x:v>
+        <x:v>2026-08-02 06:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>2026-05-22 22:15:06</x:v>
+        <x:v>2026-08-02 07:15:09</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>3914786</x:v>
+        <x:v>499186</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-22 18:00:00</x:v>
+        <x:v>2026-08-02 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-22 20:00:00</x:v>
+        <x:v>2026-08-02 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>2026-05-22 21:15:06</x:v>
+        <x:v>2026-08-02 06:15:23</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>3483201</x:v>
+        <x:v>-1996534</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-22 17:00:00</x:v>
+        <x:v>2026-08-02 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-22 19:00:00</x:v>
+        <x:v>2026-08-02 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>2026-05-22 20:15:06</x:v>
+        <x:v>2026-08-02 05:15:10</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>3155338</x:v>
+        <x:v>-2082205</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-22 16:00:00</x:v>
+        <x:v>2026-08-02 01:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-22 18:00:00</x:v>
+        <x:v>2026-08-02 03:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>2026-05-22 19:15:06</x:v>
+        <x:v>2026-08-02 04:15:04</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>2612372</x:v>
+        <x:v>-2023277</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-22 15:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-22 17:00:00</x:v>
+        <x:v>2026-08-02 02:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>2026-05-22 18:15:07</x:v>
+        <x:v>2026-08-02 03:15:14</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>2119321</x:v>
+        <x:v>-1916715</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-22 14:00:00</x:v>
+        <x:v>2026-08-01 23:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-22 16:00:00</x:v>
+        <x:v>2026-08-02 01:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>2026-05-22 17:15:06</x:v>
+        <x:v>2026-08-02 02:15:20</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>1689377</x:v>
+        <x:v>-1861878</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-22 13:00:00</x:v>
+        <x:v>2026-08-01 22:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-22 15:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>2026-05-22 16:15:10</x:v>
+        <x:v>2026-08-02 01:15:09</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>1352105</x:v>
+        <x:v>-107039</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-22 12:00:00</x:v>
+        <x:v>2026-08-01 21:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-22 14:00:00</x:v>
+        <x:v>2026-08-01 23:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>2026-05-22 15:15:07</x:v>
+        <x:v>2026-08-02 00:15:03</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>1018752</x:v>
+        <x:v>-28234</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-22 11:00:00</x:v>
+        <x:v>2026-08-01 20:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-22 13:00:00</x:v>
+        <x:v>2026-08-01 22:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>2026-05-22 14:15:13</x:v>
+        <x:v>2026-08-01 23:15:20</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>738985</x:v>
+        <x:v>-546407</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-22 10:00:00</x:v>
+        <x:v>2026-08-01 19:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-22 12:00:00</x:v>
+        <x:v>2026-08-01 21:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>2026-05-22 13:15:06</x:v>
+        <x:v>2026-08-01 22:15:03</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>721955</x:v>
+        <x:v>-1099830</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-22 09:00:00</x:v>
+        <x:v>2026-08-01 18:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-22 11:00:00</x:v>
+        <x:v>2026-08-01 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>2026-05-22 12:15:06</x:v>
+        <x:v>2026-08-01 21:15:04</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>813365</x:v>
+        <x:v>-1603279</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-22 08:00:00</x:v>
+        <x:v>2026-08-01 17:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-22 10:00:00</x:v>
+        <x:v>2026-08-01 19:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>2026-05-22 11:15:08</x:v>
+        <x:v>2026-08-01 20:15:03</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>8027649</x:v>
+        <x:v>-1600419</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-22 07:00:00</x:v>
+        <x:v>2026-08-01 16:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-22 09:00:00</x:v>
+        <x:v>2026-08-01 18:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>2026-05-22 10:15:06</x:v>
+        <x:v>2026-08-01 19:15:05</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>7949526</x:v>
+        <x:v>-1610569</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-22 06:00:00</x:v>
+        <x:v>2026-08-01 15:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-22 08:00:00</x:v>
+        <x:v>2026-08-01 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>2026-05-22 09:15:09</x:v>
+        <x:v>2026-08-01 18:15:03</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>820987</x:v>
+        <x:v>-1631578</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-22 05:00:00</x:v>
+        <x:v>2026-08-01 14:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-22 07:00:00</x:v>
+        <x:v>2026-08-01 16:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>2026-05-22 08:15:06</x:v>
+        <x:v>2026-08-01 17:15:08</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>788111</x:v>
+        <x:v>-1596519</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-22 04:00:00</x:v>
+        <x:v>2026-08-01 13:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-22 06:00:00</x:v>
+        <x:v>2026-08-01 15:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>2026-05-22 07:15:06</x:v>
+        <x:v>2026-08-01 16:15:24</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>684703</x:v>
+        <x:v>-1598553</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>