--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R72eab2b8b1b2472ca0e666a06f5bb74b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcc1d5f6cdd2c46818bde78dafa83b686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72eab2b8b1b2472ca0e666a06f5bb74b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc1d5f6cdd2c46818bde78dafa83b686" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ASB</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-05 16:00:00</x:v>
+        <x:v>2026-09-19 19:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-05 18:00:00</x:v>
+        <x:v>2026-09-19 21:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
-        <x:v>2026-08-05 19:15:13</x:v>
+        <x:v>2026-09-19 22:15:03</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>1864761</x:v>
+        <x:v>-542045</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-05 15:00:00</x:v>
+        <x:v>2026-09-19 18:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-05 17:00:00</x:v>
+        <x:v>2026-09-19 20:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>2026-08-05 18:15:11</x:v>
+        <x:v>2026-09-19 21:15:08</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>506856</x:v>
+        <x:v>-706671</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-05 14:00:00</x:v>
+        <x:v>2026-09-19 17:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-05 16:00:00</x:v>
+        <x:v>2026-09-19 19:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>2026-08-05 17:15:06</x:v>
+        <x:v>2026-09-19 20:15:08</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-335162</x:v>
+        <x:v>-842873</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-05 13:00:00</x:v>
+        <x:v>2026-09-19 16:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-05 15:00:00</x:v>
+        <x:v>2026-09-19 18:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>2026-08-05 16:15:06</x:v>
+        <x:v>2026-09-19 19:15:11</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-762850</x:v>
+        <x:v>-956075</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-05 12:00:00</x:v>
+        <x:v>2026-09-19 15:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-05 14:00:00</x:v>
+        <x:v>2026-09-19 17:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>2026-08-05 15:15:11</x:v>
+        <x:v>2026-09-19 18:15:07</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-1197482</x:v>
+        <x:v>-1097508</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-05 11:00:00</x:v>
+        <x:v>2026-09-19 14:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-05 13:00:00</x:v>
+        <x:v>2026-09-19 16:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>2026-08-05 14:15:06</x:v>
+        <x:v>2026-09-19 17:15:08</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-1551801</x:v>
+        <x:v>-2302982</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-05 10:00:00</x:v>
+        <x:v>2026-09-19 13:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-05 12:00:00</x:v>
+        <x:v>2026-09-19 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>2026-08-05 13:15:12</x:v>
+        <x:v>2026-09-19 16:15:03</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-1221062</x:v>
+        <x:v>-2483159</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-05 09:00:00</x:v>
+        <x:v>2026-09-19 12:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-05 11:00:00</x:v>
+        <x:v>2026-09-19 14:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>2026-08-05 12:15:13</x:v>
+        <x:v>2026-09-19 15:15:07</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-529653</x:v>
+        <x:v>-3060871</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-05 08:00:00</x:v>
+        <x:v>2026-09-19 11:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-05 10:00:00</x:v>
+        <x:v>2026-09-19 13:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>2026-08-05 11:15:06</x:v>
+        <x:v>2026-09-19 14:15:09</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-487935</x:v>
+        <x:v>-3666662</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-05 07:00:00</x:v>
+        <x:v>2026-09-19 10:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-05 09:00:00</x:v>
+        <x:v>2026-09-19 12:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>2026-08-05 10:15:06</x:v>
+        <x:v>2026-09-19 13:15:07</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-327016</x:v>
+        <x:v>-4061155</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-05 06:00:00</x:v>
+        <x:v>2026-09-19 09:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-05 08:00:00</x:v>
+        <x:v>2026-09-19 11:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>2026-08-05 09:15:06</x:v>
+        <x:v>2026-09-19 12:15:09</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-38423</x:v>
+        <x:v>-2437723</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-05 05:00:00</x:v>
+        <x:v>2026-09-19 08:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-05 07:00:00</x:v>
+        <x:v>2026-09-19 10:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>2026-08-05 08:15:06</x:v>
+        <x:v>2026-09-19 11:15:10</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>355384</x:v>
+        <x:v>-542922</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-05 04:00:00</x:v>
+        <x:v>2026-09-19 07:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-05 06:00:00</x:v>
+        <x:v>2026-09-19 09:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>2026-08-05 07:15:05</x:v>
+        <x:v>2026-09-19 10:15:10</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>535132</x:v>
+        <x:v>1427845</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-05 03:00:00</x:v>
+        <x:v>2026-09-19 06:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-05 05:00:00</x:v>
+        <x:v>2026-09-19 08:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>2026-08-05 06:15:30</x:v>
+        <x:v>2026-09-19 09:15:08</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>10752439</x:v>
+        <x:v>1924155</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-05 02:00:00</x:v>
+        <x:v>2026-09-19 05:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-05 04:00:00</x:v>
+        <x:v>2026-09-19 07:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>2026-08-05 05:15:17</x:v>
+        <x:v>2026-09-19 08:15:07</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>8829058</x:v>
+        <x:v>1494035</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-05 01:00:00</x:v>
+        <x:v>2026-09-19 04:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-05 03:00:00</x:v>
+        <x:v>2026-09-19 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>2026-08-05 04:15:06</x:v>
+        <x:v>2026-09-19 07:15:11</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>6499735</x:v>
+        <x:v>1044207</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 03:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-05 02:00:00</x:v>
+        <x:v>2026-09-19 05:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>2026-08-05 03:15:06</x:v>
+        <x:v>2026-09-19 06:15:11</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>4096296</x:v>
+        <x:v>1827751</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-19 02:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-05 01:00:00</x:v>
+        <x:v>2026-09-19 04:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>2026-08-05 02:15:06</x:v>
+        <x:v>2026-09-19 05:15:07</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>2642873</x:v>
+        <x:v>266471</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-19 01:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 03:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>2026-08-05 01:15:23</x:v>
+        <x:v>2026-09-19 04:15:03</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>1153617</x:v>
+        <x:v>-717631</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-04 23:00:00</x:v>
+        <x:v>2026-09-19 02:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>2026-08-05 00:15:06</x:v>
+        <x:v>2026-09-19 03:15:07</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-393986</x:v>
+        <x:v>-1374427</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-04 22:00:00</x:v>
+        <x:v>2026-09-19 01:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>2026-08-04 23:15:06</x:v>
+        <x:v>2026-09-19 02:15:08</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-1696579</x:v>
+        <x:v>-2073953</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-04 21:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>2026-08-04 22:15:06</x:v>
+        <x:v>2026-09-19 01:15:03</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-2902849</x:v>
+        <x:v>-2209056</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-04 20:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>2026-08-04 21:15:06</x:v>
+        <x:v>2026-09-19 00:15:08</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-3771074</x:v>
+        <x:v>-2334907</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-04 19:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>2026-08-04 20:15:08</x:v>
+        <x:v>2026-09-18 23:15:07</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-4438503</x:v>
+        <x:v>-2545541</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-04 18:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>2026-08-04 19:15:09</x:v>
+        <x:v>2026-09-18 22:15:13</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-4207275</x:v>
+        <x:v>-2756291</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-04 17:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>2026-08-04 18:15:06</x:v>
+        <x:v>2026-09-18 21:15:07</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-4109188</x:v>
+        <x:v>-2873468</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-04 16:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>2026-08-04 17:15:06</x:v>
+        <x:v>2026-09-18 20:15:08</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-3857666</x:v>
+        <x:v>-2824488</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-04 15:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>2026-08-04 16:15:06</x:v>
+        <x:v>2026-09-18 19:15:03</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-2982815</x:v>
+        <x:v>-2646500</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-04 14:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>2026-08-04 15:15:06</x:v>
+        <x:v>2026-09-18 18:15:15</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-2868348</x:v>
+        <x:v>-2564066</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-04 13:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>2026-08-04 14:15:06</x:v>
+        <x:v>2026-09-18 17:15:11</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-2278301</x:v>
+        <x:v>-2587406</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-04 12:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>2026-08-04 13:15:06</x:v>
+        <x:v>2026-09-18 16:15:07</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-1852439</x:v>
+        <x:v>-2572258</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-04 11:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>2026-08-04 12:15:19</x:v>
+        <x:v>2026-09-18 15:15:10</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-1381035</x:v>
+        <x:v>-2518856</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-04 10:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>2026-08-04 11:15:11</x:v>
+        <x:v>2026-09-18 14:15:08</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-876745</x:v>
+        <x:v>-2529693</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-04 09:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>2026-08-04 10:15:06</x:v>
+        <x:v>2026-09-18 13:15:07</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>173662</x:v>
+        <x:v>-2491005</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-04 08:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>2026-08-04 09:15:06</x:v>
+        <x:v>2026-09-18 12:15:03</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>65178</x:v>
+        <x:v>-2431675</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-04 07:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>2026-08-04 08:15:06</x:v>
+        <x:v>2026-09-18 11:15:08</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>448453</x:v>
+        <x:v>-2052243</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-04 04:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-04 06:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>2026-08-04 07:15:06</x:v>
+        <x:v>2026-09-18 10:15:07</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>830766</x:v>
+        <x:v>-1564893</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-04 03:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-04 05:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>2026-08-04 06:15:17</x:v>
+        <x:v>2026-09-18 09:15:09</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-1883764</x:v>
+        <x:v>-1040575</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-04 02:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-04 04:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>2026-08-04 05:15:06</x:v>
+        <x:v>2026-09-18 08:15:03</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-1903373</x:v>
+        <x:v>-446649</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-04 01:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-04 03:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>2026-08-04 04:15:07</x:v>
+        <x:v>2026-09-18 07:15:03</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-1678209</x:v>
+        <x:v>174017</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-04 02:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>2026-08-04 03:15:07</x:v>
+        <x:v>2026-09-18 06:15:12</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-1411698</x:v>
+        <x:v>-8265272</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-03 23:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-04 01:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>2026-08-04 02:15:08</x:v>
+        <x:v>2026-09-18 05:15:03</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-1149942</x:v>
+        <x:v>-8015770</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-03 22:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>2026-08-04 01:15:09</x:v>
+        <x:v>2026-09-18 04:15:07</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-944662</x:v>
+        <x:v>-7754151</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-03 21:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-03 23:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>2026-08-04 00:15:09</x:v>
+        <x:v>2026-09-18 03:15:07</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-859808</x:v>
+        <x:v>-7474884</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-03 20:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-03 22:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>2026-08-03 23:15:06</x:v>
+        <x:v>2026-09-18 02:15:07</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-665232</x:v>
+        <x:v>-7223997</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-03 19:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-03 21:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>2026-08-03 22:15:06</x:v>
+        <x:v>2026-09-18 01:15:11</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-97720</x:v>
+        <x:v>-7041498</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-03 18:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-03 20:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>2026-08-03 21:15:07</x:v>
+        <x:v>2026-09-18 00:15:08</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-466277</x:v>
+        <x:v>-7147694</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-03 17:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-03 19:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>2026-08-03 20:15:15</x:v>
+        <x:v>2026-09-17 23:15:07</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-273265</x:v>
+        <x:v>-7192365</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-03 16:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-03 18:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>2026-08-03 19:15:19</x:v>
+        <x:v>2026-09-17 22:15:07</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>48654</x:v>
+        <x:v>-5904048</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-03 15:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-03 17:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>2026-08-03 18:15:06</x:v>
+        <x:v>2026-09-17 21:15:05</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>218273</x:v>
+        <x:v>-4760299</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-03 14:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-03 16:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>2026-08-03 17:15:10</x:v>
+        <x:v>2026-09-17 20:15:07</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>662959</x:v>
+        <x:v>-3656623</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-03 13:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-03 15:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>2026-08-03 16:15:06</x:v>
+        <x:v>2026-09-17 19:15:09</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>853671</x:v>
+        <x:v>-2655116</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-03 12:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-03 14:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>2026-08-03 15:15:06</x:v>
+        <x:v>2026-09-17 18:15:10</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>1983688</x:v>
+        <x:v>-2077028</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-03 11:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-03 13:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>2026-08-03 14:15:04</x:v>
+        <x:v>2026-09-17 17:15:07</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>1902705</x:v>
+        <x:v>-1530423</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-03 10:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-03 12:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>2026-08-03 13:15:14</x:v>
+        <x:v>2026-09-17 16:15:07</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>3006294</x:v>
+        <x:v>-1096885</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-03 09:00:00</x:v>
+        <x:v>2026-09-17 12:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-03 11:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>2026-08-03 12:15:05</x:v>
+        <x:v>2026-09-17 15:15:09</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>3815064</x:v>
+        <x:v>-1272100</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-03 08:00:00</x:v>
+        <x:v>2026-09-17 11:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-03 10:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>2026-08-03 11:15:05</x:v>
+        <x:v>2026-09-17 14:15:08</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>3448551</x:v>
+        <x:v>-1256067</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-03 07:00:00</x:v>
+        <x:v>2026-09-17 10:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-03 09:00:00</x:v>
+        <x:v>2026-09-17 12:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>2026-08-03 10:15:05</x:v>
+        <x:v>2026-09-17 13:15:07</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>2962057</x:v>
+        <x:v>-695126</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-03 06:00:00</x:v>
+        <x:v>2026-09-17 09:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-03 08:00:00</x:v>
+        <x:v>2026-09-17 11:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>2026-08-03 09:15:25</x:v>
+        <x:v>2026-09-17 12:15:07</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>2433490</x:v>
+        <x:v>-138399</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-03 05:00:00</x:v>
+        <x:v>2026-09-17 08:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-03 07:00:00</x:v>
+        <x:v>2026-09-17 10:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>2026-08-03 08:15:09</x:v>
+        <x:v>2026-09-17 11:15:04</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>1907569</x:v>
+        <x:v>396383</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-03 04:00:00</x:v>
+        <x:v>2026-09-17 07:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-03 06:00:00</x:v>
+        <x:v>2026-09-17 09:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>2026-08-03 07:15:13</x:v>
+        <x:v>2026-09-17 10:15:03</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1321094</x:v>
+        <x:v>599715</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-03 03:00:00</x:v>
+        <x:v>2026-09-17 06:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-03 05:00:00</x:v>
+        <x:v>2026-09-17 08:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>2026-08-03 06:15:14</x:v>
+        <x:v>2026-09-17 09:15:03</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>6126951</x:v>
+        <x:v>676638</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-03 02:00:00</x:v>
+        <x:v>2026-09-17 05:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-03 04:00:00</x:v>
+        <x:v>2026-09-17 07:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>2026-08-03 05:15:08</x:v>
+        <x:v>2026-09-17 08:15:07</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>5498132</x:v>
+        <x:v>681137</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-03 01:00:00</x:v>
+        <x:v>2026-09-17 04:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-03 03:00:00</x:v>
+        <x:v>2026-09-17 06:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>2026-08-03 04:15:04</x:v>
+        <x:v>2026-09-17 07:15:07</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>4956851</x:v>
+        <x:v>693308</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 03:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-03 02:00:00</x:v>
+        <x:v>2026-09-17 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>2026-08-03 03:15:36</x:v>
+        <x:v>2026-09-17 06:15:09</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>4447184</x:v>
+        <x:v>5572425</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-02 23:00:00</x:v>
+        <x:v>2026-09-17 02:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-03 01:00:00</x:v>
+        <x:v>2026-09-17 04:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>2026-08-03 02:15:16</x:v>
+        <x:v>2026-09-17 05:15:07</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>3890541</x:v>
+        <x:v>5217204</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-02 22:00:00</x:v>
+        <x:v>2026-09-17 01:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 03:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>2026-08-03 01:15:27</x:v>
+        <x:v>2026-09-17 04:15:15</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>3302600</x:v>
+        <x:v>4960166</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-02 21:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-02 23:00:00</x:v>
+        <x:v>2026-09-17 02:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>2026-08-03 00:15:08</x:v>
+        <x:v>2026-09-17 03:15:03</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>3198348</x:v>
+        <x:v>4796978</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-02 20:00:00</x:v>
+        <x:v>2026-09-16 23:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-02 22:00:00</x:v>
+        <x:v>2026-09-17 01:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>2026-08-02 23:15:13</x:v>
+        <x:v>2026-09-17 02:15:08</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>3118107</x:v>
+        <x:v>4648801</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-02 19:00:00</x:v>
+        <x:v>2026-09-16 22:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-02 21:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>2026-08-02 22:15:15</x:v>
+        <x:v>2026-09-17 01:15:09</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>3049694</x:v>
+        <x:v>4352263</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-02 18:00:00</x:v>
+        <x:v>2026-09-16 21:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-02 20:00:00</x:v>
+        <x:v>2026-09-16 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>2026-08-02 21:15:08</x:v>
+        <x:v>2026-09-17 00:15:07</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>2982403</x:v>
+        <x:v>4025421</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-02 17:00:00</x:v>
+        <x:v>2026-09-16 20:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-02 19:00:00</x:v>
+        <x:v>2026-09-16 22:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>2026-08-02 20:15:08</x:v>
+        <x:v>2026-09-16 23:15:08</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>2826751</x:v>
+        <x:v>3443747</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-02 16:00:00</x:v>
+        <x:v>2026-09-16 19:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-02 18:00:00</x:v>
+        <x:v>2026-09-16 21:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>2026-08-02 19:15:09</x:v>
+        <x:v>2026-09-16 22:15:07</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>2021703</x:v>
+        <x:v>2962743</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-02 15:00:00</x:v>
+        <x:v>2026-09-16 18:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-02 17:00:00</x:v>
+        <x:v>2026-09-16 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>2026-08-02 18:15:03</x:v>
+        <x:v>2026-09-16 21:15:07</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>1201217</x:v>
+        <x:v>2519265</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-02 14:00:00</x:v>
+        <x:v>2026-09-16 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-02 16:00:00</x:v>
+        <x:v>2026-09-16 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>2026-08-02 17:15:09</x:v>
+        <x:v>2026-09-16 20:15:03</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1190816</x:v>
+        <x:v>2181472</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-02 13:00:00</x:v>
+        <x:v>2026-09-16 16:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-02 15:00:00</x:v>
+        <x:v>2026-09-16 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>2026-08-02 16:15:08</x:v>
+        <x:v>2026-09-16 19:15:04</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>1189515</x:v>
+        <x:v>2152540</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-02 12:00:00</x:v>
+        <x:v>2026-09-16 15:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-02 14:00:00</x:v>
+        <x:v>2026-09-16 17:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>2026-08-02 15:15:04</x:v>
+        <x:v>2026-09-16 18:15:08</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1208324</x:v>
+        <x:v>2056892</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-02 11:00:00</x:v>
+        <x:v>2026-09-16 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-02 13:00:00</x:v>
+        <x:v>2026-09-16 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>2026-08-02 14:15:08</x:v>
+        <x:v>2026-09-16 17:15:09</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>1239986</x:v>
+        <x:v>1832876</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-02 10:00:00</x:v>
+        <x:v>2026-09-16 13:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-02 12:00:00</x:v>
+        <x:v>2026-09-16 15:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>2026-08-02 13:15:04</x:v>
+        <x:v>2026-09-16 16:15:07</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1193897</x:v>
+        <x:v>1536034</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-02 09:00:00</x:v>
+        <x:v>2026-09-16 12:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-02 11:00:00</x:v>
+        <x:v>2026-09-16 14:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>2026-08-02 12:15:04</x:v>
+        <x:v>2026-09-16 15:15:03</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>1142435</x:v>
+        <x:v>1204957</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-02 08:00:00</x:v>
+        <x:v>2026-09-16 11:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-02 10:00:00</x:v>
+        <x:v>2026-09-16 13:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>2026-08-02 11:15:16</x:v>
+        <x:v>2026-09-16 14:15:07</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1122609</x:v>
+        <x:v>899270</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-02 07:00:00</x:v>
+        <x:v>2026-09-16 10:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-02 09:00:00</x:v>
+        <x:v>2026-09-16 12:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>2026-08-02 10:15:04</x:v>
+        <x:v>2026-09-16 13:15:05</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>461863</x:v>
+        <x:v>1110023</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-02 06:00:00</x:v>
+        <x:v>2026-09-16 09:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-02 08:00:00</x:v>
+        <x:v>2026-09-16 11:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>2026-08-02 09:15:08</x:v>
+        <x:v>2026-09-16 12:15:06</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-64154</x:v>
+        <x:v>1162321</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-02 05:00:00</x:v>
+        <x:v>2026-09-16 08:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-02 07:00:00</x:v>
+        <x:v>2026-09-16 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>2026-08-02 08:15:03</x:v>
+        <x:v>2026-09-16 11:15:05</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>256894</x:v>
+        <x:v>1156420</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-02 04:00:00</x:v>
+        <x:v>2026-09-16 07:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-02 06:00:00</x:v>
+        <x:v>2026-09-16 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>2026-08-02 07:15:09</x:v>
+        <x:v>2026-09-16 10:15:05</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>499186</x:v>
+        <x:v>1219684</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-02 03:00:00</x:v>
+        <x:v>2026-09-16 06:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-02 05:00:00</x:v>
+        <x:v>2026-09-16 08:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>2026-08-02 06:15:23</x:v>
+        <x:v>2026-09-16 09:15:07</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-1996534</x:v>
+        <x:v>1278202</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-02 02:00:00</x:v>
+        <x:v>2026-09-16 05:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-02 04:00:00</x:v>
+        <x:v>2026-09-16 07:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>2026-08-02 05:15:10</x:v>
+        <x:v>2026-09-16 08:15:06</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-2082205</x:v>
+        <x:v>1126632</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-02 01:00:00</x:v>
+        <x:v>2026-09-16 04:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-02 03:00:00</x:v>
+        <x:v>2026-09-16 06:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>2026-08-02 04:15:04</x:v>
+        <x:v>2026-09-16 07:15:06</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-2023277</x:v>
+        <x:v>907805</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-02 02:00:00</x:v>
+        <x:v>2026-09-16 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>2026-08-02 03:15:14</x:v>
+        <x:v>2026-09-16 06:15:11</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-1916715</x:v>
+        <x:v>9642036</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-01 23:00:00</x:v>
+        <x:v>2026-09-16 02:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-02 01:00:00</x:v>
+        <x:v>2026-09-16 04:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>2026-08-02 02:15:20</x:v>
+        <x:v>2026-09-16 05:15:06</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-1861878</x:v>
+        <x:v>9150020</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-01 22:00:00</x:v>
+        <x:v>2026-09-16 01:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 03:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>2026-08-02 01:15:09</x:v>
+        <x:v>2026-09-16 04:15:07</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-107039</x:v>
+        <x:v>8660004</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-01 21:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-01 23:00:00</x:v>
+        <x:v>2026-09-16 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>2026-08-02 00:15:03</x:v>
+        <x:v>2026-09-16 03:15:06</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-28234</x:v>
+        <x:v>8164919</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-01 20:00:00</x:v>
+        <x:v>2026-09-15 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-01 22:00:00</x:v>
+        <x:v>2026-09-16 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>2026-08-01 23:15:20</x:v>
+        <x:v>2026-09-16 02:15:07</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-546407</x:v>
+        <x:v>7621861</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-01 19:00:00</x:v>
+        <x:v>2026-09-15 22:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-01 21:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>2026-08-01 22:15:03</x:v>
+        <x:v>2026-09-16 01:15:10</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-1099830</x:v>
+        <x:v>7076299</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-01 18:00:00</x:v>
+        <x:v>2026-09-15 21:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-01 20:00:00</x:v>
+        <x:v>2026-09-15 23:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>2026-08-01 21:15:04</x:v>
+        <x:v>2026-09-16 00:15:06</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-1603279</x:v>
+        <x:v>6443702</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-01 17:00:00</x:v>
+        <x:v>2026-09-15 20:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-01 19:00:00</x:v>
+        <x:v>2026-09-15 22:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>2026-08-01 20:15:03</x:v>
+        <x:v>2026-09-15 23:15:08</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-1600419</x:v>
+        <x:v>5487402</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-01 16:00:00</x:v>
+        <x:v>2026-09-15 19:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-01 18:00:00</x:v>
+        <x:v>2026-09-15 21:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>2026-08-01 19:15:05</x:v>
+        <x:v>2026-09-15 22:15:07</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-1610569</x:v>
+        <x:v>4657171</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-01 15:00:00</x:v>
+        <x:v>2026-09-15 18:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-01 17:00:00</x:v>
+        <x:v>2026-09-15 20:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>2026-08-01 18:15:03</x:v>
+        <x:v>2026-09-15 21:15:06</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-1631578</x:v>
+        <x:v>4214239</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-01 14:00:00</x:v>
+        <x:v>2026-09-15 17:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-01 16:00:00</x:v>
+        <x:v>2026-09-15 19:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>2026-08-01 17:15:08</x:v>
+        <x:v>2026-09-15 20:15:07</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>-1596519</x:v>
+        <x:v>3633694</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-01 13:00:00</x:v>
+        <x:v>2026-09-15 16:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-01 15:00:00</x:v>
+        <x:v>2026-09-15 18:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>2026-08-01 16:15:24</x:v>
+        <x:v>2026-09-15 19:15:08</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-1598553</x:v>
+        <x:v>3108418</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>