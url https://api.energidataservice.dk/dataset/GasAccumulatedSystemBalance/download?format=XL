--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcc1d5f6cdd2c46818bde78dafa83b686"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb790f9651d6d4b6c91adb732870fcee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc1d5f6cdd2c46818bde78dafa83b686" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb790f9651d6d4b6c91adb732870fcee8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ASB</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-09-19 19:00:00</x:v>
+        <x:v>2026-11-03 20:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-09-19 21:00:00</x:v>
+        <x:v>2026-11-03 21:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
-        <x:v>2026-09-19 22:15:03</x:v>
+        <x:v>2026-11-03 22:16:09</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-542045</x:v>
+        <x:v>-2544010</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-09-19 18:00:00</x:v>
+        <x:v>2026-11-03 19:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-09-19 20:00:00</x:v>
+        <x:v>2026-11-03 20:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
-        <x:v>2026-09-19 21:15:08</x:v>
+        <x:v>2026-11-03 21:15:10</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-706671</x:v>
+        <x:v>-2842732</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-09-19 17:00:00</x:v>
+        <x:v>2026-11-03 18:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-09-19 19:00:00</x:v>
+        <x:v>2026-11-03 19:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
-        <x:v>2026-09-19 20:15:08</x:v>
+        <x:v>2026-11-03 20:15:08</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-842873</x:v>
+        <x:v>-2971874</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-09-19 16:00:00</x:v>
+        <x:v>2026-11-03 17:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-09-19 18:00:00</x:v>
+        <x:v>2026-11-03 18:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
-        <x:v>2026-09-19 19:15:11</x:v>
+        <x:v>2026-11-03 19:15:24</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-956075</x:v>
+        <x:v>-3082017</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-09-19 15:00:00</x:v>
+        <x:v>2026-11-03 16:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-09-19 17:00:00</x:v>
+        <x:v>2026-11-03 17:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
-        <x:v>2026-09-19 18:15:07</x:v>
+        <x:v>2026-11-03 18:15:08</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-1097508</x:v>
+        <x:v>-3121388</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-09-19 14:00:00</x:v>
+        <x:v>2026-11-03 15:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-09-19 16:00:00</x:v>
+        <x:v>2026-11-03 16:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
-        <x:v>2026-09-19 17:15:08</x:v>
+        <x:v>2026-11-03 17:15:07</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-2302982</x:v>
+        <x:v>-3494000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-09-19 13:00:00</x:v>
+        <x:v>2026-11-03 14:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-09-19 15:00:00</x:v>
+        <x:v>2026-11-03 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
-        <x:v>2026-09-19 16:15:03</x:v>
+        <x:v>2026-11-03 16:15:06</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-2483159</x:v>
+        <x:v>-3539825</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-09-19 12:00:00</x:v>
+        <x:v>2026-11-03 13:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-09-19 14:00:00</x:v>
+        <x:v>2026-11-03 14:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
-        <x:v>2026-09-19 15:15:07</x:v>
+        <x:v>2026-11-03 15:15:11</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-3060871</x:v>
+        <x:v>-3638583</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-09-19 11:00:00</x:v>
+        <x:v>2026-11-03 12:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-09-19 13:00:00</x:v>
+        <x:v>2026-11-03 13:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>2026-09-19 14:15:09</x:v>
+        <x:v>2026-11-03 14:15:08</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-3666662</x:v>
+        <x:v>-3251072</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-09-19 10:00:00</x:v>
+        <x:v>2026-11-03 11:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-09-19 12:00:00</x:v>
+        <x:v>2026-11-03 12:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>2026-09-19 13:15:07</x:v>
+        <x:v>2026-11-03 13:15:06</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-4061155</x:v>
+        <x:v>-2975736</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-09-19 09:00:00</x:v>
+        <x:v>2026-11-03 10:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-09-19 11:00:00</x:v>
+        <x:v>2026-11-03 11:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>2026-09-19 12:15:09</x:v>
+        <x:v>2026-11-03 12:15:09</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-2437723</x:v>
+        <x:v>-2591193</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-09-19 08:00:00</x:v>
+        <x:v>2026-11-03 09:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-09-19 10:00:00</x:v>
+        <x:v>2026-11-03 10:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>2026-09-19 11:15:10</x:v>
+        <x:v>2026-11-03 11:15:09</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-542922</x:v>
+        <x:v>-2105989</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-09-19 07:00:00</x:v>
+        <x:v>2026-11-03 08:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-09-19 09:00:00</x:v>
+        <x:v>2026-11-03 09:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>2026-09-19 10:15:10</x:v>
+        <x:v>2026-11-03 10:15:56</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>1427845</x:v>
+        <x:v>-1754136</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-09-19 06:00:00</x:v>
+        <x:v>2026-11-03 07:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-09-19 08:00:00</x:v>
+        <x:v>2026-11-03 08:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>2026-09-19 09:15:08</x:v>
+        <x:v>2026-11-03 09:15:09</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1924155</x:v>
+        <x:v>-1051344</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-09-19 05:00:00</x:v>
+        <x:v>2026-11-03 06:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-09-19 07:00:00</x:v>
+        <x:v>2026-11-03 07:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>2026-09-19 08:15:07</x:v>
+        <x:v>2026-11-03 08:15:32</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>1494035</x:v>
+        <x:v>-353434</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-09-19 04:00:00</x:v>
+        <x:v>2026-11-03 05:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-09-19 06:00:00</x:v>
+        <x:v>2026-11-03 06:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>2026-09-19 07:15:11</x:v>
+        <x:v>2026-11-03 07:15:18</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>1044207</x:v>
+        <x:v>915321</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-09-19 03:00:00</x:v>
+        <x:v>2026-11-03 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-09-19 05:00:00</x:v>
+        <x:v>2026-11-03 05:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>2026-09-19 06:15:11</x:v>
+        <x:v>2026-11-03 06:15:11</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>1827751</x:v>
+        <x:v>6982000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-09-19 02:00:00</x:v>
+        <x:v>2026-11-03 03:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-09-19 04:00:00</x:v>
+        <x:v>2026-11-03 04:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>2026-09-19 05:15:07</x:v>
+        <x:v>2026-11-03 05:15:07</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>266471</x:v>
+        <x:v>3936055</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-09-19 01:00:00</x:v>
+        <x:v>2026-11-03 02:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-09-19 03:00:00</x:v>
+        <x:v>2026-11-03 03:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>2026-09-19 04:15:03</x:v>
+        <x:v>2026-11-03 04:15:06</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-717631</x:v>
+        <x:v>3112059</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 01:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-09-19 02:00:00</x:v>
+        <x:v>2026-11-03 02:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>2026-09-19 03:15:07</x:v>
+        <x:v>2026-11-03 03:15:07</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-1374427</x:v>
+        <x:v>2260657</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-09-19 01:00:00</x:v>
+        <x:v>2026-11-03 01:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>2026-09-19 02:15:08</x:v>
+        <x:v>2026-11-03 02:15:25</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-2073953</x:v>
+        <x:v>1357697</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>2026-09-19 01:15:03</x:v>
+        <x:v>2026-11-03 01:15:07</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-2209056</x:v>
+        <x:v>850646</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>2026-09-19 00:15:08</x:v>
+        <x:v>2026-11-03 00:15:08</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-2334907</x:v>
+        <x:v>-165261</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>2026-09-18 23:15:07</x:v>
+        <x:v>2026-11-02 23:15:16</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-2545541</x:v>
+        <x:v>-1195891</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>2026-09-18 22:15:13</x:v>
+        <x:v>2026-11-02 22:15:08</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-2756291</x:v>
+        <x:v>-1853868</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>2026-09-18 21:15:07</x:v>
+        <x:v>2026-11-02 21:15:08</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-2873468</x:v>
+        <x:v>-2309754</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>2026-09-18 20:15:08</x:v>
+        <x:v>2026-11-02 20:15:05</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-2824488</x:v>
+        <x:v>-2530898</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>2026-09-18 19:15:03</x:v>
+        <x:v>2026-11-02 19:15:18</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-2646500</x:v>
+        <x:v>-2510440</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>2026-09-18 18:15:15</x:v>
+        <x:v>2026-11-02 18:15:04</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-2564066</x:v>
+        <x:v>-2206105</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>2026-09-18 17:15:11</x:v>
+        <x:v>2026-11-02 17:15:04</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-2587406</x:v>
+        <x:v>-2145352</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>2026-09-18 16:15:07</x:v>
+        <x:v>2026-11-02 16:15:32</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-2572258</x:v>
+        <x:v>-2016360</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>2026-09-18 15:15:10</x:v>
+        <x:v>2026-11-02 15:15:05</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-2518856</x:v>
+        <x:v>-1762229</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>2026-09-18 14:15:08</x:v>
+        <x:v>2026-11-02 14:15:17</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-2529693</x:v>
+        <x:v>-1319785</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>2026-09-18 13:15:07</x:v>
+        <x:v>2026-11-02 13:15:11</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-2491005</x:v>
+        <x:v>-737464</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>2026-09-18 12:15:03</x:v>
+        <x:v>2026-11-02 12:15:11</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-2431675</x:v>
+        <x:v>-135583</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>2026-09-18 11:15:08</x:v>
+        <x:v>2026-11-02 11:15:05</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-2052243</x:v>
+        <x:v>338492</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>2026-09-18 10:15:07</x:v>
+        <x:v>2026-11-02 10:15:25</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-1564893</x:v>
+        <x:v>1201409</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>2026-09-18 09:15:09</x:v>
+        <x:v>2026-11-02 09:15:13</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-1040575</x:v>
+        <x:v>370666</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>2026-09-18 08:15:03</x:v>
+        <x:v>2026-11-02 08:15:16</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-446649</x:v>
+        <x:v>298956</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
-        <x:v>2026-09-18 07:15:03</x:v>
+        <x:v>2026-11-02 07:15:08</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>174017</x:v>
+        <x:v>654017</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
-        <x:v>2026-09-18 06:15:12</x:v>
+        <x:v>2026-11-02 06:15:09</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-8265272</x:v>
+        <x:v>1055086</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>2026-09-18 05:15:03</x:v>
+        <x:v>2026-11-02 05:15:09</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-8015770</x:v>
+        <x:v>1012803</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>2026-09-18 04:15:07</x:v>
+        <x:v>2026-11-02 04:15:04</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-7754151</x:v>
+        <x:v>874439</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>2026-09-18 03:15:07</x:v>
+        <x:v>2026-11-02 03:16:10</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-7474884</x:v>
+        <x:v>524983</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>2026-09-18 02:15:07</x:v>
+        <x:v>2026-11-02 02:15:04</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-7223997</x:v>
+        <x:v>2113077</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>2026-09-18 01:15:11</x:v>
+        <x:v>2026-11-02 01:15:04</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-7041498</x:v>
+        <x:v>1361841</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>2026-09-18 00:15:08</x:v>
+        <x:v>2026-11-02 00:15:11</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-7147694</x:v>
+        <x:v>1199189</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>2026-09-17 23:15:07</x:v>
+        <x:v>2026-11-01 23:15:07</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-7192365</x:v>
+        <x:v>456596</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>2026-09-17 22:15:07</x:v>
+        <x:v>2026-11-01 22:15:04</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-5904048</x:v>
+        <x:v>314185</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>2026-09-17 21:15:05</x:v>
+        <x:v>2026-11-01 21:15:36</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-4760299</x:v>
+        <x:v>-151068</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>2026-09-17 20:15:07</x:v>
+        <x:v>2026-11-01 20:15:08</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-3656623</x:v>
+        <x:v>726517</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>2026-09-17 19:15:09</x:v>
+        <x:v>2026-11-01 19:15:04</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-2655116</x:v>
+        <x:v>482157</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>2026-09-17 18:15:10</x:v>
+        <x:v>2026-11-01 18:15:59</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-2077028</x:v>
+        <x:v>1038900</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>2026-09-17 17:15:07</x:v>
+        <x:v>2026-11-01 17:16:09</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-1530423</x:v>
+        <x:v>1614746</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>2026-09-17 16:15:07</x:v>
+        <x:v>2026-11-01 16:15:04</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-1096885</x:v>
+        <x:v>1714282</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-09-17 12:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>2026-09-17 15:15:09</x:v>
+        <x:v>2026-11-01 15:15:08</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-1272100</x:v>
+        <x:v>1608991</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-09-17 11:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
-        <x:v>2026-09-17 14:15:08</x:v>
+        <x:v>2026-11-01 14:15:58</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-1256067</x:v>
+        <x:v>1521922</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-09-17 10:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-09-17 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
-        <x:v>2026-09-17 13:15:07</x:v>
+        <x:v>2026-11-01 13:15:31</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-695126</x:v>
+        <x:v>1248394</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-09-17 09:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-09-17 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
-        <x:v>2026-09-17 12:15:07</x:v>
+        <x:v>2026-11-01 12:15:04</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-138399</x:v>
+        <x:v>1160574</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-09-17 08:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-09-17 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
-        <x:v>2026-09-17 11:15:04</x:v>
+        <x:v>2026-11-01 11:15:04</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>396383</x:v>
+        <x:v>1037362</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-09-17 07:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-09-17 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
-        <x:v>2026-09-17 10:15:03</x:v>
+        <x:v>2026-11-01 10:15:03</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>599715</x:v>
+        <x:v>993815</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-09-17 06:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-09-17 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
-        <x:v>2026-09-17 09:15:03</x:v>
+        <x:v>2026-11-01 09:16:03</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>676638</x:v>
+        <x:v>923791</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-09-17 05:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-09-17 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>2026-09-17 08:15:07</x:v>
+        <x:v>2026-11-01 08:15:10</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>681137</x:v>
+        <x:v>831361</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-09-17 04:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-09-17 06:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>2026-09-17 07:15:07</x:v>
+        <x:v>2026-11-01 07:15:10</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>693308</x:v>
+        <x:v>682262</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-09-17 03:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-09-17 05:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>2026-09-17 06:15:09</x:v>
+        <x:v>2026-11-01 06:15:08</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>5572425</x:v>
+        <x:v>-1832819</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-09-17 02:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-09-17 04:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>2026-09-17 05:15:07</x:v>
+        <x:v>2026-11-01 05:15:04</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>5217204</x:v>
+        <x:v>-663870</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-09-17 01:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-09-17 03:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>2026-09-17 04:15:15</x:v>
+        <x:v>2026-11-01 04:15:04</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>4960166</x:v>
+        <x:v>774071</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-09-17 02:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>2026-09-17 03:15:03</x:v>
+        <x:v>2026-11-01 03:15:35</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>4796978</x:v>
+        <x:v>2145193</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-09-16 23:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-09-17 01:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>2026-09-17 02:15:08</x:v>
+        <x:v>2026-11-01 02:15:21</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>4648801</x:v>
+        <x:v>3547518</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-09-16 22:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
-        <x:v>2026-09-17 01:15:09</x:v>
+        <x:v>2026-11-01 01:15:05</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>4352263</x:v>
+        <x:v>4973042</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-09-16 21:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-09-16 23:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
-        <x:v>2026-09-17 00:15:07</x:v>
+        <x:v>2026-11-01 00:15:04</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>4025421</x:v>
+        <x:v>4727960</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-09-16 20:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-09-16 22:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
-        <x:v>2026-09-16 23:15:08</x:v>
+        <x:v>2026-10-31 23:15:04</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>3443747</x:v>
+        <x:v>5025572</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-09-16 19:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-09-16 21:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>2026-09-16 22:15:07</x:v>
+        <x:v>2026-10-31 22:15:04</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>2962743</x:v>
+        <x:v>5323197</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-09-16 18:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-09-16 20:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>2026-09-16 21:15:07</x:v>
+        <x:v>2026-10-31 21:15:30</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>2519265</x:v>
+        <x:v>5742012</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-09-16 17:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-09-16 19:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>2026-09-16 20:15:03</x:v>
+        <x:v>2026-10-31 20:15:05</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>2181472</x:v>
+        <x:v>6216800</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-09-16 16:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-09-16 18:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>2026-09-16 19:15:04</x:v>
+        <x:v>2026-10-31 19:15:05</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>2152540</x:v>
+        <x:v>5598750</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-09-16 15:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-09-16 17:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
-        <x:v>2026-09-16 18:15:08</x:v>
+        <x:v>2026-10-31 18:15:04</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>2056892</x:v>
+        <x:v>4983383</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-09-16 14:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-09-16 16:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
-        <x:v>2026-09-16 17:15:09</x:v>
+        <x:v>2026-10-31 17:15:04</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>1832876</x:v>
+        <x:v>4561836</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-09-16 13:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-09-16 15:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
-        <x:v>2026-09-16 16:15:07</x:v>
+        <x:v>2026-10-31 16:15:59</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1536034</x:v>
+        <x:v>4073515</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-09-16 12:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-09-16 14:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
-        <x:v>2026-09-16 15:15:03</x:v>
+        <x:v>2026-10-31 15:15:04</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>1204957</x:v>
+        <x:v>3479307</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-09-16 11:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-09-16 13:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
-        <x:v>2026-09-16 14:15:07</x:v>
+        <x:v>2026-10-31 14:15:04</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>899270</x:v>
+        <x:v>3385867</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-09-16 10:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-09-16 12:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>2026-09-16 13:15:05</x:v>
+        <x:v>2026-10-31 13:15:03</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>1110023</x:v>
+        <x:v>2735566</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-09-16 09:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-09-16 11:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>2026-09-16 12:15:06</x:v>
+        <x:v>2026-10-31 12:15:04</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>1162321</x:v>
+        <x:v>2029251</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-09-16 08:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-09-16 10:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>2026-09-16 11:15:05</x:v>
+        <x:v>2026-10-31 11:15:04</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>1156420</x:v>
+        <x:v>1195359</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-09-16 07:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-09-16 09:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>2026-09-16 10:15:05</x:v>
+        <x:v>2026-10-31 10:15:11</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>1219684</x:v>
+        <x:v>980873</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-09-16 06:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-09-16 08:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>2026-09-16 09:15:07</x:v>
+        <x:v>2026-10-31 09:15:04</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>1278202</x:v>
+        <x:v>709915</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-09-16 05:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-09-16 07:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>2026-09-16 08:15:06</x:v>
+        <x:v>2026-10-31 08:15:04</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1126632</x:v>
+        <x:v>506992</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-09-16 04:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-09-16 06:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
-        <x:v>2026-09-16 07:15:06</x:v>
+        <x:v>2026-10-31 07:15:13</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>907805</x:v>
+        <x:v>298705</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-09-16 03:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-09-16 05:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
-        <x:v>2026-09-16 06:15:11</x:v>
+        <x:v>2026-10-31 06:15:33</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>9642036</x:v>
+        <x:v>542148</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-09-16 02:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-09-16 04:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
-        <x:v>2026-09-16 05:15:06</x:v>
+        <x:v>2026-10-31 05:15:11</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>9150020</x:v>
+        <x:v>-2602704</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-09-16 01:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-09-16 03:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
-        <x:v>2026-09-16 04:15:07</x:v>
+        <x:v>2026-10-31 04:15:04</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>8660004</x:v>
+        <x:v>-4821729</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-09-16 02:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
-        <x:v>2026-09-16 03:15:06</x:v>
+        <x:v>2026-10-31 03:15:04</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>8164919</x:v>
+        <x:v>-7057269</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-09-15 23:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-09-16 01:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
-        <x:v>2026-09-16 02:15:07</x:v>
+        <x:v>2026-10-31 02:15:04</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>7621861</x:v>
+        <x:v>-9449640</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-09-15 22:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
-        <x:v>2026-09-16 01:15:10</x:v>
+        <x:v>2026-10-31 01:15:11</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>7076299</x:v>
+        <x:v>-11111753</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-09-15 21:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-09-15 23:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
-        <x:v>2026-09-16 00:15:06</x:v>
+        <x:v>2026-10-31 00:15:07</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>6443702</x:v>
+        <x:v>-12283008</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-09-15 20:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-09-15 22:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>2026-09-15 23:15:08</x:v>
+        <x:v>2026-10-30 23:16:28</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>5487402</x:v>
+        <x:v>-13427097</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-09-15 19:00:00</x:v>
+        <x:v>2026-10-30 20:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-09-15 21:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>2026-09-15 22:15:07</x:v>
+        <x:v>2026-10-30 22:15:53</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>4657171</x:v>
+        <x:v>-14436379</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-09-15 18:00:00</x:v>
+        <x:v>2026-10-30 19:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-09-15 20:00:00</x:v>
+        <x:v>2026-10-30 20:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>2026-09-15 21:15:06</x:v>
+        <x:v>2026-10-30 21:15:03</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>4214239</x:v>
+        <x:v>-15296423</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-09-15 17:00:00</x:v>
+        <x:v>2026-10-30 18:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-09-15 19:00:00</x:v>
+        <x:v>2026-10-30 19:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>2026-09-15 20:15:07</x:v>
+        <x:v>2026-10-30 20:15:08</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>3633694</x:v>
+        <x:v>-15651861</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-09-15 16:00:00</x:v>
+        <x:v>2026-10-30 17:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-09-15 18:00:00</x:v>
+        <x:v>2026-10-30 18:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>2026-09-15 19:15:08</x:v>
+        <x:v>2026-10-30 19:15:18</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18645336</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18645336</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>3108418</x:v>
+        <x:v>-15811773</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>