--- v0 (2026-05-13)
+++ v1 (2026-06-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R131d10070b0445ecaacbbdf7e5cc46f9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R7f3e3f83aca74c018604f17fd6eda576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R131d10070b0445ecaacbbdf7e5cc46f9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f3e3f83aca74c018604f17fd6eda576" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,6927 +239,6927 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>RelativeDensity</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>MethaneNumber</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>WaterDewPoint</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>HydrocarbonDewPoint</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>HydrogenSulphide</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>TotalSulphur</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-26 07:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-13 18:00:00</x:v>
+        <x:v>2026-06-26 09:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>86.523000</x:v>
+        <x:v>88.001200</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>7.995700</x:v>
+        <x:v>7.060300</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1.859200</x:v>
+        <x:v>1.773400</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0.195100</x:v>
+        <x:v>0.237900</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.341000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.045600</x:v>
+        <x:v>0.076000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.045900</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.020100</x:v>
+        <x:v>0.032500</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>2.199100</x:v>
+        <x:v>1.702600</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.819900</x:v>
+        <x:v>0.729100</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.005000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>42.733500</x:v>
+        <x:v>42.768600</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>38.643600</x:v>
+        <x:v>38.668600</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>53.156300</x:v>
+        <x:v>53.548200</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.824800</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.637900</x:v>
       </x:c>
       <x:c r="S2" s="2"/>
       <x:c r="T2" t="n" s="2">
-        <x:v>-45.865000</x:v>
+        <x:v>-42.648300</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>-23.465000</x:v>
+        <x:v>-19.815000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>3.134100</x:v>
+        <x:v>2.721800</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>3.818300</x:v>
+        <x:v>3.511400</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-26 06:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-13 17:00:00</x:v>
+        <x:v>2026-06-26 08:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>86.494900</x:v>
+        <x:v>87.930200</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>8.002200</x:v>
+        <x:v>7.109600</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1.874600</x:v>
+        <x:v>1.781300</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>0.197200</x:v>
+        <x:v>0.235300</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>0.309900</x:v>
+        <x:v>0.338200</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.075600</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.036400</x:v>
+        <x:v>0.046000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.033600</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>2.201100</x:v>
+        <x:v>1.716200</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>0.819100</x:v>
+        <x:v>0.734300</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.004600</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>42.747900</x:v>
+        <x:v>42.776800</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>38.657100</x:v>
+        <x:v>38.676500</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>53.163500</x:v>
+        <x:v>53.541400</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>0.835900</x:v>
+        <x:v>0.825300</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.638300</x:v>
       </x:c>
       <x:c r="S3" s="2"/>
       <x:c r="T3" t="n" s="2">
-        <x:v>-45.598300</x:v>
+        <x:v>-42.603300</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>-23.531700</x:v>
+        <x:v>-19.478300</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>3.164200</x:v>
+        <x:v>2.742400</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>3.793700</x:v>
+        <x:v>3.542600</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-26 05:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-13 16:00:00</x:v>
+        <x:v>2026-06-26 07:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>86.554700</x:v>
+        <x:v>87.924900</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.988200</x:v>
+        <x:v>7.119200</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1.845000</x:v>
+        <x:v>1.783500</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>0.194700</x:v>
+        <x:v>0.237900</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.302600</x:v>
+        <x:v>0.338400</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.045300</x:v>
+        <x:v>0.077000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.035200</x:v>
+        <x:v>0.046400</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.020100</x:v>
+        <x:v>0.033800</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>2.194200</x:v>
+        <x:v>1.699300</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.820000</x:v>
+        <x:v>0.739800</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.004500</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>42.719400</x:v>
+        <x:v>42.790500</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>38.630400</x:v>
+        <x:v>38.689200</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>53.151500</x:v>
+        <x:v>53.558100</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>0.835200</x:v>
+        <x:v>0.825300</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.638300</x:v>
       </x:c>
       <x:c r="S4" s="2"/>
       <x:c r="T4" t="n" s="2">
-        <x:v>-45.715000</x:v>
+        <x:v>-42.423300</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>-23.608300</x:v>
+        <x:v>-19.283300</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>3.189800</x:v>
+        <x:v>2.832200</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>3.794200</x:v>
+        <x:v>3.643500</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-26 04:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-13 15:00:00</x:v>
+        <x:v>2026-06-26 06:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>86.574100</x:v>
+        <x:v>87.700000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>7.990400</x:v>
+        <x:v>7.244700</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>1.828900</x:v>
+        <x:v>1.828100</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>0.192000</x:v>
+        <x:v>0.244500</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>0.298100</x:v>
+        <x:v>0.348800</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.045700</x:v>
+        <x:v>0.075500</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.046700</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.020600</x:v>
+        <x:v>0.031800</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>2.189200</x:v>
+        <x:v>1.735400</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>0.825900</x:v>
+        <x:v>0.744400</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.003700</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>42.704800</x:v>
+        <x:v>42.850000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>38.616800</x:v>
+        <x:v>38.745200</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>53.143800</x:v>
+        <x:v>53.565500</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="S5" s="2"/>
       <x:c r="T5" t="n" s="2">
-        <x:v>-45.948300</x:v>
+        <x:v>-42.298300</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
-        <x:v>-23.566700</x:v>
+        <x:v>-19.283300</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
-        <x:v>3.306500</x:v>
+        <x:v>2.798100</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.963200</x:v>
+        <x:v>3.641200</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-26 03:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-13 14:00:00</x:v>
+        <x:v>2026-06-26 05:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>86.592400</x:v>
+        <x:v>87.791600</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>7.981300</x:v>
+        <x:v>7.187300</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1.824300</x:v>
+        <x:v>1.814300</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0.191900</x:v>
+        <x:v>0.244000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.295500</x:v>
+        <x:v>0.342400</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>0.045300</x:v>
+        <x:v>0.072400</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.034400</x:v>
+        <x:v>0.044200</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.020700</x:v>
+        <x:v>0.029600</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>2.189900</x:v>
+        <x:v>1.716400</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.824300</x:v>
+        <x:v>0.757300</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>42.696000</x:v>
+        <x:v>42.810900</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>38.608500</x:v>
+        <x:v>38.708700</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>53.138900</x:v>
+        <x:v>53.550400</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>0.834700</x:v>
+        <x:v>0.826300</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>0.645600</x:v>
+        <x:v>0.639100</x:v>
       </x:c>
       <x:c r="S6" s="2"/>
       <x:c r="T6" t="n" s="2">
-        <x:v>-46.096700</x:v>
+        <x:v>-42.411700</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>-23.658300</x:v>
+        <x:v>-20.081700</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>3.330700</x:v>
+        <x:v>2.875300</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>3.987900</x:v>
+        <x:v>3.622800</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-26 02:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-13 13:00:00</x:v>
+        <x:v>2026-06-26 04:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>86.560700</x:v>
+        <x:v>87.232700</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>8.009300</x:v>
+        <x:v>7.528400</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>1.821600</x:v>
+        <x:v>1.896100</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.191000</x:v>
+        <x:v>0.222500</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>0.293800</x:v>
+        <x:v>0.334700</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.045100</x:v>
+        <x:v>0.062000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.034200</x:v>
+        <x:v>0.042500</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.020700</x:v>
+        <x:v>0.029100</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>2.195500</x:v>
+        <x:v>1.871300</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>0.828100</x:v>
+        <x:v>0.780700</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>42.696400</x:v>
+        <x:v>42.850500</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>38.609100</x:v>
+        <x:v>38.748000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>53.133900</x:v>
+        <x:v>53.458600</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.830800</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.642600</x:v>
       </x:c>
       <x:c r="S7" s="2"/>
       <x:c r="T7" t="n" s="2">
-        <x:v>-46.248300</x:v>
+        <x:v>-43.070000</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>-23.690000</x:v>
+        <x:v>-19.955000</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>3.335700</x:v>
+        <x:v>2.875700</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>3.913400</x:v>
+        <x:v>3.620200</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-26 01:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-13 12:00:00</x:v>
+        <x:v>2026-06-26 03:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>86.572900</x:v>
+        <x:v>87.480100</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>8.011600</x:v>
+        <x:v>7.288500</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>1.805500</x:v>
+        <x:v>1.891300</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.188000</x:v>
+        <x:v>0.226600</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.288300</x:v>
+        <x:v>0.353500</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.043800</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.033800</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.020400</x:v>
+        <x:v>0.039900</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>2.201500</x:v>
+        <x:v>1.870700</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.834100</x:v>
+        <x:v>0.729500</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.003200</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>42.672500</x:v>
+        <x:v>42.851000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>38.586900</x:v>
+        <x:v>38.747800</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>53.113600</x:v>
+        <x:v>53.481600</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.830100</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.642000</x:v>
       </x:c>
       <x:c r="S8" s="2"/>
       <x:c r="T8" t="n" s="2">
-        <x:v>-46.358300</x:v>
+        <x:v>-42.748300</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>-24.000000</x:v>
+        <x:v>-17.345000</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>3.392200</x:v>
+        <x:v>2.534200</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>4.044900</x:v>
+        <x:v>3.192000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-13 11:00:00</x:v>
+        <x:v>2026-06-26 02:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>86.534800</x:v>
+        <x:v>87.283500</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>8.036800</x:v>
+        <x:v>7.394000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1.815700</x:v>
+        <x:v>1.933600</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>0.189100</x:v>
+        <x:v>0.230800</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>0.290200</x:v>
+        <x:v>0.357300</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0.044100</x:v>
+        <x:v>0.066900</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.033600</x:v>
+        <x:v>0.047900</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.020400</x:v>
+        <x:v>0.030400</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>2.202400</x:v>
+        <x:v>1.916900</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.738400</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.003100</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>42.689000</x:v>
+        <x:v>42.873400</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>38.602300</x:v>
+        <x:v>38.769400</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>53.122900</x:v>
+        <x:v>53.459300</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.831600</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.643200</x:v>
       </x:c>
       <x:c r="S9" s="2"/>
       <x:c r="T9" t="n" s="2">
-        <x:v>-46.425000</x:v>
+        <x:v>-43.145000</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
-        <x:v>-23.900000</x:v>
+        <x:v>-19.331700</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
-        <x:v>3.386500</x:v>
+        <x:v>2.504300</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>4.040800</x:v>
+        <x:v>3.166700</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-25 23:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-13 10:00:00</x:v>
+        <x:v>2026-06-26 01:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>86.538700</x:v>
+        <x:v>87.334100</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>8.030800</x:v>
+        <x:v>7.345400</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1.812700</x:v>
+        <x:v>1.936000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.188200</x:v>
+        <x:v>0.224500</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.289300</x:v>
+        <x:v>0.353500</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.043800</x:v>
+        <x:v>0.063900</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.045700</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.020300</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>2.208700</x:v>
+        <x:v>1.937000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.732200</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>42.681000</x:v>
+        <x:v>42.834900</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>38.594900</x:v>
+        <x:v>38.733600</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>53.114100</x:v>
+        <x:v>53.426600</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.831000</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.642700</x:v>
       </x:c>
       <x:c r="S10" s="2"/>
       <x:c r="T10" t="n" s="2">
-        <x:v>-46.496700</x:v>
+        <x:v>-43.570000</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>-24.008300</x:v>
+        <x:v>-20.400000</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>3.353700</x:v>
+        <x:v>2.483400</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>4.017300</x:v>
+        <x:v>3.165600</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-25 22:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-13 09:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>86.484900</x:v>
+        <x:v>87.227200</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>8.077500</x:v>
+        <x:v>7.460900</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1.816100</x:v>
+        <x:v>1.932400</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.188300</x:v>
+        <x:v>0.197300</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.289200</x:v>
+        <x:v>0.326700</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.043700</x:v>
+        <x:v>0.051600</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.033600</x:v>
+        <x:v>0.038900</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.020200</x:v>
+        <x:v>0.021100</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>2.207300</x:v>
+        <x:v>2.003100</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>0.839000</x:v>
+        <x:v>0.740500</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>42.695000</x:v>
+        <x:v>42.757600</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>38.608100</x:v>
+        <x:v>38.662500</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>53.120700</x:v>
+        <x:v>53.335400</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>0.835200</x:v>
+        <x:v>0.831000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.642800</x:v>
       </x:c>
       <x:c r="S11" s="2"/>
       <x:c r="T11" t="n" s="2">
-        <x:v>-46.638300</x:v>
+        <x:v>-44.365000</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>-23.916700</x:v>
+        <x:v>-23.326700</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>3.367000</x:v>
+        <x:v>2.554500</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>3.998900</x:v>
+        <x:v>3.232600</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-25 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-13 08:00:00</x:v>
+        <x:v>2026-06-25 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>86.620600</x:v>
+        <x:v>86.653000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>7.977000</x:v>
+        <x:v>7.945100</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>1.795900</x:v>
+        <x:v>1.969600</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.185200</x:v>
+        <x:v>0.180200</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.284600</x:v>
+        <x:v>0.312000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.042700</x:v>
+        <x:v>0.041600</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.033300</x:v>
+        <x:v>0.033700</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.019900</x:v>
+        <x:v>0.017200</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>2.199700</x:v>
+        <x:v>2.095900</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.841200</x:v>
+        <x:v>0.751700</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>42.645600</x:v>
+        <x:v>42.832400</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>38.561900</x:v>
+        <x:v>38.733700</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>53.096300</x:v>
+        <x:v>53.311600</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.834600</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.645100</x:v>
+        <x:v>0.645500</x:v>
       </x:c>
       <x:c r="S12" s="2"/>
       <x:c r="T12" t="n" s="2">
-        <x:v>-46.775000</x:v>
+        <x:v>-44.648300</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>-24.208300</x:v>
+        <x:v>-24.933300</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>3.285000</x:v>
+        <x:v>2.711300</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>3.888900</x:v>
+        <x:v>3.379300</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-25 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-13 07:00:00</x:v>
+        <x:v>2026-06-25 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>86.612500</x:v>
+        <x:v>86.618200</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>7.982400</x:v>
+        <x:v>7.998800</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1.801200</x:v>
+        <x:v>1.987300</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0.186000</x:v>
+        <x:v>0.181600</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>0.284800</x:v>
+        <x:v>0.317500</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.042500</x:v>
+        <x:v>0.043600</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.033400</x:v>
+        <x:v>0.036600</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.019800</x:v>
+        <x:v>0.022500</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>2.198200</x:v>
+        <x:v>2.032700</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.761400</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>42.652800</x:v>
+        <x:v>42.900100</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>38.568500</x:v>
+        <x:v>38.796300</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>53.102400</x:v>
+        <x:v>53.388300</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>0.834100</x:v>
+        <x:v>0.834800</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.645200</x:v>
+        <x:v>0.645700</x:v>
       </x:c>
       <x:c r="S13" s="2"/>
       <x:c r="T13" t="n" s="2">
-        <x:v>-46.795000</x:v>
+        <x:v>-44.400000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>-24.158300</x:v>
+        <x:v>-23.425000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>3.215300</x:v>
+        <x:v>2.836400</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>3.763700</x:v>
+        <x:v>3.543500</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-13 04:00:00</x:v>
+        <x:v>2026-06-25 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-13 06:00:00</x:v>
+        <x:v>2026-06-25 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>86.635700</x:v>
+        <x:v>86.564300</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>7.965700</x:v>
+        <x:v>7.883800</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1.794400</x:v>
+        <x:v>2.089300</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.185800</x:v>
+        <x:v>0.203700</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.284300</x:v>
+        <x:v>0.362000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>0.043000</x:v>
+        <x:v>0.057900</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.033000</x:v>
+        <x:v>0.048300</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.020200</x:v>
+        <x:v>0.035400</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>2.199500</x:v>
+        <x:v>1.998600</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.838400</x:v>
+        <x:v>0.756500</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.003600</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>42.643400</x:v>
+        <x:v>43.052400</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>38.559700</x:v>
+        <x:v>38.937900</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>53.096400</x:v>
+        <x:v>53.499400</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.837300</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.647600</x:v>
       </x:c>
       <x:c r="S14" s="2"/>
       <x:c r="T14" t="n" s="2">
-        <x:v>-46.840000</x:v>
+        <x:v>-44.136700</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>-24.130000</x:v>
+        <x:v>-17.940000</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>3.223500</x:v>
+        <x:v>3.019100</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>3.801800</x:v>
+        <x:v>3.779300</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-13 03:00:00</x:v>
+        <x:v>2026-06-25 18:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-13 05:00:00</x:v>
+        <x:v>2026-06-25 20:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>86.626600</x:v>
+        <x:v>86.699300</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>7.935400</x:v>
+        <x:v>7.824000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1.839300</x:v>
+        <x:v>2.028400</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.194000</x:v>
+        <x:v>0.204300</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>0.298800</x:v>
+        <x:v>0.346200</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.045600</x:v>
+        <x:v>0.058200</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.034700</x:v>
+        <x:v>0.044700</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.032000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>2.181300</x:v>
+        <x:v>1.988800</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>0.824100</x:v>
+        <x:v>0.774000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.004100</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>42.699400</x:v>
+        <x:v>42.971800</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>38.611600</x:v>
+        <x:v>38.862700</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>53.146700</x:v>
+        <x:v>53.452300</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.835500</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.646200</x:v>
       </x:c>
       <x:c r="S15" s="2"/>
       <x:c r="T15" t="n" s="2">
-        <x:v>-46.823300</x:v>
+        <x:v>-44.033300</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>-23.641700</x:v>
+        <x:v>-19.130000</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
-        <x:v>3.194000</x:v>
+        <x:v>3.068500</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.742400</x:v>
+        <x:v>3.919700</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-13 02:00:00</x:v>
+        <x:v>2026-06-25 17:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-13 04:00:00</x:v>
+        <x:v>2026-06-25 19:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>86.605300</x:v>
+        <x:v>87.171000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>7.938400</x:v>
+        <x:v>7.574600</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1.862000</x:v>
+        <x:v>1.875100</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.196500</x:v>
+        <x:v>0.219100</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.305100</x:v>
+        <x:v>0.328000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.046400</x:v>
+        <x:v>0.066600</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.035700</x:v>
+        <x:v>0.042900</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.020700</x:v>
+        <x:v>0.034000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>2.165200</x:v>
+        <x:v>1.909300</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.824800</x:v>
+        <x:v>0.779500</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.004100</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>42.730800</x:v>
+        <x:v>42.841500</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>38.640700</x:v>
+        <x:v>38.740100</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>53.175100</x:v>
+        <x:v>53.428600</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.831200</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.642900</x:v>
       </x:c>
       <x:c r="S16" s="2"/>
       <x:c r="T16" t="n" s="2">
-        <x:v>-46.991700</x:v>
+        <x:v>-43.560000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>-23.243300</x:v>
+        <x:v>-19.270000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>3.165000</x:v>
+        <x:v>3.089100</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>3.762800</x:v>
+        <x:v>3.923600</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-13 01:00:00</x:v>
+        <x:v>2026-06-25 16:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-13 03:00:00</x:v>
+        <x:v>2026-06-25 18:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>86.605000</x:v>
+        <x:v>87.326600</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>7.935500</x:v>
+        <x:v>7.504600</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>1.869400</x:v>
+        <x:v>1.817800</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.197000</x:v>
+        <x:v>0.221400</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.306700</x:v>
+        <x:v>0.315400</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.045800</x:v>
+        <x:v>0.067400</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.040200</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.020200</x:v>
+        <x:v>0.033100</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>2.156300</x:v>
+        <x:v>1.891400</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.827800</x:v>
+        <x:v>0.782000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.004100</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>42.737900</x:v>
+        <x:v>42.779500</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>38.647300</x:v>
+        <x:v>38.682000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>53.183800</x:v>
+        <x:v>53.404100</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.829600</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.641700</x:v>
       </x:c>
       <x:c r="S17" s="2"/>
       <x:c r="T17" t="n" s="2">
-        <x:v>-47.323300</x:v>
+        <x:v>-43.515000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
-        <x:v>-23.183300</x:v>
+        <x:v>-19.736700</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
-        <x:v>3.123000</x:v>
+        <x:v>3.212500</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>3.752400</x:v>
+        <x:v>4.101900</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-25 15:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-13 02:00:00</x:v>
+        <x:v>2026-06-25 17:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>86.584700</x:v>
+        <x:v>87.492500</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>7.925400</x:v>
+        <x:v>7.447200</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1.891600</x:v>
+        <x:v>1.763100</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.201300</x:v>
+        <x:v>0.230500</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.313600</x:v>
+        <x:v>0.309100</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0.047500</x:v>
+        <x:v>0.072900</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.039900</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.021200</x:v>
+        <x:v>0.034700</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>2.159200</x:v>
+        <x:v>1.831800</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.819500</x:v>
+        <x:v>0.778400</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>42.763500</x:v>
+        <x:v>42.765300</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>38.671100</x:v>
+        <x:v>38.667900</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>53.200100</x:v>
+        <x:v>53.437600</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>0.835400</x:v>
+        <x:v>0.828100</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.640500</x:v>
       </x:c>
       <x:c r="S18" s="2"/>
       <x:c r="T18" t="n" s="2">
-        <x:v>-47.648300</x:v>
+        <x:v>-43.378300</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>-22.733300</x:v>
+        <x:v>-19.520000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>3.157400</x:v>
+        <x:v>3.316000</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>3.809300</x:v>
+        <x:v>4.320500</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-12 23:00:00</x:v>
+        <x:v>2026-06-25 14:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-13 01:00:00</x:v>
+        <x:v>2026-06-25 16:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>86.496700</x:v>
+        <x:v>87.544600</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>7.993400</x:v>
+        <x:v>7.430400</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1.900800</x:v>
+        <x:v>1.723100</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.202500</x:v>
+        <x:v>0.230800</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.301400</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.048200</x:v>
+        <x:v>0.073000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.036600</x:v>
+        <x:v>0.038900</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.021600</x:v>
+        <x:v>0.034600</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>2.165000</x:v>
+        <x:v>1.839200</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.821300</x:v>
+        <x:v>0.783900</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.001300</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>42.789900</x:v>
+        <x:v>42.723200</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>38.695900</x:v>
+        <x:v>38.628800</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>53.210600</x:v>
+        <x:v>53.406100</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>0.836100</x:v>
+        <x:v>0.827400</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>0.646700</x:v>
+        <x:v>0.639900</x:v>
       </x:c>
       <x:c r="S19" s="2"/>
       <x:c r="T19" t="n" s="2">
-        <x:v>-47.996700</x:v>
+        <x:v>-43.506700</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
-        <x:v>-22.440000</x:v>
+        <x:v>-19.746700</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
-        <x:v>3.294500</x:v>
+        <x:v>3.316800</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>3.917600</x:v>
+        <x:v>4.298600</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-12 22:00:00</x:v>
+        <x:v>2026-06-25 13:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-25 15:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>86.468200</x:v>
+        <x:v>87.528700</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>7.997900</x:v>
+        <x:v>7.438700</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1.912400</x:v>
+        <x:v>1.726600</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.203500</x:v>
+        <x:v>0.231100</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.319600</x:v>
+        <x:v>0.302400</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.048400</x:v>
+        <x:v>0.073200</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.038400</x:v>
+        <x:v>0.039000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.021000</x:v>
+        <x:v>0.034600</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>2.169500</x:v>
+        <x:v>1.841000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.821300</x:v>
+        <x:v>0.784700</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>42.804000</x:v>
+        <x:v>42.728500</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>38.709000</x:v>
+        <x:v>38.633800</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>53.215600</x:v>
+        <x:v>53.407700</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.827600</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.640100</x:v>
       </x:c>
       <x:c r="S20" s="2"/>
       <x:c r="T20" t="n" s="2">
-        <x:v>-48.125000</x:v>
+        <x:v>-43.706700</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-22.533300</x:v>
+        <x:v>-19.690000</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>3.351400</x:v>
+        <x:v>3.315800</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>4.019700</x:v>
+        <x:v>4.329700</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-12 21:00:00</x:v>
+        <x:v>2026-06-25 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-12 23:00:00</x:v>
+        <x:v>2026-06-25 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>86.496700</x:v>
+        <x:v>87.578600</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>7.976700</x:v>
+        <x:v>7.399900</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1.914600</x:v>
+        <x:v>1.718600</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.204700</x:v>
+        <x:v>0.229600</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.320400</x:v>
+        <x:v>0.300300</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.048400</x:v>
+        <x:v>0.072800</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.037100</x:v>
+        <x:v>0.039500</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.020600</x:v>
+        <x:v>0.035100</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>2.156200</x:v>
+        <x:v>1.840400</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.824600</x:v>
+        <x:v>0.785300</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>42.802500</x:v>
+        <x:v>42.709300</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>38.707500</x:v>
+        <x:v>38.615900</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>53.222100</x:v>
+        <x:v>53.396800</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.827200</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.639800</x:v>
       </x:c>
       <x:c r="S21" s="2"/>
       <x:c r="T21" t="n" s="2">
-        <x:v>-48.153300</x:v>
+        <x:v>-43.828300</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>-22.783300</x:v>
+        <x:v>-19.545000</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>3.273200</x:v>
+        <x:v>3.332200</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>3.936300</x:v>
+        <x:v>4.358600</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-12 20:00:00</x:v>
+        <x:v>2026-06-25 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-12 22:00:00</x:v>
+        <x:v>2026-06-25 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>86.520200</x:v>
+        <x:v>87.532500</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>7.974800</x:v>
+        <x:v>7.418600</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1.902500</x:v>
+        <x:v>1.736000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.202900</x:v>
+        <x:v>0.233500</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.316400</x:v>
+        <x:v>0.305500</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>0.047600</x:v>
+        <x:v>0.076000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.036400</x:v>
+        <x:v>0.040200</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.037000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.154000</x:v>
+        <x:v>1.836400</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.824500</x:v>
+        <x:v>0.784100</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>0.001700</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>42.788600</x:v>
+        <x:v>42.743500</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>38.694500</x:v>
+        <x:v>38.647700</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>53.215800</x:v>
+        <x:v>53.419400</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.835900</x:v>
+        <x:v>0.827800</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.640200</x:v>
       </x:c>
       <x:c r="S22" s="2"/>
       <x:c r="T22" t="n" s="2">
-        <x:v>-47.918300</x:v>
+        <x:v>-43.825000</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>-23.025000</x:v>
+        <x:v>-18.890000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>3.443000</x:v>
+        <x:v>3.337100</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>4.068100</x:v>
+        <x:v>4.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-12 19:00:00</x:v>
+        <x:v>2026-06-25 10:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-12 21:00:00</x:v>
+        <x:v>2026-06-25 12:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>86.570100</x:v>
+        <x:v>87.572000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>7.955300</x:v>
+        <x:v>7.381900</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1.883200</x:v>
+        <x:v>1.728100</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.200700</x:v>
+        <x:v>0.233100</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.310200</x:v>
+        <x:v>0.305800</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.047700</x:v>
+        <x:v>0.076200</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.035800</x:v>
+        <x:v>0.041000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.020900</x:v>
+        <x:v>0.038300</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>2.152500</x:v>
+        <x:v>1.839200</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.823700</x:v>
+        <x:v>0.784500</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>42.764200</x:v>
+        <x:v>42.728900</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>38.671700</x:v>
+        <x:v>38.634100</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>53.203100</x:v>
+        <x:v>53.409000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.827500</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.640100</x:v>
       </x:c>
       <x:c r="S23" s="2"/>
       <x:c r="T23" t="n" s="2">
-        <x:v>-47.696700</x:v>
+        <x:v>-43.668300</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>-23.058300</x:v>
+        <x:v>-18.656700</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>3.288500</x:v>
+        <x:v>3.299400</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>3.921400</x:v>
+        <x:v>4.286200</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-12 18:00:00</x:v>
+        <x:v>2026-06-25 09:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-12 20:00:00</x:v>
+        <x:v>2026-06-25 11:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>86.520900</x:v>
+        <x:v>87.584200</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>7.988900</x:v>
+        <x:v>7.387700</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>1.888400</x:v>
+        <x:v>1.733000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.201200</x:v>
+        <x:v>0.239500</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.312300</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.048500</x:v>
+        <x:v>0.080500</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.037100</x:v>
+        <x:v>0.042600</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.021100</x:v>
+        <x:v>0.039900</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>2.154100</x:v>
+        <x:v>1.806300</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.824500</x:v>
+        <x:v>0.774000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>42.784500</x:v>
+        <x:v>42.772000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>38.690800</x:v>
+        <x:v>38.673800</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>53.213300</x:v>
+        <x:v>53.460400</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>0.835800</x:v>
+        <x:v>0.827600</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.640100</x:v>
       </x:c>
       <x:c r="S24" s="2"/>
       <x:c r="T24" t="n" s="2">
-        <x:v>-47.375000</x:v>
+        <x:v>-43.178300</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-22.915000</x:v>
+        <x:v>-18.195000</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>3.283200</x:v>
+        <x:v>3.159000</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>3.922600</x:v>
+        <x:v>4.079600</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-12 17:00:00</x:v>
+        <x:v>2026-06-25 08:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-12 19:00:00</x:v>
+        <x:v>2026-06-25 10:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>86.516600</x:v>
+        <x:v>87.751400</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>7.998200</x:v>
+        <x:v>7.292000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1.881300</x:v>
+        <x:v>1.704000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.200800</x:v>
+        <x:v>0.239700</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.313800</x:v>
+        <x:v>0.309000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.047700</x:v>
+        <x:v>0.082000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.036700</x:v>
+        <x:v>0.042300</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.020900</x:v>
+        <x:v>0.040400</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>2.155100</x:v>
+        <x:v>1.771800</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.828600</x:v>
+        <x:v>0.767400</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.001300</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>42.777600</x:v>
+        <x:v>42.741500</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>38.684400</x:v>
+        <x:v>38.644700</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>53.206900</x:v>
+        <x:v>53.469100</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>0.835700</x:v>
+        <x:v>0.826100</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>0.646400</x:v>
+        <x:v>0.638900</x:v>
       </x:c>
       <x:c r="S25" s="2"/>
       <x:c r="T25" t="n" s="2">
-        <x:v>-47.065000</x:v>
+        <x:v>-42.531700</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>-23.015000</x:v>
+        <x:v>-18.323300</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
-        <x:v>3.170800</x:v>
+        <x:v>3.082400</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>3.811000</x:v>
+        <x:v>4.053200</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-12 16:00:00</x:v>
+        <x:v>2026-06-25 07:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-12 18:00:00</x:v>
+        <x:v>2026-06-25 09:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>86.550300</x:v>
+        <x:v>88.116900</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>7.979400</x:v>
+        <x:v>7.075600</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1.866000</x:v>
+        <x:v>1.677100</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.199600</x:v>
+        <x:v>0.257700</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.321000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.048000</x:v>
+        <x:v>0.094800</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.037200</x:v>
+        <x:v>0.049000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.021200</x:v>
+        <x:v>0.046200</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>2.156200</x:v>
+        <x:v>1.630200</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.830400</x:v>
+        <x:v>0.731600</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>42.760100</x:v>
+        <x:v>42.789100</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>38.668100</x:v>
+        <x:v>38.686900</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>53.195500</x:v>
+        <x:v>53.607600</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>0.835400</x:v>
+        <x:v>0.823700</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.637100</x:v>
       </x:c>
       <x:c r="S26" s="2"/>
       <x:c r="T26" t="n" s="2">
-        <x:v>-46.628300</x:v>
+        <x:v>-41.823300</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-23.031700</x:v>
+        <x:v>-16.743300</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>3.127800</x:v>
+        <x:v>2.955000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>3.821100</x:v>
+        <x:v>3.924800</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-12 15:00:00</x:v>
+        <x:v>2026-06-25 06:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-12 17:00:00</x:v>
+        <x:v>2026-06-25 08:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>86.529800</x:v>
+        <x:v>88.212600</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>7.998200</x:v>
+        <x:v>7.020300</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1.867100</x:v>
+        <x:v>1.655800</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.200400</x:v>
+        <x:v>0.258900</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.320300</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.048500</x:v>
+        <x:v>0.096700</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.037700</x:v>
+        <x:v>0.048900</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.021700</x:v>
+        <x:v>0.047000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>2.156400</x:v>
+        <x:v>1.612800</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.828600</x:v>
+        <x:v>0.726600</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>42.769600</x:v>
+        <x:v>42.772500</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>38.676800</x:v>
+        <x:v>38.671000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>53.201500</x:v>
+        <x:v>53.612200</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.822900</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.636500</x:v>
       </x:c>
       <x:c r="S27" s="2"/>
       <x:c r="T27" t="n" s="2">
-        <x:v>-45.906700</x:v>
+        <x:v>-41.488300</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>-22.951700</x:v>
+        <x:v>-16.556700</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>3.054100</x:v>
+        <x:v>2.888000</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>3.717000</x:v>
+        <x:v>3.818200</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-12 14:00:00</x:v>
+        <x:v>2026-06-25 05:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-12 16:00:00</x:v>
+        <x:v>2026-06-25 07:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>86.534800</x:v>
+        <x:v>88.144000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.953300</x:v>
+        <x:v>7.062000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1.897800</x:v>
+        <x:v>1.674700</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.205100</x:v>
+        <x:v>0.259900</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.321300</x:v>
+        <x:v>0.323200</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.049900</x:v>
+        <x:v>0.096700</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.039600</x:v>
+        <x:v>0.049000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.021600</x:v>
+        <x:v>0.047000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>2.158700</x:v>
+        <x:v>1.615500</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.818000</x:v>
+        <x:v>0.728000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>42.794400</x:v>
+        <x:v>42.798600</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>38.699900</x:v>
+        <x:v>38.695400</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>53.218700</x:v>
+        <x:v>53.624600</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>0.836100</x:v>
+        <x:v>0.823600</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>0.646600</x:v>
+        <x:v>0.637000</x:v>
       </x:c>
       <x:c r="S28" s="2"/>
       <x:c r="T28" t="n" s="2">
-        <x:v>-45.768300</x:v>
+        <x:v>-41.133300</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-22.606700</x:v>
+        <x:v>-16.473300</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>3.035000</x:v>
+        <x:v>2.707700</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>3.775400</x:v>
+        <x:v>3.597200</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-12 13:00:00</x:v>
+        <x:v>2026-06-25 04:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-12 15:00:00</x:v>
+        <x:v>2026-06-25 06:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>86.441100</x:v>
+        <x:v>88.287900</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>8.005700</x:v>
+        <x:v>6.948700</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1.911800</x:v>
+        <x:v>1.655300</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.204700</x:v>
+        <x:v>0.255000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.321900</x:v>
+        <x:v>0.317200</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.048600</x:v>
+        <x:v>0.093300</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.039000</x:v>
+        <x:v>0.047200</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.020800</x:v>
+        <x:v>0.044100</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>2.182000</x:v>
+        <x:v>1.621200</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.824500</x:v>
+        <x:v>0.730100</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.005400</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>42.803400</x:v>
+        <x:v>42.729100</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>38.708700</x:v>
+        <x:v>38.630700</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>53.205600</x:v>
+        <x:v>53.580400</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.822200</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>0.647200</x:v>
+        <x:v>0.636000</x:v>
       </x:c>
       <x:c r="S29" s="2"/>
       <x:c r="T29" t="n" s="2">
-        <x:v>-46.483300</x:v>
+        <x:v>-40.826700</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
-        <x:v>-22.815000</x:v>
+        <x:v>-17.363300</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
-        <x:v>3.009600</x:v>
+        <x:v>2.735200</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>3.652600</x:v>
+        <x:v>3.605000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-12 12:00:00</x:v>
+        <x:v>2026-06-25 03:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-12 14:00:00</x:v>
+        <x:v>2026-06-25 05:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>86.318000</x:v>
+        <x:v>88.055200</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>8.092300</x:v>
+        <x:v>7.085800</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>1.925600</x:v>
+        <x:v>1.695600</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.205800</x:v>
+        <x:v>0.261000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.322500</x:v>
+        <x:v>0.325600</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.048600</x:v>
+        <x:v>0.095900</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.038500</x:v>
+        <x:v>0.048500</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.020800</x:v>
+        <x:v>0.045500</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>2.202800</x:v>
+        <x:v>1.648700</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.825100</x:v>
+        <x:v>0.738000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>0.000300</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>42.830600</x:v>
+        <x:v>42.800400</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>38.734400</x:v>
+        <x:v>38.697700</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>53.207200</x:v>
+        <x:v>53.598600</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>0.837800</x:v>
+        <x:v>0.824400</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>0.648000</x:v>
+        <x:v>0.637700</x:v>
       </x:c>
       <x:c r="S30" s="2"/>
       <x:c r="T30" t="n" s="2">
-        <x:v>-46.803300</x:v>
+        <x:v>-40.375000</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-22.673300</x:v>
+        <x:v>-16.675000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>3.055900</x:v>
+        <x:v>2.800100</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>3.756900</x:v>
+        <x:v>3.682900</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-12 11:00:00</x:v>
+        <x:v>2026-06-25 02:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-12 13:00:00</x:v>
+        <x:v>2026-06-25 04:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>86.321600</x:v>
+        <x:v>88.012600</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>8.131600</x:v>
+        <x:v>7.146300</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1.876300</x:v>
+        <x:v>1.699200</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.195600</x:v>
+        <x:v>0.262200</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.303100</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.092800</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.035300</x:v>
+        <x:v>0.047200</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.020100</x:v>
+        <x:v>0.040500</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>2.227100</x:v>
+        <x:v>1.632600</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.844500</x:v>
+        <x:v>0.740900</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>0.000100</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>42.759500</x:v>
+        <x:v>42.814500</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>38.668600</x:v>
+        <x:v>38.710800</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>53.142100</x:v>
+        <x:v>53.616500</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.824400</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.637700</x:v>
       </x:c>
       <x:c r="S31" s="2"/>
       <x:c r="T31" t="n" s="2">
-        <x:v>-47.105000</x:v>
+        <x:v>-40.198300</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>-23.393300</x:v>
+        <x:v>-17.655000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
-        <x:v>3.065700</x:v>
+        <x:v>2.818800</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>3.768000</x:v>
+        <x:v>3.623700</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-12 10:00:00</x:v>
+        <x:v>2026-06-25 01:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-12 12:00:00</x:v>
+        <x:v>2026-06-25 03:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>86.289300</x:v>
+        <x:v>87.871500</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>8.106000</x:v>
+        <x:v>7.170700</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1.923600</x:v>
+        <x:v>1.772000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.203900</x:v>
+        <x:v>0.253600</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.319800</x:v>
+        <x:v>0.341700</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.047500</x:v>
+        <x:v>0.083600</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.038300</x:v>
+        <x:v>0.046000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.035100</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>2.221300</x:v>
+        <x:v>1.683900</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.829800</x:v>
+        <x:v>0.742000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>42.817800</x:v>
+        <x:v>42.830900</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>38.722700</x:v>
+        <x:v>38.726700</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>53.185500</x:v>
+        <x:v>53.590600</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>0.838000</x:v>
+        <x:v>0.825900</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>0.648100</x:v>
+        <x:v>0.638800</x:v>
       </x:c>
       <x:c r="S32" s="2"/>
       <x:c r="T32" t="n" s="2">
-        <x:v>-47.028300</x:v>
+        <x:v>-40.160000</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-22.850000</x:v>
+        <x:v>-18.626700</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>3.089000</x:v>
+        <x:v>2.615800</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>3.830900</x:v>
+        <x:v>3.369800</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-12 09:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-12 11:00:00</x:v>
+        <x:v>2026-06-25 02:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>86.274300</x:v>
+        <x:v>87.228100</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>8.132500</x:v>
+        <x:v>7.381700</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1.912900</x:v>
+        <x:v>2.051700</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.202400</x:v>
+        <x:v>0.243700</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.316000</x:v>
+        <x:v>0.396400</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.047300</x:v>
+        <x:v>0.064600</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.048900</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.020700</x:v>
+        <x:v>0.025800</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>2.226200</x:v>
+        <x:v>1.831700</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.830400</x:v>
+        <x:v>0.727400</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.001300</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>42.811500</x:v>
+        <x:v>43.016600</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>38.717000</x:v>
+        <x:v>38.901800</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>53.178500</x:v>
+        <x:v>53.602700</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>0.838000</x:v>
+        <x:v>0.832700</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>0.648100</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="S33" s="2"/>
       <x:c r="T33" t="n" s="2">
-        <x:v>-47.223300</x:v>
+        <x:v>-40.281700</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>-22.891700</x:v>
+        <x:v>-19.538300</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>3.088100</x:v>
+        <x:v>2.545300</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>3.809900</x:v>
+        <x:v>3.243000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-12 08:00:00</x:v>
+        <x:v>2026-06-24 23:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-12 10:00:00</x:v>
+        <x:v>2026-06-25 01:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>86.217900</x:v>
+        <x:v>87.247000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>8.161300</x:v>
+        <x:v>7.378000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1.917100</x:v>
+        <x:v>2.048600</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.202300</x:v>
+        <x:v>0.241700</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.315400</x:v>
+        <x:v>0.393300</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.047200</x:v>
+        <x:v>0.064100</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.037000</x:v>
+        <x:v>0.047600</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.021100</x:v>
+        <x:v>0.026100</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>2.260400</x:v>
+        <x:v>1.835400</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.820300</x:v>
+        <x:v>0.718000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.001300</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>42.812700</x:v>
+        <x:v>43.009800</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>38.718400</x:v>
+        <x:v>38.895400</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>53.161000</x:v>
+        <x:v>53.600600</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>0.838600</x:v>
+        <x:v>0.832500</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>0.648600</x:v>
+        <x:v>0.643900</x:v>
       </x:c>
       <x:c r="S34" s="2"/>
       <x:c r="T34" t="n" s="2">
-        <x:v>-47.378300</x:v>
+        <x:v>-40.528300</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-22.640000</x:v>
+        <x:v>-19.483300</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>3.067700</x:v>
+        <x:v>2.452600</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>3.838900</x:v>
+        <x:v>3.080700</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-12 07:00:00</x:v>
+        <x:v>2026-06-24 22:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-12 09:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>86.209200</x:v>
+        <x:v>87.275500</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>8.166200</x:v>
+        <x:v>7.368100</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1.914300</x:v>
+        <x:v>2.031600</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.201400</x:v>
+        <x:v>0.241500</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.314400</x:v>
+        <x:v>0.386900</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.046800</x:v>
+        <x:v>0.064600</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.047600</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.020900</x:v>
+        <x:v>0.026400</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>2.268200</x:v>
+        <x:v>1.836700</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.822300</x:v>
+        <x:v>0.721100</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>0.000200</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>42.805500</x:v>
+        <x:v>42.989700</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>38.711800</x:v>
+        <x:v>38.876700</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>53.150900</x:v>
+        <x:v>53.586800</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>0.838500</x:v>
+        <x:v>0.832100</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>0.648600</x:v>
+        <x:v>0.643600</x:v>
       </x:c>
       <x:c r="S35" s="2"/>
       <x:c r="T35" t="n" s="2">
-        <x:v>-47.551700</x:v>
+        <x:v>-40.840000</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
-        <x:v>-22.625000</x:v>
+        <x:v>-19.528300</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
-        <x:v>3.031500</x:v>
+        <x:v>2.424500</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>3.788500</x:v>
+        <x:v>3.029600</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-12 06:00:00</x:v>
+        <x:v>2026-06-24 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-12 08:00:00</x:v>
+        <x:v>2026-06-24 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>86.333600</x:v>
+        <x:v>87.154000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>8.066500</x:v>
+        <x:v>7.478500</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1.907600</x:v>
+        <x:v>1.990500</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.201200</x:v>
+        <x:v>0.232600</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.367900</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.046500</x:v>
+        <x:v>0.060100</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.036800</x:v>
+        <x:v>0.044400</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.020400</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>2.250500</x:v>
+        <x:v>1.896600</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.823200</x:v>
+        <x:v>0.749900</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>42.776500</x:v>
+        <x:v>42.927600</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>38.684500</x:v>
+        <x:v>38.819800</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>53.145300</x:v>
+        <x:v>53.498800</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>0.837600</x:v>
+        <x:v>0.832500</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>0.647800</x:v>
+        <x:v>0.643900</x:v>
       </x:c>
       <x:c r="S36" s="2"/>
       <x:c r="T36" t="n" s="2">
-        <x:v>-47.691700</x:v>
+        <x:v>-41.363300</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-23.033300</x:v>
+        <x:v>-20.433300</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>2.961600</x:v>
+        <x:v>2.533400</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>3.642800</x:v>
+        <x:v>3.178500</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-12 05:00:00</x:v>
+        <x:v>2026-06-24 20:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-12 07:00:00</x:v>
+        <x:v>2026-06-24 22:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>86.352500</x:v>
+        <x:v>87.017400</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>8.072200</x:v>
+        <x:v>7.582200</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1.889300</x:v>
+        <x:v>1.971900</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.197700</x:v>
+        <x:v>0.222700</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.306700</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.045200</x:v>
+        <x:v>0.054600</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.040400</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.021800</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>2.254500</x:v>
+        <x:v>1.961300</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.826900</x:v>
+        <x:v>0.781400</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>42.750600</x:v>
+        <x:v>42.864500</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>38.660400</x:v>
+        <x:v>38.762300</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>53.126400</x:v>
+        <x:v>53.405900</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.832900</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>0.647500</x:v>
+        <x:v>0.644200</x:v>
       </x:c>
       <x:c r="S37" s="2"/>
       <x:c r="T37" t="n" s="2">
-        <x:v>-47.803300</x:v>
+        <x:v>-41.735000</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>-23.050000</x:v>
+        <x:v>-22.221700</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
-        <x:v>3.101700</x:v>
+        <x:v>2.586600</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.710100</x:v>
+        <x:v>3.261300</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-12 04:00:00</x:v>
+        <x:v>2026-06-24 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-12 06:00:00</x:v>
+        <x:v>2026-06-24 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>86.441600</x:v>
+        <x:v>86.987300</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>8.014000</x:v>
+        <x:v>7.617300</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1.871300</x:v>
+        <x:v>1.959300</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.195400</x:v>
+        <x:v>0.220400</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.302500</x:v>
+        <x:v>0.341600</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.053900</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.035700</x:v>
+        <x:v>0.039800</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.019900</x:v>
+        <x:v>0.021400</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>2.248900</x:v>
+        <x:v>1.973800</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.825700</x:v>
+        <x:v>0.785200</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>0.003100</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>42.719200</x:v>
+        <x:v>42.852600</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>38.631000</x:v>
+        <x:v>38.751400</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>53.112400</x:v>
+        <x:v>53.389200</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>0.836400</x:v>
+        <x:v>0.832900</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>0.646900</x:v>
+        <x:v>0.644200</x:v>
       </x:c>
       <x:c r="S38" s="2"/>
       <x:c r="T38" t="n" s="2">
-        <x:v>-47.953300</x:v>
+        <x:v>-41.913300</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-23.231700</x:v>
+        <x:v>-22.551700</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>3.053800</x:v>
+        <x:v>2.592200</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>3.655400</x:v>
+        <x:v>3.255400</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-12 03:00:00</x:v>
+        <x:v>2026-06-24 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-12 05:00:00</x:v>
+        <x:v>2026-06-24 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>86.432400</x:v>
+        <x:v>87.013500</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>8.012300</x:v>
+        <x:v>7.599900</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1.880000</x:v>
+        <x:v>1.944900</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.196100</x:v>
+        <x:v>0.218600</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.303600</x:v>
+        <x:v>0.339200</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.053800</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.039800</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.019900</x:v>
+        <x:v>0.021400</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>2.249600</x:v>
+        <x:v>1.987000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.824900</x:v>
+        <x:v>0.781800</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.000800</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>42.726400</x:v>
+        <x:v>42.831100</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>38.637700</x:v>
+        <x:v>38.731500</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>53.116400</x:v>
+        <x:v>53.369600</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.832700</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.644100</x:v>
       </x:c>
       <x:c r="S39" s="2"/>
       <x:c r="T39" t="n" s="2">
-        <x:v>-48.221700</x:v>
+        <x:v>-42.146700</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
-        <x:v>-23.150000</x:v>
+        <x:v>-22.606700</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
-        <x:v>3.100900</x:v>
+        <x:v>2.508300</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>3.710900</x:v>
+        <x:v>3.197300</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-12 02:00:00</x:v>
+        <x:v>2026-06-24 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-12 04:00:00</x:v>
+        <x:v>2026-06-24 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>86.391700</x:v>
+        <x:v>87.020100</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>8.044500</x:v>
+        <x:v>7.594700</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1.886500</x:v>
+        <x:v>1.942300</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.197400</x:v>
+        <x:v>0.218100</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.305600</x:v>
+        <x:v>0.338500</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.045100</x:v>
+        <x:v>0.053500</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.035600</x:v>
+        <x:v>0.039900</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.021200</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>2.248700</x:v>
+        <x:v>1.987500</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.825400</x:v>
+        <x:v>0.784100</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>42.742100</x:v>
+        <x:v>42.825400</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>38.652400</x:v>
+        <x:v>38.726100</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>53.125800</x:v>
+        <x:v>53.364900</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>0.836900</x:v>
+        <x:v>0.832700</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>0.647300</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="S40" s="2"/>
       <x:c r="T40" t="n" s="2">
-        <x:v>-48.608300</x:v>
+        <x:v>-42.396700</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-23.158300</x:v>
+        <x:v>-22.621700</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>3.160700</x:v>
+        <x:v>2.507200</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>3.812700</x:v>
+        <x:v>3.130400</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-12 01:00:00</x:v>
+        <x:v>2026-06-24 16:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-12 03:00:00</x:v>
+        <x:v>2026-06-24 18:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>86.405200</x:v>
+        <x:v>86.957500</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>8.025400</x:v>
+        <x:v>7.644200</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1.892000</x:v>
+        <x:v>1.922000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.197900</x:v>
+        <x:v>0.212000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.306600</x:v>
+        <x:v>0.326900</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.050900</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.035800</x:v>
+        <x:v>0.038200</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.020900</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>2.247100</x:v>
+        <x:v>2.028100</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.825500</x:v>
+        <x:v>0.799100</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>0.003700</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>42.741500</x:v>
+        <x:v>42.784500</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>38.651800</x:v>
+        <x:v>38.688700</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>53.126500</x:v>
+        <x:v>53.307900</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.832900</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>0.647200</x:v>
+        <x:v>0.644200</x:v>
       </x:c>
       <x:c r="S41" s="2"/>
       <x:c r="T41" t="n" s="2">
-        <x:v>-49.026700</x:v>
+        <x:v>-42.821700</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
-        <x:v>-23.205000</x:v>
+        <x:v>-23.120000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
-        <x:v>3.179000</x:v>
+        <x:v>2.577000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>3.794000</x:v>
+        <x:v>3.188200</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-24 15:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-12 02:00:00</x:v>
+        <x:v>2026-06-24 17:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>86.445100</x:v>
+        <x:v>86.899100</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>7.978700</x:v>
+        <x:v>7.693200</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>1.896700</x:v>
+        <x:v>1.908100</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.198300</x:v>
+        <x:v>0.208100</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.320300</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.050200</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.035800</x:v>
+        <x:v>0.038200</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.021000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>2.249000</x:v>
+        <x:v>2.053400</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.826100</x:v>
+        <x:v>0.808400</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>0.001200</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>42.728700</x:v>
+        <x:v>42.767400</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>38.639900</x:v>
+        <x:v>38.673200</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>53.117600</x:v>
+        <x:v>53.277300</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>0.836700</x:v>
+        <x:v>0.833100</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>0.647100</x:v>
+        <x:v>0.644400</x:v>
       </x:c>
       <x:c r="S42" s="2"/>
       <x:c r="T42" t="n" s="2">
-        <x:v>-49.375000</x:v>
+        <x:v>-42.971700</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-23.196700</x:v>
+        <x:v>-23.278300</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>3.164600</x:v>
+        <x:v>2.562100</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>3.749700</x:v>
+        <x:v>3.229900</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-11 23:00:00</x:v>
+        <x:v>2026-06-24 14:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-12 01:00:00</x:v>
+        <x:v>2026-06-24 16:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>86.334200</x:v>
+        <x:v>86.880500</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>8.056500</x:v>
+        <x:v>7.710800</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1.926000</x:v>
+        <x:v>1.898800</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.202300</x:v>
+        <x:v>0.208100</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.312600</x:v>
+        <x:v>0.316900</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.046100</x:v>
+        <x:v>0.050100</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.037600</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.019800</x:v>
+        <x:v>0.021000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>2.242800</x:v>
+        <x:v>2.065000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.822700</x:v>
+        <x:v>0.811400</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>42.786700</x:v>
+        <x:v>42.757200</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>38.693900</x:v>
+        <x:v>38.663800</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>53.156500</x:v>
+        <x:v>53.262400</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>0.837700</x:v>
+        <x:v>0.833200</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>0.647900</x:v>
+        <x:v>0.644400</x:v>
       </x:c>
       <x:c r="S43" s="2"/>
       <x:c r="T43" t="n" s="2">
-        <x:v>-49.896700</x:v>
+        <x:v>-43.146700</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>-22.756700</x:v>
+        <x:v>-23.361700</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>3.143900</x:v>
+        <x:v>2.567400</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>3.796900</x:v>
+        <x:v>3.232300</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-11 22:00:00</x:v>
+        <x:v>2026-06-24 13:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-24 15:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>86.419600</x:v>
+        <x:v>86.841400</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>7.963500</x:v>
+        <x:v>7.742900</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.939500</x:v>
+        <x:v>1.891700</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.204500</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.316800</x:v>
+        <x:v>0.315100</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.046600</x:v>
+        <x:v>0.050600</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.037100</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.019900</x:v>
+        <x:v>0.020500</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>2.229300</x:v>
+        <x:v>2.072700</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.822900</x:v>
+        <x:v>0.817900</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.000800</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>42.778800</x:v>
+        <x:v>42.756500</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>38.686300</x:v>
+        <x:v>38.663400</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>53.160700</x:v>
+        <x:v>53.254000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.833400</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>0.647600</x:v>
+        <x:v>0.644600</x:v>
       </x:c>
       <x:c r="S44" s="2"/>
       <x:c r="T44" t="n" s="2">
-        <x:v>-50.271700</x:v>
+        <x:v>-43.306700</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-22.663300</x:v>
+        <x:v>-23.466700</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>3.083800</x:v>
+        <x:v>2.614200</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>3.689300</x:v>
+        <x:v>3.287100</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-11 21:00:00</x:v>
+        <x:v>2026-06-24 12:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-11 23:00:00</x:v>
+        <x:v>2026-06-24 14:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>86.416800</x:v>
+        <x:v>86.976900</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>7.980400</x:v>
+        <x:v>7.684300</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1.935800</x:v>
+        <x:v>1.856300</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.204100</x:v>
+        <x:v>0.214000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.315800</x:v>
+        <x:v>0.312800</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.046100</x:v>
+        <x:v>0.052800</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.036100</x:v>
+        <x:v>0.036200</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.020800</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>2.217600</x:v>
+        <x:v>2.032700</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.827500</x:v>
+        <x:v>0.813200</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>42.781000</x:v>
+        <x:v>42.738600</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>38.688300</x:v>
+        <x:v>38.646100</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>53.167800</x:v>
+        <x:v>53.272600</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.832200</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.643600</x:v>
       </x:c>
       <x:c r="S45" s="2"/>
       <x:c r="T45" t="n" s="2">
-        <x:v>-50.430000</x:v>
+        <x:v>-43.383300</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
-        <x:v>-22.826700</x:v>
+        <x:v>-23.505000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
-        <x:v>3.038300</x:v>
+        <x:v>2.641500</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>3.645100</x:v>
+        <x:v>3.345700</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-11 20:00:00</x:v>
+        <x:v>2026-06-24 11:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-11 22:00:00</x:v>
+        <x:v>2026-06-24 13:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>86.392300</x:v>
+        <x:v>87.086500</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>8.028300</x:v>
+        <x:v>7.613700</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1.940500</x:v>
+        <x:v>1.856200</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.204600</x:v>
+        <x:v>0.219700</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.317700</x:v>
+        <x:v>0.319700</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.046000</x:v>
+        <x:v>0.056500</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.037700</x:v>
+        <x:v>0.038000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.021600</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>2.180800</x:v>
+        <x:v>1.992700</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.832600</x:v>
+        <x:v>0.795600</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>42.814600</x:v>
+        <x:v>42.759100</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>38.719300</x:v>
+        <x:v>38.664500</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>53.209400</x:v>
+        <x:v>53.318700</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.831500</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>0.647500</x:v>
+        <x:v>0.643100</x:v>
       </x:c>
       <x:c r="S46" s="2"/>
       <x:c r="T46" t="n" s="2">
-        <x:v>-50.611700</x:v>
+        <x:v>-43.456700</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>-22.775000</x:v>
+        <x:v>-23.086700</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>3.151900</x:v>
+        <x:v>2.625400</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>3.788600</x:v>
+        <x:v>3.314700</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-11 19:00:00</x:v>
+        <x:v>2026-06-24 10:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-11 21:00:00</x:v>
+        <x:v>2026-06-24 12:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>86.374800</x:v>
+        <x:v>87.108600</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>8.059500</x:v>
+        <x:v>7.603600</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1.935700</x:v>
+        <x:v>1.854700</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.203500</x:v>
+        <x:v>0.222700</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.312900</x:v>
+        <x:v>0.321900</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.057200</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.036600</x:v>
+        <x:v>0.037000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.021500</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>2.176400</x:v>
+        <x:v>1.980900</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.836400</x:v>
+        <x:v>0.791500</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>42.812900</x:v>
+        <x:v>42.766000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>38.717700</x:v>
+        <x:v>38.670700</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>53.209700</x:v>
+        <x:v>53.332200</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.831300</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.643000</x:v>
       </x:c>
       <x:c r="S47" s="2"/>
       <x:c r="T47" t="n" s="2">
-        <x:v>-50.888300</x:v>
+        <x:v>-43.695000</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
-        <x:v>-23.216700</x:v>
+        <x:v>-23.035000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
-        <x:v>3.102000</x:v>
+        <x:v>2.696300</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>3.666300</x:v>
+        <x:v>3.425200</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-11 18:00:00</x:v>
+        <x:v>2026-06-24 09:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-11 20:00:00</x:v>
+        <x:v>2026-06-24 11:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>86.481400</x:v>
+        <x:v>87.283200</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>8.006800</x:v>
+        <x:v>7.513600</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>1.908800</x:v>
+        <x:v>1.831000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.198900</x:v>
+        <x:v>0.222200</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.304200</x:v>
+        <x:v>0.315800</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0.043500</x:v>
+        <x:v>0.056800</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.034300</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.018400</x:v>
+        <x:v>0.021700</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>2.151600</x:v>
+        <x:v>1.932400</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.852100</x:v>
+        <x:v>0.787100</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>42.766700</x:v>
+        <x:v>42.738300</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>38.674400</x:v>
+        <x:v>38.644100</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>53.192800</x:v>
+        <x:v>53.350800</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>0.835700</x:v>
+        <x:v>0.829700</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>0.646400</x:v>
+        <x:v>0.641700</x:v>
       </x:c>
       <x:c r="S48" s="2"/>
       <x:c r="T48" t="n" s="2">
-        <x:v>-51.055000</x:v>
+        <x:v>-43.993300</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>-23.816700</x:v>
+        <x:v>-23.183300</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>3.083900</x:v>
+        <x:v>2.694300</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>3.657500</x:v>
+        <x:v>3.411700</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-11 17:00:00</x:v>
+        <x:v>2026-06-24 08:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-11 19:00:00</x:v>
+        <x:v>2026-06-24 10:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>86.504700</x:v>
+        <x:v>87.205414</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>7.989400</x:v>
+        <x:v>7.549668</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1.910100</x:v>
+        <x:v>1.848079</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.199400</x:v>
+        <x:v>0.218293</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.317347</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.043500</x:v>
+        <x:v>0.055548</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.034900</x:v>
+        <x:v>0.036972</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.018400</x:v>
+        <x:v>0.021881</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>2.141000</x:v>
+        <x:v>1.960941</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.852500</x:v>
+        <x:v>0.785865</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.001763</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>42.769100</x:v>
+        <x:v>42.746357</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>38.676600</x:v>
+        <x:v>38.652046</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>53.201000</x:v>
+        <x:v>53.337002</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.830485</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.642332</x:v>
       </x:c>
       <x:c r="S49" s="2"/>
       <x:c r="T49" t="n" s="2">
-        <x:v>-51.085000</x:v>
+        <x:v>-44.490002</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>-23.868300</x:v>
+        <x:v>-23.021667</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>3.041700</x:v>
+        <x:v>2.640776</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>3.594300</x:v>
+        <x:v>3.365630</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-11 16:00:00</x:v>
+        <x:v>2026-06-24 07:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-11 18:00:00</x:v>
+        <x:v>2026-06-24 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>86.544200</x:v>
+        <x:v>87.014500</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>7.970900</x:v>
+        <x:v>7.646700</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1.895500</x:v>
+        <x:v>1.877900</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.197400</x:v>
+        <x:v>0.216400</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.304200</x:v>
+        <x:v>0.319400</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0.043300</x:v>
+        <x:v>0.055700</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.034400</x:v>
+        <x:v>0.038000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.018400</x:v>
+        <x:v>0.023200</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.132200</x:v>
+        <x:v>2.012300</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.859600</x:v>
+        <x:v>0.796200</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>0.001100</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>42.751000</x:v>
+        <x:v>42.772500</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>38.659600</x:v>
+        <x:v>38.677200</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>53.193500</x:v>
+        <x:v>53.312800</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>0.835100</x:v>
+        <x:v>0.832200</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>0.645900</x:v>
+        <x:v>0.643700</x:v>
       </x:c>
       <x:c r="S50" s="2"/>
       <x:c r="T50" t="n" s="2">
-        <x:v>-51.155000</x:v>
+        <x:v>-45.043300</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-23.955000</x:v>
+        <x:v>-22.446700</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>3.173300</x:v>
+        <x:v>2.647200</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>3.800100</x:v>
+        <x:v>3.377400</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-11 15:00:00</x:v>
+        <x:v>2026-06-24 06:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-11 17:00:00</x:v>
+        <x:v>2026-06-24 08:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>86.484800</x:v>
+        <x:v>87.040600</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>8.028300</x:v>
+        <x:v>7.660800</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1.891900</x:v>
+        <x:v>1.869900</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.196700</x:v>
+        <x:v>0.219700</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.303300</x:v>
+        <x:v>0.316700</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.043100</x:v>
+        <x:v>0.057300</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.033900</x:v>
+        <x:v>0.037200</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.018300</x:v>
+        <x:v>0.023200</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>2.141900</x:v>
+        <x:v>1.974100</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.857800</x:v>
+        <x:v>0.800500</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>42.760700</x:v>
+        <x:v>42.786800</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>38.668700</x:v>
+        <x:v>38.690200</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>53.193400</x:v>
+        <x:v>53.344900</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.831800</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.643300</x:v>
       </x:c>
       <x:c r="S51" s="2"/>
       <x:c r="T51" t="n" s="2">
-        <x:v>-51.186700</x:v>
+        <x:v>-45.723300</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>-23.983300</x:v>
+        <x:v>-22.436700</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>3.294200</x:v>
+        <x:v>2.721300</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>3.906100</x:v>
+        <x:v>3.475500</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-11 14:00:00</x:v>
+        <x:v>2026-06-24 05:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-11 16:00:00</x:v>
+        <x:v>2026-06-24 07:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>86.473600</x:v>
+        <x:v>87.283340</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>8.050900</x:v>
+        <x:v>7.526015</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1.885600</x:v>
+        <x:v>1.816683</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.196400</x:v>
+        <x:v>0.217360</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.303300</x:v>
+        <x:v>0.305085</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.043200</x:v>
+        <x:v>0.057102</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.035600</x:v>
+        <x:v>0.035700</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.018200</x:v>
+        <x:v>0.023241</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>2.136100</x:v>
+        <x:v>1.930234</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.857100</x:v>
+        <x:v>0.805081</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.002229</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>42.768000</x:v>
+        <x:v>42.715431</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>38.675500</x:v>
+        <x:v>38.623028</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>53.201800</x:v>
+        <x:v>53.331345</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.829360</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.641461</x:v>
       </x:c>
       <x:c r="S52" s="2"/>
       <x:c r="T52" t="n" s="2">
-        <x:v>-51.138300</x:v>
+        <x:v>-46.601665</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-24.000000</x:v>
+        <x:v>-22.763334</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>3.250500</x:v>
+        <x:v>2.784962</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>3.893600</x:v>
+        <x:v>3.507163</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-11 13:00:00</x:v>
+        <x:v>2026-06-24 04:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-11 15:00:00</x:v>
+        <x:v>2026-06-24 06:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>86.514700</x:v>
+        <x:v>87.394600</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>7.992200</x:v>
+        <x:v>7.473200</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1.912800</x:v>
+        <x:v>1.783100</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.198500</x:v>
+        <x:v>0.219100</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.308200</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>0.043400</x:v>
+        <x:v>0.059100</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.035900</x:v>
+        <x:v>0.035100</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.017900</x:v>
+        <x:v>0.024100</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>2.121600</x:v>
+        <x:v>1.907500</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.854900</x:v>
+        <x:v>0.804400</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.003100</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>42.779800</x:v>
+        <x:v>42.688300</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>38.686300</x:v>
+        <x:v>38.597300</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>53.219100</x:v>
+        <x:v>53.331400</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>0.835400</x:v>
+        <x:v>0.828400</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.640700</x:v>
       </x:c>
       <x:c r="S53" s="2"/>
       <x:c r="T53" t="n" s="2">
-        <x:v>-51.076700</x:v>
+        <x:v>-47.291700</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>-23.873300</x:v>
+        <x:v>-22.713300</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
-        <x:v>3.150000</x:v>
+        <x:v>2.943700</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>3.735000</x:v>
+        <x:v>3.808400</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-11 12:00:00</x:v>
+        <x:v>2026-06-24 03:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-11 14:00:00</x:v>
+        <x:v>2026-06-24 05:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>86.533100</x:v>
+        <x:v>87.184800</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>7.971100</x:v>
+        <x:v>7.616900</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1.907900</x:v>
+        <x:v>1.819900</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.198800</x:v>
+        <x:v>0.229100</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.307900</x:v>
+        <x:v>0.304400</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>0.043400</x:v>
+        <x:v>0.063800</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.037200</x:v>
+        <x:v>0.035700</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.018100</x:v>
+        <x:v>0.026400</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>2.120900</x:v>
+        <x:v>1.910300</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.861800</x:v>
+        <x:v>0.809000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>42.769800</x:v>
+        <x:v>42.773300</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>38.677100</x:v>
+        <x:v>38.676800</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>53.210800</x:v>
+        <x:v>53.376100</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.830300</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.642200</x:v>
       </x:c>
       <x:c r="S54" s="2"/>
       <x:c r="T54" t="n" s="2">
-        <x:v>-51.106700</x:v>
+        <x:v>-47.586700</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-23.833300</x:v>
+        <x:v>-21.781700</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>3.094100</x:v>
+        <x:v>3.200000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>3.704200</x:v>
+        <x:v>4.157600</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-11 11:00:00</x:v>
+        <x:v>2026-06-24 02:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-11 13:00:00</x:v>
+        <x:v>2026-06-24 04:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>86.522400</x:v>
+        <x:v>87.186800</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>7.978500</x:v>
+        <x:v>7.605500</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1.912700</x:v>
+        <x:v>1.808300</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.199800</x:v>
+        <x:v>0.225100</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.308500</x:v>
+        <x:v>0.305500</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.043500</x:v>
+        <x:v>0.064600</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.035500</x:v>
+        <x:v>0.036600</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.017900</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>2.116800</x:v>
+        <x:v>1.929900</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.864300</x:v>
+        <x:v>0.811100</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>42.774900</x:v>
+        <x:v>42.754000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>38.681700</x:v>
+        <x:v>38.659100</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>53.215300</x:v>
+        <x:v>53.350900</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.830300</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.642200</x:v>
       </x:c>
       <x:c r="S55" s="2"/>
       <x:c r="T55" t="n" s="2">
-        <x:v>-51.060000</x:v>
+        <x:v>-47.778300</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>-23.978300</x:v>
+        <x:v>-21.728300</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.035700</x:v>
+        <x:v>3.342400</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>3.610500</x:v>
+        <x:v>4.313100</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-11 10:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-11 12:00:00</x:v>
+        <x:v>2026-06-24 03:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>86.538900</x:v>
+        <x:v>86.957200</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>7.971700</x:v>
+        <x:v>7.725600</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1.908200</x:v>
+        <x:v>1.795300</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.199700</x:v>
+        <x:v>0.206800</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.308400</x:v>
+        <x:v>0.292800</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>0.043300</x:v>
+        <x:v>0.053000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.035300</x:v>
+        <x:v>0.033500</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.017700</x:v>
+        <x:v>0.022500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>2.117900</x:v>
+        <x:v>2.076400</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.858700</x:v>
+        <x:v>0.837000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>42.771000</x:v>
+        <x:v>42.663100</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>38.678100</x:v>
+        <x:v>38.576500</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>53.214800</x:v>
+        <x:v>53.189900</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>0.835200</x:v>
+        <x:v>0.831900</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.643400</x:v>
       </x:c>
       <x:c r="S56" s="2"/>
       <x:c r="T56" t="n" s="2">
-        <x:v>-50.805000</x:v>
+        <x:v>-48.286700</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-23.958300</x:v>
+        <x:v>-23.433300</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>3.056500</x:v>
+        <x:v>3.411900</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>3.600600</x:v>
+        <x:v>4.418300</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-11 09:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-11 11:00:00</x:v>
+        <x:v>2026-06-24 02:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>86.510700</x:v>
+        <x:v>86.740600</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>7.964500</x:v>
+        <x:v>7.868700</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1.943400</x:v>
+        <x:v>1.806600</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.204700</x:v>
+        <x:v>0.199100</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.314900</x:v>
+        <x:v>0.285100</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.048300</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.031900</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.018500</x:v>
+        <x:v>0.021400</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.118900</x:v>
+        <x:v>2.161700</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.843100</x:v>
+        <x:v>0.836600</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>42.810400</x:v>
+        <x:v>42.656300</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>38.714700</x:v>
+        <x:v>38.571300</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>53.243500</x:v>
+        <x:v>53.129400</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>0.835900</x:v>
+        <x:v>0.833400</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.644600</x:v>
       </x:c>
       <x:c r="S57" s="2"/>
       <x:c r="T57" t="n" s="2">
-        <x:v>-50.458300</x:v>
+        <x:v>-48.005000</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
-        <x:v>-23.530000</x:v>
+        <x:v>-24.073300</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
-        <x:v>3.209200</x:v>
+        <x:v>3.494400</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>3.616900</x:v>
+        <x:v>4.452500</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-11 08:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-11 10:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>86.492700</x:v>
+        <x:v>86.913700</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>7.930300</x:v>
+        <x:v>7.783900</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1.987900</x:v>
+        <x:v>1.783200</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.210700</x:v>
+        <x:v>0.195900</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.329900</x:v>
+        <x:v>0.279000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.047200</x:v>
+        <x:v>0.047700</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.038400</x:v>
+        <x:v>0.031100</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.018800</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>2.116600</x:v>
+        <x:v>2.115200</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.827500</x:v>
+        <x:v>0.830300</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>42.858200</x:v>
+        <x:v>42.625600</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>38.759000</x:v>
+        <x:v>38.541900</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>53.278900</x:v>
+        <x:v>53.145600</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.831700</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>0.647100</x:v>
+        <x:v>0.643300</x:v>
       </x:c>
       <x:c r="S58" s="2"/>
       <x:c r="T58" t="n" s="2">
-        <x:v>-50.195000</x:v>
+        <x:v>-47.533300</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-22.858300</x:v>
+        <x:v>-24.798300</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>3.937700</x:v>
+        <x:v>3.540900</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>3.810400</x:v>
+        <x:v>4.488300</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-11 07:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-11 09:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>86.422800</x:v>
+        <x:v>87.184100</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>7.950400</x:v>
+        <x:v>7.648100</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>2.010300</x:v>
+        <x:v>1.743600</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.216000</x:v>
+        <x:v>0.194800</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.336500</x:v>
+        <x:v>0.273500</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.049200</x:v>
+        <x:v>0.046700</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.038500</x:v>
+        <x:v>0.029500</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.019000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>2.148200</x:v>
+        <x:v>2.009400</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.808600</x:v>
+        <x:v>0.851100</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>42.887000</x:v>
+        <x:v>42.584100</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>38.786100</x:v>
+        <x:v>38.502100</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>53.282700</x:v>
+        <x:v>53.183400</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>0.837600</x:v>
+        <x:v>0.828800</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>0.647900</x:v>
+        <x:v>0.641100</x:v>
       </x:c>
       <x:c r="S59" s="2"/>
       <x:c r="T59" t="n" s="2">
-        <x:v>-50.218300</x:v>
+        <x:v>-47.045000</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>-22.286700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>3.873000</x:v>
+        <x:v>3.524900</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>3.732100</x:v>
+        <x:v>4.415000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-11 06:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-11 08:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>86.429700</x:v>
+        <x:v>87.552500</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>8.037200</x:v>
+        <x:v>7.451500</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1.930600</x:v>
+        <x:v>1.705000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.201800</x:v>
+        <x:v>0.194900</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.311400</x:v>
+        <x:v>0.271400</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.045200</x:v>
+        <x:v>0.048300</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.030200</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.019600</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>2.157900</x:v>
+        <x:v>1.885400</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.829500</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.001100</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>42.811600</x:v>
+        <x:v>42.556200</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>38.716100</x:v>
+        <x:v>38.474300</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>53.224200</x:v>
+        <x:v>53.254800</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.825600</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.638600</x:v>
       </x:c>
       <x:c r="S60" s="2"/>
       <x:c r="T60" t="n" s="2">
-        <x:v>-50.546700</x:v>
+        <x:v>-46.596700</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>-23.123300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>3.849600</x:v>
+        <x:v>3.294800</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>3.721500</x:v>
+        <x:v>4.120300</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-11 05:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-11 07:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>86.654100</x:v>
+        <x:v>87.602400</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>7.889400</x:v>
+        <x:v>7.393600</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1.887600</x:v>
+        <x:v>1.690200</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.197700</x:v>
+        <x:v>0.185200</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.305500</x:v>
+        <x:v>0.262500</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.044500</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0.035500</x:v>
+        <x:v>0.029500</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.019000</x:v>
+        <x:v>0.018700</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>2.146700</x:v>
+        <x:v>1.893100</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.820200</x:v>
+        <x:v>0.880400</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.005900</x:v>
+        <x:v>0.002600</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>42.736700</x:v>
+        <x:v>42.487900</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>38.645900</x:v>
+        <x:v>38.411100</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>53.192700</x:v>
+        <x:v>53.193300</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.824900</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.638000</x:v>
       </x:c>
       <x:c r="S61" s="2"/>
       <x:c r="T61" t="n" s="2">
-        <x:v>-50.441700</x:v>
+        <x:v>-46.133300</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
-        <x:v>-23.596700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
-        <x:v>3.343300</x:v>
+        <x:v>3.149100</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>3.614100</x:v>
+        <x:v>3.943300</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-11 04:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-11 06:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>86.540000</x:v>
+        <x:v>88.291800</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>7.965600</x:v>
+        <x:v>6.891200</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1.903300</x:v>
+        <x:v>1.552400</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.199300</x:v>
+        <x:v>0.179300</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.308200</x:v>
+        <x:v>0.254300</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.044800</x:v>
+        <x:v>0.047800</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.031300</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.020300</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>2.163700</x:v>
+        <x:v>1.887700</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.819700</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.006100</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>42.768400</x:v>
+        <x:v>42.266100</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>38.675800</x:v>
+        <x:v>38.203500</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>53.199700</x:v>
+        <x:v>53.085500</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.819500</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.633900</x:v>
       </x:c>
       <x:c r="S62" s="2"/>
       <x:c r="T62" t="n" s="2">
-        <x:v>-50.348300</x:v>
+        <x:v>-45.498300</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>-23.213300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>3.098600</x:v>
+        <x:v>3.249300</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>3.741100</x:v>
+        <x:v>4.086200</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-11 03:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-11 05:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>86.383200</x:v>
+        <x:v>88.819800</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>8.066100</x:v>
+        <x:v>6.487600</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1.932200</x:v>
+        <x:v>1.480500</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.201500</x:v>
+        <x:v>0.171900</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.310600</x:v>
+        <x:v>0.247300</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.045300</x:v>
+        <x:v>0.047000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.035900</x:v>
+        <x:v>0.032100</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.021000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>2.182600</x:v>
+        <x:v>1.852100</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.823000</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.002700</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>42.812000</x:v>
+        <x:v>42.104700</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>38.716700</x:v>
+        <x:v>38.052300</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>53.211000</x:v>
+        <x:v>53.017900</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.815400</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>0.647300</x:v>
+        <x:v>0.630700</x:v>
       </x:c>
       <x:c r="S63" s="2"/>
       <x:c r="T63" t="n" s="2">
-        <x:v>-50.183300</x:v>
+        <x:v>-45.116700</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
-        <x:v>-22.821700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
-        <x:v>3.131500</x:v>
+        <x:v>3.202000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>3.822300</x:v>
+        <x:v>3.983800</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-11 02:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-11 04:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>86.363500</x:v>
+        <x:v>88.641500</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>8.079400</x:v>
+        <x:v>6.566600</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1.930100</x:v>
+        <x:v>1.502300</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.201100</x:v>
+        <x:v>0.171400</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.248400</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>0.045200</x:v>
+        <x:v>0.046400</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.036600</x:v>
+        <x:v>0.032400</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.021700</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>2.196600</x:v>
+        <x:v>1.927400</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.818300</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>42.810400</x:v>
+        <x:v>42.112400</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>38.715400</x:v>
+        <x:v>38.060400</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>53.202900</x:v>
+        <x:v>52.970600</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.817200</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>0.647500</x:v>
+        <x:v>0.632100</x:v>
       </x:c>
       <x:c r="S64" s="2"/>
       <x:c r="T64" t="n" s="2">
-        <x:v>-50.081700</x:v>
+        <x:v>-44.618300</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>-22.883300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>3.120200</x:v>
+        <x:v>3.276200</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>3.783900</x:v>
+        <x:v>4.097300</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-11 03:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>86.382600</x:v>
+        <x:v>88.524500</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>8.056200</x:v>
+        <x:v>6.649900</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>1.923100</x:v>
+        <x:v>1.531600</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.200300</x:v>
+        <x:v>0.177900</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.308800</x:v>
+        <x:v>0.256000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.048600</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.036800</x:v>
+        <x:v>0.033200</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.022400</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>2.212000</x:v>
+        <x:v>1.920300</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.815600</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.002700</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>42.792700</x:v>
+        <x:v>42.177600</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>38.699000</x:v>
+        <x:v>38.121100</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>53.183500</x:v>
+        <x:v>53.015900</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.818300</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.632900</x:v>
       </x:c>
       <x:c r="S65" s="2"/>
       <x:c r="T65" t="n" s="2">
-        <x:v>-49.941700</x:v>
+        <x:v>-44.375000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>-22.958300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>3.089500</x:v>
+        <x:v>3.304100</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>3.820800</x:v>
+        <x:v>4.163200</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-11 02:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>86.366300</x:v>
+        <x:v>88.596900</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>8.062000</x:v>
+        <x:v>6.589500</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1.928500</x:v>
+        <x:v>1.511900</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.201200</x:v>
+        <x:v>0.175900</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.310300</x:v>
+        <x:v>0.254300</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.045300</x:v>
+        <x:v>0.049000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.036900</x:v>
+        <x:v>0.034000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.023500</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>2.212700</x:v>
+        <x:v>1.925400</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.817600</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.000300</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>42.798900</x:v>
+        <x:v>42.143500</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>38.704800</x:v>
+        <x:v>38.089400</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>53.185800</x:v>
+        <x:v>52.990900</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.817800</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>0.647600</x:v>
+        <x:v>0.632500</x:v>
       </x:c>
       <x:c r="S66" s="2"/>
       <x:c r="T66" t="n" s="2">
-        <x:v>-49.901700</x:v>
+        <x:v>-44.318300</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>-22.953300</x:v>
+        <x:v>-24.988300</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>2.983300</x:v>
+        <x:v>3.245500</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>3.685800</x:v>
+        <x:v>4.138800</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>86.384500</x:v>
+        <x:v>87.506700</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>8.054500</x:v>
+        <x:v>7.311100</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1.917700</x:v>
+        <x:v>1.693000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.200200</x:v>
+        <x:v>0.190600</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.275400</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.048300</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.037100</x:v>
+        <x:v>0.033500</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.022500</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.211700</x:v>
+        <x:v>2.081300</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.820900</x:v>
+        <x:v>0.837300</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>42.787100</x:v>
+        <x:v>42.437400</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>38.693900</x:v>
+        <x:v>38.365800</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>53.178200</x:v>
+        <x:v>53.057600</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.827200</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.639800</x:v>
       </x:c>
       <x:c r="S67" s="2"/>
       <x:c r="T67" t="n" s="2">
-        <x:v>-49.918300</x:v>
+        <x:v>-44.406700</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
-        <x:v>-23.061700</x:v>
+        <x:v>-24.403300</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
-        <x:v>2.984000</x:v>
+        <x:v>3.471800</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>3.622700</x:v>
+        <x:v>4.440900</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>86.408000</x:v>
+        <x:v>86.767900</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>8.036700</x:v>
+        <x:v>7.828800</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1.916100</x:v>
+        <x:v>1.797000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.198700</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.308600</x:v>
+        <x:v>0.286600</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>0.044900</x:v>
+        <x:v>0.048800</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.033200</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.022200</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>2.207100</x:v>
+        <x:v>2.174500</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.822000</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.003100</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>42.781900</x:v>
+        <x:v>42.635400</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>38.688900</x:v>
+        <x:v>38.552000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>53.177800</x:v>
+        <x:v>53.106300</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.833300</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>0.647200</x:v>
+        <x:v>0.644500</x:v>
       </x:c>
       <x:c r="S68" s="2"/>
       <x:c r="T68" t="n" s="2">
-        <x:v>-50.001700</x:v>
+        <x:v>-44.465000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>-23.091700</x:v>
+        <x:v>-23.738300</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>2.959300</x:v>
+        <x:v>3.521300</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>3.617300</x:v>
+        <x:v>4.457800</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>86.426000</x:v>
+        <x:v>86.744900</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>8.023400</x:v>
+        <x:v>7.795600</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1.916400</x:v>
+        <x:v>1.870600</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.207100</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.308800</x:v>
+        <x:v>0.302900</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.050100</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.036300</x:v>
+        <x:v>0.035000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.022400</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>2.196700</x:v>
+        <x:v>2.112500</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.827800</x:v>
+        <x:v>0.859000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.003600</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>42.779300</x:v>
+        <x:v>42.713600</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>38.686500</x:v>
+        <x:v>38.624400</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>53.180600</x:v>
+        <x:v>53.185100</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.833900</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>0.647100</x:v>
+        <x:v>0.645000</x:v>
       </x:c>
       <x:c r="S69" s="2"/>
       <x:c r="T69" t="n" s="2">
-        <x:v>-50.181700</x:v>
+        <x:v>-44.791700</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>-22.995000</x:v>
+        <x:v>-23.080000</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>2.937800</x:v>
+        <x:v>3.563800</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>3.559200</x:v>
+        <x:v>4.509800</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>86.402800</x:v>
+        <x:v>86.522600</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>8.044900</x:v>
+        <x:v>7.951000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1.917700</x:v>
+        <x:v>1.904000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.200200</x:v>
+        <x:v>0.204900</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.308500</x:v>
+        <x:v>0.305100</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.048300</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.036400</x:v>
+        <x:v>0.037200</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.022900</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>2.196100</x:v>
+        <x:v>2.133800</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.828800</x:v>
+        <x:v>0.870000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>42.786200</x:v>
+        <x:v>42.768300</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>38.692900</x:v>
+        <x:v>38.675900</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>53.184600</x:v>
+        <x:v>53.197800</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>0.836800</x:v>
+        <x:v>0.835700</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>0.647200</x:v>
+        <x:v>0.646400</x:v>
       </x:c>
       <x:c r="S70" s="2"/>
       <x:c r="T70" t="n" s="2">
-        <x:v>-50.375000</x:v>
+        <x:v>-45.095000</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>-22.991700</x:v>
+        <x:v>-22.553300</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>3.517700</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>3.698000</x:v>
+        <x:v>4.457500</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>86.422100</x:v>
+        <x:v>86.608300</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>8.021400</x:v>
+        <x:v>7.960400</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1.921300</x:v>
+        <x:v>1.870800</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.199700</x:v>
+        <x:v>0.197800</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.307300</x:v>
+        <x:v>0.298200</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.044900</x:v>
+        <x:v>0.046000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.035800</x:v>
+        <x:v>0.036800</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.021800</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>2.198500</x:v>
+        <x:v>2.084800</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.829300</x:v>
+        <x:v>0.875100</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>42.778100</x:v>
+        <x:v>42.752100</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>38.685400</x:v>
+        <x:v>38.660300</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>53.178000</x:v>
+        <x:v>53.219000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.834300</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>0.647100</x:v>
+        <x:v>0.645300</x:v>
       </x:c>
       <x:c r="S71" s="2"/>
       <x:c r="T71" t="n" s="2">
-        <x:v>-50.533300</x:v>
+        <x:v>-45.373300</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
-        <x:v>-22.963300</x:v>
+        <x:v>-23.278300</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
-        <x:v>3.014300</x:v>
+        <x:v>3.579100</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>3.727000</x:v>
+        <x:v>4.596300</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>86.447400</x:v>
+        <x:v>86.597600</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>8.060000</x:v>
+        <x:v>7.946500</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>1.861200</x:v>
+        <x:v>1.879400</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>0.196600</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.289300</x:v>
+        <x:v>0.300400</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0.042100</x:v>
+        <x:v>0.044600</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.034800</x:v>
+        <x:v>0.037300</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.021300</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>2.208300</x:v>
+        <x:v>2.097300</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.847500</x:v>
+        <x:v>0.879000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>42.712800</x:v>
+        <x:v>42.745400</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>38.624800</x:v>
+        <x:v>38.654200</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>53.126500</x:v>
+        <x:v>53.205000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>0.835700</x:v>
+        <x:v>0.834600</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>0.646400</x:v>
+        <x:v>0.645500</x:v>
       </x:c>
       <x:c r="S72" s="2"/>
       <x:c r="T72" t="n" s="2">
-        <x:v>-50.825000</x:v>
+        <x:v>-45.738300</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>-23.640000</x:v>
+        <x:v>-23.453300</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>3.001900</x:v>
+        <x:v>4.021800</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>3.676300</x:v>
+        <x:v>6.591000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>86.459000</x:v>
+        <x:v>86.440700</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>8.062500</x:v>
+        <x:v>8.027700</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1.853700</x:v>
+        <x:v>1.920600</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.188900</x:v>
+        <x:v>0.202100</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.287600</x:v>
+        <x:v>0.309600</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.042000</x:v>
+        <x:v>0.045800</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.038700</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.021700</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>2.203800</x:v>
+        <x:v>2.109300</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.848600</x:v>
+        <x:v>0.883800</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>42.707600</x:v>
+        <x:v>42.804900</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>38.619900</x:v>
+        <x:v>38.710000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>53.126000</x:v>
+        <x:v>53.229000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.646700</x:v>
       </x:c>
       <x:c r="S73" s="2"/>
       <x:c r="T73" t="n" s="2">
-        <x:v>-50.810000</x:v>
+        <x:v>-45.953300</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>-23.655000</x:v>
+        <x:v>-22.958300</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>2.980900</x:v>
+        <x:v>4.630000</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>3.673800</x:v>
+        <x:v>6.645600</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>86.473100</x:v>
+        <x:v>86.440100</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>8.075200</x:v>
+        <x:v>8.008200</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1.834500</x:v>
+        <x:v>1.931400</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.185700</x:v>
+        <x:v>0.203300</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.282200</x:v>
+        <x:v>0.311300</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.041300</x:v>
+        <x:v>0.046000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.033500</x:v>
+        <x:v>0.038900</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.021600</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>2.210400</x:v>
+        <x:v>2.113600</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.844700</x:v>
+        <x:v>0.885800</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>42.688900</x:v>
+        <x:v>42.805900</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>38.602400</x:v>
+        <x:v>38.710900</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>53.112600</x:v>
+        <x:v>53.225700</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>0.835200</x:v>
+        <x:v>0.836300</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.646800</x:v>
       </x:c>
       <x:c r="S74" s="2"/>
       <x:c r="T74" t="n" s="2">
-        <x:v>-50.830000</x:v>
+        <x:v>-46.258300</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-23.948300</x:v>
+        <x:v>-22.878300</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>2.857800</x:v>
+        <x:v>5.346800</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>3.581000</x:v>
+        <x:v>6.695600</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 06:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>86.508200</x:v>
+        <x:v>86.428500</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>8.063400</x:v>
+        <x:v>8.019100</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1.828800</x:v>
+        <x:v>1.928600</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.184400</x:v>
+        <x:v>0.202400</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.279000</x:v>
+        <x:v>0.308600</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.040800</x:v>
+        <x:v>0.045300</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.032400</x:v>
+        <x:v>0.038100</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.020900</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>2.199900</x:v>
+        <x:v>2.122700</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.844000</x:v>
+        <x:v>0.885700</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>42.680000</x:v>
+        <x:v>42.797800</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>38.594000</x:v>
+        <x:v>38.703600</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>53.114800</x:v>
+        <x:v>53.215100</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.836300</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.646800</x:v>
       </x:c>
       <x:c r="S75" s="2"/>
       <x:c r="T75" t="n" s="2">
-        <x:v>-50.813300</x:v>
+        <x:v>-46.608300</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
-        <x:v>-24.116700</x:v>
+        <x:v>-23.195000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
-        <x:v>2.916800</x:v>
+        <x:v>5.353300</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>3.621400</x:v>
+        <x:v>6.732300</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 05:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>86.494000</x:v>
+        <x:v>86.476600</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>8.074500</x:v>
+        <x:v>7.941400</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1.825900</x:v>
+        <x:v>1.923100</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.184100</x:v>
+        <x:v>0.202800</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.278900</x:v>
+        <x:v>0.306900</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.040900</x:v>
+        <x:v>0.045100</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.032500</x:v>
+        <x:v>0.037500</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.020800</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>2.203700</x:v>
+        <x:v>2.157700</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.846300</x:v>
+        <x:v>0.888000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>42.679300</x:v>
+        <x:v>42.754000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>38.593500</x:v>
+        <x:v>38.663100</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>53.110900</x:v>
+        <x:v>53.165600</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.646700</x:v>
       </x:c>
       <x:c r="S76" s="2"/>
       <x:c r="T76" t="n" s="2">
-        <x:v>-50.800000</x:v>
+        <x:v>-47.040000</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-24.076700</x:v>
+        <x:v>-23.345000</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>2.972900</x:v>
+        <x:v>5.274900</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>3.668500</x:v>
+        <x:v>6.662800</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 04:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 06:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>86.484500</x:v>
+        <x:v>86.532700</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>8.089000</x:v>
+        <x:v>7.934800</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1.823500</x:v>
+        <x:v>1.885700</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.183700</x:v>
+        <x:v>0.198600</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.278400</x:v>
+        <x:v>0.299800</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.040600</x:v>
+        <x:v>0.044100</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.032700</x:v>
+        <x:v>0.036200</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.020500</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>2.202400</x:v>
+        <x:v>2.162900</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.846300</x:v>
+        <x:v>0.884600</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>42.681500</x:v>
+        <x:v>42.716000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>38.595500</x:v>
+        <x:v>38.627600</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>53.113100</x:v>
+        <x:v>53.141900</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>0.834900</x:v>
+        <x:v>0.835400</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.646100</x:v>
       </x:c>
       <x:c r="S77" s="2"/>
       <x:c r="T77" t="n" s="2">
-        <x:v>-50.758300</x:v>
+        <x:v>-47.480000</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
-        <x:v>-24.180000</x:v>
+        <x:v>-23.788300</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
-        <x:v>2.988400</x:v>
+        <x:v>4.667000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>3.668900</x:v>
+        <x:v>4.713700</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 03:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 05:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>86.472900</x:v>
+        <x:v>86.578300</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>8.103100</x:v>
+        <x:v>7.924900</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>1.826200</x:v>
+        <x:v>1.864900</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.183600</x:v>
+        <x:v>0.195000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.278100</x:v>
+        <x:v>0.293800</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.040500</x:v>
+        <x:v>0.042800</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.032300</x:v>
+        <x:v>0.035500</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>2.198200</x:v>
+        <x:v>2.155900</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.846100</x:v>
+        <x:v>0.888700</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>0.003500</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>42.688300</x:v>
+        <x:v>42.689800</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>38.601800</x:v>
+        <x:v>38.603200</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>53.119800</x:v>
+        <x:v>53.129800</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.834700</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.645600</x:v>
       </x:c>
       <x:c r="S78" s="2"/>
       <x:c r="T78" t="n" s="2">
-        <x:v>-50.676700</x:v>
+        <x:v>-47.940000</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-24.128300</x:v>
+        <x:v>-24.213300</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>3.049300</x:v>
+        <x:v>4.663100</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>3.759800</x:v>
+        <x:v>4.478200</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 02:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 04:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>86.504300</x:v>
+        <x:v>86.619100</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>8.076700</x:v>
+        <x:v>7.925800</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1.821100</x:v>
+        <x:v>1.835700</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.183500</x:v>
+        <x:v>0.191200</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.279000</x:v>
+        <x:v>0.288300</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.040800</x:v>
+        <x:v>0.042100</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.032600</x:v>
+        <x:v>0.035700</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>2.198000</x:v>
+        <x:v>2.150900</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.844800</x:v>
+        <x:v>0.891200</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>42.679200</x:v>
+        <x:v>42.664400</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>38.593300</x:v>
+        <x:v>38.579400</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>53.115300</x:v>
+        <x:v>53.117500</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.834200</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>0.645600</x:v>
+        <x:v>0.645200</x:v>
       </x:c>
       <x:c r="S79" s="2"/>
       <x:c r="T79" t="n" s="2">
-        <x:v>-50.535000</x:v>
+        <x:v>-48.423300</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>-24.201700</x:v>
+        <x:v>-24.366700</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>3.036400</x:v>
+        <x:v>4.674300</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>3.757000</x:v>
+        <x:v>4.503700</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 01:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 03:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>86.492600</x:v>
+        <x:v>86.597800</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>8.063100</x:v>
+        <x:v>7.949900</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1.840000</x:v>
+        <x:v>1.849200</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.186900</x:v>
+        <x:v>0.194700</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.284300</x:v>
+        <x:v>0.294700</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.043500</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.033100</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.020500</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>2.200300</x:v>
+        <x:v>2.127100</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.838800</x:v>
+        <x:v>0.886400</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>42.697500</x:v>
+        <x:v>42.702800</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>38.610300</x:v>
+        <x:v>38.614900</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>53.126800</x:v>
+        <x:v>53.157500</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>0.835100</x:v>
+        <x:v>0.834300</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>0.645900</x:v>
+        <x:v>0.645300</x:v>
       </x:c>
       <x:c r="S80" s="2"/>
       <x:c r="T80" t="n" s="2">
-        <x:v>-50.366700</x:v>
+        <x:v>-48.730000</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-23.985000</x:v>
+        <x:v>-23.995000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>2.970600</x:v>
+        <x:v>4.822600</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>3.686400</x:v>
+        <x:v>4.625800</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 02:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>86.507900</x:v>
+        <x:v>86.762100</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>8.060900</x:v>
+        <x:v>7.840000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1.829600</x:v>
+        <x:v>1.836700</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.184700</x:v>
+        <x:v>0.195900</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.280600</x:v>
+        <x:v>0.296300</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.041100</x:v>
+        <x:v>0.044600</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.032000</x:v>
+        <x:v>0.036900</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.020700</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>2.201900</x:v>
+        <x:v>2.090600</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.876200</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>42.681700</x:v>
+        <x:v>42.685800</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>38.595700</x:v>
+        <x:v>38.598400</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>53.115300</x:v>
+        <x:v>53.176400</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.833100</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.644400</x:v>
       </x:c>
       <x:c r="S81" s="2"/>
       <x:c r="T81" t="n" s="2">
-        <x:v>-50.340000</x:v>
+        <x:v>-49.353300</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
-        <x:v>-24.053300</x:v>
+        <x:v>-24.013300</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
-        <x:v>2.971000</x:v>
+        <x:v>4.758700</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>3.670600</x:v>
+        <x:v>4.614800</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-22 23:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 01:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>86.527600</x:v>
+        <x:v>86.666600</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>8.049900</x:v>
+        <x:v>7.901200</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1.818500</x:v>
+        <x:v>1.862000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.184000</x:v>
+        <x:v>0.198700</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.279400</x:v>
+        <x:v>0.300400</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.041100</x:v>
+        <x:v>0.045000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.033700</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.020600</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>2.207200</x:v>
+        <x:v>2.090600</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.839500</x:v>
+        <x:v>0.878900</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>42.670900</x:v>
+        <x:v>42.723900</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>38.585600</x:v>
+        <x:v>38.634000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>53.106700</x:v>
+        <x:v>53.197100</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>0.834700</x:v>
+        <x:v>0.834000</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>0.645600</x:v>
+        <x:v>0.645000</x:v>
       </x:c>
       <x:c r="S82" s="2"/>
       <x:c r="T82" t="n" s="2">
-        <x:v>-50.208300</x:v>
+        <x:v>-50.113300</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-24.091700</x:v>
+        <x:v>-23.781700</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>2.970300</x:v>
+        <x:v>4.681500</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>3.685700</x:v>
+        <x:v>4.541500</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-22 22:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>86.509200</x:v>
+        <x:v>86.716300</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>8.052800</x:v>
+        <x:v>7.861200</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1.833400</x:v>
+        <x:v>1.858600</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.187000</x:v>
+        <x:v>0.200500</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.283400</x:v>
+        <x:v>0.304400</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.041500</x:v>
+        <x:v>0.046400</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.032900</x:v>
+        <x:v>0.037100</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.021100</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>2.202900</x:v>
+        <x:v>2.079600</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.837600</x:v>
+        <x:v>0.875200</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>42.689000</x:v>
+        <x:v>42.724100</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>38.602400</x:v>
+        <x:v>38.634000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>53.120700</x:v>
+        <x:v>53.206100</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.833700</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>0.645800</x:v>
+        <x:v>0.644800</x:v>
       </x:c>
       <x:c r="S83" s="2"/>
       <x:c r="T83" t="n" s="2">
-        <x:v>-49.956700</x:v>
+        <x:v>-50.941700</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
-        <x:v>-24.093300</x:v>
+        <x:v>-23.568300</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
-        <x:v>3.071800</x:v>
+        <x:v>4.597900</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>3.807300</x:v>
+        <x:v>4.411600</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-10 06:00:00</x:v>
+        <x:v>2026-06-22 21:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-22 23:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>86.439800</x:v>
+        <x:v>86.778600</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>8.106400</x:v>
+        <x:v>7.826200</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1.853500</x:v>
+        <x:v>1.870400</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.189200</x:v>
+        <x:v>0.206600</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.286000</x:v>
+        <x:v>0.315200</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.041900</x:v>
+        <x:v>0.049100</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.032900</x:v>
+        <x:v>0.036900</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.021700</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>2.189900</x:v>
+        <x:v>2.036700</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.858100</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>42.725400</x:v>
+        <x:v>42.764300</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>38.636300</x:v>
+        <x:v>38.670700</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>53.148700</x:v>
+        <x:v>53.265100</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.833400</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.644600</x:v>
       </x:c>
       <x:c r="S84" s="2"/>
       <x:c r="T84" t="n" s="2">
-        <x:v>-49.845000</x:v>
+        <x:v>-51.986700</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-23.891700</x:v>
+        <x:v>-23.006700</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>3.140400</x:v>
+        <x:v>4.616200</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>3.866900</x:v>
+        <x:v>4.447700</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-10 05:00:00</x:v>
+        <x:v>2026-06-22 20:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-22 22:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>86.412800</x:v>
+        <x:v>86.802900</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>8.112200</x:v>
+        <x:v>7.799900</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1.862300</x:v>
+        <x:v>1.871900</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.190500</x:v>
+        <x:v>0.206800</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.288700</x:v>
+        <x:v>0.315400</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.042300</x:v>
+        <x:v>0.049300</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.032900</x:v>
+        <x:v>0.037000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.021800</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>2.195700</x:v>
+        <x:v>2.036300</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.843100</x:v>
+        <x:v>0.859000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>42.733700</x:v>
+        <x:v>42.757100</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>38.644100</x:v>
+        <x:v>38.664100</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>53.148800</x:v>
+        <x:v>53.260900</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>0.835800</x:v>
+        <x:v>0.833200</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.644500</x:v>
       </x:c>
       <x:c r="S85" s="2"/>
       <x:c r="T85" t="n" s="2">
-        <x:v>-49.678300</x:v>
+        <x:v>-52.650000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
-        <x:v>-23.706700</x:v>
+        <x:v>-23.098300</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
-        <x:v>3.198300</x:v>
+        <x:v>4.477700</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>3.940000</x:v>
+        <x:v>4.292300</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-10 04:00:00</x:v>
+        <x:v>2026-06-22 19:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-10 06:00:00</x:v>
+        <x:v>2026-06-22 21:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>86.413100</x:v>
+        <x:v>86.819600</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>8.077000</x:v>
+        <x:v>7.800400</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1.879000</x:v>
+        <x:v>1.871900</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.192000</x:v>
+        <x:v>0.208100</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.291900</x:v>
+        <x:v>0.317000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.042300</x:v>
+        <x:v>0.050100</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.037400</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.022100</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>2.210600</x:v>
+        <x:v>2.019700</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.840400</x:v>
+        <x:v>0.853600</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>0.002300</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>42.734300</x:v>
+        <x:v>42.770800</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>38.644800</x:v>
+        <x:v>38.676600</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>53.140300</x:v>
+        <x:v>53.282100</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>0.836100</x:v>
+        <x:v>0.833100</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>0.646700</x:v>
+        <x:v>0.644400</x:v>
       </x:c>
       <x:c r="S86" s="2"/>
       <x:c r="T86" t="n" s="2">
-        <x:v>-49.581700</x:v>
+        <x:v>-53.131700</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>-23.510000</x:v>
+        <x:v>-22.971700</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>3.174300</x:v>
+        <x:v>4.480400</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>3.890400</x:v>
+        <x:v>4.249800</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-10 03:00:00</x:v>
+        <x:v>2026-06-22 18:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-10 05:00:00</x:v>
+        <x:v>2026-06-22 20:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>86.403500</x:v>
+        <x:v>86.790400</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>8.083400</x:v>
+        <x:v>7.812700</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1.880200</x:v>
+        <x:v>1.873500</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.192700</x:v>
+        <x:v>0.207700</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.293300</x:v>
+        <x:v>0.317000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.042700</x:v>
+        <x:v>0.049700</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.033900</x:v>
+        <x:v>0.037400</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.021900</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>2.208800</x:v>
+        <x:v>2.030300</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.859200</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>42.739300</x:v>
+        <x:v>42.768000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>38.649500</x:v>
+        <x:v>38.674100</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>53.143800</x:v>
+        <x:v>53.270900</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.833300</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.644500</x:v>
       </x:c>
       <x:c r="S87" s="2"/>
       <x:c r="T87" t="n" s="2">
-        <x:v>-49.501700</x:v>
+        <x:v>-53.318300</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>-23.495000</x:v>
+        <x:v>-22.985000</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>3.113500</x:v>
+        <x:v>4.521100</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>3.876500</x:v>
+        <x:v>4.274900</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-10 02:00:00</x:v>
+        <x:v>2026-06-22 17:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-10 04:00:00</x:v>
+        <x:v>2026-06-22 19:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>86.354000</x:v>
+        <x:v>87.004600</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>8.131400</x:v>
+        <x:v>7.697800</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1.881500</x:v>
+        <x:v>1.815300</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.192300</x:v>
+        <x:v>0.199800</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.293900</x:v>
+        <x:v>0.303800</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.042600</x:v>
+        <x:v>0.047300</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.019800</x:v>
+        <x:v>0.021000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>2.207400</x:v>
+        <x:v>2.015400</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.842700</x:v>
+        <x:v>0.858700</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.003800</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>42.755500</x:v>
+        <x:v>42.680000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>38.664600</x:v>
+        <x:v>38.591800</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>53.153700</x:v>
+        <x:v>53.230800</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.831200</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.642900</x:v>
       </x:c>
       <x:c r="S88" s="2"/>
       <x:c r="T88" t="n" s="2">
-        <x:v>-49.335000</x:v>
+        <x:v>-53.551700</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>-23.328300</x:v>
+        <x:v>-23.836700</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>3.175000</x:v>
+        <x:v>4.436700</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>3.902200</x:v>
+        <x:v>4.215000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-10 01:00:00</x:v>
+        <x:v>2026-06-22 16:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-10 03:00:00</x:v>
+        <x:v>2026-06-22 18:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>86.365400</x:v>
+        <x:v>86.918400</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>8.118400</x:v>
+        <x:v>7.753500</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1.887000</x:v>
+        <x:v>1.832100</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.192200</x:v>
+        <x:v>0.202400</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.292800</x:v>
+        <x:v>0.307700</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0.042300</x:v>
+        <x:v>0.048100</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.036000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.021200</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>2.203900</x:v>
+        <x:v>2.021800</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.843800</x:v>
+        <x:v>0.858700</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.003600</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>42.754700</x:v>
+        <x:v>42.710900</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>38.663800</x:v>
+        <x:v>38.620700</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>53.155100</x:v>
+        <x:v>53.244200</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.832000</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.643500</x:v>
       </x:c>
       <x:c r="S89" s="2"/>
       <x:c r="T89" t="n" s="2">
-        <x:v>-49.301700</x:v>
+        <x:v>-53.881700</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
-        <x:v>-23.383300</x:v>
+        <x:v>-23.643300</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
-        <x:v>3.142600</x:v>
+        <x:v>4.467900</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>3.852000</x:v>
+        <x:v>4.239200</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-22 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-10 02:00:00</x:v>
+        <x:v>2026-06-22 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>86.386100</x:v>
+        <x:v>86.847300</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>8.110500</x:v>
+        <x:v>7.805400</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>1.883000</x:v>
+        <x:v>1.839300</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.190600</x:v>
+        <x:v>0.203500</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.289700</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.042000</x:v>
+        <x:v>0.048700</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.033700</x:v>
+        <x:v>0.036900</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.021500</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>2.201900</x:v>
+        <x:v>2.029000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.842700</x:v>
+        <x:v>0.858700</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>0.003600</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>42.745400</x:v>
+        <x:v>42.733400</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>38.655100</x:v>
+        <x:v>38.641800</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>53.151500</x:v>
+        <x:v>53.252300</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.832600</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="S90" s="2"/>
       <x:c r="T90" t="n" s="2">
-        <x:v>-49.146700</x:v>
+        <x:v>-54.631700</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>-23.610000</x:v>
+        <x:v>-23.436700</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>3.133300</x:v>
+        <x:v>4.523700</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>3.824100</x:v>
+        <x:v>4.267000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-09 23:00:00</x:v>
+        <x:v>2026-06-22 14:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-10 01:00:00</x:v>
+        <x:v>2026-06-22 16:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>86.359300</x:v>
+        <x:v>86.489200</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>8.128900</x:v>
+        <x:v>8.060300</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1.880400</x:v>
+        <x:v>1.810700</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.190400</x:v>
+        <x:v>0.184400</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.290900</x:v>
+        <x:v>0.276900</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.042000</x:v>
+        <x:v>0.039200</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.032700</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.019600</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>2.207900</x:v>
+        <x:v>2.170600</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.846700</x:v>
+        <x:v>0.916500</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>0.003900</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>42.746700</x:v>
+        <x:v>42.648500</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>38.656400</x:v>
+        <x:v>38.565200</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>53.146600</x:v>
+        <x:v>53.084600</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>0.836400</x:v>
+        <x:v>0.834600</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>0.646900</x:v>
+        <x:v>0.645500</x:v>
       </x:c>
       <x:c r="S91" s="2"/>
       <x:c r="T91" t="n" s="2">
-        <x:v>-49.200000</x:v>
+        <x:v>-55.875000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>-23.560000</x:v>
+        <x:v>-24.526700</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
-        <x:v>3.156700</x:v>
+        <x:v>4.682000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>3.856700</x:v>
+        <x:v>4.392500</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-09 22:00:00</x:v>
+        <x:v>2026-06-22 13:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-22 15:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>86.355400</x:v>
+        <x:v>86.382800</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>8.128500</x:v>
+        <x:v>8.165200</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1.884600</x:v>
+        <x:v>1.778400</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.190300</x:v>
+        <x:v>0.175300</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.289000</x:v>
+        <x:v>0.261900</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.035500</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.034500</x:v>
+        <x:v>0.030600</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.019700</x:v>
+        <x:v>0.018800</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2.208600</x:v>
+        <x:v>2.211300</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.847700</x:v>
+        <x:v>0.940300</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>0.004000</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>42.747200</x:v>
+        <x:v>42.605100</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>38.656900</x:v>
+        <x:v>38.525600</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>53.145900</x:v>
+        <x:v>53.022300</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.834800</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>0.646900</x:v>
+        <x:v>0.645700</x:v>
       </x:c>
       <x:c r="S92" s="2"/>
       <x:c r="T92" t="n" s="2">
-        <x:v>-48.990000</x:v>
+        <x:v>-55.923300</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>-23.635000</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>3.208400</x:v>
+        <x:v>4.818700</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>3.941000</x:v>
+        <x:v>4.524700</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-09 21:00:00</x:v>
+        <x:v>2026-06-22 12:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-09 23:00:00</x:v>
+        <x:v>2026-06-22 14:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>86.350200</x:v>
+        <x:v>86.257600</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>8.124400</x:v>
+        <x:v>8.317400</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1.898200</x:v>
+        <x:v>1.763000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.192200</x:v>
+        <x:v>0.173200</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.292300</x:v>
+        <x:v>0.257200</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.042300</x:v>
+        <x:v>0.034700</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.033400</x:v>
+        <x:v>0.030500</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.018400</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2.202900</x:v>
+        <x:v>2.206300</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.844700</x:v>
+        <x:v>0.941700</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>0.004000</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>42.761200</x:v>
+        <x:v>42.635800</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>38.669900</x:v>
+        <x:v>38.554200</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>53.159200</x:v>
+        <x:v>53.043100</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.835300</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.646100</x:v>
       </x:c>
       <x:c r="S93" s="2"/>
       <x:c r="T93" t="n" s="2">
-        <x:v>-48.845000</x:v>
+        <x:v>-55.808300</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>-23.516700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>3.230900</x:v>
+        <x:v>5.012500</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>3.885100</x:v>
+        <x:v>4.736600</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-09 20:00:00</x:v>
+        <x:v>2026-06-22 11:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-09 22:00:00</x:v>
+        <x:v>2026-06-22 13:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>86.349700</x:v>
+        <x:v>86.294600</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>8.129700</x:v>
+        <x:v>8.286100</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1.897600</x:v>
+        <x:v>1.759800</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.191600</x:v>
+        <x:v>0.173000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.291100</x:v>
+        <x:v>0.257000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.042000</x:v>
+        <x:v>0.034800</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.033500</x:v>
+        <x:v>0.031000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.019500</x:v>
+        <x:v>0.018600</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>2.196000</x:v>
+        <x:v>2.200300</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.849300</x:v>
+        <x:v>0.944900</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>0.004000</x:v>
+        <x:v>0.000300</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>42.761400</x:v>
+        <x:v>42.626000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>38.670000</x:v>
+        <x:v>38.545000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>53.161800</x:v>
+        <x:v>53.040000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>0.836500</x:v>
+        <x:v>0.835100</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.645900</x:v>
       </x:c>
       <x:c r="S94" s="2"/>
       <x:c r="T94" t="n" s="2">
-        <x:v>-48.788300</x:v>
+        <x:v>-55.678300</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-23.545000</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>3.219600</x:v>
+        <x:v>5.021800</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>3.929200</x:v>
+        <x:v>4.754500</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-09 19:00:00</x:v>
+        <x:v>2026-06-22 10:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-09 21:00:00</x:v>
+        <x:v>2026-06-22 12:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>86.345100</x:v>
+        <x:v>86.306300</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>8.135400</x:v>
+        <x:v>8.268700</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1.901900</x:v>
+        <x:v>1.773400</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.192200</x:v>
+        <x:v>0.173900</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.292300</x:v>
+        <x:v>0.258500</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.042100</x:v>
+        <x:v>0.034900</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.031500</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.019400</x:v>
+        <x:v>0.018600</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2.186500</x:v>
+        <x:v>2.193500</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.850900</x:v>
+        <x:v>0.940700</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>0.003900</x:v>
+        <x:v>0.001800</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>42.771000</x:v>
+        <x:v>42.636300</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>38.678900</x:v>
+        <x:v>38.554500</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>53.172900</x:v>
+        <x:v>53.052300</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.835000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.645900</x:v>
       </x:c>
       <x:c r="S95" s="2"/>
       <x:c r="T95" t="n" s="2">
-        <x:v>-48.696700</x:v>
+        <x:v>-55.508300</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
-        <x:v>-23.615000</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
-        <x:v>3.211100</x:v>
+        <x:v>4.791000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>3.900500</x:v>
+        <x:v>5.112100</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-09 18:00:00</x:v>
+        <x:v>2026-06-22 09:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-09 20:00:00</x:v>
+        <x:v>2026-06-22 11:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>86.340100</x:v>
+        <x:v>86.464600</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>8.154300</x:v>
+        <x:v>8.164400</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>1.894400</x:v>
+        <x:v>1.739500</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.191000</x:v>
+        <x:v>0.170500</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.290400</x:v>
+        <x:v>0.253600</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.034600</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.032500</x:v>
+        <x:v>0.030600</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.018700</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>2.184400</x:v>
+        <x:v>2.182000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.851800</x:v>
+        <x:v>0.941500</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>0.003900</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>42.767300</x:v>
+        <x:v>42.579900</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>38.675400</x:v>
+        <x:v>38.501700</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>53.171900</x:v>
+        <x:v>53.026900</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>0.836400</x:v>
+        <x:v>0.833700</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>0.646900</x:v>
+        <x:v>0.644800</x:v>
       </x:c>
       <x:c r="S96" s="2"/>
       <x:c r="T96" t="n" s="2">
-        <x:v>-48.640000</x:v>
+        <x:v>-55.370000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>-23.681700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>3.122900</x:v>
+        <x:v>4.418900</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>3.870200</x:v>
+        <x:v>5.547400</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-09 17:00:00</x:v>
+        <x:v>2026-06-22 08:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-09 19:00:00</x:v>
+        <x:v>2026-06-22 10:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>86.419300</x:v>
+        <x:v>86.378700</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>8.083700</x:v>
+        <x:v>8.213700</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1.898100</x:v>
+        <x:v>1.766700</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.190400</x:v>
+        <x:v>0.173200</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.289000</x:v>
+        <x:v>0.257500</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.041500</x:v>
+        <x:v>0.035000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.033600</x:v>
+        <x:v>0.031000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.019000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>2.171700</x:v>
+        <x:v>2.185700</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.853300</x:v>
+        <x:v>0.939600</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>42.752200</x:v>
+        <x:v>42.617400</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>38.661200</x:v>
+        <x:v>38.536700</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>53.170800</x:v>
+        <x:v>53.046900</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>0.835900</x:v>
+        <x:v>0.834500</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>0.646500</x:v>
+        <x:v>0.645500</x:v>
       </x:c>
       <x:c r="S97" s="2"/>
       <x:c r="T97" t="n" s="2">
-        <x:v>-48.471700</x:v>
+        <x:v>-55.256700</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>-23.656700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>3.052100</x:v>
+        <x:v>4.574500</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>3.723300</x:v>
+        <x:v>5.547400</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-09 16:00:00</x:v>
+        <x:v>2026-06-22 07:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-09 18:00:00</x:v>
+        <x:v>2026-06-22 09:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>86.462400</x:v>
+        <x:v>86.401800</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>8.047600</x:v>
+        <x:v>8.204600</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1.911300</x:v>
+        <x:v>1.752400</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.191000</x:v>
+        <x:v>0.171100</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.289400</x:v>
+        <x:v>0.254800</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.041200</x:v>
+        <x:v>0.034900</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.033000</x:v>
+        <x:v>0.031400</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.018900</x:v>
+        <x:v>0.019200</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>2.154900</x:v>
+        <x:v>2.189200</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.850100</x:v>
+        <x:v>0.940400</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>0.004000</x:v>
+        <x:v>0.002700</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>42.756600</x:v>
+        <x:v>42.601100</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>38.665000</x:v>
+        <x:v>38.521600</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>53.186000</x:v>
+        <x:v>53.034900</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.834200</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.645200</x:v>
       </x:c>
       <x:c r="S98" s="2"/>
       <x:c r="T98" t="n" s="2">
-        <x:v>-48.371700</x:v>
+        <x:v>-55.021700</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>-23.906700</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>2.978200</x:v>
+        <x:v>4.374400</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>3.606000</x:v>
+        <x:v>5.457100</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-09 15:00:00</x:v>
+        <x:v>2026-06-22 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-09 17:00:00</x:v>
+        <x:v>2026-06-22 08:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>86.568600</x:v>
+        <x:v>86.428500</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>8.007300</x:v>
+        <x:v>8.178800</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1.841400</x:v>
+        <x:v>1.747600</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.187200</x:v>
+        <x:v>0.171300</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.281300</x:v>
+        <x:v>0.256300</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.040700</x:v>
+        <x:v>0.035100</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.031300</x:v>
+        <x:v>0.030900</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.019100</x:v>
+        <x:v>0.019300</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>2.171900</x:v>
+        <x:v>2.190400</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.851000</x:v>
+        <x:v>0.942200</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>0.004100</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>42.682300</x:v>
+        <x:v>42.590300</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>38.595900</x:v>
+        <x:v>38.511500</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>53.131600</x:v>
+        <x:v>53.027000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>0.834400</x:v>
+        <x:v>0.834100</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>0.645400</x:v>
+        <x:v>0.645100</x:v>
       </x:c>
       <x:c r="S99" s="2"/>
       <x:c r="T99" t="n" s="2">
-        <x:v>-48.191700</x:v>
+        <x:v>-54.795000</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
-        <x:v>-24.348300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
-        <x:v>2.994200</x:v>
+        <x:v>4.200900</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>3.571500</x:v>
+        <x:v>5.483000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-09 14:00:00</x:v>
+        <x:v>2026-06-22 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-09 16:00:00</x:v>
+        <x:v>2026-06-22 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>86.258200</x:v>
+        <x:v>86.376600</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>8.323600</x:v>
+        <x:v>8.214900</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1.793600</x:v>
+        <x:v>1.760300</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.181400</x:v>
+        <x:v>0.172400</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.275300</x:v>
+        <x:v>0.256900</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.039400</x:v>
+        <x:v>0.035200</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.030900</x:v>
+        <x:v>0.031600</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.017700</x:v>
+        <x:v>0.019300</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>2.233400</x:v>
+        <x:v>2.195900</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.846500</x:v>
+        <x:v>0.936600</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>42.712200</x:v>
+        <x:v>42.611600</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>38.624600</x:v>
+        <x:v>38.531400</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>53.110300</x:v>
+        <x:v>53.038100</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.834600</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.645500</x:v>
       </x:c>
       <x:c r="S100" s="2"/>
       <x:c r="T100" t="n" s="2">
-        <x:v>-47.986700</x:v>
+        <x:v>-54.496700</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-24.928300</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>3.145800</x:v>
+        <x:v>4.081900</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>3.796800</x:v>
+        <x:v>5.728500</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-09 13:00:00</x:v>
+        <x:v>2026-06-22 04:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-09 15:00:00</x:v>
+        <x:v>2026-06-22 06:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>86.333400</x:v>
+        <x:v>86.480000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>8.267000</x:v>
+        <x:v>8.161600</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1.781500</x:v>
+        <x:v>1.731000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.179900</x:v>
+        <x:v>0.169100</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.272800</x:v>
+        <x:v>0.252700</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.039000</x:v>
+        <x:v>0.034600</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.030400</x:v>
+        <x:v>0.030600</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.017000</x:v>
+        <x:v>0.019200</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>2.236800</x:v>
+        <x:v>2.186500</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.934600</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.003200</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>42.682000</x:v>
+        <x:v>42.573600</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>38.596400</x:v>
+        <x:v>38.495700</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>53.092600</x:v>
+        <x:v>53.023300</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.833500</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.644700</x:v>
       </x:c>
       <x:c r="S101" s="2"/>
       <x:c r="T101" t="n" s="2">
-        <x:v>-47.723300</x:v>
+        <x:v>-54.221700</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>-24.985000</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>3.117600</x:v>
+        <x:v>4.017600</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>3.777700</x:v>
+        <x:v>3.812000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>