--- v1 (2026-06-26)
+++ v2 (2026-09-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R7f3e3f83aca74c018604f17fd6eda576"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e1b3d6944214274b31723348b3b443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f3e3f83aca74c018604f17fd6eda576" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e1b3d6944214274b31723348b3b443b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,6927 +239,6927 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>RelativeDensity</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>MethaneNumber</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>WaterDewPoint</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>HydrocarbonDewPoint</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>HydrogenSulphide</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>TotalSulphur</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-26 07:00:00</x:v>
+        <x:v>2026-09-21 14:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-26 09:00:00</x:v>
+        <x:v>2026-09-21 16:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>88.001200</x:v>
+        <x:v>86.419200</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>7.060300</x:v>
+        <x:v>7.380500</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1.773400</x:v>
+        <x:v>2.461900</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0.237900</x:v>
+        <x:v>0.288900</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>0.341000</x:v>
+        <x:v>0.487400</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.076000</x:v>
+        <x:v>0.076100</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.045900</x:v>
+        <x:v>0.060700</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.032500</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1.702600</x:v>
+        <x:v>2.169900</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.729100</x:v>
+        <x:v>0.627800</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>0.005000</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>42.768600</x:v>
+        <x:v>43.320000</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>38.668600</x:v>
+        <x:v>39.188000</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>53.548200</x:v>
+        <x:v>53.592100</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>0.824800</x:v>
+        <x:v>0.844800</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>0.637900</x:v>
+        <x:v>0.653400</x:v>
       </x:c>
       <x:c r="S2" s="2"/>
       <x:c r="T2" t="n" s="2">
-        <x:v>-42.648300</x:v>
+        <x:v>-37.843300</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>-19.815000</x:v>
+        <x:v>-16.403300</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>2.721800</x:v>
+        <x:v>3.303300</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>3.511400</x:v>
+        <x:v>4.052600</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-26 06:00:00</x:v>
+        <x:v>2026-09-21 13:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-26 08:00:00</x:v>
+        <x:v>2026-09-21 15:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>87.930200</x:v>
+        <x:v>86.438100</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>7.109600</x:v>
+        <x:v>7.322100</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1.781300</x:v>
+        <x:v>2.483500</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>0.235300</x:v>
+        <x:v>0.293800</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>0.338200</x:v>
+        <x:v>0.495100</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.075600</x:v>
+        <x:v>0.078300</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.046000</x:v>
+        <x:v>0.062700</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.033600</x:v>
+        <x:v>0.028300</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1.716200</x:v>
+        <x:v>2.169000</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>0.734300</x:v>
+        <x:v>0.629100</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0.004600</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>42.776800</x:v>
+        <x:v>43.332700</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>38.676500</x:v>
+        <x:v>39.199900</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>53.541400</x:v>
+        <x:v>53.599000</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>0.825300</x:v>
+        <x:v>0.845100</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>0.638300</x:v>
+        <x:v>0.653600</x:v>
       </x:c>
       <x:c r="S3" s="2"/>
       <x:c r="T3" t="n" s="2">
-        <x:v>-42.603300</x:v>
+        <x:v>-37.991700</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>-19.478300</x:v>
+        <x:v>-16.016700</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>2.742400</x:v>
+        <x:v>3.204100</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>3.542600</x:v>
+        <x:v>3.958200</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-26 05:00:00</x:v>
+        <x:v>2026-09-21 12:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-26 07:00:00</x:v>
+        <x:v>2026-09-21 14:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>87.924900</x:v>
+        <x:v>86.406600</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.119200</x:v>
+        <x:v>7.347500</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1.783500</x:v>
+        <x:v>2.514700</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>0.237900</x:v>
+        <x:v>0.296700</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.338400</x:v>
+        <x:v>0.497400</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.077000</x:v>
+        <x:v>0.078200</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.046400</x:v>
+        <x:v>0.062600</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.033800</x:v>
+        <x:v>0.028900</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1.699300</x:v>
+        <x:v>2.142800</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.739800</x:v>
+        <x:v>0.624800</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0.004500</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>42.790500</x:v>
+        <x:v>43.376600</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>38.689200</x:v>
+        <x:v>39.240500</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>53.558100</x:v>
+        <x:v>53.643500</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>0.825300</x:v>
+        <x:v>0.845400</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>0.638300</x:v>
+        <x:v>0.653800</x:v>
       </x:c>
       <x:c r="S4" s="2"/>
       <x:c r="T4" t="n" s="2">
-        <x:v>-42.423300</x:v>
+        <x:v>-38.213300</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>-19.283300</x:v>
+        <x:v>-15.740000</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>2.832200</x:v>
+        <x:v>3.284800</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>3.643500</x:v>
+        <x:v>3.999100</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-26 04:00:00</x:v>
+        <x:v>2026-09-21 11:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-26 06:00:00</x:v>
+        <x:v>2026-09-21 13:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>87.700000</x:v>
+        <x:v>86.296000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>7.244700</x:v>
+        <x:v>7.464900</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>1.828100</x:v>
+        <x:v>2.512300</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>0.244500</x:v>
+        <x:v>0.290700</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>0.348800</x:v>
+        <x:v>0.483300</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.075500</x:v>
+        <x:v>0.076200</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.046700</x:v>
+        <x:v>0.063000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.031800</x:v>
+        <x:v>0.028200</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1.735400</x:v>
+        <x:v>2.130000</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>0.744400</x:v>
+        <x:v>0.655300</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>0.003700</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>42.850000</x:v>
+        <x:v>43.382400</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>38.745200</x:v>
+        <x:v>39.246200</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>53.565500</x:v>
+        <x:v>53.642100</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.845700</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.654100</x:v>
       </x:c>
       <x:c r="S5" s="2"/>
       <x:c r="T5" t="n" s="2">
-        <x:v>-42.298300</x:v>
+        <x:v>-38.321700</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
-        <x:v>-19.283300</x:v>
+        <x:v>-16.098300</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
-        <x:v>2.798100</x:v>
+        <x:v>3.187500</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.641200</x:v>
+        <x:v>3.978500</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-26 03:00:00</x:v>
+        <x:v>2026-09-21 10:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-26 05:00:00</x:v>
+        <x:v>2026-09-21 12:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>87.791600</x:v>
+        <x:v>86.425100</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>7.187300</x:v>
+        <x:v>7.321700</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1.814300</x:v>
+        <x:v>2.486200</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0.244000</x:v>
+        <x:v>0.290700</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.342400</x:v>
+        <x:v>0.487000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>0.072400</x:v>
+        <x:v>0.075800</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.044200</x:v>
+        <x:v>0.062100</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.029600</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1.716400</x:v>
+        <x:v>2.173700</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.757300</x:v>
+        <x:v>0.651000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>42.810900</x:v>
+        <x:v>43.307400</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>38.708700</x:v>
+        <x:v>39.176600</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>53.550400</x:v>
+        <x:v>53.572100</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>0.826300</x:v>
+        <x:v>0.844900</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>0.639100</x:v>
+        <x:v>0.653500</x:v>
       </x:c>
       <x:c r="S6" s="2"/>
       <x:c r="T6" t="n" s="2">
-        <x:v>-42.411700</x:v>
+        <x:v>-38.445000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>-20.081700</x:v>
+        <x:v>-16.548300</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>2.875300</x:v>
+        <x:v>3.187200</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>3.622800</x:v>
+        <x:v>4.001000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-26 02:00:00</x:v>
+        <x:v>2026-09-21 09:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-26 04:00:00</x:v>
+        <x:v>2026-09-21 11:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>87.232700</x:v>
+        <x:v>86.456000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>7.528400</x:v>
+        <x:v>7.356800</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>1.896100</x:v>
+        <x:v>2.467300</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.222500</x:v>
+        <x:v>0.287900</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>0.334700</x:v>
+        <x:v>0.482200</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.062000</x:v>
+        <x:v>0.074700</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.042500</x:v>
+        <x:v>0.062700</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.029100</x:v>
+        <x:v>0.026100</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1.871300</x:v>
+        <x:v>2.142500</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>0.780700</x:v>
+        <x:v>0.643800</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>42.850500</x:v>
+        <x:v>43.313500</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>38.748000</x:v>
+        <x:v>39.181800</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>53.458600</x:v>
+        <x:v>53.599500</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>0.830800</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>0.642600</x:v>
+        <x:v>0.653100</x:v>
       </x:c>
       <x:c r="S7" s="2"/>
       <x:c r="T7" t="n" s="2">
-        <x:v>-43.070000</x:v>
+        <x:v>-38.738300</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>-19.955000</x:v>
+        <x:v>-16.843300</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>2.875700</x:v>
+        <x:v>3.234200</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>3.620200</x:v>
+        <x:v>4.038300</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-26 01:00:00</x:v>
+        <x:v>2026-09-21 08:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-26 03:00:00</x:v>
+        <x:v>2026-09-21 10:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>87.480100</x:v>
+        <x:v>86.440600</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>7.288500</x:v>
+        <x:v>7.389100</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>1.891300</x:v>
+        <x:v>2.474400</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.226600</x:v>
+        <x:v>0.289000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.353500</x:v>
+        <x:v>0.485600</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.076600</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.059400</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.039900</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1.870700</x:v>
+        <x:v>2.113500</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.729500</x:v>
+        <x:v>0.644300</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>0.003200</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>42.851000</x:v>
+        <x:v>43.343200</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>38.747800</x:v>
+        <x:v>39.209200</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>53.481600</x:v>
+        <x:v>53.635500</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>0.830100</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>0.642000</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
       <x:c r="S8" s="2"/>
       <x:c r="T8" t="n" s="2">
-        <x:v>-42.748300</x:v>
+        <x:v>-38.996700</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>-17.345000</x:v>
+        <x:v>-16.513300</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>2.534200</x:v>
+        <x:v>3.289900</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>3.192000</x:v>
+        <x:v>4.086400</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-09-21 07:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-26 02:00:00</x:v>
+        <x:v>2026-09-21 09:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>87.283500</x:v>
+        <x:v>86.656500</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>7.394000</x:v>
+        <x:v>7.319500</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1.933600</x:v>
+        <x:v>2.446200</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>0.230800</x:v>
+        <x:v>0.287100</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>0.357300</x:v>
+        <x:v>0.484000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0.066900</x:v>
+        <x:v>0.075200</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.047900</x:v>
+        <x:v>0.060600</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.030400</x:v>
+        <x:v>0.025800</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1.916900</x:v>
+        <x:v>2.003900</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>0.738400</x:v>
+        <x:v>0.641000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.003100</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>42.873400</x:v>
+        <x:v>43.344400</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>38.769400</x:v>
+        <x:v>39.208900</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>53.459300</x:v>
+        <x:v>53.710500</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>0.831600</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>0.643200</x:v>
+        <x:v>0.651200</x:v>
       </x:c>
       <x:c r="S9" s="2"/>
       <x:c r="T9" t="n" s="2">
-        <x:v>-43.145000</x:v>
+        <x:v>-39.210000</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
-        <x:v>-19.331700</x:v>
+        <x:v>-16.955000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
-        <x:v>2.504300</x:v>
+        <x:v>3.335500</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>3.166700</x:v>
+        <x:v>4.081900</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-25 23:00:00</x:v>
+        <x:v>2026-09-21 06:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-26 01:00:00</x:v>
+        <x:v>2026-09-21 08:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>87.334100</x:v>
+        <x:v>86.852600</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>7.345400</x:v>
+        <x:v>7.266400</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1.936000</x:v>
+        <x:v>2.408100</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.224500</x:v>
+        <x:v>0.283900</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.353500</x:v>
+        <x:v>0.478100</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.063900</x:v>
+        <x:v>0.073200</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.045700</x:v>
+        <x:v>0.059600</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.027400</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.937000</x:v>
+        <x:v>1.914800</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.732200</x:v>
+        <x:v>0.638300</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>42.834900</x:v>
+        <x:v>43.329100</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>38.733600</x:v>
+        <x:v>39.193400</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>53.426600</x:v>
+        <x:v>53.762600</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.831000</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>0.642700</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S10" s="2"/>
       <x:c r="T10" t="n" s="2">
-        <x:v>-43.570000</x:v>
+        <x:v>-39.205000</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>-20.400000</x:v>
+        <x:v>-17.538300</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>2.483400</x:v>
+        <x:v>3.264500</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>3.165600</x:v>
+        <x:v>3.967100</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-25 22:00:00</x:v>
+        <x:v>2026-09-21 05:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-09-21 07:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>87.227200</x:v>
+        <x:v>86.940300</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>7.460900</x:v>
+        <x:v>7.218200</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1.932400</x:v>
+        <x:v>2.374400</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.197300</x:v>
+        <x:v>0.279200</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.326700</x:v>
+        <x:v>0.470000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.051600</x:v>
+        <x:v>0.072300</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.038900</x:v>
+        <x:v>0.055200</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.021100</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>2.003100</x:v>
+        <x:v>1.927200</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>0.740500</x:v>
+        <x:v>0.638200</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.002600</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>42.757600</x:v>
+        <x:v>43.271400</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>38.662500</x:v>
+        <x:v>39.139700</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>53.335400</x:v>
+        <x:v>53.721600</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>0.831000</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>0.642800</x:v>
+        <x:v>0.648800</x:v>
       </x:c>
       <x:c r="S11" s="2"/>
       <x:c r="T11" t="n" s="2">
-        <x:v>-44.365000</x:v>
+        <x:v>-39.096700</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>-23.326700</x:v>
+        <x:v>-17.765000</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>2.554500</x:v>
+        <x:v>3.306800</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>3.232600</x:v>
+        <x:v>4.051100</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-25 21:00:00</x:v>
+        <x:v>2026-09-21 04:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-25 23:00:00</x:v>
+        <x:v>2026-09-21 06:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>86.653000</x:v>
+        <x:v>86.985200</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>7.945100</x:v>
+        <x:v>7.178500</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>1.969600</x:v>
+        <x:v>2.367300</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.180200</x:v>
+        <x:v>0.277500</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.312000</x:v>
+        <x:v>0.467300</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.041600</x:v>
+        <x:v>0.071700</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.033700</x:v>
+        <x:v>0.055700</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.017200</x:v>
+        <x:v>0.024600</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>2.095900</x:v>
+        <x:v>1.934700</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.751700</x:v>
+        <x:v>0.637600</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.004000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>42.832400</x:v>
+        <x:v>43.247700</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>38.733700</x:v>
+        <x:v>39.117700</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>53.311600</x:v>
+        <x:v>53.703500</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.648500</x:v>
       </x:c>
       <x:c r="S12" s="2"/>
       <x:c r="T12" t="n" s="2">
-        <x:v>-44.648300</x:v>
+        <x:v>-38.833300</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>-24.933300</x:v>
+        <x:v>-17.945000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>2.711300</x:v>
+        <x:v>3.241600</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>3.379300</x:v>
+        <x:v>3.997500</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-25 20:00:00</x:v>
+        <x:v>2026-09-21 03:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-25 22:00:00</x:v>
+        <x:v>2026-09-21 05:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>86.618200</x:v>
+        <x:v>86.666600</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>7.998800</x:v>
+        <x:v>7.293600</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1.987300</x:v>
+        <x:v>2.417100</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0.181600</x:v>
+        <x:v>0.279400</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>0.317500</x:v>
+        <x:v>0.465400</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.043600</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.036600</x:v>
+        <x:v>0.057600</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.022500</x:v>
+        <x:v>0.024300</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>2.032700</x:v>
+        <x:v>2.082100</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.761400</x:v>
+        <x:v>0.643300</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.004100</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>42.900100</x:v>
+        <x:v>43.252200</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>38.796300</x:v>
+        <x:v>39.123900</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>53.388300</x:v>
+        <x:v>53.605200</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S13" s="2"/>
       <x:c r="T13" t="n" s="2">
-        <x:v>-44.400000</x:v>
+        <x:v>-38.596700</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>-23.425000</x:v>
+        <x:v>-17.845000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>2.836400</x:v>
+        <x:v>3.039300</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>3.543500</x:v>
+        <x:v>3.727900</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-25 19:00:00</x:v>
+        <x:v>2026-09-21 02:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-25 21:00:00</x:v>
+        <x:v>2026-09-21 04:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>86.564300</x:v>
+        <x:v>86.464900</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>7.883800</x:v>
+        <x:v>7.364300</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2.089300</x:v>
+        <x:v>2.435800</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.203700</x:v>
+        <x:v>0.280100</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.362000</x:v>
+        <x:v>0.466500</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>0.057900</x:v>
+        <x:v>0.071400</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.048300</x:v>
+        <x:v>0.062300</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.035400</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1.998600</x:v>
+        <x:v>2.183600</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.756500</x:v>
+        <x:v>0.646400</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.005200</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>43.052400</x:v>
+        <x:v>43.252500</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>38.937900</x:v>
+        <x:v>39.125400</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>53.499400</x:v>
+        <x:v>53.536600</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>0.647600</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S14" s="2"/>
       <x:c r="T14" t="n" s="2">
-        <x:v>-44.136700</x:v>
+        <x:v>-38.601700</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>-17.940000</x:v>
+        <x:v>-17.535000</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>3.019100</x:v>
+        <x:v>3.255100</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>3.779300</x:v>
+        <x:v>3.999800</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-25 18:00:00</x:v>
+        <x:v>2026-09-21 01:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-25 20:00:00</x:v>
+        <x:v>2026-09-21 03:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>86.699300</x:v>
+        <x:v>86.501700</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>7.824000</x:v>
+        <x:v>7.320800</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2.028400</x:v>
+        <x:v>2.442600</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.204300</x:v>
+        <x:v>0.280600</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>0.346200</x:v>
+        <x:v>0.467300</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.058200</x:v>
+        <x:v>0.071200</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.044700</x:v>
+        <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.032000</x:v>
+        <x:v>0.024800</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1.988800</x:v>
+        <x:v>2.182700</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>0.774000</x:v>
+        <x:v>0.648300</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.005600</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>42.971800</x:v>
+        <x:v>43.241100</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>38.862700</x:v>
+        <x:v>39.114900</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>53.452300</x:v>
+        <x:v>53.529700</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.843700</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>0.646200</x:v>
+        <x:v>0.652500</x:v>
       </x:c>
       <x:c r="S15" s="2"/>
       <x:c r="T15" t="n" s="2">
-        <x:v>-44.033300</x:v>
+        <x:v>-38.626700</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>-19.130000</x:v>
+        <x:v>-17.576700</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
-        <x:v>3.068500</x:v>
+        <x:v>3.319100</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>3.919700</x:v>
+        <x:v>4.044100</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-25 17:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-25 19:00:00</x:v>
+        <x:v>2026-09-21 02:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>87.171000</x:v>
+        <x:v>86.478300</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>7.574600</x:v>
+        <x:v>7.339400</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1.875100</x:v>
+        <x:v>2.449800</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.219100</x:v>
+        <x:v>0.281700</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.328000</x:v>
+        <x:v>0.468700</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.066600</x:v>
+        <x:v>0.071500</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.042900</x:v>
+        <x:v>0.060500</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1.909300</x:v>
+        <x:v>2.177800</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.779500</x:v>
+        <x:v>0.647500</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.005700</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>42.841500</x:v>
+        <x:v>43.256500</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>38.740100</x:v>
+        <x:v>39.129200</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>53.428600</x:v>
+        <x:v>53.542200</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>0.831200</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>0.642900</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S16" s="2"/>
       <x:c r="T16" t="n" s="2">
-        <x:v>-43.560000</x:v>
+        <x:v>-38.710000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>-19.270000</x:v>
+        <x:v>-17.483300</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>3.089100</x:v>
+        <x:v>3.347200</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>3.923600</x:v>
+        <x:v>4.106600</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-25 16:00:00</x:v>
+        <x:v>2026-09-20 23:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-25 18:00:00</x:v>
+        <x:v>2026-09-21 01:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>87.326600</x:v>
+        <x:v>86.484000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>7.504600</x:v>
+        <x:v>7.312500</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>1.817800</x:v>
+        <x:v>2.468200</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.221400</x:v>
+        <x:v>0.284300</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.315400</x:v>
+        <x:v>0.474100</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.067400</x:v>
+        <x:v>0.072300</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.040200</x:v>
+        <x:v>0.062600</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.033100</x:v>
+        <x:v>0.025300</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1.891400</x:v>
+        <x:v>2.171700</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.782000</x:v>
+        <x:v>0.645300</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.005100</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>42.779500</x:v>
+        <x:v>43.273700</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>38.682000</x:v>
+        <x:v>39.145100</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>53.404100</x:v>
+        <x:v>53.556800</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>0.829600</x:v>
+        <x:v>0.844100</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>0.641700</x:v>
+        <x:v>0.652900</x:v>
       </x:c>
       <x:c r="S17" s="2"/>
       <x:c r="T17" t="n" s="2">
-        <x:v>-43.515000</x:v>
+        <x:v>-38.820000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
-        <x:v>-19.736700</x:v>
+        <x:v>-17.256700</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
-        <x:v>3.212500</x:v>
+        <x:v>3.337700</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>4.101900</x:v>
+        <x:v>4.058500</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-25 15:00:00</x:v>
+        <x:v>2026-09-20 22:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-25 17:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>87.492500</x:v>
+        <x:v>86.455800</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>7.447200</x:v>
+        <x:v>7.331800</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1.763100</x:v>
+        <x:v>2.474800</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.230500</x:v>
+        <x:v>0.285900</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.476400</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0.072900</x:v>
+        <x:v>0.073200</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.039900</x:v>
+        <x:v>0.059700</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.034700</x:v>
+        <x:v>0.025400</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1.831800</x:v>
+        <x:v>2.172200</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.778400</x:v>
+        <x:v>0.645000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>42.765300</x:v>
+        <x:v>43.284700</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>38.667900</x:v>
+        <x:v>39.155400</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>53.437600</x:v>
+        <x:v>53.562900</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>0.828100</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>0.640500</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
       <x:c r="S18" s="2"/>
       <x:c r="T18" t="n" s="2">
-        <x:v>-43.378300</x:v>
+        <x:v>-38.890000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>-19.520000</x:v>
+        <x:v>-17.126700</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>3.316000</x:v>
+        <x:v>3.307300</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>4.320500</x:v>
+        <x:v>4.036100</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-25 14:00:00</x:v>
+        <x:v>2026-09-20 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-25 16:00:00</x:v>
+        <x:v>2026-09-20 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>87.544600</x:v>
+        <x:v>86.505600</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>7.430400</x:v>
+        <x:v>7.331100</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1.723100</x:v>
+        <x:v>2.439500</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.230800</x:v>
+        <x:v>0.280700</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.301400</x:v>
+        <x:v>0.468200</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.073000</x:v>
+        <x:v>0.071800</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.038900</x:v>
+        <x:v>0.059000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1.839200</x:v>
+        <x:v>2.171800</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.783900</x:v>
+        <x:v>0.647400</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>42.723200</x:v>
+        <x:v>43.247500</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>38.628800</x:v>
+        <x:v>39.120700</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>53.406100</x:v>
+        <x:v>53.541100</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>0.827400</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>0.639900</x:v>
+        <x:v>0.652500</x:v>
       </x:c>
       <x:c r="S19" s="2"/>
       <x:c r="T19" t="n" s="2">
-        <x:v>-43.506700</x:v>
+        <x:v>-38.898300</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
-        <x:v>-19.746700</x:v>
+        <x:v>-17.476700</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
-        <x:v>3.316800</x:v>
+        <x:v>3.323000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>4.298600</x:v>
+        <x:v>4.009000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-25 13:00:00</x:v>
+        <x:v>2026-09-20 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-25 15:00:00</x:v>
+        <x:v>2026-09-20 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>87.528700</x:v>
+        <x:v>86.524200</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>7.438700</x:v>
+        <x:v>7.324900</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1.726600</x:v>
+        <x:v>2.429600</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.231100</x:v>
+        <x:v>0.279200</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.302400</x:v>
+        <x:v>0.465200</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.073200</x:v>
+        <x:v>0.071100</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.039000</x:v>
+        <x:v>0.060400</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1.841000</x:v>
+        <x:v>2.170700</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.784700</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.005100</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>42.728500</x:v>
+        <x:v>43.236100</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>38.633800</x:v>
+        <x:v>39.110000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>53.407700</x:v>
+        <x:v>53.534300</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>0.827600</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>0.640100</x:v>
+        <x:v>0.652300</x:v>
       </x:c>
       <x:c r="S20" s="2"/>
       <x:c r="T20" t="n" s="2">
-        <x:v>-43.706700</x:v>
+        <x:v>-38.871700</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-19.690000</x:v>
+        <x:v>-17.555000</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>3.315800</x:v>
+        <x:v>3.275600</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>4.329700</x:v>
+        <x:v>3.982600</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-25 12:00:00</x:v>
+        <x:v>2026-09-20 19:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-25 14:00:00</x:v>
+        <x:v>2026-09-20 21:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>87.578600</x:v>
+        <x:v>86.493400</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>7.399900</x:v>
+        <x:v>7.317600</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1.718600</x:v>
+        <x:v>2.455500</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.229600</x:v>
+        <x:v>0.283000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.300300</x:v>
+        <x:v>0.471700</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.072800</x:v>
+        <x:v>0.072500</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.039500</x:v>
+        <x:v>0.061900</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.025300</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1.840400</x:v>
+        <x:v>2.173800</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.785300</x:v>
+        <x:v>0.645300</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.005300</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>42.709300</x:v>
+        <x:v>43.263100</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>38.615900</x:v>
+        <x:v>39.135200</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>53.396800</x:v>
+        <x:v>53.549500</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>0.827200</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>0.639800</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S21" s="2"/>
       <x:c r="T21" t="n" s="2">
-        <x:v>-43.828300</x:v>
+        <x:v>-38.830000</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>-19.545000</x:v>
+        <x:v>-17.335000</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>3.332200</x:v>
+        <x:v>3.344800</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>4.358600</x:v>
+        <x:v>3.998000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-25 11:00:00</x:v>
+        <x:v>2026-09-20 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-25 13:00:00</x:v>
+        <x:v>2026-09-20 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>87.532500</x:v>
+        <x:v>86.494900</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>7.418600</x:v>
+        <x:v>7.318100</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>1.736000</x:v>
+        <x:v>2.455800</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.233500</x:v>
+        <x:v>0.283600</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.305500</x:v>
+        <x:v>0.472400</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>0.076000</x:v>
+        <x:v>0.072500</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.040200</x:v>
+        <x:v>0.062100</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.037000</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1.836400</x:v>
+        <x:v>2.171900</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.784100</x:v>
+        <x:v>0.643800</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.005200</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>42.743500</x:v>
+        <x:v>43.265700</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>38.647700</x:v>
+        <x:v>39.137600</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>53.419400</x:v>
+        <x:v>53.552900</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.827800</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>0.640200</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S22" s="2"/>
       <x:c r="T22" t="n" s="2">
-        <x:v>-43.825000</x:v>
+        <x:v>-38.785000</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>-18.890000</x:v>
+        <x:v>-17.321700</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>3.337100</x:v>
+        <x:v>3.289300</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>4.290000</x:v>
+        <x:v>3.954500</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-25 10:00:00</x:v>
+        <x:v>2026-09-20 17:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-25 12:00:00</x:v>
+        <x:v>2026-09-20 19:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>87.572000</x:v>
+        <x:v>86.515600</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>7.381900</x:v>
+        <x:v>7.313800</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1.728100</x:v>
+        <x:v>2.444600</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.233100</x:v>
+        <x:v>0.282400</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.305800</x:v>
+        <x:v>0.470100</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.076200</x:v>
+        <x:v>0.072100</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.041000</x:v>
+        <x:v>0.058600</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.038300</x:v>
+        <x:v>0.025200</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1.839200</x:v>
+        <x:v>2.174000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.784500</x:v>
+        <x:v>0.643800</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.005100</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>42.728900</x:v>
+        <x:v>43.249300</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>38.634100</x:v>
+        <x:v>39.122300</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>53.409000</x:v>
+        <x:v>53.542200</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.827500</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>0.640100</x:v>
+        <x:v>0.652500</x:v>
       </x:c>
       <x:c r="S23" s="2"/>
       <x:c r="T23" t="n" s="2">
-        <x:v>-43.668300</x:v>
+        <x:v>-38.861700</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>-18.656700</x:v>
+        <x:v>-17.421700</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>3.299400</x:v>
+        <x:v>3.300500</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>4.286200</x:v>
+        <x:v>3.901100</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-25 09:00:00</x:v>
+        <x:v>2026-09-20 16:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-25 11:00:00</x:v>
+        <x:v>2026-09-20 18:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>87.584200</x:v>
+        <x:v>86.516100</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>7.387700</x:v>
+        <x:v>7.333100</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>1.733000</x:v>
+        <x:v>2.426100</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.239500</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.465500</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.080500</x:v>
+        <x:v>0.071400</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.042600</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.039900</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.806300</x:v>
+        <x:v>2.176000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.774000</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>0.001700</x:v>
+        <x:v>0.005100</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>42.772000</x:v>
+        <x:v>43.232300</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>38.673800</x:v>
+        <x:v>39.106600</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>53.460400</x:v>
+        <x:v>53.528900</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>0.827600</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>0.640100</x:v>
+        <x:v>0.652300</x:v>
       </x:c>
       <x:c r="S24" s="2"/>
       <x:c r="T24" t="n" s="2">
-        <x:v>-43.178300</x:v>
+        <x:v>-39.031700</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-18.195000</x:v>
+        <x:v>-17.551700</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>3.159000</x:v>
+        <x:v>3.224700</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>4.079600</x:v>
+        <x:v>3.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-25 08:00:00</x:v>
+        <x:v>2026-09-20 15:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-25 10:00:00</x:v>
+        <x:v>2026-09-20 17:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>87.751400</x:v>
+        <x:v>86.550500</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>7.292000</x:v>
+        <x:v>7.359000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1.704000</x:v>
+        <x:v>2.369900</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.239700</x:v>
+        <x:v>0.272000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.309000</x:v>
+        <x:v>0.450700</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.082000</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.042300</x:v>
+        <x:v>0.057700</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.040400</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.771800</x:v>
+        <x:v>2.179700</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.767400</x:v>
+        <x:v>0.666500</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.005400</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>42.741500</x:v>
+        <x:v>43.175200</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>38.644700</x:v>
+        <x:v>39.053600</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>53.469100</x:v>
+        <x:v>53.486500</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>0.826100</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>0.638900</x:v>
+        <x:v>0.651600</x:v>
       </x:c>
       <x:c r="S25" s="2"/>
       <x:c r="T25" t="n" s="2">
-        <x:v>-42.531700</x:v>
+        <x:v>-39.245000</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>-18.323300</x:v>
+        <x:v>-18.085000</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
-        <x:v>3.082400</x:v>
+        <x:v>3.128000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>4.053200</x:v>
+        <x:v>3.845200</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-25 07:00:00</x:v>
+        <x:v>2026-09-20 14:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-25 09:00:00</x:v>
+        <x:v>2026-09-20 16:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>88.116900</x:v>
+        <x:v>86.574500</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>7.075600</x:v>
+        <x:v>7.346500</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1.677100</x:v>
+        <x:v>2.360100</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.257700</x:v>
+        <x:v>0.271300</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.321000</x:v>
+        <x:v>0.450800</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.094800</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.049000</x:v>
+        <x:v>0.056900</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.046200</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.630200</x:v>
+        <x:v>2.179500</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.731600</x:v>
+        <x:v>0.665900</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.005400</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>42.789100</x:v>
+        <x:v>43.165100</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>38.686900</x:v>
+        <x:v>39.044100</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>53.607600</x:v>
+        <x:v>53.481100</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>0.823700</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>0.637100</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S26" s="2"/>
       <x:c r="T26" t="n" s="2">
-        <x:v>-41.823300</x:v>
+        <x:v>-39.385000</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-16.743300</x:v>
+        <x:v>-18.065000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>2.955000</x:v>
+        <x:v>3.074000</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>3.924800</x:v>
+        <x:v>3.678500</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-25 06:00:00</x:v>
+        <x:v>2026-09-20 13:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-25 08:00:00</x:v>
+        <x:v>2026-09-20 15:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>88.212600</x:v>
+        <x:v>86.659400</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>7.020300</x:v>
+        <x:v>7.281500</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1.655800</x:v>
+        <x:v>2.349300</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.258900</x:v>
+        <x:v>0.270600</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.320300</x:v>
+        <x:v>0.449000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.096700</x:v>
+        <x:v>0.069200</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.048900</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.047000</x:v>
+        <x:v>0.024500</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.612800</x:v>
+        <x:v>2.171900</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.726600</x:v>
+        <x:v>0.667800</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.006000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>42.772500</x:v>
+        <x:v>43.137600</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>38.671000</x:v>
+        <x:v>39.018300</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>53.612200</x:v>
+        <x:v>53.469600</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>0.822900</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>0.636500</x:v>
+        <x:v>0.650900</x:v>
       </x:c>
       <x:c r="S27" s="2"/>
       <x:c r="T27" t="n" s="2">
-        <x:v>-41.488300</x:v>
+        <x:v>-39.556700</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>-16.556700</x:v>
+        <x:v>-18.371700</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>2.888000</x:v>
+        <x:v>3.273400</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>3.818200</x:v>
+        <x:v>3.920300</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-25 05:00:00</x:v>
+        <x:v>2026-09-20 12:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-25 07:00:00</x:v>
+        <x:v>2026-09-20 14:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>88.144000</x:v>
+        <x:v>86.578400</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.062000</x:v>
+        <x:v>7.328300</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1.674700</x:v>
+        <x:v>2.369100</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.259900</x:v>
+        <x:v>0.273400</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.323200</x:v>
+        <x:v>0.452800</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.096700</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.049000</x:v>
+        <x:v>0.057300</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.047000</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1.615500</x:v>
+        <x:v>2.175700</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.728000</x:v>
+        <x:v>0.670200</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.005500</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>42.798600</x:v>
+        <x:v>43.169000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>38.695400</x:v>
+        <x:v>39.047700</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>53.624600</x:v>
+        <x:v>53.483900</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>0.823600</x:v>
+        <x:v>0.842400</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>0.637000</x:v>
+        <x:v>0.651500</x:v>
       </x:c>
       <x:c r="S28" s="2"/>
       <x:c r="T28" t="n" s="2">
-        <x:v>-41.133300</x:v>
+        <x:v>-39.621700</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-16.473300</x:v>
+        <x:v>-18.031700</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>2.707700</x:v>
+        <x:v>3.317400</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>3.597200</x:v>
+        <x:v>3.997700</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-25 04:00:00</x:v>
+        <x:v>2026-09-20 11:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-25 06:00:00</x:v>
+        <x:v>2026-09-20 13:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>88.287900</x:v>
+        <x:v>86.544200</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>6.948700</x:v>
+        <x:v>7.349500</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1.655300</x:v>
+        <x:v>2.389700</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.255000</x:v>
+        <x:v>0.277700</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.317200</x:v>
+        <x:v>0.460100</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.093300</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.047200</x:v>
+        <x:v>0.058900</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.044100</x:v>
+        <x:v>0.025600</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.621200</x:v>
+        <x:v>2.138800</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.730100</x:v>
+        <x:v>0.684500</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>0.005400</x:v>
+        <x:v>0.003500</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>42.729100</x:v>
+        <x:v>43.211600</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>38.630700</x:v>
+        <x:v>39.087200</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>53.580400</x:v>
+        <x:v>53.526400</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>0.822200</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>0.636000</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S29" s="2"/>
       <x:c r="T29" t="n" s="2">
-        <x:v>-40.826700</x:v>
+        <x:v>-39.693300</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
-        <x:v>-17.363300</x:v>
+        <x:v>-17.643300</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
-        <x:v>2.735200</x:v>
+        <x:v>3.304100</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>3.605000</x:v>
+        <x:v>4.051100</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-25 03:00:00</x:v>
+        <x:v>2026-09-20 10:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-25 05:00:00</x:v>
+        <x:v>2026-09-20 12:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>88.055200</x:v>
+        <x:v>86.535400</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>7.085800</x:v>
+        <x:v>7.355900</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>1.695600</x:v>
+        <x:v>2.387200</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.261000</x:v>
+        <x:v>0.278600</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.325600</x:v>
+        <x:v>0.462200</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.095900</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.048500</x:v>
+        <x:v>0.059700</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.045500</x:v>
+        <x:v>0.025500</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1.648700</x:v>
+        <x:v>2.137200</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.738000</x:v>
+        <x:v>0.687400</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
         <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>42.800400</x:v>
+        <x:v>43.214700</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>38.697700</x:v>
+        <x:v>39.090100</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>53.598600</x:v>
+        <x:v>53.528000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>0.824400</x:v>
+        <x:v>0.842800</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>0.637700</x:v>
+        <x:v>0.651800</x:v>
       </x:c>
       <x:c r="S30" s="2"/>
       <x:c r="T30" t="n" s="2">
-        <x:v>-40.375000</x:v>
+        <x:v>-39.791700</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-16.675000</x:v>
+        <x:v>-17.596700</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>2.800100</x:v>
+        <x:v>3.412300</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>3.682900</x:v>
+        <x:v>4.164100</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-25 02:00:00</x:v>
+        <x:v>2026-09-20 09:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-25 04:00:00</x:v>
+        <x:v>2026-09-20 11:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>88.012600</x:v>
+        <x:v>86.500100</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>7.146300</x:v>
+        <x:v>7.341000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1.699200</x:v>
+        <x:v>2.412300</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.262200</x:v>
+        <x:v>0.282600</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.472000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.092800</x:v>
+        <x:v>0.072900</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.047200</x:v>
+        <x:v>0.059300</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.040500</x:v>
+        <x:v>0.026300</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1.632600</x:v>
+        <x:v>2.155100</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.740900</x:v>
+        <x:v>0.678600</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>42.814500</x:v>
+        <x:v>43.237100</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>38.710800</x:v>
+        <x:v>39.111200</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>53.616500</x:v>
+        <x:v>53.532600</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>0.824400</x:v>
+        <x:v>0.843400</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>0.637700</x:v>
+        <x:v>0.652300</x:v>
       </x:c>
       <x:c r="S31" s="2"/>
       <x:c r="T31" t="n" s="2">
-        <x:v>-40.198300</x:v>
+        <x:v>-39.791700</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>-17.655000</x:v>
+        <x:v>-17.180000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
-        <x:v>2.818800</x:v>
+        <x:v>3.465200</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>3.623700</x:v>
+        <x:v>4.136800</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-25 01:00:00</x:v>
+        <x:v>2026-09-20 08:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-25 03:00:00</x:v>
+        <x:v>2026-09-20 10:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>87.871500</x:v>
+        <x:v>86.506600</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>7.170700</x:v>
+        <x:v>7.324700</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1.772000</x:v>
+        <x:v>2.415300</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.253600</x:v>
+        <x:v>0.281800</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.341700</x:v>
+        <x:v>0.470600</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.083600</x:v>
+        <x:v>0.072700</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.046000</x:v>
+        <x:v>0.062200</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.026300</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1.683900</x:v>
+        <x:v>2.159300</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.742000</x:v>
+        <x:v>0.680600</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.001200</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>42.830900</x:v>
+        <x:v>43.232600</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>38.726700</x:v>
+        <x:v>39.107100</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>53.590600</x:v>
+        <x:v>53.526300</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>0.825900</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>0.638800</x:v>
+        <x:v>0.652400</x:v>
       </x:c>
       <x:c r="S32" s="2"/>
       <x:c r="T32" t="n" s="2">
-        <x:v>-40.160000</x:v>
+        <x:v>-39.865000</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-18.626700</x:v>
+        <x:v>-17.145000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>2.615800</x:v>
+        <x:v>3.512000</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>3.369800</x:v>
+        <x:v>4.136200</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-09-20 07:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-25 02:00:00</x:v>
+        <x:v>2026-09-20 09:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>87.228100</x:v>
+        <x:v>86.413900</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>7.381700</x:v>
+        <x:v>7.383100</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>2.051700</x:v>
+        <x:v>2.436400</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.243700</x:v>
+        <x:v>0.284800</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.396400</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.064600</x:v>
+        <x:v>0.072800</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.048900</x:v>
+        <x:v>0.061900</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.025800</x:v>
+        <x:v>0.026100</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1.831700</x:v>
+        <x:v>2.162700</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.727400</x:v>
+        <x:v>0.682500</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.001200</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>43.016600</x:v>
+        <x:v>43.268100</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>38.901800</x:v>
+        <x:v>39.140200</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>53.602700</x:v>
+        <x:v>53.543500</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>0.832700</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
       <x:c r="S33" s="2"/>
       <x:c r="T33" t="n" s="2">
-        <x:v>-40.281700</x:v>
+        <x:v>-39.885000</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>-19.538300</x:v>
+        <x:v>-17.066700</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>2.545300</x:v>
+        <x:v>3.560000</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>3.243000</x:v>
+        <x:v>4.146900</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-24 23:00:00</x:v>
+        <x:v>2026-09-20 06:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-25 01:00:00</x:v>
+        <x:v>2026-09-20 08:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>87.247000</x:v>
+        <x:v>86.511200</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>7.378000</x:v>
+        <x:v>7.334100</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2.048600</x:v>
+        <x:v>2.406200</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.241700</x:v>
+        <x:v>0.281600</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.393300</x:v>
+        <x:v>0.469800</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.064100</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.047600</x:v>
+        <x:v>0.060500</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.026100</x:v>
+        <x:v>0.025900</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1.835400</x:v>
+        <x:v>2.155700</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.718000</x:v>
+        <x:v>0.682900</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>43.009800</x:v>
+        <x:v>43.226400</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>38.895400</x:v>
+        <x:v>39.101200</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>53.600600</x:v>
+        <x:v>53.524200</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>0.832500</x:v>
+        <x:v>0.843200</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>0.643900</x:v>
+        <x:v>0.652200</x:v>
       </x:c>
       <x:c r="S34" s="2"/>
       <x:c r="T34" t="n" s="2">
-        <x:v>-40.528300</x:v>
+        <x:v>-39.935000</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-19.483300</x:v>
+        <x:v>-17.340000</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>2.452600</x:v>
+        <x:v>3.875200</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>3.080700</x:v>
+        <x:v>4.270800</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-24 22:00:00</x:v>
+        <x:v>2026-09-20 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-09-20 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>87.275500</x:v>
+        <x:v>86.592400</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>7.368100</x:v>
+        <x:v>7.351900</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>2.031600</x:v>
+        <x:v>2.346400</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.241500</x:v>
+        <x:v>0.272100</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.386900</x:v>
+        <x:v>0.451500</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.064600</x:v>
+        <x:v>0.068600</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.047600</x:v>
+        <x:v>0.058000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.026400</x:v>
+        <x:v>0.024600</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>1.836700</x:v>
+        <x:v>2.140700</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.721100</x:v>
+        <x:v>0.693600</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.003700</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>42.989700</x:v>
+        <x:v>43.163800</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>38.876700</x:v>
+        <x:v>39.042700</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>53.586800</x:v>
+        <x:v>53.494100</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>0.832100</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>0.643600</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S35" s="2"/>
       <x:c r="T35" t="n" s="2">
-        <x:v>-40.840000</x:v>
+        <x:v>-40.216700</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
-        <x:v>-19.528300</x:v>
+        <x:v>-18.088300</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
-        <x:v>2.424500</x:v>
+        <x:v>3.613800</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>3.029600</x:v>
+        <x:v>4.233100</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-24 21:00:00</x:v>
+        <x:v>2026-09-20 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-24 23:00:00</x:v>
+        <x:v>2026-09-20 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>87.154000</x:v>
+        <x:v>86.489500</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>7.478500</x:v>
+        <x:v>7.412700</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1.990500</x:v>
+        <x:v>2.354000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.232600</x:v>
+        <x:v>0.271300</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.367900</x:v>
+        <x:v>0.448300</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.060100</x:v>
+        <x:v>0.068100</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.044400</x:v>
+        <x:v>0.059400</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1.896600</x:v>
+        <x:v>2.160300</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.749900</x:v>
+        <x:v>0.711200</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>42.927600</x:v>
+        <x:v>43.170200</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>38.819800</x:v>
+        <x:v>39.049200</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>53.498800</x:v>
+        <x:v>53.477100</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>0.832500</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>0.643900</x:v>
+        <x:v>0.651600</x:v>
       </x:c>
       <x:c r="S36" s="2"/>
       <x:c r="T36" t="n" s="2">
-        <x:v>-41.363300</x:v>
+        <x:v>-40.360000</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-20.433300</x:v>
+        <x:v>-18.070000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>2.533400</x:v>
+        <x:v>3.656700</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>3.178500</x:v>
+        <x:v>4.330100</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-24 20:00:00</x:v>
+        <x:v>2026-09-20 03:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-24 22:00:00</x:v>
+        <x:v>2026-09-20 05:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>87.017400</x:v>
+        <x:v>86.778900</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>7.582200</x:v>
+        <x:v>7.224500</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1.971900</x:v>
+        <x:v>2.309500</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.222700</x:v>
+        <x:v>0.266600</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.346300</x:v>
+        <x:v>0.443400</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.054600</x:v>
+        <x:v>0.067700</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.040400</x:v>
+        <x:v>0.058100</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.021800</x:v>
+        <x:v>0.025300</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1.961300</x:v>
+        <x:v>2.110500</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.781400</x:v>
+        <x:v>0.715500</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>0.001700</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>42.864500</x:v>
+        <x:v>43.094200</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>38.762300</x:v>
+        <x:v>38.977600</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>53.405900</x:v>
+        <x:v>53.464800</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>0.832900</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>0.644200</x:v>
+        <x:v>0.649600</x:v>
       </x:c>
       <x:c r="S37" s="2"/>
       <x:c r="T37" t="n" s="2">
-        <x:v>-41.735000</x:v>
+        <x:v>-40.823300</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>-22.221700</x:v>
+        <x:v>-18.325000</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
-        <x:v>2.586600</x:v>
+        <x:v>3.650000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>3.261300</x:v>
+        <x:v>4.359800</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-24 19:00:00</x:v>
+        <x:v>2026-09-20 02:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-24 21:00:00</x:v>
+        <x:v>2026-09-20 04:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>86.987300</x:v>
+        <x:v>86.899100</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>7.617300</x:v>
+        <x:v>7.134100</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1.959300</x:v>
+        <x:v>2.303100</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.220400</x:v>
+        <x:v>0.265700</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.341600</x:v>
+        <x:v>0.441300</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.053900</x:v>
+        <x:v>0.067300</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.039800</x:v>
+        <x:v>0.058400</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.021400</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1.973800</x:v>
+        <x:v>2.090500</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.785200</x:v>
+        <x:v>0.715400</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>42.852600</x:v>
+        <x:v>43.067500</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>38.751400</x:v>
+        <x:v>38.952500</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>53.389200</x:v>
+        <x:v>53.462900</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>0.832900</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>0.644200</x:v>
+        <x:v>0.648900</x:v>
       </x:c>
       <x:c r="S38" s="2"/>
       <x:c r="T38" t="n" s="2">
-        <x:v>-41.913300</x:v>
+        <x:v>-41.153300</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-22.551700</x:v>
+        <x:v>-18.555000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>2.592200</x:v>
+        <x:v>3.584100</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>3.255400</x:v>
+        <x:v>4.276100</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-24 18:00:00</x:v>
+        <x:v>2026-09-20 01:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-24 20:00:00</x:v>
+        <x:v>2026-09-20 03:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>87.013500</x:v>
+        <x:v>86.812400</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>7.599900</x:v>
+        <x:v>7.189500</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1.944900</x:v>
+        <x:v>2.327200</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.218600</x:v>
+        <x:v>0.267600</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.339200</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.053800</x:v>
+        <x:v>0.067500</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.039800</x:v>
+        <x:v>0.056000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.021400</x:v>
+        <x:v>0.025400</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1.987000</x:v>
+        <x:v>2.096000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.781800</x:v>
+        <x:v>0.716100</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>0.000800</x:v>
+        <x:v>0.004600</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>42.831100</x:v>
+        <x:v>43.097100</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>38.731500</x:v>
+        <x:v>38.980200</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>53.369600</x:v>
+        <x:v>53.475700</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>0.832700</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>0.644100</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S39" s="2"/>
       <x:c r="T39" t="n" s="2">
-        <x:v>-42.146700</x:v>
+        <x:v>-41.388300</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
-        <x:v>-22.606700</x:v>
+        <x:v>-18.288300</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
-        <x:v>2.508300</x:v>
+        <x:v>3.613000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>3.197300</x:v>
+        <x:v>4.263400</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-24 17:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-24 19:00:00</x:v>
+        <x:v>2026-09-20 02:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>87.020100</x:v>
+        <x:v>86.572900</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>7.594700</x:v>
+        <x:v>7.326500</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>1.942300</x:v>
+        <x:v>2.381300</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.218100</x:v>
+        <x:v>0.273500</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.338500</x:v>
+        <x:v>0.452800</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.053500</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.039900</x:v>
+        <x:v>0.061300</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.021200</x:v>
+        <x:v>0.026500</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1.987500</x:v>
+        <x:v>2.123100</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.784100</x:v>
+        <x:v>0.712400</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>0.001100</x:v>
+        <x:v>0.003000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>42.825400</x:v>
+        <x:v>43.186500</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>38.726100</x:v>
+        <x:v>39.063900</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>53.364900</x:v>
+        <x:v>53.510200</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>0.832700</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S40" s="2"/>
       <x:c r="T40" t="n" s="2">
-        <x:v>-42.396700</x:v>
+        <x:v>-41.565000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-22.621700</x:v>
+        <x:v>-17.560000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>2.507200</x:v>
+        <x:v>3.649600</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>3.130400</x:v>
+        <x:v>4.242100</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-24 16:00:00</x:v>
+        <x:v>2026-09-19 23:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-24 18:00:00</x:v>
+        <x:v>2026-09-20 01:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>86.957500</x:v>
+        <x:v>86.711200</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>7.644200</x:v>
+        <x:v>7.230300</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1.922000</x:v>
+        <x:v>2.352300</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.212000</x:v>
+        <x:v>0.269900</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.326900</x:v>
+        <x:v>0.443600</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.050900</x:v>
+        <x:v>0.068500</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.038200</x:v>
+        <x:v>0.059600</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.020900</x:v>
+        <x:v>0.026200</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>2.028100</x:v>
+        <x:v>2.139400</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.799100</x:v>
+        <x:v>0.699100</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.004200</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>42.784500</x:v>
+        <x:v>43.124200</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>38.688700</x:v>
+        <x:v>39.005800</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>53.307900</x:v>
+        <x:v>53.470000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>0.832900</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>0.644200</x:v>
+        <x:v>0.650500</x:v>
       </x:c>
       <x:c r="S41" s="2"/>
       <x:c r="T41" t="n" s="2">
-        <x:v>-42.821700</x:v>
+        <x:v>-41.741700</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
-        <x:v>-23.120000</x:v>
+        <x:v>-17.365000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
-        <x:v>2.577000</x:v>
+        <x:v>3.583200</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>3.188200</x:v>
+        <x:v>3.984500</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-24 15:00:00</x:v>
+        <x:v>2026-09-19 22:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-24 17:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>86.899100</x:v>
+        <x:v>86.437800</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>7.693200</x:v>
+        <x:v>7.438600</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>1.908100</x:v>
+        <x:v>2.369800</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.208100</x:v>
+        <x:v>0.268600</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.320300</x:v>
+        <x:v>0.436600</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>0.050200</x:v>
+        <x:v>0.067300</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.038200</x:v>
+        <x:v>0.058700</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.021000</x:v>
+        <x:v>0.026200</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>2.053400</x:v>
+        <x:v>2.185300</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.808400</x:v>
+        <x:v>0.710900</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>42.767400</x:v>
+        <x:v>43.164700</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>38.673200</x:v>
+        <x:v>39.044400</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>53.277300</x:v>
+        <x:v>53.457600</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.843000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>0.644400</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
       <x:c r="S42" s="2"/>
       <x:c r="T42" t="n" s="2">
-        <x:v>-42.971700</x:v>
+        <x:v>-41.878300</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-23.278300</x:v>
+        <x:v>-17.880000</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>2.562100</x:v>
+        <x:v>3.710900</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>3.229900</x:v>
+        <x:v>4.324500</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-24 14:00:00</x:v>
+        <x:v>2026-09-19 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-24 16:00:00</x:v>
+        <x:v>2026-09-19 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>86.880500</x:v>
+        <x:v>86.516400</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>7.710800</x:v>
+        <x:v>7.394000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1.898800</x:v>
+        <x:v>2.359500</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.208100</x:v>
+        <x:v>0.270100</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.316900</x:v>
+        <x:v>0.444300</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.050100</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.037600</x:v>
+        <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.021000</x:v>
+        <x:v>0.026800</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>2.065000</x:v>
+        <x:v>2.163900</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.811400</x:v>
+        <x:v>0.695200</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.005100</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>42.757200</x:v>
+        <x:v>43.173200</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>38.663800</x:v>
+        <x:v>39.051900</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>53.262400</x:v>
+        <x:v>53.483300</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>0.833200</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>0.644400</x:v>
+        <x:v>0.651600</x:v>
       </x:c>
       <x:c r="S43" s="2"/>
       <x:c r="T43" t="n" s="2">
-        <x:v>-43.146700</x:v>
+        <x:v>-41.736700</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>-23.361700</x:v>
+        <x:v>-17.653300</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>2.567400</x:v>
+        <x:v>3.651600</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>3.232300</x:v>
+        <x:v>4.270400</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-24 13:00:00</x:v>
+        <x:v>2026-09-19 20:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-24 15:00:00</x:v>
+        <x:v>2026-09-19 22:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>86.841400</x:v>
+        <x:v>86.620100</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>7.742900</x:v>
+        <x:v>7.313500</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.891700</x:v>
+        <x:v>2.347100</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.272200</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.450600</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.050600</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.037100</x:v>
+        <x:v>0.059100</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>2.072700</x:v>
+        <x:v>2.162100</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.817900</x:v>
+        <x:v>0.677900</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>0.000800</x:v>
+        <x:v>0.005300</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>42.756500</x:v>
+        <x:v>43.156500</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>38.663400</x:v>
+        <x:v>39.036000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>53.254000</x:v>
+        <x:v>53.482500</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>0.644600</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S44" s="2"/>
       <x:c r="T44" t="n" s="2">
-        <x:v>-43.306700</x:v>
+        <x:v>-41.773300</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-23.466700</x:v>
+        <x:v>-17.608300</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>2.614200</x:v>
+        <x:v>3.618300</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>3.287100</x:v>
+        <x:v>4.242800</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-24 12:00:00</x:v>
+        <x:v>2026-09-19 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-24 14:00:00</x:v>
+        <x:v>2026-09-19 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>86.976900</x:v>
+        <x:v>86.660100</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>7.684300</x:v>
+        <x:v>7.293100</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1.856300</x:v>
+        <x:v>2.334500</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.214000</x:v>
+        <x:v>0.270600</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.312800</x:v>
+        <x:v>0.448000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.052800</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.036200</x:v>
+        <x:v>0.058900</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.020800</x:v>
+        <x:v>0.026400</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>2.032700</x:v>
+        <x:v>2.162100</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.813200</x:v>
+        <x:v>0.676000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>0.000500</x:v>
+        <x:v>0.005600</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>42.738600</x:v>
+        <x:v>43.138800</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>38.646100</x:v>
+        <x:v>39.019400</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>53.272600</x:v>
+        <x:v>53.473300</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>0.832200</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>0.643600</x:v>
+        <x:v>0.650800</x:v>
       </x:c>
       <x:c r="S45" s="2"/>
       <x:c r="T45" t="n" s="2">
-        <x:v>-43.383300</x:v>
+        <x:v>-41.865000</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
-        <x:v>-23.505000</x:v>
+        <x:v>-17.771700</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
-        <x:v>2.641500</x:v>
+        <x:v>3.576800</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>3.345700</x:v>
+        <x:v>4.248000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-24 11:00:00</x:v>
+        <x:v>2026-09-19 18:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-24 13:00:00</x:v>
+        <x:v>2026-09-19 20:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>87.086500</x:v>
+        <x:v>86.709100</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>7.613700</x:v>
+        <x:v>7.267100</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>1.856200</x:v>
+        <x:v>2.320300</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.219700</x:v>
+        <x:v>0.268700</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.319700</x:v>
+        <x:v>0.446600</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.056500</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.038000</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.021600</x:v>
+        <x:v>0.026500</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1.992700</x:v>
+        <x:v>2.156000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.795600</x:v>
+        <x:v>0.678300</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>0.000400</x:v>
+        <x:v>0.006100</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>42.759100</x:v>
+        <x:v>43.118800</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>38.664500</x:v>
+        <x:v>39.000700</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>53.318700</x:v>
+        <x:v>53.464900</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>0.831500</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>0.643100</x:v>
+        <x:v>0.650400</x:v>
       </x:c>
       <x:c r="S46" s="2"/>
       <x:c r="T46" t="n" s="2">
-        <x:v>-43.456700</x:v>
+        <x:v>-41.951700</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>-23.086700</x:v>
+        <x:v>-17.821700</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>2.625400</x:v>
+        <x:v>3.616500</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>3.314700</x:v>
+        <x:v>4.232000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-24 10:00:00</x:v>
+        <x:v>2026-09-19 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-24 12:00:00</x:v>
+        <x:v>2026-09-19 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>87.108600</x:v>
+        <x:v>86.777400</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>7.603600</x:v>
+        <x:v>7.223400</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1.854700</x:v>
+        <x:v>2.303400</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.222700</x:v>
+        <x:v>0.266600</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.321900</x:v>
+        <x:v>0.445100</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.057200</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.037000</x:v>
+        <x:v>0.059800</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.021500</x:v>
+        <x:v>0.026200</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.980900</x:v>
+        <x:v>2.148300</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.791500</x:v>
+        <x:v>0.679800</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>0.000500</x:v>
+        <x:v>0.006500</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>42.766000</x:v>
+        <x:v>43.097000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>38.670700</x:v>
+        <x:v>38.980300</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>53.332200</x:v>
+        <x:v>53.456800</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>0.831300</x:v>
+        <x:v>0.840300</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>0.643000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="S47" s="2"/>
       <x:c r="T47" t="n" s="2">
-        <x:v>-43.695000</x:v>
+        <x:v>-41.981700</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
-        <x:v>-23.035000</x:v>
+        <x:v>-17.998300</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
-        <x:v>2.696300</x:v>
+        <x:v>3.566900</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>3.425200</x:v>
+        <x:v>4.148000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-24 09:00:00</x:v>
+        <x:v>2026-09-19 16:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-24 11:00:00</x:v>
+        <x:v>2026-09-19 18:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>87.283200</x:v>
+        <x:v>86.769500</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>7.513600</x:v>
+        <x:v>7.228000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>1.831000</x:v>
+        <x:v>2.297500</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.222200</x:v>
+        <x:v>0.266200</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.315800</x:v>
+        <x:v>0.443400</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0.056800</x:v>
+        <x:v>0.069600</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.058500</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.021700</x:v>
+        <x:v>0.026400</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1.932400</x:v>
+        <x:v>2.167900</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.787100</x:v>
+        <x:v>0.673200</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>0.001500</x:v>
+        <x:v>0.006900</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>42.738300</x:v>
+        <x:v>43.085800</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>38.644100</x:v>
+        <x:v>38.970000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>53.350800</x:v>
+        <x:v>53.440300</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>0.829700</x:v>
+        <x:v>0.840500</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>0.641700</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="S48" s="2"/>
       <x:c r="T48" t="n" s="2">
-        <x:v>-43.993300</x:v>
+        <x:v>-42.038300</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>-23.183300</x:v>
+        <x:v>-18.018300</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>2.694300</x:v>
+        <x:v>3.419100</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>3.411700</x:v>
+        <x:v>4.021600</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-24 08:00:00</x:v>
+        <x:v>2026-09-19 15:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-24 10:00:00</x:v>
+        <x:v>2026-09-19 17:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>87.205414</x:v>
+        <x:v>86.665200</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>7.549668</x:v>
+        <x:v>7.313700</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1.848079</x:v>
+        <x:v>2.299600</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.218293</x:v>
+        <x:v>0.266700</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.317347</x:v>
+        <x:v>0.444500</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.055548</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.036972</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.021881</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1.960941</x:v>
+        <x:v>2.187200</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.785865</x:v>
+        <x:v>0.667800</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>0.001763</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>42.746357</x:v>
+        <x:v>43.110500</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>38.652046</x:v>
+        <x:v>38.993300</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>53.337002</x:v>
+        <x:v>53.444100</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>0.830485</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>0.642332</x:v>
+        <x:v>0.650700</x:v>
       </x:c>
       <x:c r="S49" s="2"/>
       <x:c r="T49" t="n" s="2">
-        <x:v>-44.490002</x:v>
+        <x:v>-42.056700</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>-23.021667</x:v>
+        <x:v>-17.613300</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>2.640776</x:v>
+        <x:v>3.258600</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>3.365630</x:v>
+        <x:v>3.825500</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-24 07:00:00</x:v>
+        <x:v>2026-09-19 14:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-24 09:00:00</x:v>
+        <x:v>2026-09-19 16:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>87.014500</x:v>
+        <x:v>86.629600</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>7.646700</x:v>
+        <x:v>7.334800</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1.877900</x:v>
+        <x:v>2.293400</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.216400</x:v>
+        <x:v>0.266400</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.319400</x:v>
+        <x:v>0.443600</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0.055700</x:v>
+        <x:v>0.071000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.038000</x:v>
+        <x:v>0.059300</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.023200</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.012300</x:v>
+        <x:v>2.205600</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.796200</x:v>
+        <x:v>0.668700</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>42.772500</x:v>
+        <x:v>43.107700</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>38.677200</x:v>
+        <x:v>38.990900</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>53.312800</x:v>
+        <x:v>53.429800</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>0.832200</x:v>
+        <x:v>0.841600</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>0.643700</x:v>
+        <x:v>0.650900</x:v>
       </x:c>
       <x:c r="S50" s="2"/>
       <x:c r="T50" t="n" s="2">
-        <x:v>-45.043300</x:v>
+        <x:v>-42.143300</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-22.446700</x:v>
+        <x:v>-17.598300</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>2.647200</x:v>
+        <x:v>3.175100</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>3.377400</x:v>
+        <x:v>3.768600</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-24 06:00:00</x:v>
+        <x:v>2026-09-19 13:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-24 08:00:00</x:v>
+        <x:v>2026-09-19 15:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>87.040600</x:v>
+        <x:v>86.759900</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>7.660800</x:v>
+        <x:v>7.221000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1.869900</x:v>
+        <x:v>2.265900</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.219700</x:v>
+        <x:v>0.263500</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.316700</x:v>
+        <x:v>0.440600</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.057300</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.037200</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.023200</x:v>
+        <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1.974100</x:v>
+        <x:v>2.229200</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.800500</x:v>
+        <x:v>0.664100</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>0.000500</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>42.786800</x:v>
+        <x:v>43.041300</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>38.690200</x:v>
+        <x:v>38.929100</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>53.344900</x:v>
+        <x:v>53.378100</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>0.831800</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>0.643300</x:v>
+        <x:v>0.650200</x:v>
       </x:c>
       <x:c r="S51" s="2"/>
       <x:c r="T51" t="n" s="2">
-        <x:v>-45.723300</x:v>
+        <x:v>-42.286700</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>-22.436700</x:v>
+        <x:v>-17.753300</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>2.721300</x:v>
+        <x:v>2.942900</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>3.475500</x:v>
+        <x:v>3.453300</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-24 05:00:00</x:v>
+        <x:v>2026-09-19 12:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-24 07:00:00</x:v>
+        <x:v>2026-09-19 14:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>87.283340</x:v>
+        <x:v>86.778000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>7.526015</x:v>
+        <x:v>7.180100</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1.816683</x:v>
+        <x:v>2.290100</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.217360</x:v>
+        <x:v>0.267000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.305085</x:v>
+        <x:v>0.449200</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.057102</x:v>
+        <x:v>0.071600</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.035700</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.023241</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1.930234</x:v>
+        <x:v>2.216000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.805081</x:v>
+        <x:v>0.662900</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>0.002229</x:v>
+        <x:v>0.002700</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>42.715431</x:v>
+        <x:v>43.061200</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>38.623028</x:v>
+        <x:v>38.947500</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>53.331345</x:v>
+        <x:v>53.398700</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>0.829360</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>0.641461</x:v>
+        <x:v>0.650300</x:v>
       </x:c>
       <x:c r="S52" s="2"/>
       <x:c r="T52" t="n" s="2">
-        <x:v>-46.601665</x:v>
+        <x:v>-42.383300</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-22.763334</x:v>
+        <x:v>-17.561700</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>2.784962</x:v>
+        <x:v>2.715500</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>3.507163</x:v>
+        <x:v>3.200400</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-24 04:00:00</x:v>
+        <x:v>2026-09-19 11:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-24 06:00:00</x:v>
+        <x:v>2026-09-19 13:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>87.394600</x:v>
+        <x:v>86.574400</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>7.473200</x:v>
+        <x:v>7.331100</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1.783100</x:v>
+        <x:v>2.355600</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.219100</x:v>
+        <x:v>0.273000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>0.455400</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>0.059100</x:v>
+        <x:v>0.071400</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.059400</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.024100</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1.907500</x:v>
+        <x:v>2.188300</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.804400</x:v>
+        <x:v>0.664100</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>0.003100</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>42.688300</x:v>
+        <x:v>43.169200</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>38.597300</x:v>
+        <x:v>39.048000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>53.331400</x:v>
+        <x:v>53.478300</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>0.828400</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>0.640700</x:v>
+        <x:v>0.651600</x:v>
       </x:c>
       <x:c r="S53" s="2"/>
       <x:c r="T53" t="n" s="2">
-        <x:v>-47.291700</x:v>
+        <x:v>-42.585000</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>-22.713300</x:v>
+        <x:v>-17.306700</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
-        <x:v>2.943700</x:v>
+        <x:v>3.042600</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>3.808400</x:v>
+        <x:v>3.618700</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-24 03:00:00</x:v>
+        <x:v>2026-09-19 10:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-24 05:00:00</x:v>
+        <x:v>2026-09-19 12:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>87.184800</x:v>
+        <x:v>86.417800</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>7.616900</x:v>
+        <x:v>7.507300</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>1.819900</x:v>
+        <x:v>2.357300</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.229100</x:v>
+        <x:v>0.270700</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.304400</x:v>
+        <x:v>0.443800</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>0.063800</x:v>
+        <x:v>0.069900</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.035700</x:v>
+        <x:v>0.056600</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.026400</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1.910300</x:v>
+        <x:v>2.171200</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.809000</x:v>
+        <x:v>0.678800</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>0.000600</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>42.773300</x:v>
+        <x:v>43.205700</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>38.676800</x:v>
+        <x:v>39.082100</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>53.376100</x:v>
+        <x:v>53.504400</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>0.830300</x:v>
+        <x:v>0.843100</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>0.642200</x:v>
+        <x:v>0.652100</x:v>
       </x:c>
       <x:c r="S54" s="2"/>
       <x:c r="T54" t="n" s="2">
-        <x:v>-47.586700</x:v>
+        <x:v>-42.561700</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-21.781700</x:v>
+        <x:v>-17.660000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>3.200000</x:v>
+        <x:v>2.859600</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>4.157600</x:v>
+        <x:v>3.450200</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-24 02:00:00</x:v>
+        <x:v>2026-09-19 09:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-24 04:00:00</x:v>
+        <x:v>2026-09-19 11:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>87.186800</x:v>
+        <x:v>86.482900</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>7.605500</x:v>
+        <x:v>7.420200</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1.808300</x:v>
+        <x:v>2.387500</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.225100</x:v>
+        <x:v>0.276300</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.305500</x:v>
+        <x:v>0.459900</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.064600</x:v>
+        <x:v>0.073500</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.036600</x:v>
+        <x:v>0.060700</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.026600</x:v>
+        <x:v>0.028300</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1.929900</x:v>
+        <x:v>2.158500</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.811100</x:v>
+        <x:v>0.652300</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>0.000600</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>42.754000</x:v>
+        <x:v>43.244000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>38.659100</x:v>
+        <x:v>39.117300</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>53.350900</x:v>
+        <x:v>53.546000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>0.830300</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>0.642200</x:v>
+        <x:v>0.652200</x:v>
       </x:c>
       <x:c r="S55" s="2"/>
       <x:c r="T55" t="n" s="2">
-        <x:v>-47.778300</x:v>
+        <x:v>-42.356700</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>-21.728300</x:v>
+        <x:v>-16.890000</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.342400</x:v>
+        <x:v>3.395600</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>4.313100</x:v>
+        <x:v>3.934600</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-09-19 08:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-24 03:00:00</x:v>
+        <x:v>2026-09-19 10:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>86.957200</x:v>
+        <x:v>86.565500</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>7.725600</x:v>
+        <x:v>7.349000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1.795300</x:v>
+        <x:v>2.374500</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.206800</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.292800</x:v>
+        <x:v>0.472000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>0.053000</x:v>
+        <x:v>0.076500</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.033500</x:v>
+        <x:v>0.062000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.022500</x:v>
+        <x:v>0.029500</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>2.076400</x:v>
+        <x:v>2.151600</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.639300</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.000400</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>42.663100</x:v>
+        <x:v>43.244100</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>38.576500</x:v>
+        <x:v>39.117100</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>53.189900</x:v>
+        <x:v>53.556000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>0.831900</x:v>
+        <x:v>0.842900</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>0.643400</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
       <x:c r="S56" s="2"/>
       <x:c r="T56" t="n" s="2">
-        <x:v>-48.286700</x:v>
+        <x:v>-42.281700</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-23.433300</x:v>
+        <x:v>-16.326700</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>3.411900</x:v>
+        <x:v>3.441200</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>4.418300</x:v>
+        <x:v>4.034300</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-09-19 07:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-24 02:00:00</x:v>
+        <x:v>2026-09-19 09:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>86.740600</x:v>
+        <x:v>86.645500</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>7.868700</x:v>
+        <x:v>7.301800</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1.806600</x:v>
+        <x:v>2.352700</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.199100</x:v>
+        <x:v>0.278500</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.285100</x:v>
+        <x:v>0.469800</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.048300</x:v>
+        <x:v>0.076000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.031900</x:v>
+        <x:v>0.060700</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.021400</x:v>
+        <x:v>0.029000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.161700</x:v>
+        <x:v>2.158300</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.627700</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>0.000500</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>42.656300</x:v>
+        <x:v>43.212300</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>38.571300</x:v>
+        <x:v>39.087400</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>53.129400</x:v>
+        <x:v>53.538600</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>0.644600</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S57" s="2"/>
       <x:c r="T57" t="n" s="2">
-        <x:v>-48.005000</x:v>
+        <x:v>-42.248300</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
-        <x:v>-24.073300</x:v>
+        <x:v>-16.581700</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
-        <x:v>3.494400</x:v>
+        <x:v>3.413300</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>4.452500</x:v>
+        <x:v>4.038300</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-09-19 06:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-09-19 08:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>86.913700</x:v>
+        <x:v>86.712700</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>7.783900</x:v>
+        <x:v>7.246900</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1.783200</x:v>
+        <x:v>2.340600</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.195900</x:v>
+        <x:v>0.277500</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.279000</x:v>
+        <x:v>0.469100</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.047700</x:v>
+        <x:v>0.075900</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.031100</x:v>
+        <x:v>0.061900</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.029000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>2.115200</x:v>
+        <x:v>2.160000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.830300</x:v>
+        <x:v>0.626400</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.000200</x:v>
+        <x:v>0.002300</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>42.625600</x:v>
+        <x:v>43.188000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>38.541900</x:v>
+        <x:v>39.064700</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>53.145600</x:v>
+        <x:v>53.524000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>0.831700</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>0.643300</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S58" s="2"/>
       <x:c r="T58" t="n" s="2">
-        <x:v>-47.533300</x:v>
+        <x:v>-42.261700</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-24.798300</x:v>
+        <x:v>-16.656700</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>3.540900</x:v>
+        <x:v>3.445200</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>4.488300</x:v>
+        <x:v>4.043300</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-09-19 05:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-09-19 07:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>87.184100</x:v>
+        <x:v>86.634600</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>7.648100</x:v>
+        <x:v>7.283500</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1.743600</x:v>
+        <x:v>2.374100</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.194800</x:v>
+        <x:v>0.282500</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.273500</x:v>
+        <x:v>0.474800</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.046700</x:v>
+        <x:v>0.075400</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.029500</x:v>
+        <x:v>0.063300</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.019000</x:v>
+        <x:v>0.028100</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>2.009400</x:v>
+        <x:v>2.154500</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.851100</x:v>
+        <x:v>0.629400</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.000400</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>42.584100</x:v>
+        <x:v>43.229700</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>38.502100</x:v>
+        <x:v>39.103500</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>53.183400</x:v>
+        <x:v>53.550200</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>0.828800</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>0.641100</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S59" s="2"/>
       <x:c r="T59" t="n" s="2">
-        <x:v>-47.045000</x:v>
+        <x:v>-42.448300</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-16.610000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>3.524900</x:v>
+        <x:v>3.479500</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>4.415000</x:v>
+        <x:v>4.088300</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-09-19 04:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-09-19 06:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>87.552500</x:v>
+        <x:v>86.587100</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>7.451500</x:v>
+        <x:v>7.373100</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1.705000</x:v>
+        <x:v>2.361400</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.194900</x:v>
+        <x:v>0.278100</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.271400</x:v>
+        <x:v>0.462500</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.048300</x:v>
+        <x:v>0.071900</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.030200</x:v>
+        <x:v>0.061800</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.026100</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1.885400</x:v>
+        <x:v>2.140800</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.637000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.003300</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>42.556200</x:v>
+        <x:v>43.227900</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>38.474300</x:v>
+        <x:v>39.101900</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>53.254800</x:v>
+        <x:v>53.555200</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>0.825600</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>0.638600</x:v>
+        <x:v>0.651500</x:v>
       </x:c>
       <x:c r="S60" s="2"/>
       <x:c r="T60" t="n" s="2">
-        <x:v>-46.596700</x:v>
+        <x:v>-42.708300</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-17.371700</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>3.294800</x:v>
+        <x:v>3.490200</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>4.120300</x:v>
+        <x:v>4.093500</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-09-19 03:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-09-19 05:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>87.602400</x:v>
+        <x:v>87.028500</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>7.393600</x:v>
+        <x:v>7.048100</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1.690200</x:v>
+        <x:v>2.308000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.185200</x:v>
+        <x:v>0.274400</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.262500</x:v>
+        <x:v>0.457200</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>0.044500</x:v>
+        <x:v>0.071200</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0.029500</x:v>
+        <x:v>0.059800</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.018700</x:v>
+        <x:v>0.026000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1.893100</x:v>
+        <x:v>2.075900</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.880400</x:v>
+        <x:v>0.650600</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>42.487900</x:v>
+        <x:v>43.106900</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>38.411100</x:v>
+        <x:v>38.988200</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>53.193300</x:v>
+        <x:v>53.523100</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>0.824900</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>0.638000</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S61" s="2"/>
       <x:c r="T61" t="n" s="2">
-        <x:v>-46.133300</x:v>
+        <x:v>-42.866700</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-17.853300</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
-        <x:v>3.149100</x:v>
+        <x:v>3.398600</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>3.943300</x:v>
+        <x:v>3.964700</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-09-19 02:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-09-19 04:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>88.291800</x:v>
+        <x:v>87.162400</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>6.891200</x:v>
+        <x:v>6.940600</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1.552400</x:v>
+        <x:v>2.276600</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.179300</x:v>
+        <x:v>0.269600</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.254300</x:v>
+        <x:v>0.449300</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.047800</x:v>
+        <x:v>0.068800</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.031300</x:v>
+        <x:v>0.058900</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.020300</x:v>
+        <x:v>0.024500</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1.887700</x:v>
+        <x:v>2.091500</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.657500</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>42.266100</x:v>
+        <x:v>43.028400</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>38.203500</x:v>
+        <x:v>38.915100</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>53.085500</x:v>
+        <x:v>53.464700</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>0.819500</x:v>
+        <x:v>0.837400</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>0.633900</x:v>
+        <x:v>0.647700</x:v>
       </x:c>
       <x:c r="S62" s="2"/>
       <x:c r="T62" t="n" s="2">
-        <x:v>-45.498300</x:v>
+        <x:v>-42.938300</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.598300</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>3.249300</x:v>
+        <x:v>3.451900</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>4.086200</x:v>
+        <x:v>4.076400</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-09-19 01:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-09-19 03:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>88.819800</x:v>
+        <x:v>87.057000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>6.487600</x:v>
+        <x:v>6.989600</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1.480500</x:v>
+        <x:v>2.306100</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.171900</x:v>
+        <x:v>0.273300</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.247300</x:v>
+        <x:v>0.455300</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.047000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.032100</x:v>
+        <x:v>0.057800</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.021000</x:v>
+        <x:v>0.024800</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1.852100</x:v>
+        <x:v>2.111500</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.654700</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.002700</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>42.104700</x:v>
+        <x:v>43.062700</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>38.052300</x:v>
+        <x:v>38.947400</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>53.017900</x:v>
+        <x:v>53.472400</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>0.815400</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>0.630700</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S63" s="2"/>
       <x:c r="T63" t="n" s="2">
-        <x:v>-45.116700</x:v>
+        <x:v>-43.056700</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.308300</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
-        <x:v>3.202000</x:v>
+        <x:v>3.301800</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>3.983800</x:v>
+        <x:v>3.881200</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-09-19 02:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>88.641500</x:v>
+        <x:v>86.968100</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>6.566600</x:v>
+        <x:v>6.993200</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1.502300</x:v>
+        <x:v>2.348500</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.171400</x:v>
+        <x:v>0.278200</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.248400</x:v>
+        <x:v>0.463200</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>0.046400</x:v>
+        <x:v>0.071300</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.032400</x:v>
+        <x:v>0.061400</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.021700</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1.927400</x:v>
+        <x:v>2.133000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.658100</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>42.112400</x:v>
+        <x:v>43.097600</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>38.060400</x:v>
+        <x:v>38.980300</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>52.970600</x:v>
+        <x:v>53.476400</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>0.817200</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>0.632100</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S64" s="2"/>
       <x:c r="T64" t="n" s="2">
-        <x:v>-44.618300</x:v>
+        <x:v>-43.178300</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-17.906700</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>3.276200</x:v>
+        <x:v>3.275500</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>4.097300</x:v>
+        <x:v>3.864100</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-09-19 01:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>88.524500</x:v>
+        <x:v>86.966000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>6.649900</x:v>
+        <x:v>7.009500</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>1.531600</x:v>
+        <x:v>2.346400</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.177900</x:v>
+        <x:v>0.273100</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.256000</x:v>
+        <x:v>0.453900</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0.048600</x:v>
+        <x:v>0.069600</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.033200</x:v>
+        <x:v>0.058300</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.022400</x:v>
+        <x:v>0.023500</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1.920300</x:v>
+        <x:v>2.157100</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.642500</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.001700</x:v>
+        <x:v>0.003300</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>42.177600</x:v>
+        <x:v>43.077000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>38.121100</x:v>
+        <x:v>38.961200</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>53.015900</x:v>
+        <x:v>53.455500</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>0.818300</x:v>
+        <x:v>0.839600</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>0.632900</x:v>
+        <x:v>0.649400</x:v>
       </x:c>
       <x:c r="S65" s="2"/>
       <x:c r="T65" t="n" s="2">
-        <x:v>-44.375000</x:v>
+        <x:v>-43.385000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.685000</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>3.304100</x:v>
+        <x:v>3.376700</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>4.163200</x:v>
+        <x:v>3.947800</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>88.596900</x:v>
+        <x:v>86.451900</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>6.589500</x:v>
+        <x:v>7.387300</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1.511900</x:v>
+        <x:v>2.425800</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.175900</x:v>
+        <x:v>0.283000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.254300</x:v>
+        <x:v>0.465300</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.049000</x:v>
+        <x:v>0.070900</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.034000</x:v>
+        <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.023500</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1.925400</x:v>
+        <x:v>2.178200</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.000300</x:v>
+        <x:v>0.003300</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>42.143500</x:v>
+        <x:v>43.251100</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>38.089400</x:v>
+        <x:v>39.124200</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>52.990900</x:v>
+        <x:v>53.536600</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>0.817800</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>0.632500</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S66" s="2"/>
       <x:c r="T66" t="n" s="2">
-        <x:v>-44.318300</x:v>
+        <x:v>-43.643300</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>-24.988300</x:v>
+        <x:v>-17.528300</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>3.245500</x:v>
+        <x:v>3.310600</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>4.138800</x:v>
+        <x:v>3.951700</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>87.506700</x:v>
+        <x:v>86.401000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>7.311100</x:v>
+        <x:v>7.454000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1.693000</x:v>
+        <x:v>2.405000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.190600</x:v>
+        <x:v>0.278400</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.275400</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.048300</x:v>
+        <x:v>0.070100</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.033500</x:v>
+        <x:v>0.059500</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.022500</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.081300</x:v>
+        <x:v>2.188000</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.660800</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.000100</x:v>
+        <x:v>0.003500</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>42.437400</x:v>
+        <x:v>43.239900</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>38.365800</x:v>
+        <x:v>39.113900</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>53.057600</x:v>
+        <x:v>53.520400</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>0.827200</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>0.639800</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S67" s="2"/>
       <x:c r="T67" t="n" s="2">
-        <x:v>-44.406700</x:v>
+        <x:v>-43.855000</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
-        <x:v>-24.403300</x:v>
+        <x:v>-17.605000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
-        <x:v>3.471800</x:v>
+        <x:v>3.540600</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>4.440900</x:v>
+        <x:v>4.156100</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>86.767900</x:v>
+        <x:v>86.610600</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>7.828800</x:v>
+        <x:v>7.307700</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1.797000</x:v>
+        <x:v>2.356600</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.198700</x:v>
+        <x:v>0.273700</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.286600</x:v>
+        <x:v>0.454900</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>0.048800</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.033200</x:v>
+        <x:v>0.060400</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.022200</x:v>
+        <x:v>0.025500</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>2.174500</x:v>
+        <x:v>2.178500</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.662300</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.000200</x:v>
+        <x:v>0.003600</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>42.635400</x:v>
+        <x:v>43.164200</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>38.552000</x:v>
+        <x:v>39.043200</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>53.106300</x:v>
+        <x:v>53.482800</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>0.833300</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>0.644500</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S68" s="2"/>
       <x:c r="T68" t="n" s="2">
-        <x:v>-44.465000</x:v>
+        <x:v>-44.168300</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>-23.738300</x:v>
+        <x:v>-17.686700</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>3.521300</x:v>
+        <x:v>3.707800</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>4.457800</x:v>
+        <x:v>4.340700</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>86.744900</x:v>
+        <x:v>86.596300</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>7.795600</x:v>
+        <x:v>7.411100</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1.870600</x:v>
+        <x:v>2.263800</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.207100</x:v>
+        <x:v>0.258400</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.302900</x:v>
+        <x:v>0.425800</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.050100</x:v>
+        <x:v>0.064900</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.035000</x:v>
+        <x:v>0.054500</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.022400</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>2.112500</x:v>
+        <x:v>2.208900</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.859000</x:v>
+        <x:v>0.691100</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.003500</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>42.713600</x:v>
+        <x:v>43.062900</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>38.624400</x:v>
+        <x:v>38.949400</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>53.185100</x:v>
+        <x:v>53.392400</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>0.833900</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.650500</x:v>
       </x:c>
       <x:c r="S69" s="2"/>
       <x:c r="T69" t="n" s="2">
-        <x:v>-44.791700</x:v>
+        <x:v>-44.961700</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>-23.080000</x:v>
+        <x:v>-18.348300</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>3.563800</x:v>
+        <x:v>3.771800</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>4.509800</x:v>
+        <x:v>4.333400</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>86.522600</x:v>
+        <x:v>86.589300</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>7.951000</x:v>
+        <x:v>7.433600</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1.904000</x:v>
+        <x:v>2.233100</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.204900</x:v>
+        <x:v>0.253200</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.305100</x:v>
+        <x:v>0.416200</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.048300</x:v>
+        <x:v>0.063700</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.037200</x:v>
+        <x:v>0.054900</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.022900</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>2.133800</x:v>
+        <x:v>2.232900</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>0.698000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>42.768300</x:v>
+        <x:v>43.024600</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>38.675900</x:v>
+        <x:v>38.914000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>53.197800</x:v>
+        <x:v>53.351600</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>0.835700</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>0.646400</x:v>
+        <x:v>0.650400</x:v>
       </x:c>
       <x:c r="S70" s="2"/>
       <x:c r="T70" t="n" s="2">
-        <x:v>-45.095000</x:v>
+        <x:v>-44.461700</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>-22.553300</x:v>
+        <x:v>-18.858300</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>3.517700</x:v>
+        <x:v>3.565200</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>4.457500</x:v>
+        <x:v>4.113600</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>86.608300</x:v>
+        <x:v>86.630000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>7.960400</x:v>
+        <x:v>7.298300</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1.870800</x:v>
+        <x:v>2.346000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.197800</x:v>
+        <x:v>0.274500</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.298200</x:v>
+        <x:v>0.458200</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.046000</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.036800</x:v>
+        <x:v>0.061600</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.021800</x:v>
+        <x:v>0.025900</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>2.084800</x:v>
+        <x:v>2.184300</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.875100</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>0.000600</x:v>
+        <x:v>0.002600</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>42.752100</x:v>
+        <x:v>43.163300</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>38.660300</x:v>
+        <x:v>39.042300</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>53.219000</x:v>
+        <x:v>53.483300</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>0.834300</x:v>
+        <x:v>0.842100</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>0.645300</x:v>
+        <x:v>0.651300</x:v>
       </x:c>
       <x:c r="S71" s="2"/>
       <x:c r="T71" t="n" s="2">
-        <x:v>-45.373300</x:v>
+        <x:v>-44.396700</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
-        <x:v>-23.278300</x:v>
+        <x:v>-17.583300</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
-        <x:v>3.579100</x:v>
+        <x:v>3.275100</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>4.596300</x:v>
+        <x:v>3.827600</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>86.597600</x:v>
+        <x:v>86.557600</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>7.946500</x:v>
+        <x:v>7.373800</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>1.879400</x:v>
+        <x:v>2.353900</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.196600</x:v>
+        <x:v>0.275400</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.300400</x:v>
+        <x:v>0.459300</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0.044600</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.037300</x:v>
+        <x:v>0.061400</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.021300</x:v>
+        <x:v>0.026200</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>2.097300</x:v>
+        <x:v>2.165000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.879000</x:v>
+        <x:v>0.656800</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>42.745400</x:v>
+        <x:v>43.198700</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>38.654200</x:v>
+        <x:v>39.075200</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>53.205000</x:v>
+        <x:v>53.513900</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S72" s="2"/>
       <x:c r="T72" t="n" s="2">
-        <x:v>-45.738300</x:v>
+        <x:v>-44.600000</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>-23.453300</x:v>
+        <x:v>-17.375000</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>4.021800</x:v>
+        <x:v>3.220100</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>6.591000</x:v>
+        <x:v>3.772600</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>86.440700</x:v>
+        <x:v>86.388100</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>8.027700</x:v>
+        <x:v>7.494100</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1.920600</x:v>
+        <x:v>2.389900</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.202100</x:v>
+        <x:v>0.276700</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.045800</x:v>
+        <x:v>0.071600</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.038700</x:v>
+        <x:v>0.061800</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.021700</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>2.109300</x:v>
+        <x:v>2.168200</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.883800</x:v>
+        <x:v>0.664600</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>0.000100</x:v>
+        <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>42.804900</x:v>
+        <x:v>43.255000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>38.710000</x:v>
+        <x:v>39.127900</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>53.229000</x:v>
+        <x:v>53.540600</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>0.836100</x:v>
+        <x:v>0.843900</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>0.646700</x:v>
+        <x:v>0.652700</x:v>
       </x:c>
       <x:c r="S73" s="2"/>
       <x:c r="T73" t="n" s="2">
-        <x:v>-45.953300</x:v>
+        <x:v>-44.700000</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>-22.958300</x:v>
+        <x:v>-17.061700</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>4.630000</x:v>
+        <x:v>3.202700</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>6.645600</x:v>
+        <x:v>3.728600</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>86.440100</x:v>
+        <x:v>86.614300</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>8.008200</x:v>
+        <x:v>7.293300</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1.931400</x:v>
+        <x:v>2.335900</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.203300</x:v>
+        <x:v>0.271300</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.311300</x:v>
+        <x:v>0.451500</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.046000</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.038900</x:v>
+        <x:v>0.061500</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.021600</x:v>
+        <x:v>0.025900</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>2.113600</x:v>
+        <x:v>2.207700</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.885800</x:v>
+        <x:v>0.668200</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>-0.000100</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>42.805900</x:v>
+        <x:v>43.130900</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>38.710900</x:v>
+        <x:v>39.012600</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>53.225700</x:v>
+        <x:v>53.442100</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>0.836300</x:v>
+        <x:v>0.842100</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.651300</x:v>
       </x:c>
       <x:c r="S74" s="2"/>
       <x:c r="T74" t="n" s="2">
-        <x:v>-46.258300</x:v>
+        <x:v>-44.858300</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-22.878300</x:v>
+        <x:v>-17.610000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>5.346800</x:v>
+        <x:v>3.133300</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>6.695600</x:v>
+        <x:v>3.652100</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-23 06:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>86.428500</x:v>
+        <x:v>87.171500</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>8.019100</x:v>
+        <x:v>6.925400</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1.928600</x:v>
+        <x:v>2.223200</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.202400</x:v>
+        <x:v>0.261200</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.308600</x:v>
+        <x:v>0.438500</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.045300</x:v>
+        <x:v>0.069100</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.038100</x:v>
+        <x:v>0.058800</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.020900</x:v>
+        <x:v>0.026000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>2.122700</x:v>
+        <x:v>2.168000</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.885700</x:v>
+        <x:v>0.658200</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>-0.000100</x:v>
+        <x:v>0.008900</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>42.797800</x:v>
+        <x:v>42.946300</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>38.703600</x:v>
+        <x:v>38.839500</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>53.215100</x:v>
+        <x:v>53.366800</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>0.836300</x:v>
+        <x:v>0.837300</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>0.646800</x:v>
+        <x:v>0.647600</x:v>
       </x:c>
       <x:c r="S75" s="2"/>
       <x:c r="T75" t="n" s="2">
-        <x:v>-46.608300</x:v>
+        <x:v>-44.935000</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
-        <x:v>-23.195000</x:v>
+        <x:v>-18.420000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
-        <x:v>5.353300</x:v>
+        <x:v>3.188500</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>6.732300</x:v>
+        <x:v>3.735900</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-23 05:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>86.476600</x:v>
+        <x:v>86.796900</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.941400</x:v>
+        <x:v>7.186000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1.923100</x:v>
+        <x:v>2.289200</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.202800</x:v>
+        <x:v>0.268900</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.306900</x:v>
+        <x:v>0.448900</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.045100</x:v>
+        <x:v>0.070600</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.037500</x:v>
+        <x:v>0.059600</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.020800</x:v>
+        <x:v>0.026200</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>2.157700</x:v>
+        <x:v>2.195700</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.888000</x:v>
+        <x:v>0.657900</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>42.754000</x:v>
+        <x:v>43.073200</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>38.663100</x:v>
+        <x:v>38.958400</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>53.165600</x:v>
+        <x:v>53.421300</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>0.836100</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>0.646700</x:v>
+        <x:v>0.650200</x:v>
       </x:c>
       <x:c r="S76" s="2"/>
       <x:c r="T76" t="n" s="2">
-        <x:v>-47.040000</x:v>
+        <x:v>-44.731700</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-23.345000</x:v>
+        <x:v>-17.823300</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>5.274900</x:v>
+        <x:v>3.244400</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>6.662800</x:v>
+        <x:v>3.759700</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-23 04:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-23 06:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>86.532700</x:v>
+        <x:v>86.510200</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>7.934800</x:v>
+        <x:v>7.399900</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1.885700</x:v>
+        <x:v>2.336000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.198600</x:v>
+        <x:v>0.272100</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.299800</x:v>
+        <x:v>0.451400</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.044100</x:v>
+        <x:v>0.069900</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.036200</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.025400</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>2.162900</x:v>
+        <x:v>2.210600</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.884600</x:v>
+        <x:v>0.667200</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>0.000500</x:v>
+        <x:v>0.001800</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>42.716000</x:v>
+        <x:v>43.156500</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>38.627600</x:v>
+        <x:v>39.036500</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>53.141900</x:v>
+        <x:v>53.455100</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>0.835400</x:v>
+        <x:v>0.842700</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.651800</x:v>
       </x:c>
       <x:c r="S77" s="2"/>
       <x:c r="T77" t="n" s="2">
-        <x:v>-47.480000</x:v>
+        <x:v>-44.710000</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
-        <x:v>-23.788300</x:v>
+        <x:v>-17.738300</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
-        <x:v>4.667000</x:v>
+        <x:v>3.490400</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>4.713700</x:v>
+        <x:v>4.120300</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-23 03:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-23 05:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>86.578300</x:v>
+        <x:v>86.520600</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>7.924900</x:v>
+        <x:v>7.395800</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>1.864900</x:v>
+        <x:v>2.334600</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.195000</x:v>
+        <x:v>0.271600</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.293800</x:v>
+        <x:v>0.449700</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.042800</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.035500</x:v>
+        <x:v>0.059600</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.025200</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>2.155900</x:v>
+        <x:v>2.200400</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.888700</x:v>
+        <x:v>0.673200</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>42.689800</x:v>
+        <x:v>43.155900</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>38.603200</x:v>
+        <x:v>39.035900</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>53.129800</x:v>
+        <x:v>53.458800</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>0.834700</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>0.645600</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S78" s="2"/>
       <x:c r="T78" t="n" s="2">
-        <x:v>-47.940000</x:v>
+        <x:v>-44.701700</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-24.213300</x:v>
+        <x:v>-17.833300</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>4.663100</x:v>
+        <x:v>3.486000</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>4.478200</x:v>
+        <x:v>4.079200</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-23 02:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-23 04:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>86.619100</x:v>
+        <x:v>86.518400</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>7.925800</x:v>
+        <x:v>7.397900</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1.835700</x:v>
+        <x:v>2.338300</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.191200</x:v>
+        <x:v>0.272400</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.288300</x:v>
+        <x:v>0.450500</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.042100</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.035700</x:v>
+        <x:v>0.059800</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.025300</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>2.150900</x:v>
+        <x:v>2.188400</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.891200</x:v>
+        <x:v>0.679100</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>42.664400</x:v>
+        <x:v>43.163600</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>38.579400</x:v>
+        <x:v>39.043000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>53.117500</x:v>
+        <x:v>53.468700</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>0.834200</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>0.645200</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S79" s="2"/>
       <x:c r="T79" t="n" s="2">
-        <x:v>-48.423300</x:v>
+        <x:v>-44.698300</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>-24.366700</x:v>
+        <x:v>-17.803300</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>4.674300</x:v>
+        <x:v>3.403400</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>4.503700</x:v>
+        <x:v>3.969600</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-23 01:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-23 03:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>86.597800</x:v>
+        <x:v>86.552500</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>7.949900</x:v>
+        <x:v>7.393600</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1.849200</x:v>
+        <x:v>2.308400</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.194700</x:v>
+        <x:v>0.267700</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.294700</x:v>
+        <x:v>0.441200</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.043500</x:v>
+        <x:v>0.068100</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.057200</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.020500</x:v>
+        <x:v>0.024900</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>2.127100</x:v>
+        <x:v>2.194700</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.886400</x:v>
+        <x:v>0.691500</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
         <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>42.702800</x:v>
+        <x:v>43.119000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>38.614900</x:v>
+        <x:v>39.001600</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>53.157500</x:v>
+        <x:v>53.433800</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>0.834300</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>0.645300</x:v>
+        <x:v>0.651200</x:v>
       </x:c>
       <x:c r="S80" s="2"/>
       <x:c r="T80" t="n" s="2">
-        <x:v>-48.730000</x:v>
+        <x:v>-44.716700</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-23.995000</x:v>
+        <x:v>-18.101700</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>4.822600</x:v>
+        <x:v>3.426100</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>4.625800</x:v>
+        <x:v>3.981200</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-23 02:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>86.762100</x:v>
+        <x:v>86.614500</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>7.840000</x:v>
+        <x:v>7.346300</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1.836700</x:v>
+        <x:v>2.306300</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.195900</x:v>
+        <x:v>0.267900</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.296300</x:v>
+        <x:v>0.441000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.044600</x:v>
+        <x:v>0.067900</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.036900</x:v>
+        <x:v>0.057700</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.020700</x:v>
+        <x:v>0.025000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>2.090600</x:v>
+        <x:v>2.197400</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.876200</x:v>
+        <x:v>0.676000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
         <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>42.685800</x:v>
+        <x:v>43.108800</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>38.598400</x:v>
+        <x:v>38.991900</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>53.176400</x:v>
+        <x:v>53.432600</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.841600</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>0.644400</x:v>
+        <x:v>0.650900</x:v>
       </x:c>
       <x:c r="S81" s="2"/>
       <x:c r="T81" t="n" s="2">
-        <x:v>-49.353300</x:v>
+        <x:v>-44.678300</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
-        <x:v>-24.013300</x:v>
+        <x:v>-18.173300</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
-        <x:v>4.758700</x:v>
+        <x:v>3.421800</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>4.614800</x:v>
+        <x:v>3.962600</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-22 23:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-23 01:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>86.666600</x:v>
+        <x:v>86.584100</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>7.901200</x:v>
+        <x:v>7.368500</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1.862000</x:v>
+        <x:v>2.309300</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.198700</x:v>
+        <x:v>0.267600</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.300400</x:v>
+        <x:v>0.441800</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.045000</x:v>
+        <x:v>0.068300</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.056700</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.020600</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>2.090600</x:v>
+        <x:v>2.208200</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.878900</x:v>
+        <x:v>0.670500</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.002500</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>42.723900</x:v>
+        <x:v>43.114900</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>38.634000</x:v>
+        <x:v>38.997600</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>53.197100</x:v>
+        <x:v>53.431500</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S82" s="2"/>
       <x:c r="T82" t="n" s="2">
-        <x:v>-50.113300</x:v>
+        <x:v>-44.628300</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-23.781700</x:v>
+        <x:v>-18.141700</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>4.681500</x:v>
+        <x:v>3.508600</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>4.541500</x:v>
+        <x:v>4.053400</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-22 22:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>86.716300</x:v>
+        <x:v>86.570800</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>7.861200</x:v>
+        <x:v>7.388300</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1.858600</x:v>
+        <x:v>2.309700</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.200500</x:v>
+        <x:v>0.267400</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.304400</x:v>
+        <x:v>0.441500</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.046400</x:v>
+        <x:v>0.068300</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.037100</x:v>
+        <x:v>0.057900</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.021100</x:v>
+        <x:v>0.025300</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>2.079600</x:v>
+        <x:v>2.201000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.875200</x:v>
+        <x:v>0.669800</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.002600</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>42.724100</x:v>
+        <x:v>43.125600</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>38.634000</x:v>
+        <x:v>39.007600</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>53.206100</x:v>
+        <x:v>53.442700</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>0.833700</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>0.644800</x:v>
+        <x:v>0.651200</x:v>
       </x:c>
       <x:c r="S83" s="2"/>
       <x:c r="T83" t="n" s="2">
-        <x:v>-50.941700</x:v>
+        <x:v>-44.598300</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
-        <x:v>-23.568300</x:v>
+        <x:v>-18.103300</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
-        <x:v>4.597900</x:v>
+        <x:v>3.448000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>4.411600</x:v>
+        <x:v>4.073200</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-22 21:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-22 23:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>86.778600</x:v>
+        <x:v>86.576800</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>7.826200</x:v>
+        <x:v>7.389100</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1.870400</x:v>
+        <x:v>2.309800</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.206600</x:v>
+        <x:v>0.267200</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.315200</x:v>
+        <x:v>0.441500</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.049100</x:v>
+        <x:v>0.068100</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.036900</x:v>
+        <x:v>0.058000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.021700</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>2.036700</x:v>
+        <x:v>2.194900</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.858100</x:v>
+        <x:v>0.669500</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>42.764300</x:v>
+        <x:v>43.127900</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>38.670700</x:v>
+        <x:v>39.009600</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>53.265100</x:v>
+        <x:v>53.448300</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>0.644600</x:v>
+        <x:v>0.651100</x:v>
       </x:c>
       <x:c r="S84" s="2"/>
       <x:c r="T84" t="n" s="2">
-        <x:v>-51.986700</x:v>
+        <x:v>-44.560000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-23.006700</x:v>
+        <x:v>-18.150000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>4.616200</x:v>
+        <x:v>3.467800</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>4.447700</x:v>
+        <x:v>4.001400</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-22 20:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-22 22:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>86.802900</x:v>
+        <x:v>86.642100</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>7.799900</x:v>
+        <x:v>7.352400</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1.871900</x:v>
+        <x:v>2.297200</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.206800</x:v>
+        <x:v>0.266100</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.315400</x:v>
+        <x:v>0.439700</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.049300</x:v>
+        <x:v>0.068100</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.037000</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.021800</x:v>
+        <x:v>0.025200</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>2.036300</x:v>
+        <x:v>2.181800</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.859000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.003100</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>42.757100</x:v>
+        <x:v>43.111200</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>38.664100</x:v>
+        <x:v>38.993800</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>53.260900</x:v>
+        <x:v>53.447100</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>0.833200</x:v>
+        <x:v>0.841200</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>0.644500</x:v>
+        <x:v>0.650600</x:v>
       </x:c>
       <x:c r="S85" s="2"/>
       <x:c r="T85" t="n" s="2">
-        <x:v>-52.650000</x:v>
+        <x:v>-44.583300</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
-        <x:v>-23.098300</x:v>
+        <x:v>-18.183300</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
-        <x:v>4.477700</x:v>
+        <x:v>3.309400</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>4.292300</x:v>
+        <x:v>3.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-22 19:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-22 21:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>86.819600</x:v>
+        <x:v>86.704900</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>7.800400</x:v>
+        <x:v>7.286800</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1.871900</x:v>
+        <x:v>2.289000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.208100</x:v>
+        <x:v>0.265200</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.317000</x:v>
+        <x:v>0.438000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.050100</x:v>
+        <x:v>0.067900</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.037400</x:v>
+        <x:v>0.056700</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.022100</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>2.019700</x:v>
+        <x:v>2.177500</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.853600</x:v>
+        <x:v>0.689000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.004600</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>42.770800</x:v>
+        <x:v>43.076200</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>38.676600</x:v>
+        <x:v>38.961400</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>53.282100</x:v>
+        <x:v>53.420900</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.840700</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>0.644400</x:v>
+        <x:v>0.650200</x:v>
       </x:c>
       <x:c r="S86" s="2"/>
       <x:c r="T86" t="n" s="2">
-        <x:v>-53.131700</x:v>
+        <x:v>-44.613300</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>-22.971700</x:v>
+        <x:v>-18.295000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>4.480400</x:v>
+        <x:v>3.128600</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>4.249800</x:v>
+        <x:v>3.580600</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-22 18:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-22 20:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>86.790400</x:v>
+        <x:v>86.686100</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>7.812700</x:v>
+        <x:v>7.292100</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1.873500</x:v>
+        <x:v>2.318000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.207700</x:v>
+        <x:v>0.269000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.317000</x:v>
+        <x:v>0.443900</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.049700</x:v>
+        <x:v>0.068800</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.037400</x:v>
+        <x:v>0.057500</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.021900</x:v>
+        <x:v>0.025400</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>2.030300</x:v>
+        <x:v>2.172700</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.859200</x:v>
+        <x:v>0.666700</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.003700</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>42.768000</x:v>
+        <x:v>43.117700</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>38.674100</x:v>
+        <x:v>38.999700</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>53.270900</x:v>
+        <x:v>53.458200</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>0.833300</x:v>
+        <x:v>0.841100</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>0.644500</x:v>
+        <x:v>0.650600</x:v>
       </x:c>
       <x:c r="S87" s="2"/>
       <x:c r="T87" t="n" s="2">
-        <x:v>-53.318300</x:v>
+        <x:v>-44.525000</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>-22.985000</x:v>
+        <x:v>-18.035000</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>4.521100</x:v>
+        <x:v>3.459200</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>4.274900</x:v>
+        <x:v>3.996400</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-22 17:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-22 19:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>87.004600</x:v>
+        <x:v>86.582700</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>7.697800</x:v>
+        <x:v>7.350200</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1.815300</x:v>
+        <x:v>2.353100</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.199800</x:v>
+        <x:v>0.273700</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.303800</x:v>
+        <x:v>0.451800</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.047300</x:v>
+        <x:v>0.070100</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.057900</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.021000</x:v>
+        <x:v>0.025600</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>2.015400</x:v>
+        <x:v>2.174700</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.858700</x:v>
+        <x:v>0.660200</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>0.003800</x:v>
+        <x:v>0.003500</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>42.680000</x:v>
+        <x:v>43.171700</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>38.591800</x:v>
+        <x:v>39.050100</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>53.230800</x:v>
+        <x:v>53.490600</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>0.831200</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>0.642900</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S88" s="2"/>
       <x:c r="T88" t="n" s="2">
-        <x:v>-53.551700</x:v>
+        <x:v>-44.466700</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>-23.836700</x:v>
+        <x:v>-17.733300</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>4.436700</x:v>
+        <x:v>3.467100</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>4.215000</x:v>
+        <x:v>4.038100</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-22 16:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-22 18:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>86.918400</x:v>
+        <x:v>86.397500</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>7.753500</x:v>
+        <x:v>7.503300</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1.832100</x:v>
+        <x:v>2.358900</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.202400</x:v>
+        <x:v>0.273700</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.307700</x:v>
+        <x:v>0.451500</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0.048100</x:v>
+        <x:v>0.069500</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.036000</x:v>
+        <x:v>0.056900</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.021200</x:v>
+        <x:v>0.025100</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>2.021800</x:v>
+        <x:v>2.193400</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.858700</x:v>
+        <x:v>0.670200</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>0.003600</x:v>
+        <x:v>0.003700</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>42.710900</x:v>
+        <x:v>43.207300</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>38.620700</x:v>
+        <x:v>39.083700</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>53.244200</x:v>
+        <x:v>53.494300</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>0.832000</x:v>
+        <x:v>0.843500</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>0.643500</x:v>
+        <x:v>0.652400</x:v>
       </x:c>
       <x:c r="S89" s="2"/>
       <x:c r="T89" t="n" s="2">
-        <x:v>-53.881700</x:v>
+        <x:v>-44.391700</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
-        <x:v>-23.643300</x:v>
+        <x:v>-17.745000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
-        <x:v>4.467900</x:v>
+        <x:v>3.463700</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>4.239200</x:v>
+        <x:v>4.088100</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-22 15:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-22 17:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>86.847300</x:v>
+        <x:v>86.538600</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>7.805400</x:v>
+        <x:v>7.366500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>1.839300</x:v>
+        <x:v>2.354500</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.203500</x:v>
+        <x:v>0.272800</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.451900</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.048700</x:v>
+        <x:v>0.070100</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.036900</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.021500</x:v>
+        <x:v>0.025500</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>2.029000</x:v>
+        <x:v>2.192400</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.858700</x:v>
+        <x:v>0.670600</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.004300</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>42.733400</x:v>
+        <x:v>43.164600</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>38.641800</x:v>
+        <x:v>39.043900</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>53.252300</x:v>
+        <x:v>53.470200</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>0.832600</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S90" s="2"/>
       <x:c r="T90" t="n" s="2">
-        <x:v>-54.631700</x:v>
+        <x:v>-44.298300</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>-23.436700</x:v>
+        <x:v>-17.721700</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>4.523700</x:v>
+        <x:v>3.623600</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>4.267000</x:v>
+        <x:v>4.174200</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-22 14:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-22 16:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>86.489200</x:v>
+        <x:v>86.492000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>8.060300</x:v>
+        <x:v>7.436200</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1.810700</x:v>
+        <x:v>2.353600</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.184400</x:v>
+        <x:v>0.270300</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.276900</x:v>
+        <x:v>0.445600</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.039200</x:v>
+        <x:v>0.067900</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.032700</x:v>
+        <x:v>0.057800</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.019600</x:v>
+        <x:v>0.024300</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>2.170600</x:v>
+        <x:v>2.180200</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.916500</x:v>
+        <x:v>0.671500</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.004700</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>42.648500</x:v>
+        <x:v>43.178600</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>38.565200</x:v>
+        <x:v>39.056800</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>53.084600</x:v>
+        <x:v>53.486000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.651700</x:v>
       </x:c>
       <x:c r="S91" s="2"/>
       <x:c r="T91" t="n" s="2">
-        <x:v>-55.875000</x:v>
+        <x:v>-44.180000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>-24.526700</x:v>
+        <x:v>-18.070000</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
-        <x:v>4.682000</x:v>
+        <x:v>3.446100</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>4.392500</x:v>
+        <x:v>3.980500</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-22 13:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-22 15:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>86.382800</x:v>
+        <x:v>86.495100</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>8.165200</x:v>
+        <x:v>7.407300</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1.778400</x:v>
+        <x:v>2.378900</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.175300</x:v>
+        <x:v>0.273700</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.261900</x:v>
+        <x:v>0.450700</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.035500</x:v>
+        <x:v>0.068700</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.030600</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.018800</x:v>
+        <x:v>0.024300</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2.211300</x:v>
+        <x:v>2.173500</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.940300</x:v>
+        <x:v>0.671000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.005000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>42.605100</x:v>
+        <x:v>43.195000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>38.525600</x:v>
+        <x:v>39.072000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>53.022300</x:v>
+        <x:v>53.500100</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>0.834800</x:v>
+        <x:v>0.842800</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>0.645700</x:v>
+        <x:v>0.651900</x:v>
       </x:c>
       <x:c r="S92" s="2"/>
       <x:c r="T92" t="n" s="2">
-        <x:v>-55.923300</x:v>
+        <x:v>-44.063300</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.040000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>4.818700</x:v>
+        <x:v>3.394100</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>4.524700</x:v>
+        <x:v>3.948600</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-22 12:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-22 14:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>86.257600</x:v>
+        <x:v>86.484300</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>8.317400</x:v>
+        <x:v>7.406800</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1.763000</x:v>
+        <x:v>2.384400</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.173200</x:v>
+        <x:v>0.275600</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.257200</x:v>
+        <x:v>0.454700</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.034700</x:v>
+        <x:v>0.069400</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.030500</x:v>
+        <x:v>0.058400</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.018400</x:v>
+        <x:v>0.024400</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2.206300</x:v>
+        <x:v>2.181100</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.941700</x:v>
+        <x:v>0.661000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>0.000700</x:v>
+        <x:v>0.004900</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>42.635800</x:v>
+        <x:v>43.206600</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>38.554200</x:v>
+        <x:v>39.082800</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>53.043100</x:v>
+        <x:v>53.505900</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.843100</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>0.646100</x:v>
+        <x:v>0.652100</x:v>
       </x:c>
       <x:c r="S93" s="2"/>
       <x:c r="T93" t="n" s="2">
-        <x:v>-55.808300</x:v>
+        <x:v>-44.006700</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-17.868300</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>5.012500</x:v>
+        <x:v>3.434600</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>4.736600</x:v>
+        <x:v>3.961000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-22 11:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-22 13:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>86.294600</x:v>
+        <x:v>86.472800</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>8.286100</x:v>
+        <x:v>7.394700</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1.759800</x:v>
+        <x:v>2.373300</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.173000</x:v>
+        <x:v>0.277500</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.257000</x:v>
+        <x:v>0.459300</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.034800</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.031000</x:v>
+        <x:v>0.060400</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.018600</x:v>
+        <x:v>0.024200</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>2.200300</x:v>
+        <x:v>2.212600</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.944900</x:v>
+        <x:v>0.654700</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>0.000300</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>42.626000</x:v>
+        <x:v>43.195900</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>38.545000</x:v>
+        <x:v>39.073200</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>53.040000</x:v>
+        <x:v>53.481600</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>0.835100</x:v>
+        <x:v>0.843400</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>0.645900</x:v>
+        <x:v>0.652300</x:v>
       </x:c>
       <x:c r="S94" s="2"/>
       <x:c r="T94" t="n" s="2">
-        <x:v>-55.678300</x:v>
+        <x:v>-43.888300</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-17.928300</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>5.021800</x:v>
+        <x:v>3.482100</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>4.754500</x:v>
+        <x:v>4.083400</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-22 10:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-22 12:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>86.306300</x:v>
+        <x:v>86.525500</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>8.268700</x:v>
+        <x:v>7.349400</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1.773400</x:v>
+        <x:v>2.358100</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.173900</x:v>
+        <x:v>0.276600</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.258500</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.034900</x:v>
+        <x:v>0.070200</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.031500</x:v>
+        <x:v>0.056500</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.018600</x:v>
+        <x:v>0.023300</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2.193500</x:v>
+        <x:v>2.240300</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.940700</x:v>
+        <x:v>0.641600</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.003000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>42.636300</x:v>
+        <x:v>43.159500</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>38.554500</x:v>
+        <x:v>39.039400</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>53.052300</x:v>
+        <x:v>53.448100</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.843100</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>0.645900</x:v>
+        <x:v>0.652100</x:v>
       </x:c>
       <x:c r="S95" s="2"/>
       <x:c r="T95" t="n" s="2">
-        <x:v>-55.508300</x:v>
+        <x:v>-43.828300</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.385000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
-        <x:v>4.791000</x:v>
+        <x:v>3.545300</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>5.112100</x:v>
+        <x:v>4.139300</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-22 09:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-22 11:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>86.464600</x:v>
+        <x:v>86.532200</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>8.164400</x:v>
+        <x:v>7.352400</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>1.739500</x:v>
+        <x:v>2.355100</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.170500</x:v>
+        <x:v>0.276800</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.253600</x:v>
+        <x:v>0.459900</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.071000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.030600</x:v>
+        <x:v>0.057200</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.018700</x:v>
+        <x:v>0.023700</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>2.182000</x:v>
+        <x:v>2.231200</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.941500</x:v>
+        <x:v>0.640500</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.003000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>42.579900</x:v>
+        <x:v>43.167000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>38.501700</x:v>
+        <x:v>39.046200</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>53.026900</x:v>
+        <x:v>53.459000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>0.833700</x:v>
+        <x:v>0.843000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>0.644800</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
       <x:c r="S96" s="2"/>
       <x:c r="T96" t="n" s="2">
-        <x:v>-55.370000</x:v>
+        <x:v>-43.816700</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.211700</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>4.418900</x:v>
+        <x:v>3.569200</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>5.547400</x:v>
+        <x:v>4.163500</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-22 08:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-22 10:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>86.378700</x:v>
+        <x:v>86.532900</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>8.213700</x:v>
+        <x:v>7.352800</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1.766700</x:v>
+        <x:v>2.352200</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.173200</x:v>
+        <x:v>0.275600</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.257500</x:v>
+        <x:v>0.457400</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.035000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.031000</x:v>
+        <x:v>0.057700</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.019000</x:v>
+        <x:v>0.023500</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>2.185700</x:v>
+        <x:v>2.233900</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.939600</x:v>
+        <x:v>0.643800</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.002900</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>42.617400</x:v>
+        <x:v>43.158600</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>38.536700</x:v>
+        <x:v>39.038400</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>53.046900</x:v>
+        <x:v>53.450900</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>0.834500</x:v>
+        <x:v>0.842900</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.651900</x:v>
       </x:c>
       <x:c r="S97" s="2"/>
       <x:c r="T97" t="n" s="2">
-        <x:v>-55.256700</x:v>
+        <x:v>-43.801700</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.343300</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>4.574500</x:v>
+        <x:v>3.511300</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>5.547400</x:v>
+        <x:v>4.131200</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-22 07:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-22 09:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>86.401800</x:v>
+        <x:v>86.523600</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>8.204600</x:v>
+        <x:v>7.365500</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1.752400</x:v>
+        <x:v>2.351400</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.171100</x:v>
+        <x:v>0.275300</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.254800</x:v>
+        <x:v>0.457600</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.034900</x:v>
+        <x:v>0.070600</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.031400</x:v>
+        <x:v>0.058800</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.024000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>2.189200</x:v>
+        <x:v>2.229400</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.940400</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>0.002700</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>42.601100</x:v>
+        <x:v>43.166000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>38.521600</x:v>
+        <x:v>39.045300</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>53.034900</x:v>
+        <x:v>53.458100</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>0.834200</x:v>
+        <x:v>0.843000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>0.645200</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
       <x:c r="S98" s="2"/>
       <x:c r="T98" t="n" s="2">
-        <x:v>-55.021700</x:v>
+        <x:v>-43.751700</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.206700</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>4.374400</x:v>
+        <x:v>3.519300</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>5.457100</x:v>
+        <x:v>4.092700</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-22 06:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-22 08:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>86.428500</x:v>
+        <x:v>86.541900</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>8.178800</x:v>
+        <x:v>7.353700</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1.747600</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.171300</x:v>
+        <x:v>0.273900</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.256300</x:v>
+        <x:v>0.453800</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.035100</x:v>
+        <x:v>0.069100</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.030900</x:v>
+        <x:v>0.058200</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.023300</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>2.190400</x:v>
+        <x:v>2.233600</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.942200</x:v>
+        <x:v>0.642500</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.001800</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>42.590300</x:v>
+        <x:v>43.152600</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>38.511500</x:v>
+        <x:v>39.032800</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>53.027000</x:v>
+        <x:v>53.448300</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>0.834100</x:v>
+        <x:v>0.842800</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>0.645100</x:v>
+        <x:v>0.651800</x:v>
       </x:c>
       <x:c r="S99" s="2"/>
       <x:c r="T99" t="n" s="2">
-        <x:v>-54.795000</x:v>
+        <x:v>-43.688300</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.465000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
-        <x:v>4.200900</x:v>
+        <x:v>3.471000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>5.483000</x:v>
+        <x:v>4.134900</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-22 05:00:00</x:v>
+        <x:v>2026-09-17 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-22 07:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>86.376600</x:v>
+        <x:v>86.581000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>8.214900</x:v>
+        <x:v>7.345500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1.760300</x:v>
+        <x:v>2.331300</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.172400</x:v>
+        <x:v>0.272000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.256900</x:v>
+        <x:v>0.450700</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.035200</x:v>
+        <x:v>0.068900</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.031600</x:v>
+        <x:v>0.054500</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.019300</x:v>
+        <x:v>0.023300</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>2.195900</x:v>
+        <x:v>2.229700</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.936600</x:v>
+        <x:v>0.642900</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>42.611600</x:v>
+        <x:v>43.131000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>38.531400</x:v>
+        <x:v>39.012700</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>53.038100</x:v>
+        <x:v>53.438300</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>0.834600</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>0.645500</x:v>
+        <x:v>0.651400</x:v>
       </x:c>
       <x:c r="S100" s="2"/>
       <x:c r="T100" t="n" s="2">
-        <x:v>-54.496700</x:v>
+        <x:v>-43.565000</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.566700</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>4.081900</x:v>
+        <x:v>3.548500</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>5.728500</x:v>
+        <x:v>4.162400</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-22 04:00:00</x:v>
+        <x:v>2026-09-17 11:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-22 06:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>86.480000</x:v>
+        <x:v>86.558200</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>8.161600</x:v>
+        <x:v>7.357500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1.731000</x:v>
+        <x:v>2.334200</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.169100</x:v>
+        <x:v>0.271800</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.252700</x:v>
+        <x:v>0.450400</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.034600</x:v>
+        <x:v>0.068700</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.030600</x:v>
+        <x:v>0.056500</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.019200</x:v>
+        <x:v>0.023300</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>2.186500</x:v>
+        <x:v>2.233300</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.934600</x:v>
+        <x:v>0.646300</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>0.003200</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>42.573600</x:v>
+        <x:v>43.135100</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>38.495700</x:v>
+        <x:v>39.016600</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>53.023300</x:v>
+        <x:v>53.436900</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>0.833500</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>0.644700</x:v>
+        <x:v>0.651600</x:v>
       </x:c>
       <x:c r="S101" s="2"/>
       <x:c r="T101" t="n" s="2">
-        <x:v>-54.221700</x:v>
+        <x:v>-43.520000</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>-25.000000</x:v>
+        <x:v>-18.583300</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>4.017600</x:v>
+        <x:v>3.567800</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>3.812000</x:v>
+        <x:v>4.195000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>