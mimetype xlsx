--- v2 (2026-09-21)
+++ v3 (2026-11-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1e1b3d6944214274b31723348b3b443b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rdeb2d72292a04cdc9bc6ffe85f1b6775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e1b3d6944214274b31723348b3b443b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeb2d72292a04cdc9bc6ffe85f1b6775" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,6927 +239,6927 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>RelativeDensity</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>MethaneNumber</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>WaterDewPoint</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>HydrocarbonDewPoint</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>HydrogenSulphide</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>TotalSulphur</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-09-21 14:00:00</x:v>
+        <x:v>2026-11-05 17:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-09-21 16:00:00</x:v>
+        <x:v>2026-11-05 18:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>86.419200</x:v>
+        <x:v>86.816900</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>7.380500</x:v>
+        <x:v>7.122000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2.461900</x:v>
+        <x:v>2.246200</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0.288900</x:v>
+        <x:v>0.260300</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>0.487400</x:v>
+        <x:v>0.433200</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.076100</x:v>
+        <x:v>0.068700</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.060700</x:v>
+        <x:v>0.059100</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.027500</x:v>
+        <x:v>0.026800</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>2.169900</x:v>
+        <x:v>2.289000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.627800</x:v>
+        <x:v>0.677800</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>43.320000</x:v>
+        <x:v>42.959300</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>39.188000</x:v>
+        <x:v>38.853500</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>53.592100</x:v>
+        <x:v>53.285500</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>0.844800</x:v>
+        <x:v>0.840300</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>0.653400</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="S2" s="2"/>
       <x:c r="T2" t="n" s="2">
-        <x:v>-37.843300</x:v>
+        <x:v>-43.208300</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>-16.403300</x:v>
+        <x:v>-17.536700</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>3.303300</x:v>
+        <x:v>3.059500</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>4.052600</x:v>
+        <x:v>3.692200</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-09-21 13:00:00</x:v>
+        <x:v>2026-11-05 16:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-09-21 15:00:00</x:v>
+        <x:v>2026-11-05 17:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>86.438100</x:v>
+        <x:v>86.901100</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>7.322100</x:v>
+        <x:v>7.076900</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>2.483500</x:v>
+        <x:v>2.232500</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>0.293800</x:v>
+        <x:v>0.259800</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>0.495100</x:v>
+        <x:v>0.432900</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.078300</x:v>
+        <x:v>0.069100</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.062700</x:v>
+        <x:v>0.059200</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.028300</x:v>
+        <x:v>0.026900</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>2.169000</x:v>
+        <x:v>2.263900</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>0.629100</x:v>
+        <x:v>0.677600</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>43.332700</x:v>
+        <x:v>42.947500</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>39.199900</x:v>
+        <x:v>38.842200</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>53.599000</x:v>
+        <x:v>53.295500</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>0.845100</x:v>
+        <x:v>0.839600</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>0.653600</x:v>
+        <x:v>0.649400</x:v>
       </x:c>
       <x:c r="S3" s="2"/>
       <x:c r="T3" t="n" s="2">
-        <x:v>-37.991700</x:v>
+        <x:v>-43.246700</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
-        <x:v>-16.016700</x:v>
+        <x:v>-17.586700</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
-        <x:v>3.204100</x:v>
+        <x:v>3.068000</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>3.958200</x:v>
+        <x:v>3.700900</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-09-21 12:00:00</x:v>
+        <x:v>2026-11-05 15:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-09-21 14:00:00</x:v>
+        <x:v>2026-11-05 16:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>86.406600</x:v>
+        <x:v>86.943300</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.347500</x:v>
+        <x:v>7.058500</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>2.514700</x:v>
+        <x:v>2.231100</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>0.296700</x:v>
+        <x:v>0.259600</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>0.497400</x:v>
+        <x:v>0.432500</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.078200</x:v>
+        <x:v>0.069200</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.062600</x:v>
+        <x:v>0.058300</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.028900</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>2.142800</x:v>
+        <x:v>2.243400</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.624800</x:v>
+        <x:v>0.677000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>43.376600</x:v>
+        <x:v>42.948300</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>39.240500</x:v>
+        <x:v>38.842600</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>53.643500</x:v>
+        <x:v>53.309800</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>0.845400</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>0.653800</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="S4" s="2"/>
       <x:c r="T4" t="n" s="2">
-        <x:v>-38.213300</x:v>
+        <x:v>-43.215000</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>-15.740000</x:v>
+        <x:v>-17.568300</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>3.284800</x:v>
+        <x:v>3.093600</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>3.999100</x:v>
+        <x:v>3.668000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-09-21 11:00:00</x:v>
+        <x:v>2026-11-05 14:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-09-21 13:00:00</x:v>
+        <x:v>2026-11-05 15:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>86.296000</x:v>
+        <x:v>86.981500</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>7.464900</x:v>
+        <x:v>7.040900</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2.512300</x:v>
+        <x:v>2.226400</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>0.290700</x:v>
+        <x:v>0.259800</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>0.483300</x:v>
+        <x:v>0.433700</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.076200</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.063000</x:v>
+        <x:v>0.058500</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.028200</x:v>
+        <x:v>0.027200</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>2.228500</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>0.655300</x:v>
+        <x:v>0.673800</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>43.382400</x:v>
+        <x:v>42.949700</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>39.246200</x:v>
+        <x:v>38.843700</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>53.642100</x:v>
+        <x:v>53.321800</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>0.845700</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>0.654100</x:v>
+        <x:v>0.648800</x:v>
       </x:c>
       <x:c r="S5" s="2"/>
       <x:c r="T5" t="n" s="2">
-        <x:v>-38.321700</x:v>
+        <x:v>-43.200000</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
-        <x:v>-16.098300</x:v>
+        <x:v>-17.511700</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
-        <x:v>3.187500</x:v>
+        <x:v>3.102400</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>3.978500</x:v>
+        <x:v>3.690200</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-09-21 10:00:00</x:v>
+        <x:v>2026-11-05 13:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-09-21 12:00:00</x:v>
+        <x:v>2026-11-05 14:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>86.425100</x:v>
+        <x:v>86.985700</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>7.321700</x:v>
+        <x:v>7.038200</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>2.486200</x:v>
+        <x:v>2.228000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0.290700</x:v>
+        <x:v>0.259800</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>0.487000</x:v>
+        <x:v>0.433400</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>0.075800</x:v>
+        <x:v>0.069400</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.062100</x:v>
+        <x:v>0.058500</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.026600</x:v>
+        <x:v>0.027000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>2.173700</x:v>
+        <x:v>2.230000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.651000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>43.307400</x:v>
+        <x:v>42.949900</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>39.176600</x:v>
+        <x:v>38.843900</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>53.572100</x:v>
+        <x:v>53.322700</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>0.844900</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>0.653500</x:v>
+        <x:v>0.648800</x:v>
       </x:c>
       <x:c r="S6" s="2"/>
       <x:c r="T6" t="n" s="2">
-        <x:v>-38.445000</x:v>
+        <x:v>-43.146700</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>-16.548300</x:v>
+        <x:v>-17.565000</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>3.187200</x:v>
+        <x:v>3.014200</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>4.001000</x:v>
+        <x:v>3.633100</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-09-21 09:00:00</x:v>
+        <x:v>2026-11-05 12:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-09-21 11:00:00</x:v>
+        <x:v>2026-11-05 13:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>86.456000</x:v>
+        <x:v>87.011600</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>7.356800</x:v>
+        <x:v>7.019400</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>2.467300</x:v>
+        <x:v>2.230700</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.287900</x:v>
+        <x:v>0.261000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>0.482200</x:v>
+        <x:v>0.436300</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.074700</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.062700</x:v>
+        <x:v>0.059500</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.026100</x:v>
+        <x:v>0.027800</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>2.142500</x:v>
+        <x:v>2.215400</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>0.643800</x:v>
+        <x:v>0.667900</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>43.313500</x:v>
+        <x:v>42.959800</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>39.181800</x:v>
+        <x:v>38.852900</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>53.599500</x:v>
+        <x:v>53.339000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>0.844300</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>0.653100</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S7" s="2"/>
       <x:c r="T7" t="n" s="2">
-        <x:v>-38.738300</x:v>
+        <x:v>-43.095000</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
-        <x:v>-16.843300</x:v>
+        <x:v>-17.346700</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
-        <x:v>3.234200</x:v>
+        <x:v>3.000200</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>4.038300</x:v>
+        <x:v>3.664300</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-09-21 08:00:00</x:v>
+        <x:v>2026-11-05 11:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-09-21 10:00:00</x:v>
+        <x:v>2026-11-05 12:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>86.440600</x:v>
+        <x:v>87.012400</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>7.389100</x:v>
+        <x:v>7.027300</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2.474400</x:v>
+        <x:v>2.227000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>0.289000</x:v>
+        <x:v>0.260500</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.485600</x:v>
+        <x:v>0.435100</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.076600</x:v>
+        <x:v>0.069900</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.059400</x:v>
+        <x:v>0.058900</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.027300</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>2.113500</x:v>
+        <x:v>2.212900</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.644300</x:v>
+        <x:v>0.668700</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>43.343200</x:v>
+        <x:v>42.957000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>39.209200</x:v>
+        <x:v>38.850200</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>53.635500</x:v>
+        <x:v>53.338500</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>0.844300</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>0.653000</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S8" s="2"/>
       <x:c r="T8" t="n" s="2">
-        <x:v>-38.996700</x:v>
+        <x:v>-43.061700</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>-16.513300</x:v>
+        <x:v>-17.440000</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>3.289900</x:v>
+        <x:v>3.094000</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>4.086400</x:v>
+        <x:v>3.568600</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-09-21 07:00:00</x:v>
+        <x:v>2026-11-05 10:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-09-21 09:00:00</x:v>
+        <x:v>2026-11-05 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>86.656500</x:v>
+        <x:v>86.938000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>7.319500</x:v>
+        <x:v>7.065500</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>2.446200</x:v>
+        <x:v>2.248800</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>0.287100</x:v>
+        <x:v>0.263100</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>0.484000</x:v>
+        <x:v>0.440100</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0.075200</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.060600</x:v>
+        <x:v>0.060400</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.025800</x:v>
+        <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>2.003900</x:v>
+        <x:v>2.216800</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>0.641000</x:v>
+        <x:v>0.669200</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>43.344400</x:v>
+        <x:v>42.989500</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>39.208900</x:v>
+        <x:v>38.880600</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>53.710500</x:v>
+        <x:v>53.354400</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>0.651200</x:v>
+        <x:v>0.649200</x:v>
       </x:c>
       <x:c r="S9" s="2"/>
       <x:c r="T9" t="n" s="2">
-        <x:v>-39.210000</x:v>
+        <x:v>-42.996700</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
-        <x:v>-16.955000</x:v>
+        <x:v>-17.196700</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
-        <x:v>3.335500</x:v>
+        <x:v>3.031400</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>4.081900</x:v>
+        <x:v>3.630600</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-09-21 06:00:00</x:v>
+        <x:v>2026-11-05 09:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-09-21 08:00:00</x:v>
+        <x:v>2026-11-05 10:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>86.852600</x:v>
+        <x:v>86.916400</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>7.266400</x:v>
+        <x:v>7.071400</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2.408100</x:v>
+        <x:v>2.267800</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.283900</x:v>
+        <x:v>0.266500</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.478100</x:v>
+        <x:v>0.446700</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.073200</x:v>
+        <x:v>0.071800</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.059600</x:v>
+        <x:v>0.061200</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.028200</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1.914800</x:v>
+        <x:v>2.201600</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.638300</x:v>
+        <x:v>0.668300</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>43.329100</x:v>
+        <x:v>43.021200</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>39.193400</x:v>
+        <x:v>38.910100</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>53.762600</x:v>
+        <x:v>53.383000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
         <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S10" s="2"/>
       <x:c r="T10" t="n" s="2">
-        <x:v>-39.205000</x:v>
+        <x:v>-42.910000</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>-17.538300</x:v>
+        <x:v>-16.821700</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>3.264500</x:v>
+        <x:v>2.923300</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>3.967100</x:v>
+        <x:v>3.532400</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-09-21 05:00:00</x:v>
+        <x:v>2026-11-05 08:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-09-21 07:00:00</x:v>
+        <x:v>2026-11-05 09:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>86.940300</x:v>
+        <x:v>86.895500</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>7.218200</x:v>
+        <x:v>7.059400</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>2.374400</x:v>
+        <x:v>2.283000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.279200</x:v>
+        <x:v>0.268400</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>0.448900</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.072300</x:v>
+        <x:v>0.071400</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.055200</x:v>
+        <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.028000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1.927200</x:v>
+        <x:v>2.221900</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>0.638200</x:v>
+        <x:v>0.663600</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>43.271400</x:v>
+        <x:v>43.022100</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>39.139700</x:v>
+        <x:v>38.911000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>53.721600</x:v>
+        <x:v>53.372000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>0.838800</x:v>
+        <x:v>0.840100</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>0.648800</x:v>
+        <x:v>0.649800</x:v>
       </x:c>
       <x:c r="S11" s="2"/>
       <x:c r="T11" t="n" s="2">
-        <x:v>-39.096700</x:v>
+        <x:v>-42.920000</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
-        <x:v>-17.765000</x:v>
+        <x:v>-16.783300</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
-        <x:v>3.306800</x:v>
+        <x:v>2.884200</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>4.051100</x:v>
+        <x:v>3.418400</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-09-21 04:00:00</x:v>
+        <x:v>2026-11-05 07:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-09-21 06:00:00</x:v>
+        <x:v>2026-11-05 08:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>86.985200</x:v>
+        <x:v>86.889900</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>7.178500</x:v>
+        <x:v>7.037900</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>2.367300</x:v>
+        <x:v>2.283800</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.277500</x:v>
+        <x:v>0.269900</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.467300</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.071700</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.055700</x:v>
+        <x:v>0.061900</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.024600</x:v>
+        <x:v>0.028800</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.934700</x:v>
+        <x:v>2.242000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.637600</x:v>
+        <x:v>0.661900</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.004000</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>43.247700</x:v>
+        <x:v>43.017100</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>39.117700</x:v>
+        <x:v>38.906600</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>53.703500</x:v>
+        <x:v>53.356400</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>0.838500</x:v>
+        <x:v>0.840400</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.648500</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="S12" s="2"/>
       <x:c r="T12" t="n" s="2">
-        <x:v>-38.833300</x:v>
+        <x:v>-42.941700</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>-17.945000</x:v>
+        <x:v>-16.578300</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>3.241600</x:v>
+        <x:v>2.857100</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>3.997500</x:v>
+        <x:v>3.422500</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-09-21 03:00:00</x:v>
+        <x:v>2026-11-05 06:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-09-21 05:00:00</x:v>
+        <x:v>2026-11-05 07:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>86.666600</x:v>
+        <x:v>86.902600</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>7.293600</x:v>
+        <x:v>7.036000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>2.417100</x:v>
+        <x:v>2.279200</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0.279400</x:v>
+        <x:v>0.269200</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>0.465400</x:v>
+        <x:v>0.447600</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.070500</x:v>
+        <x:v>0.071500</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.057600</x:v>
+        <x:v>0.059200</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.024300</x:v>
+        <x:v>0.028100</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>2.082100</x:v>
+        <x:v>2.241800</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.643300</x:v>
+        <x:v>0.665000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.004100</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>43.252200</x:v>
+        <x:v>43.003200</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>39.123900</x:v>
+        <x:v>38.893700</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>53.605200</x:v>
+        <x:v>53.347300</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.649800</x:v>
       </x:c>
       <x:c r="S13" s="2"/>
       <x:c r="T13" t="n" s="2">
-        <x:v>-38.596700</x:v>
+        <x:v>-42.903300</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
-        <x:v>-17.845000</x:v>
+        <x:v>-16.816700</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
-        <x:v>3.039300</x:v>
+        <x:v>2.801900</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>3.727900</x:v>
+        <x:v>3.403000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-09-21 02:00:00</x:v>
+        <x:v>2026-11-05 05:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-09-21 04:00:00</x:v>
+        <x:v>2026-11-05 06:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>86.464900</x:v>
+        <x:v>86.914700</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>7.364300</x:v>
+        <x:v>7.038200</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2.435800</x:v>
+        <x:v>2.271100</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.280100</x:v>
+        <x:v>0.268100</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.466500</x:v>
+        <x:v>0.446400</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.071400</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.062300</x:v>
+        <x:v>0.061300</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.027800</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>2.183600</x:v>
+        <x:v>2.234200</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.646400</x:v>
+        <x:v>0.666500</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.005200</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>43.252500</x:v>
+        <x:v>43.001500</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>39.125400</x:v>
+        <x:v>38.892000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>53.536600</x:v>
+        <x:v>53.350700</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.649600</x:v>
       </x:c>
       <x:c r="S14" s="2"/>
       <x:c r="T14" t="n" s="2">
-        <x:v>-38.601700</x:v>
+        <x:v>-42.901700</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>-17.535000</x:v>
+        <x:v>-16.921700</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>3.255100</x:v>
+        <x:v>2.902900</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>3.999800</x:v>
+        <x:v>3.432700</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-09-21 01:00:00</x:v>
+        <x:v>2026-11-05 04:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-09-21 03:00:00</x:v>
+        <x:v>2026-11-05 05:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>86.501700</x:v>
+        <x:v>86.974700</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>7.320800</x:v>
+        <x:v>6.995400</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2.442600</x:v>
+        <x:v>2.268100</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.280600</x:v>
+        <x:v>0.267300</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>0.467300</x:v>
+        <x:v>0.444300</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.071200</x:v>
+        <x:v>0.070600</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.059900</x:v>
+        <x:v>0.060500</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.024800</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>2.182700</x:v>
+        <x:v>2.222200</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>0.648300</x:v>
+        <x:v>0.669400</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.005600</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>43.241100</x:v>
+        <x:v>42.985100</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>39.114900</x:v>
+        <x:v>38.876600</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>53.529700</x:v>
+        <x:v>53.348100</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>0.843700</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>0.652500</x:v>
+        <x:v>0.649200</x:v>
       </x:c>
       <x:c r="S15" s="2"/>
       <x:c r="T15" t="n" s="2">
-        <x:v>-38.626700</x:v>
+        <x:v>-42.856700</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
-        <x:v>-17.576700</x:v>
+        <x:v>-17.140000</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
-        <x:v>3.319100</x:v>
+        <x:v>2.831800</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>4.044100</x:v>
+        <x:v>3.393500</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-09-21 00:00:00</x:v>
+        <x:v>2026-11-05 03:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-09-21 02:00:00</x:v>
+        <x:v>2026-11-05 04:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>86.478300</x:v>
+        <x:v>86.946900</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>7.339400</x:v>
+        <x:v>6.995600</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>2.449800</x:v>
+        <x:v>2.274900</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.281700</x:v>
+        <x:v>0.269300</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.468700</x:v>
+        <x:v>0.447800</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.071500</x:v>
+        <x:v>0.071600</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.060500</x:v>
+        <x:v>0.060700</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.028000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>2.177800</x:v>
+        <x:v>2.233600</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.647500</x:v>
+        <x:v>0.671800</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.005700</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>43.256500</x:v>
+        <x:v>42.991200</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>39.129200</x:v>
+        <x:v>38.882500</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>53.542200</x:v>
+        <x:v>53.343000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S16" s="2"/>
       <x:c r="T16" t="n" s="2">
-        <x:v>-38.710000</x:v>
+        <x:v>-42.723300</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>-17.483300</x:v>
+        <x:v>-16.861700</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>3.347200</x:v>
+        <x:v>2.907400</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>4.106600</x:v>
+        <x:v>3.509300</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-09-20 23:00:00</x:v>
+        <x:v>2026-11-05 02:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-09-21 01:00:00</x:v>
+        <x:v>2026-11-05 03:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>86.484000</x:v>
+        <x:v>87.010800</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>7.312500</x:v>
+        <x:v>6.949600</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>2.468200</x:v>
+        <x:v>2.274800</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.284300</x:v>
+        <x:v>0.270300</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.474100</x:v>
+        <x:v>0.447100</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.072300</x:v>
+        <x:v>0.071200</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.062600</x:v>
+        <x:v>0.059700</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.025300</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>2.171700</x:v>
+        <x:v>2.215400</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.645300</x:v>
+        <x:v>0.673500</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.005100</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>43.273700</x:v>
+        <x:v>42.981400</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>39.145100</x:v>
+        <x:v>38.873100</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>53.556800</x:v>
+        <x:v>53.348500</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>0.844100</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>0.652900</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="S17" s="2"/>
       <x:c r="T17" t="n" s="2">
-        <x:v>-38.820000</x:v>
+        <x:v>-42.693300</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
-        <x:v>-17.256700</x:v>
+        <x:v>-16.966700</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
-        <x:v>3.337700</x:v>
+        <x:v>2.957900</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>4.058500</x:v>
+        <x:v>3.517300</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-09-20 22:00:00</x:v>
+        <x:v>2026-11-05 01:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-09-21 00:00:00</x:v>
+        <x:v>2026-11-05 02:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>86.455800</x:v>
+        <x:v>87.107200</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>7.331800</x:v>
+        <x:v>6.892800</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>2.474800</x:v>
+        <x:v>2.246200</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.285900</x:v>
+        <x:v>0.266500</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.476400</x:v>
+        <x:v>0.437200</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0.073200</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.059700</x:v>
+        <x:v>0.058400</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.025400</x:v>
+        <x:v>0.026800</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>2.172200</x:v>
+        <x:v>2.220300</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.675400</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>43.284700</x:v>
+        <x:v>42.927100</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>39.155400</x:v>
+        <x:v>38.822500</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>53.562900</x:v>
+        <x:v>53.313400</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>0.844300</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>0.653000</x:v>
+        <x:v>0.648300</x:v>
       </x:c>
       <x:c r="S18" s="2"/>
       <x:c r="T18" t="n" s="2">
-        <x:v>-38.890000</x:v>
+        <x:v>-42.611700</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>-17.126700</x:v>
+        <x:v>-17.536700</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>3.307300</x:v>
+        <x:v>2.927100</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>4.036100</x:v>
+        <x:v>3.531400</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-09-20 21:00:00</x:v>
+        <x:v>2026-11-05 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-09-20 23:00:00</x:v>
+        <x:v>2026-11-05 01:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>86.505600</x:v>
+        <x:v>87.081400</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>7.331100</x:v>
+        <x:v>6.921300</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>2.439500</x:v>
+        <x:v>2.239000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.280700</x:v>
+        <x:v>0.266500</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.468200</x:v>
+        <x:v>0.438800</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.071800</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.059000</x:v>
+        <x:v>0.059700</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.026800</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>2.171800</x:v>
+        <x:v>2.222700</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.647400</x:v>
+        <x:v>0.674000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>43.247500</x:v>
+        <x:v>42.934800</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>39.120700</x:v>
+        <x:v>38.829700</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>53.541100</x:v>
+        <x:v>53.316900</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.838400</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>0.652500</x:v>
+        <x:v>0.648500</x:v>
       </x:c>
       <x:c r="S19" s="2"/>
       <x:c r="T19" t="n" s="2">
-        <x:v>-38.898300</x:v>
+        <x:v>-42.471700</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
-        <x:v>-17.476700</x:v>
+        <x:v>-17.501700</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
-        <x:v>3.323000</x:v>
+        <x:v>2.916500</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>4.009000</x:v>
+        <x:v>3.567500</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-09-20 20:00:00</x:v>
+        <x:v>2026-11-04 23:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-09-20 22:00:00</x:v>
+        <x:v>2026-11-05 00:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>86.524200</x:v>
+        <x:v>87.043200</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>7.324900</x:v>
+        <x:v>6.961800</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>2.429600</x:v>
+        <x:v>2.236600</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.279200</x:v>
+        <x:v>0.265100</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.465200</x:v>
+        <x:v>0.436000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.071100</x:v>
+        <x:v>0.069000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.060400</x:v>
+        <x:v>0.058400</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.026300</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>2.170700</x:v>
+        <x:v>2.231200</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.649700</x:v>
+        <x:v>0.672300</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.005100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>43.236100</x:v>
+        <x:v>42.935800</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>39.110000</x:v>
+        <x:v>38.830800</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>53.534300</x:v>
+        <x:v>53.312600</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>0.843300</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>0.652300</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S20" s="2"/>
       <x:c r="T20" t="n" s="2">
-        <x:v>-38.871700</x:v>
+        <x:v>-42.398300</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-17.555000</x:v>
+        <x:v>-17.716700</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>3.275600</x:v>
+        <x:v>3.144300</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>3.982600</x:v>
+        <x:v>3.684100</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-09-20 19:00:00</x:v>
+        <x:v>2026-11-04 22:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-09-20 21:00:00</x:v>
+        <x:v>2026-11-04 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>86.493400</x:v>
+        <x:v>87.024300</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>7.317600</x:v>
+        <x:v>6.981800</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>2.455500</x:v>
+        <x:v>2.239100</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.283000</x:v>
+        <x:v>0.265800</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.471700</x:v>
+        <x:v>0.438500</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.072500</x:v>
+        <x:v>0.069600</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.061900</x:v>
+        <x:v>0.057300</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.025300</x:v>
+        <x:v>0.026700</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>2.173800</x:v>
+        <x:v>2.224700</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.645300</x:v>
+        <x:v>0.672200</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.005300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>43.263100</x:v>
+        <x:v>42.948800</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>39.135200</x:v>
+        <x:v>38.842800</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>53.549500</x:v>
+        <x:v>53.324500</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S21" s="2"/>
       <x:c r="T21" t="n" s="2">
-        <x:v>-38.830000</x:v>
+        <x:v>-42.316700</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
-        <x:v>-17.335000</x:v>
+        <x:v>-17.583300</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
-        <x:v>3.344800</x:v>
+        <x:v>3.102700</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>3.998000</x:v>
+        <x:v>3.713600</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-09-20 18:00:00</x:v>
+        <x:v>2026-11-04 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-09-20 20:00:00</x:v>
+        <x:v>2026-11-04 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>86.494900</x:v>
+        <x:v>87.008600</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>7.318100</x:v>
+        <x:v>6.985300</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>2.455800</x:v>
+        <x:v>2.243800</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.283600</x:v>
+        <x:v>0.265900</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.472400</x:v>
+        <x:v>0.437900</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>0.072500</x:v>
+        <x:v>0.069000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.062100</x:v>
+        <x:v>0.056700</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.026300</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.171900</x:v>
+        <x:v>2.232800</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.643800</x:v>
+        <x:v>0.673900</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>0.005200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>43.265700</x:v>
+        <x:v>42.946400</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>39.137600</x:v>
+        <x:v>38.840700</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>53.552900</x:v>
+        <x:v>53.317000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.648800</x:v>
       </x:c>
       <x:c r="S22" s="2"/>
       <x:c r="T22" t="n" s="2">
-        <x:v>-38.785000</x:v>
+        <x:v>-42.201700</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>-17.321700</x:v>
+        <x:v>-17.676700</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>3.289300</x:v>
+        <x:v>3.136500</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>3.954500</x:v>
+        <x:v>3.805000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-09-20 17:00:00</x:v>
+        <x:v>2026-11-04 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-09-20 19:00:00</x:v>
+        <x:v>2026-11-04 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>86.515600</x:v>
+        <x:v>87.036900</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>7.313800</x:v>
+        <x:v>6.964100</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>2.444600</x:v>
+        <x:v>2.224200</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.282400</x:v>
+        <x:v>0.263000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.470100</x:v>
+        <x:v>0.432300</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.072100</x:v>
+        <x:v>0.068400</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.058600</x:v>
+        <x:v>0.057600</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.025200</x:v>
+        <x:v>0.026500</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>2.174000</x:v>
+        <x:v>2.251600</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.643800</x:v>
+        <x:v>0.675400</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.005100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>43.249300</x:v>
+        <x:v>42.913100</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>39.122300</x:v>
+        <x:v>38.809800</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>53.542200</x:v>
+        <x:v>53.284700</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>0.652500</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S23" s="2"/>
       <x:c r="T23" t="n" s="2">
-        <x:v>-38.861700</x:v>
+        <x:v>-42.238300</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
-        <x:v>-17.421700</x:v>
+        <x:v>-17.768300</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
-        <x:v>3.300500</x:v>
+        <x:v>3.135900</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>3.901100</x:v>
+        <x:v>3.794300</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-09-20 16:00:00</x:v>
+        <x:v>2026-11-04 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-09-20 18:00:00</x:v>
+        <x:v>2026-11-04 20:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>86.516100</x:v>
+        <x:v>87.050600</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>7.333100</x:v>
+        <x:v>6.962200</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>2.426100</x:v>
+        <x:v>2.213000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>0.260800</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.465500</x:v>
+        <x:v>0.428100</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.071400</x:v>
+        <x:v>0.067400</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.057400</x:v>
+        <x:v>0.055600</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.026000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>2.176000</x:v>
+        <x:v>2.257300</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.649500</x:v>
+        <x:v>0.679000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>0.005100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>43.232300</x:v>
+        <x:v>42.892100</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>39.106600</x:v>
+        <x:v>38.790400</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>53.528900</x:v>
+        <x:v>53.267300</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>0.843300</x:v>
+        <x:v>0.838300</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>0.652300</x:v>
+        <x:v>0.648400</x:v>
       </x:c>
       <x:c r="S24" s="2"/>
       <x:c r="T24" t="n" s="2">
-        <x:v>-39.031700</x:v>
+        <x:v>-42.115000</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-17.551700</x:v>
+        <x:v>-18.056700</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>3.224700</x:v>
+        <x:v>3.124300</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>3.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-09-20 15:00:00</x:v>
+        <x:v>2026-11-04 18:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-09-20 17:00:00</x:v>
+        <x:v>2026-11-04 19:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>86.550500</x:v>
+        <x:v>87.040000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>7.359000</x:v>
+        <x:v>6.966800</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>2.369900</x:v>
+        <x:v>2.222100</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.272000</x:v>
+        <x:v>0.261600</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.450700</x:v>
+        <x:v>0.428600</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.069300</x:v>
+        <x:v>0.067500</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.057700</x:v>
+        <x:v>0.057000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.026300</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>2.179700</x:v>
+        <x:v>2.252000</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.666500</x:v>
+        <x:v>0.678200</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>0.005400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>43.175200</x:v>
+        <x:v>42.904600</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>39.053600</x:v>
+        <x:v>38.801900</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>53.486500</x:v>
+        <x:v>53.278500</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>0.651600</x:v>
+        <x:v>0.648500</x:v>
       </x:c>
       <x:c r="S25" s="2"/>
       <x:c r="T25" t="n" s="2">
-        <x:v>-39.245000</x:v>
+        <x:v>-42.103300</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
-        <x:v>-18.085000</x:v>
+        <x:v>-17.903300</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
-        <x:v>3.128000</x:v>
+        <x:v>3.055700</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>3.845200</x:v>
+        <x:v>3.710500</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-09-20 14:00:00</x:v>
+        <x:v>2026-11-04 17:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-09-20 16:00:00</x:v>
+        <x:v>2026-11-04 18:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>86.574500</x:v>
+        <x:v>86.956800</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>7.346500</x:v>
+        <x:v>7.067700</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2.360100</x:v>
+        <x:v>2.236300</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.271300</x:v>
+        <x:v>0.261100</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.450800</x:v>
+        <x:v>0.433200</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.068400</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.056900</x:v>
+        <x:v>0.056400</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.026600</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>2.179500</x:v>
+        <x:v>2.222300</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.665900</x:v>
+        <x:v>0.671200</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0.005400</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>43.165100</x:v>
+        <x:v>42.963000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>39.044100</x:v>
+        <x:v>38.856000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>53.481100</x:v>
+        <x:v>53.334900</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.648900</x:v>
       </x:c>
       <x:c r="S26" s="2"/>
       <x:c r="T26" t="n" s="2">
-        <x:v>-39.385000</x:v>
+        <x:v>-42.098300</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-18.065000</x:v>
+        <x:v>-17.916700</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>3.074000</x:v>
+        <x:v>3.008400</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>3.678500</x:v>
+        <x:v>3.637500</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-09-20 13:00:00</x:v>
+        <x:v>2026-11-04 16:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-09-20 15:00:00</x:v>
+        <x:v>2026-11-04 17:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>86.659400</x:v>
+        <x:v>86.917000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>7.281500</x:v>
+        <x:v>7.109600</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>2.349300</x:v>
+        <x:v>2.240300</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.270600</x:v>
+        <x:v>0.260700</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.449000</x:v>
+        <x:v>0.433100</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.069200</x:v>
+        <x:v>0.068000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.057000</x:v>
+        <x:v>0.059000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.024500</x:v>
+        <x:v>0.026400</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>2.171900</x:v>
+        <x:v>2.215300</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.667800</x:v>
+        <x:v>0.671000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>0.006000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>43.137600</x:v>
+        <x:v>42.982400</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>39.018300</x:v>
+        <x:v>38.874000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>53.469600</x:v>
+        <x:v>53.350800</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>0.650900</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="S27" s="2"/>
       <x:c r="T27" t="n" s="2">
-        <x:v>-39.556700</x:v>
+        <x:v>-42.025000</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
-        <x:v>-18.371700</x:v>
+        <x:v>-17.776700</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
-        <x:v>3.273400</x:v>
+        <x:v>3.049100</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>3.920300</x:v>
+        <x:v>3.637900</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-09-20 12:00:00</x:v>
+        <x:v>2026-11-04 15:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-09-20 14:00:00</x:v>
+        <x:v>2026-11-04 16:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>86.578400</x:v>
+        <x:v>86.920600</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.328300</x:v>
+        <x:v>7.101300</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2.369100</x:v>
+        <x:v>2.243800</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.273400</x:v>
+        <x:v>0.261800</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.452800</x:v>
+        <x:v>0.435100</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.069100</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.057300</x:v>
+        <x:v>0.059500</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.027200</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>2.175700</x:v>
+        <x:v>2.210600</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.670200</x:v>
+        <x:v>0.671100</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>0.005500</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>43.169000</x:v>
+        <x:v>42.989900</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>39.047700</x:v>
+        <x:v>38.881000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>53.483900</x:v>
+        <x:v>53.358000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>0.842400</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>0.651500</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="S28" s="2"/>
       <x:c r="T28" t="n" s="2">
-        <x:v>-39.621700</x:v>
+        <x:v>-41.903300</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-18.031700</x:v>
+        <x:v>-17.421700</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>3.317400</x:v>
+        <x:v>3.002900</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>3.997700</x:v>
+        <x:v>3.705600</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-09-20 11:00:00</x:v>
+        <x:v>2026-11-04 14:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-09-20 13:00:00</x:v>
+        <x:v>2026-11-04 15:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>86.544200</x:v>
+        <x:v>86.915200</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>7.349500</x:v>
+        <x:v>7.099000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>2.389700</x:v>
+        <x:v>2.250600</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.277700</x:v>
+        <x:v>0.262300</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.460100</x:v>
+        <x:v>0.436200</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.069200</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.058900</x:v>
+        <x:v>0.058600</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.025600</x:v>
+        <x:v>0.027000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>2.138800</x:v>
+        <x:v>2.212600</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.684500</x:v>
+        <x:v>0.669400</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>0.003500</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>43.211600</x:v>
+        <x:v>42.993400</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>39.087200</x:v>
+        <x:v>38.884200</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>53.526400</x:v>
+        <x:v>53.359400</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.649200</x:v>
       </x:c>
       <x:c r="S29" s="2"/>
       <x:c r="T29" t="n" s="2">
-        <x:v>-39.693300</x:v>
+        <x:v>-41.730000</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
-        <x:v>-17.643300</x:v>
+        <x:v>-17.406700</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
-        <x:v>3.304100</x:v>
+        <x:v>3.053500</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>4.051100</x:v>
+        <x:v>3.781500</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-09-20 10:00:00</x:v>
+        <x:v>2026-11-04 13:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-09-20 12:00:00</x:v>
+        <x:v>2026-11-04 14:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>86.535400</x:v>
+        <x:v>86.919000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>7.355900</x:v>
+        <x:v>7.096000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>2.387200</x:v>
+        <x:v>2.250600</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.278600</x:v>
+        <x:v>0.262000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.462200</x:v>
+        <x:v>0.436100</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.069100</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.059700</x:v>
+        <x:v>0.058700</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.025500</x:v>
+        <x:v>0.027000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>2.137200</x:v>
+        <x:v>2.211200</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.687400</x:v>
+        <x:v>0.670400</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>43.214700</x:v>
+        <x:v>42.992200</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>39.090100</x:v>
+        <x:v>38.883100</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>53.528000</x:v>
+        <x:v>53.359200</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>0.842800</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>0.651800</x:v>
+        <x:v>0.649200</x:v>
       </x:c>
       <x:c r="S30" s="2"/>
       <x:c r="T30" t="n" s="2">
-        <x:v>-39.791700</x:v>
+        <x:v>-41.563300</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-17.596700</x:v>
+        <x:v>-17.453300</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>3.412300</x:v>
+        <x:v>3.077700</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>4.164100</x:v>
+        <x:v>3.767100</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-09-20 09:00:00</x:v>
+        <x:v>2026-11-04 12:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-09-20 11:00:00</x:v>
+        <x:v>2026-11-04 13:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>86.500100</x:v>
+        <x:v>86.885500</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>7.341000</x:v>
+        <x:v>7.114200</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>2.412300</x:v>
+        <x:v>2.262300</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.282600</x:v>
+        <x:v>0.263800</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.472000</x:v>
+        <x:v>0.439700</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.072900</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.059300</x:v>
+        <x:v>0.059500</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.026300</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>2.155100</x:v>
+        <x:v>2.211100</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.678600</x:v>
+        <x:v>0.667100</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>0.001400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>43.237100</x:v>
+        <x:v>43.013000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>39.111200</x:v>
+        <x:v>38.902500</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>53.532600</x:v>
+        <x:v>53.372500</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>0.843400</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>0.652300</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S31" s="2"/>
       <x:c r="T31" t="n" s="2">
-        <x:v>-39.791700</x:v>
+        <x:v>-41.313300</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
-        <x:v>-17.180000</x:v>
+        <x:v>-17.315000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
-        <x:v>3.465200</x:v>
+        <x:v>3.013400</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>4.136800</x:v>
+        <x:v>3.743400</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-09-20 08:00:00</x:v>
+        <x:v>2026-11-04 11:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-09-20 10:00:00</x:v>
+        <x:v>2026-11-04 12:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>86.506600</x:v>
+        <x:v>86.894300</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>7.324700</x:v>
+        <x:v>7.105800</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2.415300</x:v>
+        <x:v>2.263100</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.281800</x:v>
+        <x:v>0.264900</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.470600</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.072700</x:v>
+        <x:v>0.070200</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.062200</x:v>
+        <x:v>0.058800</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.026300</x:v>
+        <x:v>0.027000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>2.159300</x:v>
+        <x:v>2.212900</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.680600</x:v>
+        <x:v>0.660600</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>43.232600</x:v>
+        <x:v>43.015700</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>39.107100</x:v>
+        <x:v>38.904900</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>53.526300</x:v>
+        <x:v>53.375800</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>0.652400</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S32" s="2"/>
       <x:c r="T32" t="n" s="2">
-        <x:v>-39.865000</x:v>
+        <x:v>-41.045000</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-17.145000</x:v>
+        <x:v>-17.283300</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>3.512000</x:v>
+        <x:v>2.967500</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>4.136200</x:v>
+        <x:v>3.677700</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-09-20 07:00:00</x:v>
+        <x:v>2026-11-04 10:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-09-20 09:00:00</x:v>
+        <x:v>2026-11-04 11:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>86.413900</x:v>
+        <x:v>86.868800</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>7.383100</x:v>
+        <x:v>7.112200</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>2.436400</x:v>
+        <x:v>2.273200</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.284800</x:v>
+        <x:v>0.266300</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.475900</x:v>
+        <x:v>0.443800</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.072800</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.061900</x:v>
+        <x:v>0.059400</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.026100</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>2.162700</x:v>
+        <x:v>2.219100</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.682500</x:v>
+        <x:v>0.659700</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>0.001200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>43.268100</x:v>
+        <x:v>43.025100</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>39.140200</x:v>
+        <x:v>38.913800</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>53.543500</x:v>
+        <x:v>53.377300</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>0.844300</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>0.653000</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="S33" s="2"/>
       <x:c r="T33" t="n" s="2">
-        <x:v>-39.885000</x:v>
+        <x:v>-40.766700</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
-        <x:v>-17.066700</x:v>
+        <x:v>-17.171700</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
-        <x:v>3.560000</x:v>
+        <x:v>3.025500</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>4.146900</x:v>
+        <x:v>3.693100</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-09-20 06:00:00</x:v>
+        <x:v>2026-11-04 09:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-09-20 08:00:00</x:v>
+        <x:v>2026-11-04 10:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>86.511200</x:v>
+        <x:v>86.855600</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>7.334100</x:v>
+        <x:v>7.091300</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2.406200</x:v>
+        <x:v>2.297000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.281600</x:v>
+        <x:v>0.270200</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.469800</x:v>
+        <x:v>0.450800</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.072000</x:v>
+        <x:v>0.071900</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.060500</x:v>
+        <x:v>0.061700</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.025900</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>2.155700</x:v>
+        <x:v>2.226400</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.682900</x:v>
+        <x:v>0.647600</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>0.001100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>43.226400</x:v>
+        <x:v>43.049900</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>39.101200</x:v>
+        <x:v>38.936900</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>53.524200</x:v>
+        <x:v>53.391800</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>0.843200</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>0.652200</x:v>
+        <x:v>0.650100</x:v>
       </x:c>
       <x:c r="S34" s="2"/>
       <x:c r="T34" t="n" s="2">
-        <x:v>-39.935000</x:v>
+        <x:v>-40.346700</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-17.340000</x:v>
+        <x:v>-16.905000</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>3.875200</x:v>
+        <x:v>3.079700</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>4.270800</x:v>
+        <x:v>3.810300</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-09-20 05:00:00</x:v>
+        <x:v>2026-11-04 08:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-09-20 07:00:00</x:v>
+        <x:v>2026-11-04 09:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>86.592400</x:v>
+        <x:v>86.822700</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>7.351900</x:v>
+        <x:v>7.104200</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>2.346400</x:v>
+        <x:v>2.312900</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.272100</x:v>
+        <x:v>0.272000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.451500</x:v>
+        <x:v>0.455200</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.068600</x:v>
+        <x:v>0.072300</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.058000</x:v>
+        <x:v>0.059100</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.024600</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>2.140700</x:v>
+        <x:v>2.231000</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.693600</x:v>
+        <x:v>0.642900</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>0.003700</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>43.163800</x:v>
+        <x:v>43.066300</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>39.042700</x:v>
+        <x:v>38.952200</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>53.494100</x:v>
+        <x:v>53.400200</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.650400</x:v>
       </x:c>
       <x:c r="S35" s="2"/>
       <x:c r="T35" t="n" s="2">
-        <x:v>-40.216700</x:v>
+        <x:v>-40.165000</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
-        <x:v>-18.088300</x:v>
+        <x:v>-16.826700</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
-        <x:v>3.613800</x:v>
+        <x:v>3.104400</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>4.233100</x:v>
+        <x:v>3.819000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-09-20 04:00:00</x:v>
+        <x:v>2026-11-04 07:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-09-20 06:00:00</x:v>
+        <x:v>2026-11-04 08:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>86.489500</x:v>
+        <x:v>86.889800</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>7.412700</x:v>
+        <x:v>7.062800</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2.354000</x:v>
+        <x:v>2.296600</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.271300</x:v>
+        <x:v>0.271500</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.448300</x:v>
+        <x:v>0.455700</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.068100</x:v>
+        <x:v>0.072800</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.059400</x:v>
+        <x:v>0.061200</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>2.160300</x:v>
+        <x:v>2.215600</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.711200</x:v>
+        <x:v>0.646300</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>0.000400</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>43.170200</x:v>
+        <x:v>43.052200</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>39.049200</x:v>
+        <x:v>38.938800</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>53.477100</x:v>
+        <x:v>53.400800</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.840400</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>0.651600</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="S36" s="2"/>
       <x:c r="T36" t="n" s="2">
-        <x:v>-40.360000</x:v>
+        <x:v>-39.960000</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-18.070000</x:v>
+        <x:v>-16.856700</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>3.656700</x:v>
+        <x:v>3.064100</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>4.330100</x:v>
+        <x:v>3.674800</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-09-20 03:00:00</x:v>
+        <x:v>2026-11-04 06:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-09-20 05:00:00</x:v>
+        <x:v>2026-11-04 07:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>86.778900</x:v>
+        <x:v>86.876200</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>7.224500</x:v>
+        <x:v>7.063700</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>2.309500</x:v>
+        <x:v>2.305700</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.266600</x:v>
+        <x:v>0.272300</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.443400</x:v>
+        <x:v>0.457300</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.067700</x:v>
+        <x:v>0.072800</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.058100</x:v>
+        <x:v>0.062200</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.025300</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>2.110500</x:v>
+        <x:v>2.214400</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.715500</x:v>
+        <x:v>0.648000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>43.094200</x:v>
+        <x:v>43.060700</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>38.977600</x:v>
+        <x:v>38.946800</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>53.464800</x:v>
+        <x:v>53.405700</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>0.839900</x:v>
+        <x:v>0.840500</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>0.649600</x:v>
+        <x:v>0.650100</x:v>
       </x:c>
       <x:c r="S37" s="2"/>
       <x:c r="T37" t="n" s="2">
-        <x:v>-40.823300</x:v>
+        <x:v>-39.883300</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
-        <x:v>-18.325000</x:v>
+        <x:v>-16.836700</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
-        <x:v>3.650000</x:v>
+        <x:v>3.000200</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>4.359800</x:v>
+        <x:v>3.696200</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-09-20 02:00:00</x:v>
+        <x:v>2026-11-04 05:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-09-20 04:00:00</x:v>
+        <x:v>2026-11-04 06:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>86.899100</x:v>
+        <x:v>86.919400</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>7.134100</x:v>
+        <x:v>7.046200</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2.303100</x:v>
+        <x:v>2.293700</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.265700</x:v>
+        <x:v>0.271100</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.441300</x:v>
+        <x:v>0.455300</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.067300</x:v>
+        <x:v>0.072500</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.058400</x:v>
+        <x:v>0.061000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>2.090500</x:v>
+        <x:v>2.203000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.715400</x:v>
+        <x:v>0.650200</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>43.067500</x:v>
+        <x:v>43.047300</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>38.952500</x:v>
+        <x:v>38.934200</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>53.462900</x:v>
+        <x:v>53.404600</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>0.839000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>0.648900</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="S38" s="2"/>
       <x:c r="T38" t="n" s="2">
-        <x:v>-41.153300</x:v>
+        <x:v>-39.953300</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-18.555000</x:v>
+        <x:v>-16.905000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>3.584100</x:v>
+        <x:v>2.963400</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>4.276100</x:v>
+        <x:v>3.561200</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-09-20 01:00:00</x:v>
+        <x:v>2026-11-04 04:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-09-20 03:00:00</x:v>
+        <x:v>2026-11-04 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>86.812400</x:v>
+        <x:v>86.984900</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>7.189500</x:v>
+        <x:v>7.022200</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>2.327200</x:v>
+        <x:v>2.278800</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.267600</x:v>
+        <x:v>0.268100</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.442300</x:v>
+        <x:v>0.448400</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.067500</x:v>
+        <x:v>0.071200</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.056000</x:v>
+        <x:v>0.058800</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.025400</x:v>
+        <x:v>0.027200</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>2.096000</x:v>
+        <x:v>2.187400</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.716100</x:v>
+        <x:v>0.652800</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>0.004600</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>43.097100</x:v>
+        <x:v>43.022900</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>38.980200</x:v>
+        <x:v>38.911200</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>53.475700</x:v>
+        <x:v>53.400000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>0.649500</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="S39" s="2"/>
       <x:c r="T39" t="n" s="2">
-        <x:v>-41.388300</x:v>
+        <x:v>-40.096700</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
-        <x:v>-18.288300</x:v>
+        <x:v>-17.143300</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
-        <x:v>3.613000</x:v>
+        <x:v>2.860400</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>4.263400</x:v>
+        <x:v>3.460700</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-09-20 00:00:00</x:v>
+        <x:v>2026-11-04 03:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-09-20 02:00:00</x:v>
+        <x:v>2026-11-04 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>86.572900</x:v>
+        <x:v>87.006300</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>7.326500</x:v>
+        <x:v>7.011900</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>2.381300</x:v>
+        <x:v>2.275000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.273500</x:v>
+        <x:v>0.268300</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.452800</x:v>
+        <x:v>0.450400</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.069800</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.061300</x:v>
+        <x:v>0.060300</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.026500</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>2.123100</x:v>
+        <x:v>2.176300</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.712400</x:v>
+        <x:v>0.651900</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>43.186500</x:v>
+        <x:v>43.027100</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>39.063900</x:v>
+        <x:v>38.915000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>53.510200</x:v>
+        <x:v>53.410100</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.839100</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="S40" s="2"/>
       <x:c r="T40" t="n" s="2">
-        <x:v>-41.565000</x:v>
+        <x:v>-39.963300</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-17.560000</x:v>
+        <x:v>-17.091700</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>3.649600</x:v>
+        <x:v>2.804500</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>4.242100</x:v>
+        <x:v>3.403000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-09-19 23:00:00</x:v>
+        <x:v>2026-11-04 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-09-20 01:00:00</x:v>
+        <x:v>2026-11-04 03:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>86.711200</x:v>
+        <x:v>87.005600</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>7.230300</x:v>
+        <x:v>7.011800</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>2.352300</x:v>
+        <x:v>2.277100</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.269900</x:v>
+        <x:v>0.268200</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.443600</x:v>
+        <x:v>0.449500</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.068500</x:v>
+        <x:v>0.071300</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.059600</x:v>
+        <x:v>0.061600</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.026200</x:v>
+        <x:v>0.026800</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>2.139400</x:v>
+        <x:v>2.177400</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.699100</x:v>
+        <x:v>0.650600</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>0.004200</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>43.124200</x:v>
+        <x:v>43.027400</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>39.005800</x:v>
+        <x:v>38.915300</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>53.470000</x:v>
+        <x:v>53.410200</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.839100</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>0.650500</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="S41" s="2"/>
       <x:c r="T41" t="n" s="2">
-        <x:v>-41.741700</x:v>
+        <x:v>-39.883300</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
-        <x:v>-17.365000</x:v>
+        <x:v>-17.243300</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
-        <x:v>3.583200</x:v>
+        <x:v>2.841100</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>3.984500</x:v>
+        <x:v>3.357200</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-09-19 22:00:00</x:v>
+        <x:v>2026-11-04 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-09-20 00:00:00</x:v>
+        <x:v>2026-11-04 02:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>86.437800</x:v>
+        <x:v>87.022200</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>7.438600</x:v>
+        <x:v>7.000600</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>2.369800</x:v>
+        <x:v>2.273900</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.268600</x:v>
+        <x:v>0.268100</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.436600</x:v>
+        <x:v>0.449600</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>0.067300</x:v>
+        <x:v>0.071700</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.058700</x:v>
+        <x:v>0.061400</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.026200</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>2.185300</x:v>
+        <x:v>2.175900</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.710900</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.001800</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>43.164700</x:v>
+        <x:v>43.023600</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>39.044400</x:v>
+        <x:v>38.911700</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>53.457600</x:v>
+        <x:v>53.409400</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.648900</x:v>
       </x:c>
       <x:c r="S42" s="2"/>
       <x:c r="T42" t="n" s="2">
-        <x:v>-41.878300</x:v>
+        <x:v>-39.808300</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-17.880000</x:v>
+        <x:v>-17.205000</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>3.710900</x:v>
+        <x:v>2.828300</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>4.324500</x:v>
+        <x:v>3.428800</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-09-19 21:00:00</x:v>
+        <x:v>2026-11-04 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-09-19 23:00:00</x:v>
+        <x:v>2026-11-04 01:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>86.516400</x:v>
+        <x:v>87.002700</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>7.394000</x:v>
+        <x:v>7.012500</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>2.359500</x:v>
+        <x:v>2.277200</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.270100</x:v>
+        <x:v>0.268500</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.444300</x:v>
+        <x:v>0.450500</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.071700</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.059900</x:v>
+        <x:v>0.061100</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.026800</x:v>
+        <x:v>0.027000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>2.163900</x:v>
+        <x:v>2.179000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.695200</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>0.005100</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>43.173200</x:v>
+        <x:v>43.028800</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>39.051900</x:v>
+        <x:v>38.916600</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>53.483300</x:v>
+        <x:v>53.410300</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>0.651600</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="S43" s="2"/>
       <x:c r="T43" t="n" s="2">
-        <x:v>-41.736700</x:v>
+        <x:v>-39.720000</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
-        <x:v>-17.653300</x:v>
+        <x:v>-17.166700</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
-        <x:v>3.651600</x:v>
+        <x:v>2.786000</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>4.270400</x:v>
+        <x:v>3.404300</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-09-19 20:00:00</x:v>
+        <x:v>2026-11-03 23:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-09-19 22:00:00</x:v>
+        <x:v>2026-11-04 00:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>86.620100</x:v>
+        <x:v>87.011200</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>7.313500</x:v>
+        <x:v>7.004700</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2.347100</x:v>
+        <x:v>2.278100</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.272200</x:v>
+        <x:v>0.268400</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.450600</x:v>
+        <x:v>0.450100</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.071600</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.059100</x:v>
+        <x:v>0.062000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.026600</x:v>
+        <x:v>0.027200</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>2.162100</x:v>
+        <x:v>2.176100</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.677900</x:v>
+        <x:v>0.650500</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>0.005300</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>43.156500</x:v>
+        <x:v>43.028700</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>39.036000</x:v>
+        <x:v>38.916400</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>53.482500</x:v>
+        <x:v>53.411800</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.839100</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="S44" s="2"/>
       <x:c r="T44" t="n" s="2">
-        <x:v>-41.773300</x:v>
+        <x:v>-39.788300</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-17.608300</x:v>
+        <x:v>-17.133300</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>3.618300</x:v>
+        <x:v>2.798300</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>4.242800</x:v>
+        <x:v>3.395900</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-09-19 19:00:00</x:v>
+        <x:v>2026-11-03 22:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-09-19 21:00:00</x:v>
+        <x:v>2026-11-03 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>86.660100</x:v>
+        <x:v>86.982500</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>7.293100</x:v>
+        <x:v>7.027700</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>2.334500</x:v>
+        <x:v>2.281500</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.270600</x:v>
+        <x:v>0.268800</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.448000</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.070400</x:v>
+        <x:v>0.072100</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.058900</x:v>
+        <x:v>0.059800</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.026400</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>2.162100</x:v>
+        <x:v>2.178900</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.676000</x:v>
+        <x:v>0.650300</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>0.005600</x:v>
+        <x:v>0.001200</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>43.138800</x:v>
+        <x:v>43.036100</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>39.019400</x:v>
+        <x:v>38.923400</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>53.473300</x:v>
+        <x:v>53.414300</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>0.650800</x:v>
+        <x:v>0.649200</x:v>
       </x:c>
       <x:c r="S45" s="2"/>
       <x:c r="T45" t="n" s="2">
-        <x:v>-41.865000</x:v>
+        <x:v>-39.875000</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
-        <x:v>-17.771700</x:v>
+        <x:v>-17.058300</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
-        <x:v>3.576800</x:v>
+        <x:v>2.804100</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>4.248000</x:v>
+        <x:v>3.426400</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-09-19 18:00:00</x:v>
+        <x:v>2026-11-03 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-09-19 20:00:00</x:v>
+        <x:v>2026-11-03 22:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>86.709100</x:v>
+        <x:v>86.967800</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>7.267100</x:v>
+        <x:v>7.037000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2.320300</x:v>
+        <x:v>2.281000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>0.268700</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.446600</x:v>
+        <x:v>0.450900</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.070300</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.057000</x:v>
+        <x:v>0.062600</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.026500</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>2.156000</x:v>
+        <x:v>2.182600</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.678300</x:v>
+        <x:v>0.650400</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>0.006100</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>43.118800</x:v>
+        <x:v>43.039800</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>39.000700</x:v>
+        <x:v>38.926900</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>53.464900</x:v>
+        <x:v>53.413900</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.839500</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>0.650400</x:v>
+        <x:v>0.649300</x:v>
       </x:c>
       <x:c r="S46" s="2"/>
       <x:c r="T46" t="n" s="2">
-        <x:v>-41.951700</x:v>
+        <x:v>-39.978300</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>-17.821700</x:v>
+        <x:v>-17.048300</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>3.616500</x:v>
+        <x:v>2.816500</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>4.232000</x:v>
+        <x:v>3.483200</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-09-19 17:00:00</x:v>
+        <x:v>2026-11-03 20:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-09-19 19:00:00</x:v>
+        <x:v>2026-11-03 21:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>86.777400</x:v>
+        <x:v>86.949000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>7.223400</x:v>
+        <x:v>7.050400</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>2.303400</x:v>
+        <x:v>2.284200</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.266600</x:v>
+        <x:v>0.269500</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.445100</x:v>
+        <x:v>0.452400</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.069800</x:v>
+        <x:v>0.072500</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.059800</x:v>
+        <x:v>0.061300</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.026200</x:v>
+        <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>2.148300</x:v>
+        <x:v>2.183100</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.679800</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>0.006500</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>43.097000</x:v>
+        <x:v>43.047400</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>38.980300</x:v>
+        <x:v>38.933900</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>53.456800</x:v>
+        <x:v>53.418100</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>0.840300</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.649400</x:v>
       </x:c>
       <x:c r="S47" s="2"/>
       <x:c r="T47" t="n" s="2">
-        <x:v>-41.981700</x:v>
+        <x:v>-40.190000</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
-        <x:v>-17.998300</x:v>
+        <x:v>-16.881700</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
-        <x:v>3.566900</x:v>
+        <x:v>2.947700</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>4.148000</x:v>
+        <x:v>3.603200</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-09-19 16:00:00</x:v>
+        <x:v>2026-11-03 19:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-09-19 18:00:00</x:v>
+        <x:v>2026-11-03 20:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>86.769500</x:v>
+        <x:v>86.934700</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>7.228000</x:v>
+        <x:v>7.056300</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2.297500</x:v>
+        <x:v>2.286600</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.266200</x:v>
+        <x:v>0.270200</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.443400</x:v>
+        <x:v>0.453800</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0.069600</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.058500</x:v>
+        <x:v>0.062000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.026400</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>2.167900</x:v>
+        <x:v>2.186000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.673200</x:v>
+        <x:v>0.650300</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>0.006900</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>43.085800</x:v>
+        <x:v>43.052000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>38.970000</x:v>
+        <x:v>38.938400</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>53.440300</x:v>
+        <x:v>53.418700</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>0.840500</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.649500</x:v>
       </x:c>
       <x:c r="S48" s="2"/>
       <x:c r="T48" t="n" s="2">
-        <x:v>-42.038300</x:v>
+        <x:v>-40.398300</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>-18.018300</x:v>
+        <x:v>-16.881700</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>3.419100</x:v>
+        <x:v>2.951200</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>4.021600</x:v>
+        <x:v>3.592900</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-09-19 15:00:00</x:v>
+        <x:v>2026-11-03 18:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-09-19 17:00:00</x:v>
+        <x:v>2026-11-03 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>86.665200</x:v>
+        <x:v>86.920600</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>7.313700</x:v>
+        <x:v>7.065200</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>2.299600</x:v>
+        <x:v>2.291400</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.266700</x:v>
+        <x:v>0.270500</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.444500</x:v>
+        <x:v>0.454100</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.072400</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.057000</x:v>
+        <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.027600</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>2.187200</x:v>
+        <x:v>2.187500</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.667800</x:v>
+        <x:v>0.650900</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>43.110500</x:v>
+        <x:v>43.054600</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>38.993300</x:v>
+        <x:v>38.940800</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>53.444100</x:v>
+        <x:v>53.418900</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>0.650700</x:v>
+        <x:v>0.649600</x:v>
       </x:c>
       <x:c r="S49" s="2"/>
       <x:c r="T49" t="n" s="2">
-        <x:v>-42.056700</x:v>
+        <x:v>-40.466700</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
-        <x:v>-17.613300</x:v>
+        <x:v>-16.903300</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
-        <x:v>3.258600</x:v>
+        <x:v>2.967500</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>3.825500</x:v>
+        <x:v>3.607200</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-09-19 14:00:00</x:v>
+        <x:v>2026-11-03 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-09-19 16:00:00</x:v>
+        <x:v>2026-11-03 18:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>86.629600</x:v>
+        <x:v>86.926100</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>7.334800</x:v>
+        <x:v>7.053300</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2.293400</x:v>
+        <x:v>2.294700</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.266400</x:v>
+        <x:v>0.271300</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.443600</x:v>
+        <x:v>0.454900</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0.071000</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.059300</x:v>
+        <x:v>0.060900</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.027600</x:v>
+        <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>2.205600</x:v>
+        <x:v>2.189800</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.668700</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>43.107700</x:v>
+        <x:v>43.055900</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>38.990900</x:v>
+        <x:v>38.942100</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>53.429800</x:v>
+        <x:v>53.419100</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>0.841600</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>0.650900</x:v>
+        <x:v>0.649600</x:v>
       </x:c>
       <x:c r="S50" s="2"/>
       <x:c r="T50" t="n" s="2">
-        <x:v>-42.143300</x:v>
+        <x:v>-40.786700</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-17.598300</x:v>
+        <x:v>-16.831700</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>3.175100</x:v>
+        <x:v>2.989100</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>3.768600</x:v>
+        <x:v>3.538700</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-09-19 13:00:00</x:v>
+        <x:v>2026-11-03 16:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-09-19 15:00:00</x:v>
+        <x:v>2026-11-03 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>86.759900</x:v>
+        <x:v>86.924000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>7.221000</x:v>
+        <x:v>7.056500</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>2.265900</x:v>
+        <x:v>2.293500</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.263500</x:v>
+        <x:v>0.271300</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.440600</x:v>
+        <x:v>0.454400</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.057400</x:v>
+        <x:v>0.061800</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>2.229200</x:v>
+        <x:v>2.190700</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.664100</x:v>
+        <x:v>0.647700</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.000300</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>43.041300</x:v>
+        <x:v>43.056900</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>38.929100</x:v>
+        <x:v>38.942900</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>53.378100</x:v>
+        <x:v>53.419600</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>0.650200</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="S51" s="2"/>
       <x:c r="T51" t="n" s="2">
-        <x:v>-42.286700</x:v>
+        <x:v>-41.183300</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
-        <x:v>-17.753300</x:v>
+        <x:v>-16.808300</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
-        <x:v>2.942900</x:v>
+        <x:v>2.961700</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>3.453300</x:v>
+        <x:v>3.582200</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-09-19 12:00:00</x:v>
+        <x:v>2026-11-03 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-09-19 14:00:00</x:v>
+        <x:v>2026-11-03 16:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>86.778000</x:v>
+        <x:v>86.905300</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>7.180100</x:v>
+        <x:v>7.068500</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2.290100</x:v>
+        <x:v>2.297800</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.267000</x:v>
+        <x:v>0.271700</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.449200</x:v>
+        <x:v>0.455800</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.071600</x:v>
+        <x:v>0.073200</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.057400</x:v>
+        <x:v>0.060800</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.027600</x:v>
+        <x:v>0.028000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>2.216000</x:v>
+        <x:v>2.191600</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.662900</x:v>
+        <x:v>0.647500</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>0.002700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>43.061200</x:v>
+        <x:v>43.064400</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>38.947500</x:v>
+        <x:v>38.949900</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>53.398700</x:v>
+        <x:v>53.423200</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>0.840800</x:v>
+        <x:v>0.840100</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>0.650300</x:v>
+        <x:v>0.649800</x:v>
       </x:c>
       <x:c r="S52" s="2"/>
       <x:c r="T52" t="n" s="2">
-        <x:v>-42.383300</x:v>
+        <x:v>-41.513300</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-17.561700</x:v>
+        <x:v>-16.698300</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>2.715500</x:v>
+        <x:v>2.941400</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>3.200400</x:v>
+        <x:v>3.586500</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-09-19 11:00:00</x:v>
+        <x:v>2026-11-03 14:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-09-19 13:00:00</x:v>
+        <x:v>2026-11-03 15:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>86.574400</x:v>
+        <x:v>86.913400</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>7.331100</x:v>
+        <x:v>7.063700</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>2.355600</x:v>
+        <x:v>2.294700</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.273000</x:v>
+        <x:v>0.271500</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
         <x:v>0.455400</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>0.071400</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.059400</x:v>
+        <x:v>0.060200</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.027300</x:v>
+        <x:v>0.027700</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>2.188300</x:v>
+        <x:v>2.192200</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.664100</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>43.169200</x:v>
+        <x:v>43.058100</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>39.048000</x:v>
+        <x:v>38.944100</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>53.478300</x:v>
+        <x:v>53.418700</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>0.651600</x:v>
+        <x:v>0.649700</x:v>
       </x:c>
       <x:c r="S53" s="2"/>
       <x:c r="T53" t="n" s="2">
-        <x:v>-42.585000</x:v>
+        <x:v>-41.868300</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
-        <x:v>-17.306700</x:v>
+        <x:v>-16.763300</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
-        <x:v>3.042600</x:v>
+        <x:v>2.927100</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>3.618700</x:v>
+        <x:v>3.557700</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-09-19 10:00:00</x:v>
+        <x:v>2026-11-03 13:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-09-19 12:00:00</x:v>
+        <x:v>2026-11-03 14:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>86.417800</x:v>
+        <x:v>86.892800</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>7.507300</x:v>
+        <x:v>7.076500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2.357300</x:v>
+        <x:v>2.301200</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.270700</x:v>
+        <x:v>0.272300</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.443800</x:v>
+        <x:v>0.456700</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>0.069900</x:v>
+        <x:v>0.073300</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.056600</x:v>
+        <x:v>0.059500</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.026600</x:v>
+        <x:v>0.028100</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>2.171200</x:v>
+        <x:v>2.190500</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.678800</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>-0.000100</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>43.205700</x:v>
+        <x:v>43.068600</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>39.082100</x:v>
+        <x:v>38.953900</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>53.504400</x:v>
+        <x:v>53.425700</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>0.843100</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>0.652100</x:v>
+        <x:v>0.649900</x:v>
       </x:c>
       <x:c r="S54" s="2"/>
       <x:c r="T54" t="n" s="2">
-        <x:v>-42.561700</x:v>
+        <x:v>-42.250000</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-17.660000</x:v>
+        <x:v>-16.625000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>2.859600</x:v>
+        <x:v>2.917100</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>3.450200</x:v>
+        <x:v>3.531400</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-09-19 09:00:00</x:v>
+        <x:v>2026-11-03 12:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-09-19 11:00:00</x:v>
+        <x:v>2026-11-03 13:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>86.482900</x:v>
+        <x:v>87.043400</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>7.420200</x:v>
+        <x:v>6.985900</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2.387500</x:v>
+        <x:v>2.270100</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.276300</x:v>
+        <x:v>0.268300</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.459900</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.073500</x:v>
+        <x:v>0.072100</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.060700</x:v>
+        <x:v>0.060300</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.028300</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>2.158500</x:v>
+        <x:v>2.173600</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.652300</x:v>
+        <x:v>0.647700</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>43.244000</x:v>
+        <x:v>43.020000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>39.117300</x:v>
+        <x:v>38.908200</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>53.546000</x:v>
+        <x:v>53.409700</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>0.843300</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>0.652200</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S55" s="2"/>
       <x:c r="T55" t="n" s="2">
-        <x:v>-42.356700</x:v>
+        <x:v>-42.715000</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
-        <x:v>-16.890000</x:v>
+        <x:v>-16.935000</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
-        <x:v>3.395600</x:v>
+        <x:v>2.910600</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>3.934600</x:v>
+        <x:v>3.416300</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-09-19 08:00:00</x:v>
+        <x:v>2026-11-03 11:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-09-19 10:00:00</x:v>
+        <x:v>2026-11-03 12:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>86.565500</x:v>
+        <x:v>86.975800</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>7.349000</x:v>
+        <x:v>7.028000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>2.374500</x:v>
+        <x:v>2.282000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.472000</x:v>
+        <x:v>0.452900</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>0.076500</x:v>
+        <x:v>0.072600</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.062000</x:v>
+        <x:v>0.059000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.029500</x:v>
+        <x:v>0.028000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>2.151600</x:v>
+        <x:v>2.183800</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.639300</x:v>
+        <x:v>0.647900</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>43.244100</x:v>
+        <x:v>43.038700</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>39.117100</x:v>
+        <x:v>38.925900</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>53.556000</x:v>
+        <x:v>53.413600</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>0.842900</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.649300</x:v>
       </x:c>
       <x:c r="S56" s="2"/>
       <x:c r="T56" t="n" s="2">
-        <x:v>-42.281700</x:v>
+        <x:v>-43.021700</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-16.326700</x:v>
+        <x:v>-16.725000</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>3.441200</x:v>
+        <x:v>2.880000</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>4.034300</x:v>
+        <x:v>3.411700</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-09-19 07:00:00</x:v>
+        <x:v>2026-11-03 10:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-09-19 09:00:00</x:v>
+        <x:v>2026-11-03 11:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>86.645500</x:v>
+        <x:v>86.996300</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>7.301800</x:v>
+        <x:v>7.017500</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>2.352700</x:v>
+        <x:v>2.275700</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.278500</x:v>
+        <x:v>0.269000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.469800</x:v>
+        <x:v>0.449800</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.076000</x:v>
+        <x:v>0.071900</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.060700</x:v>
+        <x:v>0.059100</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.029000</x:v>
+        <x:v>0.027900</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>2.158300</x:v>
+        <x:v>2.183700</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.627700</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>43.212300</x:v>
+        <x:v>43.026900</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>39.087400</x:v>
+        <x:v>38.914800</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>53.538600</x:v>
+        <x:v>53.406400</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.649100</x:v>
       </x:c>
       <x:c r="S57" s="2"/>
       <x:c r="T57" t="n" s="2">
-        <x:v>-42.248300</x:v>
+        <x:v>-43.385000</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
-        <x:v>-16.581700</x:v>
+        <x:v>-16.830000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
-        <x:v>3.413300</x:v>
+        <x:v>2.908700</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>4.038300</x:v>
+        <x:v>3.506800</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-09-19 06:00:00</x:v>
+        <x:v>2026-11-03 09:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-09-19 08:00:00</x:v>
+        <x:v>2026-11-03 10:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>86.712700</x:v>
+        <x:v>86.998500</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>7.246900</x:v>
+        <x:v>7.028200</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>2.340600</x:v>
+        <x:v>2.253700</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.277500</x:v>
+        <x:v>0.265400</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.469100</x:v>
+        <x:v>0.442600</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.075900</x:v>
+        <x:v>0.070800</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.061900</x:v>
+        <x:v>0.061000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.029000</x:v>
+        <x:v>0.027800</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>2.160000</x:v>
+        <x:v>2.191800</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.626400</x:v>
+        <x:v>0.660200</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.002300</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>43.188000</x:v>
+        <x:v>43.000300</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>39.064700</x:v>
+        <x:v>38.890300</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>53.524000</x:v>
+        <x:v>53.381000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.648900</x:v>
       </x:c>
       <x:c r="S58" s="2"/>
       <x:c r="T58" t="n" s="2">
-        <x:v>-42.261700</x:v>
+        <x:v>-43.665000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-16.656700</x:v>
+        <x:v>-17.055000</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>3.445200</x:v>
+        <x:v>2.873400</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>4.043300</x:v>
+        <x:v>3.470300</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-09-19 05:00:00</x:v>
+        <x:v>2026-11-03 08:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-09-19 07:00:00</x:v>
+        <x:v>2026-11-03 09:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>86.634600</x:v>
+        <x:v>86.997900</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>7.283500</x:v>
+        <x:v>7.027800</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>2.374100</x:v>
+        <x:v>2.256900</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.282500</x:v>
+        <x:v>0.265700</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.474800</x:v>
+        <x:v>0.442700</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.075400</x:v>
+        <x:v>0.070700</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.063300</x:v>
+        <x:v>0.061300</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.028100</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>2.154500</x:v>
+        <x:v>2.189800</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.629400</x:v>
+        <x:v>0.659700</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>43.229700</x:v>
+        <x:v>43.003300</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>39.103500</x:v>
+        <x:v>38.893000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>53.550200</x:v>
+        <x:v>53.384200</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.648900</x:v>
       </x:c>
       <x:c r="S59" s="2"/>
       <x:c r="T59" t="n" s="2">
-        <x:v>-42.448300</x:v>
+        <x:v>-43.765000</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
-        <x:v>-16.610000</x:v>
+        <x:v>-17.090000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
-        <x:v>3.479500</x:v>
+        <x:v>2.717800</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>4.088300</x:v>
+        <x:v>3.287400</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-09-19 04:00:00</x:v>
+        <x:v>2026-11-03 07:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-09-19 06:00:00</x:v>
+        <x:v>2026-11-03 08:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>86.587100</x:v>
+        <x:v>87.084000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>7.373100</x:v>
+        <x:v>6.968100</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>2.361400</x:v>
+        <x:v>2.240400</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.278100</x:v>
+        <x:v>0.263800</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.462500</x:v>
+        <x:v>0.440600</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.071900</x:v>
+        <x:v>0.070600</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.061800</x:v>
+        <x:v>0.061100</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.026100</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>2.140800</x:v>
+        <x:v>2.184600</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.637000</x:v>
+        <x:v>0.659300</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002600</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>43.227900</x:v>
+        <x:v>42.973300</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>39.101900</x:v>
+        <x:v>38.864900</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>53.555200</x:v>
+        <x:v>53.370600</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>0.651500</x:v>
+        <x:v>0.648300</x:v>
       </x:c>
       <x:c r="S60" s="2"/>
       <x:c r="T60" t="n" s="2">
-        <x:v>-42.708300</x:v>
+        <x:v>-44.063300</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>-17.371700</x:v>
+        <x:v>-17.216700</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>3.490200</x:v>
+        <x:v>2.644400</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>4.093500</x:v>
+        <x:v>3.192300</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-09-19 03:00:00</x:v>
+        <x:v>2026-11-03 06:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-09-19 05:00:00</x:v>
+        <x:v>2026-11-03 07:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>87.028500</x:v>
+        <x:v>87.085900</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>7.048100</x:v>
+        <x:v>6.964300</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>2.308000</x:v>
+        <x:v>2.239900</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.274400</x:v>
+        <x:v>0.263700</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.457200</x:v>
+        <x:v>0.439900</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>0.071200</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0.059800</x:v>
+        <x:v>0.061600</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.026000</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>2.075900</x:v>
+        <x:v>2.188700</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.650600</x:v>
+        <x:v>0.658200</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.003400</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>43.106900</x:v>
+        <x:v>42.970400</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>38.988200</x:v>
+        <x:v>38.862300</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>53.523100</x:v>
+        <x:v>53.366800</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>0.838600</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>0.648600</x:v>
+        <x:v>0.648300</x:v>
       </x:c>
       <x:c r="S61" s="2"/>
       <x:c r="T61" t="n" s="2">
-        <x:v>-42.866700</x:v>
+        <x:v>-44.173300</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
-        <x:v>-17.853300</x:v>
+        <x:v>-17.250000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
-        <x:v>3.398600</x:v>
+        <x:v>2.526700</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>3.964700</x:v>
+        <x:v>3.081400</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-09-19 02:00:00</x:v>
+        <x:v>2026-11-03 05:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-09-19 04:00:00</x:v>
+        <x:v>2026-11-03 06:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>87.162400</x:v>
+        <x:v>87.049800</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>6.940600</x:v>
+        <x:v>6.992900</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2.276600</x:v>
+        <x:v>2.237700</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.269600</x:v>
+        <x:v>0.263300</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.449300</x:v>
+        <x:v>0.439000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.068800</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.058900</x:v>
+        <x:v>0.061800</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.024500</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>2.091500</x:v>
+        <x:v>2.196400</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.657500</x:v>
+        <x:v>0.661000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.003500</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>43.028400</x:v>
+        <x:v>42.972900</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>38.915100</x:v>
+        <x:v>38.864800</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>53.464700</x:v>
+        <x:v>53.361900</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>0.647700</x:v>
+        <x:v>0.648500</x:v>
       </x:c>
       <x:c r="S62" s="2"/>
       <x:c r="T62" t="n" s="2">
-        <x:v>-42.938300</x:v>
+        <x:v>-44.440000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>-18.598300</x:v>
+        <x:v>-17.186700</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>3.451900</x:v>
+        <x:v>2.557700</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>4.076400</x:v>
+        <x:v>3.114600</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-09-19 01:00:00</x:v>
+        <x:v>2026-11-03 04:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-09-19 03:00:00</x:v>
+        <x:v>2026-11-03 05:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>87.057000</x:v>
+        <x:v>87.021000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>6.989600</x:v>
+        <x:v>7.017700</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>2.306100</x:v>
+        <x:v>2.242200</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.273300</x:v>
+        <x:v>0.263800</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.455300</x:v>
+        <x:v>0.440500</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.071000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.057800</x:v>
+        <x:v>0.060300</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.024800</x:v>
+        <x:v>0.028100</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>2.111500</x:v>
+        <x:v>2.194500</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.654700</x:v>
+        <x:v>0.661100</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>43.062700</x:v>
+        <x:v>42.985200</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>38.947400</x:v>
+        <x:v>38.876200</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>53.472400</x:v>
+        <x:v>53.370200</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>0.838600</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>0.648600</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S63" s="2"/>
       <x:c r="T63" t="n" s="2">
-        <x:v>-43.056700</x:v>
+        <x:v>-44.585000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
-        <x:v>-18.308300</x:v>
+        <x:v>-16.941700</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
-        <x:v>3.301800</x:v>
+        <x:v>2.612400</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>3.881200</x:v>
+        <x:v>3.178500</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 03:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-09-19 02:00:00</x:v>
+        <x:v>2026-11-03 04:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>86.968100</x:v>
+        <x:v>87.020300</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>6.993200</x:v>
+        <x:v>7.016800</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>2.348500</x:v>
+        <x:v>2.243300</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.278200</x:v>
+        <x:v>0.264500</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.463200</x:v>
+        <x:v>0.440800</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>0.071300</x:v>
+        <x:v>0.070900</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.061400</x:v>
+        <x:v>0.060900</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.028000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>2.133000</x:v>
+        <x:v>2.192200</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.658100</x:v>
+        <x:v>0.662000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>43.097600</x:v>
+        <x:v>42.987900</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>38.980300</x:v>
+        <x:v>38.878700</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>53.476400</x:v>
+        <x:v>53.372900</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>0.649500</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S64" s="2"/>
       <x:c r="T64" t="n" s="2">
-        <x:v>-43.178300</x:v>
+        <x:v>-44.583300</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>-17.906700</x:v>
+        <x:v>-16.983300</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>3.275500</x:v>
+        <x:v>2.609200</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>3.864100</x:v>
+        <x:v>3.143400</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-03 02:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-09-19 01:00:00</x:v>
+        <x:v>2026-11-03 03:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>86.966000</x:v>
+        <x:v>87.004500</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>7.009500</x:v>
+        <x:v>7.035000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>2.346400</x:v>
+        <x:v>2.241800</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.273100</x:v>
+        <x:v>0.262900</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.453900</x:v>
+        <x:v>0.438100</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0.069600</x:v>
+        <x:v>0.070300</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.058300</x:v>
+        <x:v>0.060300</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.023500</x:v>
+        <x:v>0.027800</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>2.157100</x:v>
+        <x:v>2.194400</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.642500</x:v>
+        <x:v>0.664900</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>43.077000</x:v>
+        <x:v>42.984700</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>38.961200</x:v>
+        <x:v>38.875800</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>53.455500</x:v>
+        <x:v>53.368400</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>0.839600</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>0.649400</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S65" s="2"/>
       <x:c r="T65" t="n" s="2">
-        <x:v>-43.385000</x:v>
+        <x:v>-44.630000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
-        <x:v>-18.685000</x:v>
+        <x:v>-17.101700</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
-        <x:v>3.376700</x:v>
+        <x:v>2.558000</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>3.947800</x:v>
+        <x:v>3.018500</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-03 01:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-03 02:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>86.451900</x:v>
+        <x:v>87.011900</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>7.387300</x:v>
+        <x:v>7.033700</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>2.425800</x:v>
+        <x:v>2.238300</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.283000</x:v>
+        <x:v>0.262200</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.465300</x:v>
+        <x:v>0.438100</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.070900</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0.059900</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.027900</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>2.178200</x:v>
+        <x:v>2.192000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.665500</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.003300</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>43.251100</x:v>
+        <x:v>42.982100</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>39.124200</x:v>
+        <x:v>38.873300</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>53.536600</x:v>
+        <x:v>53.368200</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S66" s="2"/>
       <x:c r="T66" t="n" s="2">
-        <x:v>-43.643300</x:v>
+        <x:v>-44.613300</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>-17.528300</x:v>
+        <x:v>-17.083300</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>3.310600</x:v>
+        <x:v>2.450700</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>3.951700</x:v>
+        <x:v>2.831200</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-03 01:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>86.401000</x:v>
+        <x:v>87.063700</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>7.454000</x:v>
+        <x:v>7.008200</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>2.405000</x:v>
+        <x:v>2.224200</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.278400</x:v>
+        <x:v>0.260400</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.458500</x:v>
+        <x:v>0.434100</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.070100</x:v>
+        <x:v>0.069500</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.059500</x:v>
+        <x:v>0.059000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>2.188000</x:v>
+        <x:v>2.189200</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.660800</x:v>
+        <x:v>0.664300</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.003500</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>43.239900</x:v>
+        <x:v>42.959400</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>39.113900</x:v>
+        <x:v>38.852100</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>53.520400</x:v>
+        <x:v>53.357700</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.648200</x:v>
       </x:c>
       <x:c r="S67" s="2"/>
       <x:c r="T67" t="n" s="2">
-        <x:v>-43.855000</x:v>
+        <x:v>-44.606700</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
-        <x:v>-17.605000</x:v>
+        <x:v>-17.343300</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
-        <x:v>3.540600</x:v>
+        <x:v>1.738400</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>4.156100</x:v>
+        <x:v>1.995200</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>86.610600</x:v>
+        <x:v>87.035100</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>7.307700</x:v>
+        <x:v>7.042300</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>2.356600</x:v>
+        <x:v>2.221300</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.273700</x:v>
+        <x:v>0.259300</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.454900</x:v>
+        <x:v>0.431100</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>0.069800</x:v>
+        <x:v>0.068800</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.060400</x:v>
+        <x:v>0.056500</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.025500</x:v>
+        <x:v>0.026900</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>2.178500</x:v>
+        <x:v>2.194200</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.662300</x:v>
+        <x:v>0.664700</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.003600</x:v>
+        <x:v>0.001700</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>43.164200</x:v>
+        <x:v>42.957400</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>39.043200</x:v>
+        <x:v>38.850300</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>53.482800</x:v>
+        <x:v>53.353100</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.648300</x:v>
       </x:c>
       <x:c r="S68" s="2"/>
       <x:c r="T68" t="n" s="2">
-        <x:v>-44.168300</x:v>
+        <x:v>-44.591700</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>-17.686700</x:v>
+        <x:v>-17.558300</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>3.707800</x:v>
+        <x:v>1.299400</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>4.340700</x:v>
+        <x:v>1.643700</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>86.596300</x:v>
+        <x:v>87.059600</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>7.411100</x:v>
+        <x:v>7.018700</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>2.263800</x:v>
+        <x:v>2.224400</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.258400</x:v>
+        <x:v>0.259300</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.425800</x:v>
+        <x:v>0.432600</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.064900</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.054500</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>2.208900</x:v>
+        <x:v>2.184300</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.691100</x:v>
+        <x:v>0.667100</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.003500</x:v>
+        <x:v>0.000500</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>43.062900</x:v>
+        <x:v>42.958700</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>38.949400</x:v>
+        <x:v>38.851400</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>53.392400</x:v>
+        <x:v>53.359300</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.838000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>0.650500</x:v>
+        <x:v>0.648200</x:v>
       </x:c>
       <x:c r="S69" s="2"/>
       <x:c r="T69" t="n" s="2">
-        <x:v>-44.961700</x:v>
+        <x:v>-44.503300</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
-        <x:v>-18.348300</x:v>
+        <x:v>-17.493300</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
-        <x:v>3.771800</x:v>
+        <x:v>1.271000</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>4.333400</x:v>
+        <x:v>1.618600</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>86.589300</x:v>
+        <x:v>87.003200</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>7.433600</x:v>
+        <x:v>7.057100</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2.233100</x:v>
+        <x:v>2.233900</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.253200</x:v>
+        <x:v>0.260600</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.416200</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.063700</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.054900</x:v>
+        <x:v>0.059200</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>2.232900</x:v>
+        <x:v>2.185000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.698000</x:v>
+        <x:v>0.668300</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>0.002800</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>43.024600</x:v>
+        <x:v>42.982000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>38.914000</x:v>
+        <x:v>38.873300</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>53.351600</x:v>
+        <x:v>53.371700</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>0.840800</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>0.650400</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S70" s="2"/>
       <x:c r="T70" t="n" s="2">
-        <x:v>-44.461700</x:v>
+        <x:v>-44.556700</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>-18.858300</x:v>
+        <x:v>-17.331700</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>3.565200</x:v>
+        <x:v>1.346200</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>4.113600</x:v>
+        <x:v>1.694700</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>86.630000</x:v>
+        <x:v>87.019200</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>7.298300</x:v>
+        <x:v>7.053000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>2.346000</x:v>
+        <x:v>2.230900</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.274500</x:v>
+        <x:v>0.259700</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.458200</x:v>
+        <x:v>0.434100</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.070300</x:v>
+        <x:v>0.069800</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.061600</x:v>
+        <x:v>0.056100</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.025900</x:v>
+        <x:v>0.027400</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>2.184300</x:v>
+        <x:v>2.179500</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.670400</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>43.163300</x:v>
+        <x:v>42.974400</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>39.042300</x:v>
+        <x:v>38.866100</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>53.483300</x:v>
+        <x:v>53.370100</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.838300</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>0.651300</x:v>
+        <x:v>0.648400</x:v>
       </x:c>
       <x:c r="S71" s="2"/>
       <x:c r="T71" t="n" s="2">
-        <x:v>-44.396700</x:v>
+        <x:v>-44.510000</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
-        <x:v>-17.583300</x:v>
+        <x:v>-17.361700</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
-        <x:v>3.275100</x:v>
+        <x:v>1.345400</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>3.827600</x:v>
+        <x:v>1.698600</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>86.557600</x:v>
+        <x:v>87.007400</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>7.373800</x:v>
+        <x:v>7.068500</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>2.353900</x:v>
+        <x:v>2.232600</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.275400</x:v>
+        <x:v>0.260300</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.459300</x:v>
+        <x:v>0.435000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0.070800</x:v>
+        <x:v>0.069900</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.061400</x:v>
+        <x:v>0.057400</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.026200</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>2.165000</x:v>
+        <x:v>2.171000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.656800</x:v>
+        <x:v>0.670300</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>0.002400</x:v>
+        <x:v>0.000600</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>43.198700</x:v>
+        <x:v>42.986800</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>39.075200</x:v>
+        <x:v>38.877600</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>53.513900</x:v>
+        <x:v>53.382900</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.838400</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.648400</x:v>
       </x:c>
       <x:c r="S72" s="2"/>
       <x:c r="T72" t="n" s="2">
-        <x:v>-44.600000</x:v>
+        <x:v>-44.538300</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>-17.375000</x:v>
+        <x:v>-17.350000</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>3.220100</x:v>
+        <x:v>1.340500</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>3.772600</x:v>
+        <x:v>1.677900</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>86.388100</x:v>
+        <x:v>87.064500</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>7.494100</x:v>
+        <x:v>7.030200</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>2.389900</x:v>
+        <x:v>2.218000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.276700</x:v>
+        <x:v>0.258600</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.458500</x:v>
+        <x:v>0.431100</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.071600</x:v>
+        <x:v>0.069400</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.061800</x:v>
+        <x:v>0.058300</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.026600</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>2.168200</x:v>
+        <x:v>2.174300</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.664600</x:v>
+        <x:v>0.668300</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>43.255000</x:v>
+        <x:v>42.961000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>39.127900</x:v>
+        <x:v>38.853400</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>53.540600</x:v>
+        <x:v>53.366600</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>0.843900</x:v>
+        <x:v>0.837900</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>0.652700</x:v>
+        <x:v>0.648100</x:v>
       </x:c>
       <x:c r="S73" s="2"/>
       <x:c r="T73" t="n" s="2">
-        <x:v>-44.700000</x:v>
+        <x:v>-44.496700</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
-        <x:v>-17.061700</x:v>
+        <x:v>-17.520000</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
-        <x:v>3.202700</x:v>
+        <x:v>1.362800</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>3.728600</x:v>
+        <x:v>1.718300</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>86.614300</x:v>
+        <x:v>87.095600</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>7.293300</x:v>
+        <x:v>7.010000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2.335900</x:v>
+        <x:v>2.210100</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.271300</x:v>
+        <x:v>0.257600</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.451500</x:v>
+        <x:v>0.429900</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.070300</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.061500</x:v>
+        <x:v>0.058900</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.025900</x:v>
+        <x:v>0.027300</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>2.207700</x:v>
+        <x:v>2.174900</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.668200</x:v>
+        <x:v>0.666200</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>0.000900</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>43.130900</x:v>
+        <x:v>42.949400</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>39.012600</x:v>
+        <x:v>38.842700</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>53.442100</x:v>
+        <x:v>53.360700</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.837600</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>0.651300</x:v>
+        <x:v>0.647800</x:v>
       </x:c>
       <x:c r="S74" s="2"/>
       <x:c r="T74" t="n" s="2">
-        <x:v>-44.858300</x:v>
+        <x:v>-44.586700</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-17.610000</x:v>
+        <x:v>-17.566700</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>3.133300</x:v>
+        <x:v>1.412900</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>3.652100</x:v>
+        <x:v>1.779200</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>87.171500</x:v>
+        <x:v>87.084400</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>6.925400</x:v>
+        <x:v>7.014200</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>2.223200</x:v>
+        <x:v>2.206100</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.261200</x:v>
+        <x:v>0.256300</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.438500</x:v>
+        <x:v>0.426600</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.069100</x:v>
+        <x:v>0.068200</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.058800</x:v>
+        <x:v>0.058200</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.026000</x:v>
+        <x:v>0.027100</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>2.168000</x:v>
+        <x:v>2.185700</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.658200</x:v>
+        <x:v>0.673000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>0.008900</x:v>
+        <x:v>0.001500</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>42.946300</x:v>
+        <x:v>42.935000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>38.839500</x:v>
+        <x:v>38.829400</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>53.366800</x:v>
+        <x:v>53.342400</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.837600</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>0.647600</x:v>
+        <x:v>0.647900</x:v>
       </x:c>
       <x:c r="S75" s="2"/>
       <x:c r="T75" t="n" s="2">
-        <x:v>-44.935000</x:v>
+        <x:v>-44.591700</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
-        <x:v>-18.420000</x:v>
+        <x:v>-17.626700</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
-        <x:v>3.188500</x:v>
+        <x:v>1.510100</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>3.735900</x:v>
+        <x:v>1.881400</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>86.796900</x:v>
+        <x:v>87.075000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.186000</x:v>
+        <x:v>7.028800</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>2.289200</x:v>
+        <x:v>2.202000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.268900</x:v>
+        <x:v>0.255900</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.448900</x:v>
+        <x:v>0.424700</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.070600</x:v>
+        <x:v>0.067500</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.059600</x:v>
+        <x:v>0.058700</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.026200</x:v>
+        <x:v>0.026700</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>2.195700</x:v>
+        <x:v>2.185700</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.657900</x:v>
+        <x:v>0.675000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>0.001700</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>43.073200</x:v>
+        <x:v>42.932900</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>38.958400</x:v>
+        <x:v>38.827500</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>53.421300</x:v>
+        <x:v>53.340300</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.837600</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>0.650200</x:v>
+        <x:v>0.647900</x:v>
       </x:c>
       <x:c r="S76" s="2"/>
       <x:c r="T76" t="n" s="2">
-        <x:v>-44.731700</x:v>
+        <x:v>-44.633300</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-17.823300</x:v>
+        <x:v>-17.820000</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>3.244400</x:v>
+        <x:v>1.544400</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>3.759700</x:v>
+        <x:v>1.919900</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>86.510200</x:v>
+        <x:v>87.028300</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>7.399900</x:v>
+        <x:v>7.059700</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>2.336000</x:v>
+        <x:v>2.211300</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.272100</x:v>
+        <x:v>0.256700</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.451400</x:v>
+        <x:v>0.426400</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.069900</x:v>
+        <x:v>0.067900</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.057400</x:v>
+        <x:v>0.057800</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.025400</x:v>
+        <x:v>0.027200</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>2.210600</x:v>
+        <x:v>2.190900</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.667200</x:v>
+        <x:v>0.673700</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.001400</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>43.156500</x:v>
+        <x:v>42.948900</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>39.036500</x:v>
+        <x:v>38.842500</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>53.455100</x:v>
+        <x:v>53.346600</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>0.842700</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>0.651800</x:v>
+        <x:v>0.648200</x:v>
       </x:c>
       <x:c r="S77" s="2"/>
       <x:c r="T77" t="n" s="2">
-        <x:v>-44.710000</x:v>
+        <x:v>-44.546700</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
-        <x:v>-17.738300</x:v>
+        <x:v>-17.600000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
-        <x:v>3.490400</x:v>
+        <x:v>1.639900</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>4.120300</x:v>
+        <x:v>1.980200</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>86.520600</x:v>
+        <x:v>87.003600</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>7.395800</x:v>
+        <x:v>7.063700</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>2.334600</x:v>
+        <x:v>2.220700</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.271600</x:v>
+        <x:v>0.258300</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.449700</x:v>
+        <x:v>0.428300</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.069300</x:v>
+        <x:v>0.068500</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.059600</x:v>
+        <x:v>0.056800</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.025200</x:v>
+        <x:v>0.027600</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>2.200400</x:v>
+        <x:v>2.197600</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.673200</x:v>
+        <x:v>0.675100</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>43.155900</x:v>
+        <x:v>42.955600</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>39.035900</x:v>
+        <x:v>38.848900</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>53.458800</x:v>
+        <x:v>53.345300</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.838300</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.648400</x:v>
       </x:c>
       <x:c r="S78" s="2"/>
       <x:c r="T78" t="n" s="2">
-        <x:v>-44.701700</x:v>
+        <x:v>-44.393300</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-17.833300</x:v>
+        <x:v>-17.391700</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>3.486000</x:v>
+        <x:v>1.739300</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>4.079200</x:v>
+        <x:v>2.168200</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>86.518400</x:v>
+        <x:v>86.968200</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>7.397900</x:v>
+        <x:v>7.092800</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>2.338300</x:v>
+        <x:v>2.228100</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.272400</x:v>
+        <x:v>0.259500</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.450500</x:v>
+        <x:v>0.431200</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.069800</x:v>
+        <x:v>0.068800</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.059800</x:v>
+        <x:v>0.055900</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.025300</x:v>
+        <x:v>0.027500</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>2.188400</x:v>
+        <x:v>2.190900</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.679100</x:v>
+        <x:v>0.677100</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000100</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>43.163600</x:v>
+        <x:v>42.973800</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>39.043000</x:v>
+        <x:v>38.865700</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>53.468700</x:v>
+        <x:v>53.359300</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.838600</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.648600</x:v>
       </x:c>
       <x:c r="S79" s="2"/>
       <x:c r="T79" t="n" s="2">
-        <x:v>-44.698300</x:v>
+        <x:v>-44.328300</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
-        <x:v>-17.803300</x:v>
+        <x:v>-17.373300</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
-        <x:v>3.403400</x:v>
+        <x:v>2.625200</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>3.969600</x:v>
+        <x:v>3.205700</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>86.552500</x:v>
+        <x:v>86.970100</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>7.393600</x:v>
+        <x:v>7.081300</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2.308400</x:v>
+        <x:v>2.228100</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.267700</x:v>
+        <x:v>0.261000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.441200</x:v>
+        <x:v>0.434500</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.068100</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.057200</x:v>
+        <x:v>0.059700</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.024900</x:v>
+        <x:v>0.028300</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>2.194700</x:v>
+        <x:v>2.197300</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.691500</x:v>
+        <x:v>0.670100</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>43.119000</x:v>
+        <x:v>42.981600</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>39.001600</x:v>
+        <x:v>38.873000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>53.433800</x:v>
+        <x:v>53.362500</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>0.651200</x:v>
+        <x:v>0.648800</x:v>
       </x:c>
       <x:c r="S80" s="2"/>
       <x:c r="T80" t="n" s="2">
-        <x:v>-44.716700</x:v>
+        <x:v>-44.201700</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-18.101700</x:v>
+        <x:v>-17.100000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>3.426100</x:v>
+        <x:v>3.290300</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>3.981200</x:v>
+        <x:v>3.976500</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>86.614500</x:v>
+        <x:v>86.988100</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>7.346300</x:v>
+        <x:v>7.063700</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2.306300</x:v>
+        <x:v>2.238900</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.267900</x:v>
+        <x:v>0.262000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.441000</x:v>
+        <x:v>0.436100</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.067900</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.057700</x:v>
+        <x:v>0.058100</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.025000</x:v>
+        <x:v>0.028600</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>2.197400</x:v>
+        <x:v>2.188800</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.676000</x:v>
+        <x:v>0.665400</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>0.002100</x:v>
+        <x:v>0.000200</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>43.108800</x:v>
+        <x:v>42.989400</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>38.991900</x:v>
+        <x:v>38.880200</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>53.432600</x:v>
+        <x:v>53.374600</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>0.841600</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>0.650900</x:v>
+        <x:v>0.648700</x:v>
       </x:c>
       <x:c r="S81" s="2"/>
       <x:c r="T81" t="n" s="2">
-        <x:v>-44.678300</x:v>
+        <x:v>-44.120000</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
-        <x:v>-18.173300</x:v>
+        <x:v>-16.956700</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
-        <x:v>3.421800</x:v>
+        <x:v>3.278100</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>3.962600</x:v>
+        <x:v>3.946200</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>86.584100</x:v>
+        <x:v>87.072100</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>7.368500</x:v>
+        <x:v>7.007400</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2.309300</x:v>
+        <x:v>2.226500</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.267600</x:v>
+        <x:v>0.260500</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.441800</x:v>
+        <x:v>0.434700</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.068300</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.056700</x:v>
+        <x:v>0.057300</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.028900</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>2.208200</x:v>
+        <x:v>2.177500</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.670500</x:v>
+        <x:v>0.664700</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0.002500</x:v>
+        <x:v>0.000300</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>43.114900</x:v>
+        <x:v>42.966900</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>38.997600</x:v>
+        <x:v>38.859000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>53.431500</x:v>
+        <x:v>53.369600</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.648200</x:v>
       </x:c>
       <x:c r="S82" s="2"/>
       <x:c r="T82" t="n" s="2">
-        <x:v>-44.628300</x:v>
+        <x:v>-44.145000</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-18.141700</x:v>
+        <x:v>-16.850000</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>3.508600</x:v>
+        <x:v>3.267500</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>4.053400</x:v>
+        <x:v>3.891900</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>86.570800</x:v>
+        <x:v>87.132600</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>7.388300</x:v>
+        <x:v>6.971100</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>2.309700</x:v>
+        <x:v>2.213300</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.267400</x:v>
+        <x:v>0.260200</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.441500</x:v>
+        <x:v>0.433900</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.068300</x:v>
+        <x:v>0.070900</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.057900</x:v>
+        <x:v>0.057200</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.025300</x:v>
+        <x:v>0.029200</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>2.201000</x:v>
+        <x:v>2.166400</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.669800</x:v>
+        <x:v>0.665300</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>0.002600</x:v>
+        <x:v>0.001800</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>43.125600</x:v>
+        <x:v>42.951900</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>39.007600</x:v>
+        <x:v>38.844800</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>53.442700</x:v>
+        <x:v>53.368000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>0.841900</x:v>
+        <x:v>0.837500</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>0.651200</x:v>
+        <x:v>0.647700</x:v>
       </x:c>
       <x:c r="S83" s="2"/>
       <x:c r="T83" t="n" s="2">
-        <x:v>-44.598300</x:v>
+        <x:v>-44.151700</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
-        <x:v>-18.103300</x:v>
+        <x:v>-16.876700</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
-        <x:v>3.448000</x:v>
+        <x:v>3.186800</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>4.073200</x:v>
+        <x:v>3.827200</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>86.576800</x:v>
+        <x:v>87.146200</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>7.389100</x:v>
+        <x:v>6.959200</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2.309800</x:v>
+        <x:v>2.212000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.267200</x:v>
+        <x:v>0.260200</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.441500</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.068100</x:v>
+        <x:v>0.071200</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.058000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.028900</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>2.194900</x:v>
+        <x:v>2.160600</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.669500</x:v>
+        <x:v>0.666500</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>0.001900</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>43.127900</x:v>
+        <x:v>42.954000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>39.009600</x:v>
+        <x:v>38.846700</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>53.448300</x:v>
+        <x:v>53.372600</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>0.841800</x:v>
+        <x:v>0.837400</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>0.651100</x:v>
+        <x:v>0.647700</x:v>
       </x:c>
       <x:c r="S84" s="2"/>
       <x:c r="T84" t="n" s="2">
-        <x:v>-44.560000</x:v>
+        <x:v>-44.225000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-18.150000</x:v>
+        <x:v>-16.933300</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>3.467800</x:v>
+        <x:v>3.203900</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>4.001400</x:v>
+        <x:v>3.857500</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>86.642100</x:v>
+        <x:v>87.187300</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>7.352400</x:v>
+        <x:v>6.927800</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2.297200</x:v>
+        <x:v>2.207900</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.266100</x:v>
+        <x:v>0.259900</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.439700</x:v>
+        <x:v>0.435600</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.068100</x:v>
+        <x:v>0.071300</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.057400</x:v>
+        <x:v>0.057900</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.025200</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>2.181800</x:v>
+        <x:v>2.148400</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>0.673800</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>0.003100</x:v>
+        <x:v>0.002400</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>43.111200</x:v>
+        <x:v>42.943400</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>38.993800</x:v>
+        <x:v>38.836700</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>53.447100</x:v>
+        <x:v>53.371400</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>0.841200</x:v>
+        <x:v>0.837100</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>0.650600</x:v>
+        <x:v>0.647400</x:v>
       </x:c>
       <x:c r="S85" s="2"/>
       <x:c r="T85" t="n" s="2">
-        <x:v>-44.583300</x:v>
+        <x:v>-44.076700</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
-        <x:v>-18.183300</x:v>
+        <x:v>-17.050000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
-        <x:v>3.309400</x:v>
+        <x:v>3.301900</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>3.846000</x:v>
+        <x:v>3.903200</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>86.704900</x:v>
+        <x:v>87.124600</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>7.286800</x:v>
+        <x:v>6.945800</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2.289000</x:v>
+        <x:v>2.226200</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.265200</x:v>
+        <x:v>0.260900</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.438000</x:v>
+        <x:v>0.436300</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.067900</x:v>
+        <x:v>0.070500</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.056700</x:v>
+        <x:v>0.059300</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.029900</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>2.177500</x:v>
+        <x:v>2.170700</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.689000</x:v>
+        <x:v>0.675600</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>0.004600</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>43.076200</x:v>
+        <x:v>42.952500</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>38.961400</x:v>
+        <x:v>38.845600</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>53.420900</x:v>
+        <x:v>53.361000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>0.840700</x:v>
+        <x:v>0.837700</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>0.650200</x:v>
+        <x:v>0.647900</x:v>
       </x:c>
       <x:c r="S86" s="2"/>
       <x:c r="T86" t="n" s="2">
-        <x:v>-44.613300</x:v>
+        <x:v>-44.201700</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>-18.295000</x:v>
+        <x:v>-17.288300</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>3.128600</x:v>
+        <x:v>3.319400</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>3.580600</x:v>
+        <x:v>3.925900</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>86.686100</x:v>
+        <x:v>87.243400</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>7.292100</x:v>
+        <x:v>6.947800</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>2.318000</x:v>
+        <x:v>2.179500</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.269000</x:v>
+        <x:v>0.255400</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.443900</x:v>
+        <x:v>0.425400</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.068800</x:v>
+        <x:v>0.067700</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.057500</x:v>
+        <x:v>0.056300</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.025400</x:v>
+        <x:v>0.028500</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>2.172700</x:v>
+        <x:v>2.115800</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.666700</x:v>
+        <x:v>0.680200</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>0.003700</x:v>
+        <x:v>0.002300</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>43.117700</x:v>
+        <x:v>42.921000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>38.999700</x:v>
+        <x:v>38.815600</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>53.458200</x:v>
+        <x:v>53.377700</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>0.841100</x:v>
+        <x:v>0.836000</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>0.650600</x:v>
+        <x:v>0.646600</x:v>
       </x:c>
       <x:c r="S87" s="2"/>
       <x:c r="T87" t="n" s="2">
-        <x:v>-44.525000</x:v>
+        <x:v>-44.355000</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
-        <x:v>-18.035000</x:v>
+        <x:v>-18.133300</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
-        <x:v>3.459200</x:v>
+        <x:v>3.250300</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>3.996400</x:v>
+        <x:v>3.820600</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>86.582700</x:v>
+        <x:v>87.280900</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>7.350200</x:v>
+        <x:v>6.929600</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2.353100</x:v>
+        <x:v>2.169300</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.273700</x:v>
+        <x:v>0.255200</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.451800</x:v>
+        <x:v>0.425300</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.070100</x:v>
+        <x:v>0.067900</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.057900</x:v>
+        <x:v>0.054700</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.025600</x:v>
+        <x:v>0.028800</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>2.174700</x:v>
+        <x:v>2.110300</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.660200</x:v>
+        <x:v>0.677900</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>0.003500</x:v>
+        <x:v>0.002100</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>43.171700</x:v>
+        <x:v>42.911100</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>39.050100</x:v>
+        <x:v>38.806200</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>53.490600</x:v>
+        <x:v>53.376800</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.646300</x:v>
       </x:c>
       <x:c r="S88" s="2"/>
       <x:c r="T88" t="n" s="2">
-        <x:v>-44.466700</x:v>
+        <x:v>-44.251700</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>-17.733300</x:v>
+        <x:v>-18.133300</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>3.467100</x:v>
+        <x:v>3.302600</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>4.038100</x:v>
+        <x:v>3.908800</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>86.397500</x:v>
+        <x:v>87.294300</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>7.503300</x:v>
+        <x:v>6.916100</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2.358900</x:v>
+        <x:v>2.170300</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.273700</x:v>
+        <x:v>0.254900</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.451500</x:v>
+        <x:v>0.424500</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0.069500</x:v>
+        <x:v>0.068200</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.056900</x:v>
+        <x:v>0.052800</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.025100</x:v>
+        <x:v>0.029400</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>2.193400</x:v>
+        <x:v>2.111600</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.670200</x:v>
+        <x:v>0.677800</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>0.003700</x:v>
+        <x:v>0.001900</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>43.207300</x:v>
+        <x:v>42.905300</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>39.083700</x:v>
+        <x:v>38.800800</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>53.494300</x:v>
+        <x:v>53.372600</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>0.843500</x:v>
+        <x:v>0.835500</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>0.652400</x:v>
+        <x:v>0.646200</x:v>
       </x:c>
       <x:c r="S89" s="2"/>
       <x:c r="T89" t="n" s="2">
-        <x:v>-44.391700</x:v>
+        <x:v>-44.361700</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
-        <x:v>-17.745000</x:v>
+        <x:v>-17.951700</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
-        <x:v>3.463700</x:v>
+        <x:v>3.268000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>4.088100</x:v>
+        <x:v>3.947700</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>86.538600</x:v>
+        <x:v>87.210200</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>7.366500</x:v>
+        <x:v>6.962000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2.354500</x:v>
+        <x:v>2.175500</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.272800</x:v>
+        <x:v>0.255400</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.451900</x:v>
+        <x:v>0.426100</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.070100</x:v>
+        <x:v>0.069300</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.057000</x:v>
+        <x:v>0.056200</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.025500</x:v>
+        <x:v>0.030100</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>2.192400</x:v>
+        <x:v>2.145100</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.670600</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>0.004300</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>43.164600</x:v>
+        <x:v>42.920400</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>39.043900</x:v>
+        <x:v>38.815200</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>53.470200</x:v>
+        <x:v>53.362300</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.836500</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.646900</x:v>
       </x:c>
       <x:c r="S90" s="2"/>
       <x:c r="T90" t="n" s="2">
-        <x:v>-44.298300</x:v>
+        <x:v>-44.326700</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>-17.721700</x:v>
+        <x:v>-17.681700</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>3.623600</x:v>
+        <x:v>3.314000</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>4.174200</x:v>
+        <x:v>3.985800</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>86.492000</x:v>
+        <x:v>87.087900</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>7.436200</x:v>
+        <x:v>7.062900</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>2.353600</x:v>
+        <x:v>2.177900</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.270300</x:v>
+        <x:v>0.253800</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.445600</x:v>
+        <x:v>0.421400</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.067900</x:v>
+        <x:v>0.067600</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.057800</x:v>
+        <x:v>0.056300</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.024300</x:v>
+        <x:v>0.029400</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>2.180200</x:v>
+        <x:v>2.171000</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.671500</x:v>
+        <x:v>0.671700</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>0.004700</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>43.178600</x:v>
+        <x:v>42.932400</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>39.056800</x:v>
+        <x:v>38.826800</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>53.486000</x:v>
+        <x:v>53.351300</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.837300</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>0.651700</x:v>
+        <x:v>0.647600</x:v>
       </x:c>
       <x:c r="S91" s="2"/>
       <x:c r="T91" t="n" s="2">
-        <x:v>-44.180000</x:v>
+        <x:v>-44.250000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
-        <x:v>-18.070000</x:v>
+        <x:v>-17.838300</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
-        <x:v>3.446100</x:v>
+        <x:v>3.337000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>3.980500</x:v>
+        <x:v>3.996700</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>86.495100</x:v>
+        <x:v>87.065600</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>7.407300</x:v>
+        <x:v>7.073400</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2.378900</x:v>
+        <x:v>2.188200</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.273700</x:v>
+        <x:v>0.255700</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.450700</x:v>
+        <x:v>0.425200</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.068700</x:v>
+        <x:v>0.068200</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.057000</x:v>
+        <x:v>0.056300</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.024300</x:v>
+        <x:v>0.029600</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2.173500</x:v>
+        <x:v>2.166200</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.671000</x:v>
+        <x:v>0.671500</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>0.005000</x:v>
+        <x:v>0.000900</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>43.195000</x:v>
+        <x:v>42.950200</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>39.072000</x:v>
+        <x:v>38.843300</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>53.500100</x:v>
+        <x:v>53.364800</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>0.842800</x:v>
+        <x:v>0.837500</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>0.651900</x:v>
+        <x:v>0.647800</x:v>
       </x:c>
       <x:c r="S92" s="2"/>
       <x:c r="T92" t="n" s="2">
-        <x:v>-44.063300</x:v>
+        <x:v>-44.236700</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>-18.040000</x:v>
+        <x:v>-17.671700</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>3.394100</x:v>
+        <x:v>3.329800</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>3.948600</x:v>
+        <x:v>3.989800</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>86.484300</x:v>
+        <x:v>87.110200</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>7.406800</x:v>
+        <x:v>7.045600</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>2.384400</x:v>
+        <x:v>2.177600</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.275600</x:v>
+        <x:v>0.255100</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.454700</x:v>
+        <x:v>0.424200</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.069400</x:v>
+        <x:v>0.068500</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.058400</x:v>
+        <x:v>0.054300</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.024400</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2.181100</x:v>
+        <x:v>2.161600</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.661000</x:v>
+        <x:v>0.672900</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>0.004900</x:v>
+        <x:v>0.000700</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>43.206600</x:v>
+        <x:v>42.933900</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>39.082800</x:v>
+        <x:v>38.828100</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>53.505900</x:v>
+        <x:v>53.357800</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>0.843100</x:v>
+        <x:v>0.837100</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>0.652100</x:v>
+        <x:v>0.647400</x:v>
       </x:c>
       <x:c r="S93" s="2"/>
       <x:c r="T93" t="n" s="2">
-        <x:v>-44.006700</x:v>
+        <x:v>-44.501700</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
-        <x:v>-17.868300</x:v>
+        <x:v>-17.733300</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
-        <x:v>3.434600</x:v>
+        <x:v>3.251900</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>3.961000</x:v>
+        <x:v>3.933800</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>86.472800</x:v>
+        <x:v>87.063500</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>7.394700</x:v>
+        <x:v>7.099700</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>2.373300</x:v>
+        <x:v>2.171200</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.277500</x:v>
+        <x:v>0.253100</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.459300</x:v>
+        <x:v>0.418300</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.070300</x:v>
+        <x:v>0.066200</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.060400</x:v>
+        <x:v>0.053900</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.024200</x:v>
+        <x:v>0.028700</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>2.212600</x:v>
+        <x:v>2.166300</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.654700</x:v>
+        <x:v>0.679100</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>0.003400</x:v>
+        <x:v>0.000800</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>43.195900</x:v>
+        <x:v>42.929700</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>39.073200</x:v>
+        <x:v>38.824300</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>53.481600</x:v>
+        <x:v>53.349700</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>0.843400</x:v>
+        <x:v>0.837200</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>0.652300</x:v>
+        <x:v>0.647500</x:v>
       </x:c>
       <x:c r="S94" s="2"/>
       <x:c r="T94" t="n" s="2">
-        <x:v>-43.888300</x:v>
+        <x:v>-44.610000</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-17.928300</x:v>
+        <x:v>-18.101700</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>3.482100</x:v>
+        <x:v>3.274000</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>4.083400</x:v>
+        <x:v>3.917400</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>86.525500</x:v>
+        <x:v>87.096100</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>7.349400</x:v>
+        <x:v>7.065200</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2.358100</x:v>
+        <x:v>2.173400</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.276600</x:v>
+        <x:v>0.252900</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.458500</x:v>
+        <x:v>0.417500</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.070200</x:v>
+        <x:v>0.066200</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.056500</x:v>
+        <x:v>0.055500</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.023300</x:v>
+        <x:v>0.029100</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2.240300</x:v>
+        <x:v>2.164500</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.641600</x:v>
+        <x:v>0.679600</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>43.159500</x:v>
+        <x:v>42.922600</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>39.039400</x:v>
+        <x:v>38.817700</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>53.448100</x:v>
+        <x:v>53.346600</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>0.843100</x:v>
+        <x:v>0.837000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>0.652100</x:v>
+        <x:v>0.647400</x:v>
       </x:c>
       <x:c r="S95" s="2"/>
       <x:c r="T95" t="n" s="2">
-        <x:v>-43.828300</x:v>
+        <x:v>-44.636700</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
-        <x:v>-18.385000</x:v>
+        <x:v>-18.075000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
-        <x:v>3.545300</x:v>
+        <x:v>3.314300</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>4.139300</x:v>
+        <x:v>3.929500</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>86.532200</x:v>
+        <x:v>87.137300</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>7.352400</x:v>
+        <x:v>7.033800</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>2.355100</x:v>
+        <x:v>2.165700</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.276800</x:v>
+        <x:v>0.251600</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.459900</x:v>
+        <x:v>0.416400</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.071000</x:v>
+        <x:v>0.066200</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.057200</x:v>
+        <x:v>0.054100</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.023700</x:v>
+        <x:v>0.029200</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>2.231200</x:v>
+        <x:v>2.164600</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.640500</x:v>
+        <x:v>0.681100</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>0.003000</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>43.167000</x:v>
+        <x:v>42.904000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>39.046200</x:v>
+        <x:v>38.800300</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>53.459000</x:v>
+        <x:v>53.335200</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.836700</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.647100</x:v>
       </x:c>
       <x:c r="S96" s="2"/>
       <x:c r="T96" t="n" s="2">
-        <x:v>-43.816700</x:v>
+        <x:v>-44.655000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>-18.211700</x:v>
+        <x:v>-18.100000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>3.569200</x:v>
+        <x:v>3.247100</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>4.163500</x:v>
+        <x:v>3.903500</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>86.532900</x:v>
+        <x:v>87.106200</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>7.352800</x:v>
+        <x:v>7.066300</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>2.352200</x:v>
+        <x:v>2.170700</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.275600</x:v>
+        <x:v>0.253000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.457400</x:v>
+        <x:v>0.417800</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.066500</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.057700</x:v>
+        <x:v>0.054200</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.023500</x:v>
+        <x:v>0.029300</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>2.233900</x:v>
+        <x:v>2.155600</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.643800</x:v>
+        <x:v>0.680500</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>0.002900</x:v>
+        <x:v>0.001100</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>43.158600</x:v>
+        <x:v>42.923800</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>39.038400</x:v>
+        <x:v>38.818700</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>53.450900</x:v>
+        <x:v>53.352800</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>0.842900</x:v>
+        <x:v>0.836900</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>0.651900</x:v>
+        <x:v>0.647300</x:v>
       </x:c>
       <x:c r="S97" s="2"/>
       <x:c r="T97" t="n" s="2">
-        <x:v>-43.801700</x:v>
+        <x:v>-44.535000</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
-        <x:v>-18.343300</x:v>
+        <x:v>-17.953300</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
-        <x:v>3.511300</x:v>
+        <x:v>3.235900</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>4.131200</x:v>
+        <x:v>3.863000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>86.523600</x:v>
+        <x:v>87.162400</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>7.365500</x:v>
+        <x:v>7.019900</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2.351400</x:v>
+        <x:v>2.159200</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.275300</x:v>
+        <x:v>0.253400</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.457600</x:v>
+        <x:v>0.417600</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.070600</x:v>
+        <x:v>0.067200</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.058800</x:v>
+        <x:v>0.052800</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.024000</x:v>
+        <x:v>0.029600</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>2.229400</x:v>
+        <x:v>2.157500</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.680300</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>0.002200</x:v>
+        <x:v>0.001600</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>43.166000</x:v>
+        <x:v>42.902400</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>39.045300</x:v>
+        <x:v>38.798700</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>53.458100</x:v>
+        <x:v>53.339400</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.836400</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.646900</x:v>
       </x:c>
       <x:c r="S98" s="2"/>
       <x:c r="T98" t="n" s="2">
-        <x:v>-43.751700</x:v>
+        <x:v>-44.550000</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>-18.206700</x:v>
+        <x:v>-17.958300</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>3.519300</x:v>
+        <x:v>3.229000</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>4.092700</x:v>
+        <x:v>3.873400</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>86.541900</x:v>
+        <x:v>87.208700</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>7.353700</x:v>
+        <x:v>6.983900</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>2.160500</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.273900</x:v>
+        <x:v>0.253800</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.453800</x:v>
+        <x:v>0.415800</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.069100</x:v>
+        <x:v>0.066500</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.058200</x:v>
+        <x:v>0.055800</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.023300</x:v>
+        <x:v>0.028500</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>2.233600</x:v>
+        <x:v>2.148800</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.642500</x:v>
+        <x:v>0.677700</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>0.001800</x:v>
+        <x:v>0.002700</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>43.152600</x:v>
+        <x:v>42.896500</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>39.032800</x:v>
+        <x:v>38.793000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>53.448300</x:v>
+        <x:v>53.342900</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>0.842800</x:v>
+        <x:v>0.836100</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>0.651800</x:v>
+        <x:v>0.646700</x:v>
       </x:c>
       <x:c r="S99" s="2"/>
       <x:c r="T99" t="n" s="2">
-        <x:v>-43.688300</x:v>
+        <x:v>-44.380000</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
-        <x:v>-18.465000</x:v>
+        <x:v>-18.270000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
-        <x:v>3.471000</x:v>
+        <x:v>3.234500</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>4.134900</x:v>
+        <x:v>3.883700</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-09-17 12:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>86.581000</x:v>
+        <x:v>87.224100</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>7.345500</x:v>
+        <x:v>6.966500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2.331300</x:v>
+        <x:v>2.155400</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.272000</x:v>
+        <x:v>0.252800</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.450700</x:v>
+        <x:v>0.413600</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0.068900</x:v>
+        <x:v>0.065900</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.054500</x:v>
+        <x:v>0.051600</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.023300</x:v>
+        <x:v>0.029100</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>2.229700</x:v>
+        <x:v>2.164700</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.642900</x:v>
+        <x:v>0.676100</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>0.002800</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>43.131000</x:v>
+        <x:v>42.874600</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>39.012700</x:v>
+        <x:v>38.772800</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>53.438300</x:v>
+        <x:v>53.320400</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.835900</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>0.651400</x:v>
+        <x:v>0.646500</x:v>
       </x:c>
       <x:c r="S100" s="2"/>
       <x:c r="T100" t="n" s="2">
-        <x:v>-43.565000</x:v>
+        <x:v>-44.360000</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-18.566700</x:v>
+        <x:v>-18.240000</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>3.548500</x:v>
+        <x:v>3.254500</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>4.162400</x:v>
+        <x:v>3.820600</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-09-17 11:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>86.558200</x:v>
+        <x:v>87.273100</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>7.357500</x:v>
+        <x:v>6.934200</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2.334200</x:v>
+        <x:v>2.136000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.271800</x:v>
+        <x:v>0.251700</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.450400</x:v>
+        <x:v>0.411000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.068700</x:v>
+        <x:v>0.066600</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.056500</x:v>
+        <x:v>0.051700</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.023300</x:v>
+        <x:v>0.029400</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>2.233300</x:v>
+        <x:v>2.170700</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.646300</x:v>
+        <x:v>0.675600</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>0.001600</x:v>
+        <x:v>0.003800</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>43.135100</x:v>
+        <x:v>42.849300</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>39.016600</x:v>
+        <x:v>38.749300</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>53.436900</x:v>
+        <x:v>53.302200</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.835500</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>0.651600</x:v>
+        <x:v>0.646200</x:v>
       </x:c>
       <x:c r="S101" s="2"/>
       <x:c r="T101" t="n" s="2">
-        <x:v>-43.520000</x:v>
+        <x:v>-44.446700</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
-        <x:v>-18.583300</x:v>
+        <x:v>-18.200000</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
-        <x:v>3.567800</x:v>
+        <x:v>3.147600</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>4.195000</x:v>
+        <x:v>3.785000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>