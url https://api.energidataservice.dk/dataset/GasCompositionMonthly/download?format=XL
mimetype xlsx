--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rad276db7572a458e867130eff31c14a7"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0fabd6bcc2bb4b19b954fd5b1275e93b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad276db7572a458e867130eff31c14a7" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fabd6bcc2bb4b19b954fd5b1275e93b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2009 +171,2011 @@
     <x:col min="6" max="6" width="9" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Qualityvalue</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Unit</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Average</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Min</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Max</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>2.080000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>0.980000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2.280000</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>57.490002</x:v>
+        <x:v>57.410000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>56.020000</x:v>
+        <x:v>57.020000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>57.730000</x:v>
+        <x:v>57.639999</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.790000</x:v>
+        <x:v>7.570000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>2.860000</x:v>
+        <x:v>6.160000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>8.310000</x:v>
+        <x:v>8.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>11.920000</x:v>
+        <x:v>11.888000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.309000</x:v>
+        <x:v>11.694000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>12.311000</x:v>
+        <x:v>12.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.910999</x:v>
+        <x:v>42.796001</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>40.712002</x:v>
+        <x:v>42.098000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>44.320000</x:v>
+        <x:v>43.229000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-21.200001</x:v>
+        <x:v>-21.400000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-24.100000</x:v>
+        <x:v>-23.799999</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-8.600000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>3.200000</x:v>
+        <x:v>3.300000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>3.700000</x:v>
+        <x:v>4.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>86.599998</x:v>
+        <x:v>86.989998</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>85.830002</x:v>
+        <x:v>86.110001</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>94.419998</x:v>
+        <x:v>89.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>74.800003</x:v>
+        <x:v>75.199997</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>69.500000</x:v>
+        <x:v>73.400002</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>86.900002</x:v>
+        <x:v>78.099998</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>10.780000</x:v>
+        <x:v>10.750000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>10.205000</x:v>
+        <x:v>10.568000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>11.142000</x:v>
+        <x:v>10.862000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>38.807999</x:v>
+        <x:v>38.700001</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>36.737999</x:v>
+        <x:v>38.044998</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>40.111000</x:v>
+        <x:v>39.103001</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.820000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>0.700000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.880000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.833000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.767000</x:v>
+        <x:v>0.813000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.855000</x:v>
+        <x:v>0.844000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>2.040000</x:v>
+        <x:v>1.940000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.760000</x:v>
+        <x:v>1.480000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>3.170000</x:v>
+        <x:v>2.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.593000</x:v>
+        <x:v>0.629000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.661000</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E22" s="2"/>
       <x:c r="F22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-45.400002</x:v>
+        <x:v>-45.200001</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>-52.900002</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>-35.799999</x:v>
+        <x:v>-39.599998</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>14.817000</x:v>
+        <x:v>14.811000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>14.684000</x:v>
+        <x:v>14.695000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>15.139000</x:v>
+        <x:v>14.898000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>53.341999</x:v>
+        <x:v>53.318001</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>52.862000</x:v>
+        <x:v>52.902000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>54.500000</x:v>
+        <x:v>53.632999</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1.750000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>2.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>57.480000</x:v>
+        <x:v>57.529999</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>57.130001</x:v>
+        <x:v>57.259998</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>57.630001</x:v>
+        <x:v>57.669998</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.900000</x:v>
+        <x:v>7.810000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>7.200000</x:v>
+        <x:v>6.680000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>8.340000</x:v>
+        <x:v>8.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>11.893000</x:v>
+        <x:v>11.901000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.790000</x:v>
+        <x:v>11.740000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>11.955000</x:v>
+        <x:v>12.037000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.816002</x:v>
+        <x:v>42.845001</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>42.444000</x:v>
+        <x:v>42.264000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>43.037998</x:v>
+        <x:v>43.333000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-22.500000</x:v>
+        <x:v>-22.100000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-27.100000</x:v>
+        <x:v>-24.100000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>-19.900000</x:v>
+        <x:v>-16.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>3.200000</x:v>
+        <x:v>2.900000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>1.800000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>3.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>0.150000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>86.629997</x:v>
+        <x:v>86.519997</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>86.169998</x:v>
+        <x:v>85.599998</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>88.199997</x:v>
+        <x:v>88.230003</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>75.199997</x:v>
+        <x:v>74.900002</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>74.300003</x:v>
+        <x:v>73.099998</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>76.699997</x:v>
+        <x:v>77.199997</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.320000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>0.210000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.380000</x:v>
+        <x:v>0.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>10.755000</x:v>
+        <x:v>10.763000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>10.660000</x:v>
+        <x:v>10.612000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>10.813000</x:v>
+        <x:v>10.889000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>38.720001</x:v>
+        <x:v>38.747002</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>38.375999</x:v>
+        <x:v>38.202999</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>38.926998</x:v>
+        <x:v>39.200001</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.970000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.837000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.821000</x:v>
+        <x:v>0.822000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>1.920000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.630000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>2.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.648000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.635000</x:v>
+        <x:v>0.636000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E46" s="2"/>
       <x:c r="F46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>-47.400002</x:v>
+        <x:v>-43.299999</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-54.500000</x:v>
+        <x:v>-47.599998</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>-38.400002</x:v>
+        <x:v>-36.200001</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>14.797000</x:v>
+        <x:v>14.788000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>14.692000</x:v>
+        <x:v>14.693000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>14.856000</x:v>
+        <x:v>14.899000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>53.269001</x:v>
+        <x:v>53.237000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>52.890999</x:v>
+        <x:v>52.895000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.481998</x:v>
+        <x:v>53.636002</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>2.080000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1.820000</x:v>
+        <x:v>0.980000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2.290000</x:v>
+        <x:v>2.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>57.470001</x:v>
+        <x:v>57.490002</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>57.270000</x:v>
+        <x:v>56.020000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>57.660000</x:v>
+        <x:v>57.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>7.790000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>7.440000</x:v>
+        <x:v>2.860000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>8.040000</x:v>
+        <x:v>8.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>11.888000</x:v>
+        <x:v>11.920000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.770000</x:v>
+        <x:v>11.309000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>11.958000</x:v>
+        <x:v>12.311000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.797001</x:v>
+        <x:v>42.910999</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>42.372002</x:v>
+        <x:v>40.712002</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>43.049000</x:v>
+        <x:v>44.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-21.500000</x:v>
+        <x:v>-21.200001</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-30.000000</x:v>
+        <x:v>-24.100000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>-19.000000</x:v>
+        <x:v>-8.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>3.200000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>2.800000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>3.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.230000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>86.769997</x:v>
+        <x:v>86.599998</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>86.070000</x:v>
+        <x:v>85.830002</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>87.550003</x:v>
+        <x:v>94.419998</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>75.300003</x:v>
+        <x:v>74.800003</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>74.199997</x:v>
+        <x:v>69.500000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>77.000000</x:v>
+        <x:v>86.900002</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>0.320000</x:v>
+        <x:v>0.350000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.380000</x:v>
+        <x:v>0.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>10.750000</x:v>
+        <x:v>10.780000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>10.640000</x:v>
+        <x:v>10.205000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>10.815000</x:v>
+        <x:v>11.142000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>38.701000</x:v>
+        <x:v>38.807999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>38.304001</x:v>
+        <x:v>36.737999</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>38.933998</x:v>
+        <x:v>40.111000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.750000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.700000</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>0.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.837000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.825000</x:v>
+        <x:v>0.767000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.855000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>1.920000</x:v>
+        <x:v>2.040000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1.580000</x:v>
+        <x:v>0.760000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>3.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.647000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.638000</x:v>
+        <x:v>0.593000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.661000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E70" s="2"/>
       <x:c r="F70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-48.200001</x:v>
+        <x:v>-45.400002</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-52.400002</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>-41.200001</x:v>
+        <x:v>-35.799999</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>14.782000</x:v>
+        <x:v>14.817000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>9.377000</x:v>
+        <x:v>14.684000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>14.879000</x:v>
+        <x:v>15.139000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>53.216000</x:v>
+        <x:v>53.341999</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>33.757000</x:v>
+        <x:v>52.862000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>53.563999</x:v>
+        <x:v>54.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>2.170000</x:v>
+        <x:v>2.120000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1.890000</x:v>
+        <x:v>1.750000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2.320000</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>57.480000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>57.160000</x:v>
+        <x:v>57.130001</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>57.599998</x:v>
+        <x:v>57.630001</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.810000</x:v>
+        <x:v>7.900000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>7.220000</x:v>
+        <x:v>7.200000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>8.360000</x:v>
+        <x:v>8.340000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>11.866000</x:v>
+        <x:v>11.893000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.703000</x:v>
+        <x:v>11.790000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>11.952000</x:v>
+        <x:v>11.955000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>42.717999</x:v>
+        <x:v>42.816002</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>42.131001</x:v>
+        <x:v>42.444000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>43.027000</x:v>
+        <x:v>43.037998</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-23.500000</x:v>
+        <x:v>-22.500000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-32.400002</x:v>
+        <x:v>-27.100000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>-17.500000</x:v>
+        <x:v>-19.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
         <x:v>3.200000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.900000</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>3.900000</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>0.200000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.120000</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.230000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>86.800003</x:v>
+        <x:v>86.629997</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>86.129997</x:v>
+        <x:v>86.169998</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>87.940002</x:v>
+        <x:v>88.199997</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>75.599998</x:v>
+        <x:v>75.199997</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>74.300003</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>78.300003</x:v>
+        <x:v>76.699997</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.320000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>10.730000</x:v>
+        <x:v>10.755000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>10.577000</x:v>
+        <x:v>10.660000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>10.810000</x:v>
+        <x:v>10.813000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>38.627998</x:v>
+        <x:v>38.720001</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>38.077000</x:v>
+        <x:v>38.375999</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>38.916000</x:v>
+        <x:v>38.926998</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.750000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.690000</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.834000</x:v>
+        <x:v>0.835000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.818000</x:v>
+        <x:v>0.821000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>1.860000</x:v>
+        <x:v>1.920000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>1.630000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>2.140000</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.645000</x:v>
+        <x:v>0.646000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.633000</x:v>
+        <x:v>0.635000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>0.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
-      <x:c r="D94" s="2"/>
+      <x:c r="D94" t="n" s="2">
+        <x:v>1.390000</x:v>
+      </x:c>
       <x:c r="E94" s="2"/>
       <x:c r="F94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-43.099998</x:v>
+        <x:v>-47.400002</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-51.099998</x:v>
+        <x:v>-54.500000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-36.900002</x:v>
+        <x:v>-38.400002</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>14.776000</x:v>
+        <x:v>14.797000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>14.712000</x:v>
+        <x:v>14.692000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
         <x:v>14.856000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>53.195000</x:v>
+        <x:v>53.269001</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>52.963001</x:v>
+        <x:v>52.890999</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>53.481998</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2.210000</x:v>
+        <x:v>2.130000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1.640000</x:v>
+        <x:v>1.820000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2.340000</x:v>
+        <x:v>2.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>57.450001</x:v>
+        <x:v>57.470001</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>56.930000</x:v>
+        <x:v>57.270000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>57.610001</x:v>
+        <x:v>57.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>7.780000</x:v>
+        <x:v>7.790000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>6.630000</x:v>
+        <x:v>7.440000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>8.050000</x:v>
+        <x:v>8.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>11.822000</x:v>
+        <x:v>11.888000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.701000</x:v>
+        <x:v>11.770000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>12.232000</x:v>
+        <x:v>11.958000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>