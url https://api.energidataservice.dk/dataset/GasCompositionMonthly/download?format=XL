--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R0fabd6bcc2bb4b19b954fd5b1275e93b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R81639650c13a4a3c88c64ac2465e933e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fabd6bcc2bb4b19b954fd5b1275e93b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81639650c13a4a3c88c64ac2465e933e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2011 +171,2009 @@
     <x:col min="6" max="6" width="9" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Qualityvalue</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Unit</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Average</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Min</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Max</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>1.970000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2.400000</x:v>
+        <x:v>2.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>57.410000</x:v>
+        <x:v>57.570000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>57.020000</x:v>
+        <x:v>57.310001</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>57.639999</x:v>
+        <x:v>57.700001</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.570000</x:v>
+        <x:v>7.480000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>6.160000</x:v>
+        <x:v>6.560000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>8.320000</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>11.888000</x:v>
+        <x:v>11.943000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.694000</x:v>
+        <x:v>11.813000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>12.008000</x:v>
+        <x:v>12.051000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.796001</x:v>
+        <x:v>42.995998</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>42.098000</x:v>
+        <x:v>42.527000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>43.229000</x:v>
+        <x:v>43.383999</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-21.400000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-23.799999</x:v>
+        <x:v>-15.100000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-15.000000</x:v>
+        <x:v>-13.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>3.100000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.800000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>4.100000</x:v>
+        <x:v>3.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>0.180000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.270000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>86.989998</x:v>
+        <x:v>86.620003</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>86.110001</x:v>
+        <x:v>85.949997</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>89.180000</x:v>
+        <x:v>88.050003</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>75.199997</x:v>
+        <x:v>74.300003</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>73.400002</x:v>
+        <x:v>72.800003</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>78.099998</x:v>
+        <x:v>76.099998</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>10.750000</x:v>
+        <x:v>10.802000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>10.568000</x:v>
+        <x:v>10.682000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>10.862000</x:v>
+        <x:v>10.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>38.700001</x:v>
+        <x:v>38.887001</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>38.044998</x:v>
+        <x:v>38.455002</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>39.103001</x:v>
+        <x:v>39.247002</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.820000</x:v>
+        <x:v>0.740000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.700000</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.833000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.813000</x:v>
+        <x:v>0.827000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.844000</x:v>
+        <x:v>0.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>1.940000</x:v>
+        <x:v>2.200000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1.480000</x:v>
+        <x:v>1.810000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2.380000</x:v>
+        <x:v>2.540000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.629000</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.653000</x:v>
+        <x:v>0.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
-      <x:c r="D22" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D22" s="2"/>
       <x:c r="E22" s="2"/>
       <x:c r="F22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-45.200001</x:v>
+        <x:v>-40.200001</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-52.900002</x:v>
+        <x:v>-47.400002</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>-39.599998</x:v>
+        <x:v>-36.799999</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>14.811000</x:v>
+        <x:v>14.821000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>14.695000</x:v>
+        <x:v>14.709000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>14.898000</x:v>
+        <x:v>14.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>53.318001</x:v>
+        <x:v>53.355000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>52.902000</x:v>
+        <x:v>52.952000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>53.632999</x:v>
+        <x:v>53.646999</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2.390000</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>57.529999</x:v>
+        <x:v>57.410000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>57.259998</x:v>
+        <x:v>57.020000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>57.669998</x:v>
+        <x:v>57.639999</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.810000</x:v>
+        <x:v>7.570000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>6.680000</x:v>
+        <x:v>6.160000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>8.770000</x:v>
+        <x:v>8.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>11.901000</x:v>
+        <x:v>11.888000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.740000</x:v>
+        <x:v>11.694000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>12.037000</x:v>
+        <x:v>12.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.845001</x:v>
+        <x:v>42.796001</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>42.264000</x:v>
+        <x:v>42.098000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>43.333000</x:v>
+        <x:v>43.229000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-22.100000</x:v>
+        <x:v>-21.400000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-24.100000</x:v>
+        <x:v>-23.799999</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>-16.900000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>2.900000</x:v>
+        <x:v>3.300000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1.800000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>4.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>86.519997</x:v>
+        <x:v>86.989998</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>85.599998</x:v>
+        <x:v>86.110001</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>88.230003</x:v>
+        <x:v>89.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>74.900002</x:v>
+        <x:v>75.199997</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>73.099998</x:v>
+        <x:v>73.400002</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>77.199997</x:v>
+        <x:v>78.099998</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>10.763000</x:v>
+        <x:v>10.750000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>10.612000</x:v>
+        <x:v>10.568000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>10.889000</x:v>
+        <x:v>10.862000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>38.747002</x:v>
+        <x:v>38.700001</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>38.202999</x:v>
+        <x:v>38.044998</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>39.200001</x:v>
+        <x:v>39.103001</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.820000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.710000</x:v>
+        <x:v>0.700000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.833000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.822000</x:v>
+        <x:v>0.813000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.846000</x:v>
+        <x:v>0.844000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>1.940000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>1.480000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2.450000</x:v>
+        <x:v>2.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.648000</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.636000</x:v>
+        <x:v>0.629000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.654000</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E46" s="2"/>
       <x:c r="F46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>-43.299999</x:v>
+        <x:v>-45.200001</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-47.599998</x:v>
+        <x:v>-52.900002</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>-36.200001</x:v>
+        <x:v>-39.599998</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>14.788000</x:v>
+        <x:v>14.811000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>14.693000</x:v>
+        <x:v>14.695000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>14.899000</x:v>
+        <x:v>14.898000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>53.237000</x:v>
+        <x:v>53.318001</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>52.895000</x:v>
+        <x:v>52.902000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.636002</x:v>
+        <x:v>53.632999</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>2.080000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.980000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2.280000</x:v>
+        <x:v>2.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>57.490002</x:v>
+        <x:v>57.529999</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>56.020000</x:v>
+        <x:v>57.259998</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>57.730000</x:v>
+        <x:v>57.669998</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>7.790000</x:v>
+        <x:v>7.810000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2.860000</x:v>
+        <x:v>6.680000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>8.310000</x:v>
+        <x:v>8.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>11.920000</x:v>
+        <x:v>11.901000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.309000</x:v>
+        <x:v>11.740000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>12.311000</x:v>
+        <x:v>12.037000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.910999</x:v>
+        <x:v>42.845001</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>40.712002</x:v>
+        <x:v>42.264000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>44.320000</x:v>
+        <x:v>43.333000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-21.200001</x:v>
+        <x:v>-22.100000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>-24.100000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>-8.600000</x:v>
+        <x:v>-16.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>3.200000</x:v>
+        <x:v>2.900000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>1.800000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>3.700000</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
         <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>86.599998</x:v>
+        <x:v>86.519997</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>85.830002</x:v>
+        <x:v>85.599998</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>94.419998</x:v>
+        <x:v>88.230003</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>74.800003</x:v>
+        <x:v>74.900002</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>69.500000</x:v>
+        <x:v>73.099998</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>86.900002</x:v>
+        <x:v>77.199997</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>0.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>10.780000</x:v>
+        <x:v>10.763000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>10.205000</x:v>
+        <x:v>10.612000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>11.142000</x:v>
+        <x:v>10.889000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>38.807999</x:v>
+        <x:v>38.747002</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>36.737999</x:v>
+        <x:v>38.202999</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>40.111000</x:v>
+        <x:v>39.200001</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.810000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.880000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>0.837000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.767000</x:v>
+        <x:v>0.822000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.855000</x:v>
+        <x:v>0.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>2.040000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.760000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>3.170000</x:v>
+        <x:v>2.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.648000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.593000</x:v>
+        <x:v>0.636000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.661000</x:v>
+        <x:v>0.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E70" s="2"/>
       <x:c r="F70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-45.400002</x:v>
+        <x:v>-43.299999</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>-47.599998</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>-35.799999</x:v>
+        <x:v>-36.200001</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>14.817000</x:v>
+        <x:v>14.788000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>14.684000</x:v>
+        <x:v>14.693000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>15.139000</x:v>
+        <x:v>14.899000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>53.341999</x:v>
+        <x:v>53.237000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>52.862000</x:v>
+        <x:v>52.895000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>54.500000</x:v>
+        <x:v>53.636002</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>2.080000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1.750000</x:v>
+        <x:v>0.980000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>2.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>57.480000</x:v>
+        <x:v>57.490002</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>57.130001</x:v>
+        <x:v>56.020000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>57.630001</x:v>
+        <x:v>57.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.900000</x:v>
+        <x:v>7.790000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>7.200000</x:v>
+        <x:v>2.860000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>8.340000</x:v>
+        <x:v>8.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>11.893000</x:v>
+        <x:v>11.920000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.790000</x:v>
+        <x:v>11.309000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>11.955000</x:v>
+        <x:v>12.311000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>42.816002</x:v>
+        <x:v>42.910999</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>42.444000</x:v>
+        <x:v>40.712002</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>43.037998</x:v>
+        <x:v>44.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-22.500000</x:v>
+        <x:v>-21.200001</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-27.100000</x:v>
+        <x:v>-24.100000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>-19.900000</x:v>
+        <x:v>-8.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
         <x:v>3.200000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>3.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>86.629997</x:v>
+        <x:v>86.599998</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>86.169998</x:v>
+        <x:v>85.830002</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>88.199997</x:v>
+        <x:v>94.419998</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>75.199997</x:v>
+        <x:v>74.800003</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>74.300003</x:v>
+        <x:v>69.500000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>76.699997</x:v>
+        <x:v>86.900002</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.320000</x:v>
+        <x:v>0.350000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.380000</x:v>
+        <x:v>0.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>10.755000</x:v>
+        <x:v>10.780000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>10.660000</x:v>
+        <x:v>10.205000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>10.813000</x:v>
+        <x:v>11.142000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>38.720001</x:v>
+        <x:v>38.807999</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>38.375999</x:v>
+        <x:v>36.737999</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>38.926998</x:v>
+        <x:v>40.111000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.970000</x:v>
+        <x:v>0.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.835000</x:v>
+        <x:v>0.837000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.821000</x:v>
+        <x:v>0.767000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.855000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>1.920000</x:v>
+        <x:v>2.040000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1.630000</x:v>
+        <x:v>0.760000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>3.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.646000</x:v>
+        <x:v>0.647000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.635000</x:v>
+        <x:v>0.593000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.661000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E94" s="2"/>
       <x:c r="F94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-47.400002</x:v>
+        <x:v>-45.400002</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-54.500000</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-38.400002</x:v>
+        <x:v>-35.799999</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>14.797000</x:v>
+        <x:v>14.817000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>14.692000</x:v>
+        <x:v>14.684000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>14.856000</x:v>
+        <x:v>15.139000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>53.269001</x:v>
+        <x:v>53.341999</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>52.890999</x:v>
+        <x:v>52.862000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>53.481998</x:v>
+        <x:v>54.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>2.120000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1.820000</x:v>
+        <x:v>1.750000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2.290000</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>57.470001</x:v>
+        <x:v>57.480000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>57.270000</x:v>
+        <x:v>57.130001</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>57.660000</x:v>
+        <x:v>57.630001</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>7.790000</x:v>
+        <x:v>7.900000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>7.440000</x:v>
+        <x:v>7.200000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>8.040000</x:v>
+        <x:v>8.340000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>11.888000</x:v>
+        <x:v>11.893000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.770000</x:v>
+        <x:v>11.790000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>11.958000</x:v>
+        <x:v>11.955000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>