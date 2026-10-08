--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R81639650c13a4a3c88c64ac2465e933e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R90a4baa339bd46c7912720c2b1628ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81639650c13a4a3c88c64ac2465e933e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90a4baa339bd46c7912720c2b1628ae5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2009 +171,2007 @@
     <x:col min="6" max="6" width="9" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Qualityvalue</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Unit</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Average</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Min</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Max</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>2.150000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1.970000</x:v>
+        <x:v>0.490000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2.360000</x:v>
+        <x:v>2.340000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>57.570000</x:v>
+        <x:v>57.549999</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>57.310001</x:v>
+        <x:v>55.189999</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>57.700001</x:v>
+        <x:v>57.790001</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>7.480000</x:v>
+        <x:v>7.110000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>6.560000</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>8.080000</x:v>
+        <x:v>8.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>11.943000</x:v>
+        <x:v>11.951000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.813000</x:v>
+        <x:v>10.984000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>12.051000</x:v>
+        <x:v>12.302000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>42.995998</x:v>
+        <x:v>43.022999</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>42.527000</x:v>
+        <x:v>39.542000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>43.383999</x:v>
+        <x:v>44.286999</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-15.000000</x:v>
+        <x:v>-17.600000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-15.100000</x:v>
+        <x:v>-24.799999</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-13.300000</x:v>
+        <x:v>-8.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>3.100000</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1.200000</x:v>
+        <x:v>1.300000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>3.900000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.180000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>86.620003</x:v>
+        <x:v>86.959999</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>85.949997</x:v>
+        <x:v>86.070000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>88.050003</x:v>
+        <x:v>98.440002</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>74.300003</x:v>
+        <x:v>74.099998</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>72.800003</x:v>
+        <x:v>69.599998</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>76.099998</x:v>
+        <x:v>91.900002</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.510000</x:v>
+        <x:v>0.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>10.802000</x:v>
+        <x:v>10.809000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>10.682000</x:v>
+        <x:v>9.900000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>10.902000</x:v>
+        <x:v>11.134000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>38.887001</x:v>
+        <x:v>38.910999</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>38.455002</x:v>
+        <x:v>35.639999</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>39.247002</x:v>
+        <x:v>40.082001</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.740000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.590000</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.920000</x:v>
+        <x:v>0.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.827000</x:v>
+        <x:v>0.731000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.846000</x:v>
+        <x:v>0.857000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>2.200000</x:v>
+        <x:v>2.260000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1.810000</x:v>
+        <x:v>0.090000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2.540000</x:v>
+        <x:v>3.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>0.649000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.565000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.654000</x:v>
+        <x:v>0.663000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
-      <x:c r="D22" s="2"/>
+      <x:c r="D22" t="n" s="2">
+        <x:v>4.600000</x:v>
+      </x:c>
       <x:c r="E22" s="2"/>
       <x:c r="F22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-40.200001</x:v>
+        <x:v>-40.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-47.400002</x:v>
+        <x:v>-54.099998</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>-36.799999</x:v>
+        <x:v>-33.299999</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>14.821000</x:v>
+        <x:v>14.839000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>14.709000</x:v>
+        <x:v>14.605000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>14.902000</x:v>
+        <x:v>15.111000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>53.355000</x:v>
+        <x:v>53.419998</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>52.952000</x:v>
+        <x:v>52.577999</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>53.646999</x:v>
+        <x:v>54.400002</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>2.190000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>1.810000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>2.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>57.410000</x:v>
+        <x:v>57.610001</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>57.020000</x:v>
+        <x:v>57.189999</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>57.639999</x:v>
+        <x:v>57.779999</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.570000</x:v>
+        <x:v>7.430000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>6.160000</x:v>
+        <x:v>6.540000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>8.320000</x:v>
+        <x:v>8.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>11.888000</x:v>
+        <x:v>11.971000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.694000</x:v>
+        <x:v>11.782000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>12.008000</x:v>
+        <x:v>12.120000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.796001</x:v>
+        <x:v>43.097000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>42.098000</x:v>
+        <x:v>42.415001</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>43.229000</x:v>
+        <x:v>43.632000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-21.400000</x:v>
+        <x:v>-14.800000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-23.799999</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>-15.000000</x:v>
+        <x:v>-11.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>3.200000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.800000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>4.100000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>0.170000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.270000</x:v>
+        <x:v>0.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>86.989998</x:v>
+        <x:v>86.540001</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>86.110001</x:v>
+        <x:v>85.639999</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>89.180000</x:v>
+        <x:v>87.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>75.199997</x:v>
+        <x:v>73.800003</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>73.400002</x:v>
+        <x:v>71.900002</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>78.099998</x:v>
+        <x:v>76.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>10.750000</x:v>
+        <x:v>10.828000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>10.568000</x:v>
+        <x:v>10.651000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>10.862000</x:v>
+        <x:v>10.967000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>38.700001</x:v>
+        <x:v>38.980999</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>38.044998</x:v>
+        <x:v>38.344002</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>39.103001</x:v>
+        <x:v>39.480999</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>0.820000</x:v>
+        <x:v>0.710000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.700000</x:v>
+        <x:v>0.580000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>0.833000</x:v>
+        <x:v>0.842000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.813000</x:v>
+        <x:v>0.823000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.844000</x:v>
+        <x:v>0.853000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.060000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>1.940000</x:v>
+        <x:v>2.290000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>1.480000</x:v>
+        <x:v>1.530000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2.380000</x:v>
+        <x:v>2.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.644000</x:v>
+        <x:v>0.651000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.629000</x:v>
+        <x:v>0.637000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.653000</x:v>
+        <x:v>0.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
-      <x:c r="D46" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D46" s="2"/>
       <x:c r="E46" s="2"/>
       <x:c r="F46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>-45.200001</x:v>
+        <x:v>-40.500000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-52.900002</x:v>
+        <x:v>-53.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>-39.599998</x:v>
+        <x:v>-35.799999</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>14.811000</x:v>
+        <x:v>14.838000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>14.695000</x:v>
+        <x:v>14.688000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>14.898000</x:v>
+        <x:v>14.938000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>53.318001</x:v>
+        <x:v>53.416000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>52.902000</x:v>
+        <x:v>52.876999</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.632999</x:v>
+        <x:v>53.777000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>2.180000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>1.970000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2.390000</x:v>
+        <x:v>2.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>57.529999</x:v>
+        <x:v>57.570000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>57.259998</x:v>
+        <x:v>57.310001</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>57.669998</x:v>
+        <x:v>57.700001</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>7.810000</x:v>
+        <x:v>7.480000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>6.680000</x:v>
+        <x:v>6.560000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>8.770000</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>11.901000</x:v>
+        <x:v>11.943000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.740000</x:v>
+        <x:v>11.813000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>12.037000</x:v>
+        <x:v>12.051000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.845001</x:v>
+        <x:v>42.995998</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>42.264000</x:v>
+        <x:v>42.527000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>43.333000</x:v>
+        <x:v>43.383999</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
+        <x:v>0.030000</x:v>
+      </x:c>
+      <x:c r="E55" t="n" s="2">
         <x:v>0.020000</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-22.100000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-24.100000</x:v>
+        <x:v>-15.100000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>-16.900000</x:v>
+        <x:v>-13.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>2.900000</x:v>
+        <x:v>3.100000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1.800000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>3.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.180000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>86.519997</x:v>
+        <x:v>86.620003</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>85.599998</x:v>
+        <x:v>85.949997</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>88.230003</x:v>
+        <x:v>88.050003</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>74.900002</x:v>
+        <x:v>74.300003</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>73.099998</x:v>
+        <x:v>72.800003</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>77.199997</x:v>
+        <x:v>76.099998</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>0.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>10.763000</x:v>
+        <x:v>10.802000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>10.612000</x:v>
+        <x:v>10.682000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>10.889000</x:v>
+        <x:v>10.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>38.747002</x:v>
+        <x:v>38.887001</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>38.202999</x:v>
+        <x:v>38.455002</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>39.200001</x:v>
+        <x:v>39.247002</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.740000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.710000</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>0.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.822000</x:v>
+        <x:v>0.827000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>0.846000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>2.010000</x:v>
+        <x:v>2.200000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1.610000</x:v>
+        <x:v>1.810000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2.450000</x:v>
+        <x:v>2.540000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.648000</x:v>
+        <x:v>0.649000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.636000</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>0.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
-      <x:c r="D70" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D70" s="2"/>
       <x:c r="E70" s="2"/>
       <x:c r="F70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-43.299999</x:v>
+        <x:v>-40.200001</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-47.599998</x:v>
+        <x:v>-47.400002</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>-36.200001</x:v>
+        <x:v>-36.799999</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>14.788000</x:v>
+        <x:v>14.821000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>14.693000</x:v>
+        <x:v>14.709000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>14.899000</x:v>
+        <x:v>14.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>53.237000</x:v>
+        <x:v>53.355000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>52.895000</x:v>
+        <x:v>52.952000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>53.636002</x:v>
+        <x:v>53.646999</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>2.080000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.980000</x:v>
+        <x:v>1.610000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2.280000</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>57.490002</x:v>
+        <x:v>57.410000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>56.020000</x:v>
+        <x:v>57.020000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>57.730000</x:v>
+        <x:v>57.639999</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.790000</x:v>
+        <x:v>7.570000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>2.860000</x:v>
+        <x:v>6.160000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>8.310000</x:v>
+        <x:v>8.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>11.920000</x:v>
+        <x:v>11.888000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.309000</x:v>
+        <x:v>11.694000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>12.311000</x:v>
+        <x:v>12.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>42.910999</x:v>
+        <x:v>42.796001</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>40.712002</x:v>
+        <x:v>42.098000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>44.320000</x:v>
+        <x:v>43.229000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Hexane+</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>0.020000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Hydro Carbon Dew Point</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-21.200001</x:v>
+        <x:v>-21.400000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-24.100000</x:v>
+        <x:v>-23.799999</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>-8.600000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Hydrogen Sulphide</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>3.200000</x:v>
+        <x:v>3.300000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>3.700000</x:v>
+        <x:v>4.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>I-butane</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
         <x:v>0.220000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>I-pentane</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>0.050000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>Methane</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>86.599998</x:v>
+        <x:v>86.989998</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>85.830002</x:v>
+        <x:v>86.110001</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>94.419998</x:v>
+        <x:v>89.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Methane Number</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>74.800003</x:v>
+        <x:v>75.199997</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>69.500000</x:v>
+        <x:v>73.400002</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>86.900002</x:v>
+        <x:v>78.099998</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>N-butane</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>10.780000</x:v>
+        <x:v>10.750000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>10.205000</x:v>
+        <x:v>10.568000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>11.142000</x:v>
+        <x:v>10.862000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Net Calorific Value</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>38.807999</x:v>
+        <x:v>38.700001</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>36.737999</x:v>
+        <x:v>38.044998</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>40.111000</x:v>
+        <x:v>39.103001</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Nitrogen</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.820000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>0.700000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.880000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Normal Density</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>kg/Nm³</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.833000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.767000</x:v>
+        <x:v>0.813000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.855000</x:v>
+        <x:v>0.844000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>N-pentane</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
         <x:v>0.040000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Propane</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>2.040000</x:v>
+        <x:v>1.940000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.760000</x:v>
+        <x:v>1.480000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>3.170000</x:v>
+        <x:v>2.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Relative Density</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>[-]</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.647000</x:v>
+        <x:v>0.644000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.593000</x:v>
+        <x:v>0.629000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.661000</x:v>
+        <x:v>0.653000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Total Sulphur</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>mg/Nm³</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>1.390000</x:v>
       </x:c>
       <x:c r="E94" s="2"/>
       <x:c r="F94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Water Dew Point</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>°C</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-45.400002</x:v>
+        <x:v>-45.200001</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>-52.900002</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-35.799999</x:v>
+        <x:v>-39.599998</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>14.817000</x:v>
+        <x:v>14.811000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>14.684000</x:v>
+        <x:v>14.695000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>15.139000</x:v>
+        <x:v>14.898000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Wobbe Index</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>MJ/Nm³</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>53.341999</x:v>
+        <x:v>53.318001</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>52.862000</x:v>
+        <x:v>52.902000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>54.500000</x:v>
+        <x:v>53.632999</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Carbon dioxide</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1.750000</x:v>
+        <x:v>2.010000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>2.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>CO2 emission factor</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>kg/GJ</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>57.480000</x:v>
+        <x:v>57.529999</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>57.130001</x:v>
+        <x:v>57.259998</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>57.630001</x:v>
+        <x:v>57.669998</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>Ethane</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>mole - %</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>7.900000</x:v>
+        <x:v>7.810000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>7.200000</x:v>
+        <x:v>6.680000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>8.340000</x:v>
+        <x:v>8.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>Gross Calorific Value</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>kWh/Nm³</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>11.893000</x:v>
+        <x:v>11.901000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>11.790000</x:v>
+        <x:v>11.740000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>11.955000</x:v>
+        <x:v>12.037000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>