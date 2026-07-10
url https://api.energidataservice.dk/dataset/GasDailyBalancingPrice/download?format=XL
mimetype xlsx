--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rad97d20bd7c5429aa785cd81eeaaf0cc"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcdeeb42fa5bb4079a8a00f9a5fd2a968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad97d20bd7c5429aa785cd81eeaaf0cc" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdeeb42fa5bb4079a8a00f9a5fd2a968" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3265 +195,3209 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NeutralGasPriceDKK_kWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>EEXHighestPricePurchaseDKK_kWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>EEXLowestPriceSaleDKK_kWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>MarginalSalePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>MarginalPurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>THEPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B2" s="2"/>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2"/>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="2"/>
-      <x:c r="H2" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I2" s="2"/>
+      <x:c r="H2" s="2"/>
+      <x:c r="I2" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J2" s="2"/>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
-      <x:c r="H3" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I3" s="2"/>
+      <x:c r="H3" s="2"/>
+      <x:c r="I3" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B4" s="2"/>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2"/>
       <x:c r="E4" s="2"/>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
-      <x:c r="H4" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I4" s="2"/>
+      <x:c r="H4" s="2"/>
+      <x:c r="I4" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J4" s="2"/>
       <x:c r="K4" s="2"/>
       <x:c r="L4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B5" s="2"/>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2"/>
       <x:c r="E5" s="2"/>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
-      <x:c r="H5" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I5" s="2"/>
+      <x:c r="H5" s="2"/>
+      <x:c r="I5" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B6" s="2"/>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2"/>
       <x:c r="E6" s="2"/>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="2"/>
-      <x:c r="H6" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I6" s="2"/>
+      <x:c r="H6" s="2"/>
+      <x:c r="I6" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J6" s="2"/>
       <x:c r="K6" s="2"/>
       <x:c r="L6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B7" s="2"/>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2"/>
       <x:c r="E7" s="2"/>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
-      <x:c r="H7" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I7" s="2"/>
+      <x:c r="H7" s="2"/>
+      <x:c r="I7" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2"/>
       <x:c r="E8" s="2"/>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="2"/>
-      <x:c r="H8" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I8" s="2"/>
+      <x:c r="H8" s="2"/>
+      <x:c r="I8" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J8" s="2"/>
       <x:c r="K8" s="2"/>
       <x:c r="L8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B9" s="2"/>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2"/>
       <x:c r="E9" s="2"/>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="2"/>
-      <x:c r="H9" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I9" s="2"/>
+      <x:c r="H9" s="2"/>
+      <x:c r="I9" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B10" s="2"/>
       <x:c r="C10" s="2"/>
       <x:c r="D10" s="2"/>
       <x:c r="E10" s="2"/>
       <x:c r="F10" s="2"/>
       <x:c r="G10" s="2"/>
-      <x:c r="H10" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I10" s="2"/>
+      <x:c r="H10" s="2"/>
+      <x:c r="I10" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J10" s="2"/>
       <x:c r="K10" s="2"/>
       <x:c r="L10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B11" s="2"/>
       <x:c r="C11" s="2"/>
       <x:c r="D11" s="2"/>
       <x:c r="E11" s="2"/>
       <x:c r="F11" s="2"/>
       <x:c r="G11" s="2"/>
-      <x:c r="H11" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I11" s="2"/>
+      <x:c r="H11" s="2"/>
+      <x:c r="I11" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B12" s="2"/>
       <x:c r="C12" s="2"/>
       <x:c r="D12" s="2"/>
       <x:c r="E12" s="2"/>
       <x:c r="F12" s="2"/>
       <x:c r="G12" s="2"/>
-      <x:c r="H12" t="n" s="2">
-[...2 lines deleted...]
-      <x:c r="I12" s="2"/>
+      <x:c r="H12" s="2"/>
+      <x:c r="I12" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J12" s="2"/>
       <x:c r="K12" s="2"/>
       <x:c r="L12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2026-07-12 00:00:00</x:v>
+      </x:c>
+      <x:c r="B13" s="2"/>
+      <x:c r="C13" s="2"/>
+      <x:c r="D13" s="2"/>
+      <x:c r="E13" s="2"/>
+      <x:c r="F13" s="2"/>
+      <x:c r="G13" s="2"/>
       <x:c r="H13" s="2"/>
-      <x:c r="I13" s="2"/>
-[...8 lines deleted...]
-      </x:c>
+      <x:c r="I13" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
+      <x:c r="J13" s="2"/>
+      <x:c r="K13" s="2"/>
+      <x:c r="L13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2026-07-11 00:00:00</x:v>
+      </x:c>
+      <x:c r="B14" s="2"/>
+      <x:c r="C14" s="2"/>
+      <x:c r="D14" s="2"/>
+      <x:c r="E14" s="2"/>
+      <x:c r="F14" s="2"/>
+      <x:c r="G14" s="2"/>
       <x:c r="H14" s="2"/>
-      <x:c r="I14" s="2"/>
-[...8 lines deleted...]
-      </x:c>
+      <x:c r="I14" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
+      <x:c r="J14" s="2"/>
+      <x:c r="K14" s="2"/>
+      <x:c r="L14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2026-07-10 00:00:00</x:v>
+      </x:c>
+      <x:c r="B15" s="2"/>
+      <x:c r="C15" s="2"/>
+      <x:c r="D15" s="2"/>
+      <x:c r="E15" s="2"/>
+      <x:c r="F15" s="2"/>
+      <x:c r="G15" s="2"/>
       <x:c r="H15" s="2"/>
-      <x:c r="I15" s="2"/>
-[...8 lines deleted...]
-      </x:c>
+      <x:c r="I15" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
+      <x:c r="J15" s="2"/>
+      <x:c r="K15" s="2"/>
+      <x:c r="L15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>49.875000</x:v>
+        <x:v>49.320999</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>48.427999</x:v>
+        <x:v>49.363999</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.369000</x:v>
       </x:c>
       <x:c r="H16" s="2"/>
       <x:c r="I16" s="2"/>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.371000</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>49.990000</x:v>
+        <x:v>46.581000</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>48.643000</x:v>
+        <x:v>49.255000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.365300</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.361700</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.363500</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.365300</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.361700</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.377900</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>51.993000</x:v>
+        <x:v>44.720999</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>50.781999</x:v>
+        <x:v>46.000999</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>747.320000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.381400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.377600</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.379500</x:v>
+        <x:v>0.343800</x:v>
       </x:c>
       <x:c r="H18" s="2"/>
-      <x:c r="I18" s="2"/>
+      <x:c r="I18" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.381400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>0.377600</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.389200</x:v>
+        <x:v>0.333600</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>49.988000</x:v>
+        <x:v>45.430000</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>51.164000</x:v>
+        <x:v>43.598999</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.380500</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.382400</x:v>
+        <x:v>0.325900</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>0.380500</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.378100</x:v>
+        <x:v>0.336800</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>49.779000</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>49.658999</x:v>
+        <x:v>46.100999</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>747.330000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.369200</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.371100</x:v>
+        <x:v>0.344600</x:v>
       </x:c>
       <x:c r="H20" s="2"/>
       <x:c r="I20" s="2"/>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>0.369200</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.373600</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>49.598999</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>50.045000</x:v>
+        <x:v>44.741999</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.372100</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.334400</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>0.372100</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>49.598999</x:v>
+        <x:v>44.036999</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>48.957000</x:v>
+        <x:v>44.988999</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.367700</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.364100</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.365900</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" s="2"/>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.367700</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0.364100</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.330200</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>47.146000</x:v>
+        <x:v>43.206000</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>49.765000</x:v>
+        <x:v>44.209000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.373800</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.371900</x:v>
+        <x:v>0.330400</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.383000</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.359000</x:v>
+        <x:v>0.326300</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>46.286000</x:v>
+        <x:v>43.139000</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>47.524000</x:v>
+        <x:v>43.631000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.353400</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.355200</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="2"/>
+        <x:v>0.326100</x:v>
+      </x:c>
+      <x:c r="H24" t="n" s="2">
+        <x:v>0.346400</x:v>
+      </x:c>
       <x:c r="I24" s="2"/>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.353400</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.328300</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>46.231999</x:v>
+        <x:v>42.389000</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>46.932000</x:v>
+        <x:v>44.353999</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.352600</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.350800</x:v>
+        <x:v>0.331500</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.352600</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.355300</x:v>
+        <x:v>0.319000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>45.408000</x:v>
+        <x:v>40.466999</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>46.887999</x:v>
+        <x:v>41.753999</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>747.289999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>0.352200</x:v>
+        <x:v>0.313700</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.310500</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.350400</x:v>
+        <x:v>0.312100</x:v>
       </x:c>
       <x:c r="H26" s="2"/>
       <x:c r="I26" s="2"/>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.352200</x:v>
+        <x:v>0.313700</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.310500</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>43.561000</x:v>
+        <x:v>40.393999</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>44.316000</x:v>
+        <x:v>42.167000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.316800</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.313600</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.315200</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.316800</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.313600</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.305400</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>43.393000</x:v>
+        <x:v>40.393999</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>42.521999</x:v>
+        <x:v>40.081000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.301100</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.298100</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.317700</x:v>
+        <x:v>0.299600</x:v>
       </x:c>
       <x:c r="H28" s="2"/>
       <x:c r="I28" s="2"/>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.301100</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.298100</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.330700</x:v>
+        <x:v>0.305400</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>43.393000</x:v>
+        <x:v>40.427000</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>42.521000</x:v>
+        <x:v>40.359000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.303200</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.300200</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.317700</x:v>
+        <x:v>0.301700</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.303200</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.300200</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.330700</x:v>
+        <x:v>0.304100</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>43.286999</x:v>
+        <x:v>40.860999</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>43.817999</x:v>
+        <x:v>40.107999</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.329000</x:v>
+        <x:v>0.301300</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.325800</x:v>
+        <x:v>0.298300</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.327400</x:v>
+        <x:v>0.299800</x:v>
       </x:c>
       <x:c r="H30" s="2"/>
       <x:c r="I30" s="2"/>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.329000</x:v>
+        <x:v>0.301300</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.325800</x:v>
+        <x:v>0.298300</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.328600</x:v>
+        <x:v>0.310100</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>44.579000</x:v>
+        <x:v>42.238000</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>44.246000</x:v>
+        <x:v>41.247000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.332300</x:v>
+        <x:v>0.309800</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.328900</x:v>
+        <x:v>0.306800</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.330600</x:v>
+        <x:v>0.308300</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.332300</x:v>
+        <x:v>0.309800</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>0.328900</x:v>
+        <x:v>0.306800</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>47.631999</x:v>
+        <x:v>42.485999</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>44.183999</x:v>
+        <x:v>42.274999</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>747.250000</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.331900</x:v>
+        <x:v>0.317600</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.328500</x:v>
+        <x:v>0.314400</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.330200</x:v>
+        <x:v>0.316000</x:v>
       </x:c>
       <x:c r="H32" s="2"/>
       <x:c r="I32" s="2"/>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.331900</x:v>
+        <x:v>0.317600</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>0.328500</x:v>
+        <x:v>0.299800</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.359000</x:v>
+        <x:v>0.318500</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>45.887999</x:v>
+        <x:v>42.186000</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>49.008000</x:v>
+        <x:v>43.353999</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>747.279999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.368000</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.364400</x:v>
+        <x:v>0.322500</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.366200</x:v>
+        <x:v>0.324100</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.368000</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.364400</x:v>
+        <x:v>0.322500</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.344200</x:v>
+        <x:v>0.315800</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>42.113999</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>47.820000</x:v>
+        <x:v>44.762999</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>747.250000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.359100</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.355500</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.357300</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="H34" s="2"/>
       <x:c r="I34" s="2"/>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.359100</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.355500</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.315100</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>42.113999</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>46.223999</x:v>
+        <x:v>42.298999</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.347100</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.343700</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.345400</x:v>
+        <x:v>0.316200</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.347100</x:v>
+        <x:v>0.346400</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.343700</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.315100</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>41.371000</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>44.872000</x:v>
+        <x:v>41.884999</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.311500</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.335300</x:v>
+        <x:v>0.313100</x:v>
       </x:c>
       <x:c r="H36" s="2"/>
       <x:c r="I36" s="2"/>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.311500</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.306700</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>46.558000</x:v>
+        <x:v>41.999000</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>45.734999</x:v>
+        <x:v>41.154000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.309100</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.341700</x:v>
+        <x:v>0.307600</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.309100</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.312300</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>46.569000</x:v>
+        <x:v>42.567000</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>47.853999</x:v>
+        <x:v>42.076000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.359300</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.355700</x:v>
+        <x:v>0.312900</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.357500</x:v>
+        <x:v>0.314500</x:v>
       </x:c>
       <x:c r="H38" s="2"/>
       <x:c r="I38" s="2"/>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.359300</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>0.355700</x:v>
+        <x:v>0.312900</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.344000</x:v>
+        <x:v>0.317500</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>44.076999</x:v>
+        <x:v>43.953000</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>46.414999</x:v>
+        <x:v>42.298999</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.346800</x:v>
+        <x:v>0.316200</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.333900</x:v>
+        <x:v>0.326000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>44.670999</x:v>
+        <x:v>47.517000</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>44.600999</x:v>
+        <x:v>44.960000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>747.230000</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.334300</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.333300</x:v>
+        <x:v>0.336000</x:v>
       </x:c>
       <x:c r="H40" s="2"/>
       <x:c r="I40" s="2"/>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.334300</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.350300</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>44.997999</x:v>
+        <x:v>46.811999</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>44.545000</x:v>
+        <x:v>47.575000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.357400</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.353800</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.355600</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.357400</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.353800</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>44.783999</x:v>
+        <x:v>46.811999</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>43.249000</x:v>
+        <x:v>48.350000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.324800</x:v>
+        <x:v>0.363200</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.321600</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.323200</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="H42" s="2"/>
       <x:c r="I42" s="2"/>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.324800</x:v>
+        <x:v>0.363200</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>0.321600</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>44.783999</x:v>
+        <x:v>50.014000</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>43.860999</x:v>
+        <x:v>46.697000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.329400</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.326200</x:v>
+        <x:v>0.347300</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.327800</x:v>
+        <x:v>0.349000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.329400</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>0.326200</x:v>
+        <x:v>0.347300</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.373300</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>44.670000</x:v>
+        <x:v>49.950000</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>45.106000</x:v>
+        <x:v>50.445999</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.429999</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.378900</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.335400</x:v>
+        <x:v>0.375100</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.377000</x:v>
       </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" s="2"/>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.378900</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>0.335400</x:v>
+        <x:v>0.375100</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.335200</x:v>
+        <x:v>0.372600</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>44.154000</x:v>
+        <x:v>49.259000</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>45.334000</x:v>
+        <x:v>49.828000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.340500</x:v>
+        <x:v>0.374300</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.370500</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.372400</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.340500</x:v>
+        <x:v>0.374300</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.370500</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.367300</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>42.698000</x:v>
+        <x:v>49.807000</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>44.090000</x:v>
+        <x:v>50.023000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>747.350000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.331100</x:v>
+        <x:v>0.375800</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.327900</x:v>
+        <x:v>0.372000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.373900</x:v>
       </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" s="2"/>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.331100</x:v>
+        <x:v>0.375800</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0.327900</x:v>
+        <x:v>0.372000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.373400</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>40.981999</x:v>
+        <x:v>48.350999</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>40.715000</x:v>
+        <x:v>50.298999</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.305800</x:v>
+        <x:v>0.377800</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.302800</x:v>
+        <x:v>0.374000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.304300</x:v>
+        <x:v>0.375900</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.305800</x:v>
+        <x:v>0.377800</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.302800</x:v>
+        <x:v>0.374000</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.305500</x:v>
+        <x:v>0.362500</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>39.771999</x:v>
+        <x:v>48.283999</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>41.643999</x:v>
+        <x:v>47.850999</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.312800</x:v>
+        <x:v>0.359400</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.355800</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.311200</x:v>
+        <x:v>0.357600</x:v>
       </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" s="2"/>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.312800</x:v>
+        <x:v>0.359400</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.355800</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.304500</x:v>
+        <x:v>0.362600</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>38.863000</x:v>
+        <x:v>48.283999</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>42.616000</x:v>
+        <x:v>48.000000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.360600</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.316900</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.318500</x:v>
+        <x:v>0.358800</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.360600</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.316900</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.302100</x:v>
+        <x:v>0.362600</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>38.863000</x:v>
+        <x:v>48.643000</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>41.881999</x:v>
+        <x:v>48.725999</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.366000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.311400</x:v>
+        <x:v>0.362400</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.313000</x:v>
+        <x:v>0.364200</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" s="2"/>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.366000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>0.311400</x:v>
+        <x:v>0.362400</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.302100</x:v>
+        <x:v>0.363700</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>43.109000</x:v>
+        <x:v>49.079000</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>41.473999</x:v>
+        <x:v>49.055000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.368400</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.308400</x:v>
+        <x:v>0.364800</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.366600</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.368400</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.308400</x:v>
+        <x:v>0.364800</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.365600</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>41.369999</x:v>
+        <x:v>47.476999</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>43.003000</x:v>
+        <x:v>49.305000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.389999</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.323000</x:v>
+        <x:v>0.370300</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.319800</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.321400</x:v>
+        <x:v>0.368500</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" s="2"/>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.323000</x:v>
+        <x:v>0.370300</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.319800</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.319000</x:v>
+        <x:v>0.356000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>42.518999</x:v>
+        <x:v>48.343000</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>42.006999</x:v>
+        <x:v>48.186999</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.361900</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.358300</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.313900</x:v>
+        <x:v>0.360100</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.361900</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.358300</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.336000</x:v>
+        <x:v>0.362700</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>46.781999</x:v>
+        <x:v>46.808000</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>45.253000</x:v>
+        <x:v>49.018999</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.370000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.339900</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.336500</x:v>
+        <x:v>0.364600</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.338200</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" s="2"/>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.339900</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>0.336500</x:v>
+        <x:v>0.364600</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.359800</x:v>
+        <x:v>0.349200</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>44.996000</x:v>
+        <x:v>46.563000</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>47.189000</x:v>
+        <x:v>46.393000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.350800</x:v>
+        <x:v>0.345000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.352600</x:v>
+        <x:v>0.346700</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>0.350800</x:v>
+        <x:v>0.345000</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.336000</x:v>
+        <x:v>0.349300</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>44.387000</x:v>
+        <x:v>46.563000</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>48.899999</x:v>
+        <x:v>45.409999</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.341100</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.363600</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.365400</x:v>
+        <x:v>0.339400</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" s="2"/>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.341100</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>0.363600</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.349300</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>44.387000</x:v>
+        <x:v>47.417000</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>45.674999</x:v>
+        <x:v>47.713000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>0.343000</x:v>
+        <x:v>0.358400</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.339600</x:v>
+        <x:v>0.354800</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.341300</x:v>
+        <x:v>0.356600</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.343000</x:v>
+        <x:v>0.358400</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0.339600</x:v>
+        <x:v>0.354800</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.356100</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>46.665999</x:v>
+        <x:v>46.415999</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>46.488999</x:v>
+        <x:v>48.124000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.289999</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.349100</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.345700</x:v>
+        <x:v>0.357800</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.347400</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" s="2"/>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.349100</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.345700</x:v>
+        <x:v>0.357800</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.346000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>45.177000</x:v>
+        <x:v>47.344000</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>46.402000</x:v>
+        <x:v>46.380000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>747.279999</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.344900</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.346800</x:v>
+        <x:v>0.346600</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.344900</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.341600</x:v>
+        <x:v>0.354700</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>52.728000</x:v>
+        <x:v>48.192999</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>46.072000</x:v>
+        <x:v>47.668999</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>747.279999</x:v>
+        <x:v>747.210000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.346000</x:v>
+        <x:v>0.358000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.342600</x:v>
+        <x:v>0.354400</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.344300</x:v>
+        <x:v>0.356200</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" s="2"/>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.346000</x:v>
+        <x:v>0.358000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>0.342600</x:v>
+        <x:v>0.354400</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.395200</x:v>
+        <x:v>0.362200</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>51.639000</x:v>
+        <x:v>47.978999</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>51.314000</x:v>
+        <x:v>46.691000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>747.250000</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.385300</x:v>
+        <x:v>0.350600</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.381500</x:v>
+        <x:v>0.347200</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.383400</x:v>
+        <x:v>0.348900</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.385300</x:v>
+        <x:v>0.350600</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>0.381500</x:v>
+        <x:v>0.347200</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.385100</x:v>
+        <x:v>0.361800</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>51.606000</x:v>
+        <x:v>47.978999</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>50.173999</x:v>
+        <x:v>44.895000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.376800</x:v>
+        <x:v>0.337200</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.333800</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.374900</x:v>
+        <x:v>0.335500</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" s="2"/>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.376800</x:v>
+        <x:v>0.337200</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.333800</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.361800</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>51.606000</x:v>
+        <x:v>47.978999</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>48.258000</x:v>
+        <x:v>47.345999</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.355600</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.358800</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.360600</x:v>
+        <x:v>0.353800</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.355600</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>0.358800</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.361800</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>51.606000</x:v>
+        <x:v>49.875000</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>48.700000</x:v>
+        <x:v>48.427999</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.365700</x:v>
+        <x:v>0.363700</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.362100</x:v>
+        <x:v>0.360100</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.363900</x:v>
+        <x:v>0.361900</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" s="2"/>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.365700</x:v>
+        <x:v>0.363700</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.362100</x:v>
+        <x:v>0.360100</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.371000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>51.606000</x:v>
+        <x:v>49.990000</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>50.735999</x:v>
+        <x:v>48.643000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.381000</x:v>
+        <x:v>0.365300</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.377200</x:v>
+        <x:v>0.361700</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.379100</x:v>
+        <x:v>0.363500</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.381000</x:v>
+        <x:v>0.365300</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.377200</x:v>
+        <x:v>0.361700</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.377900</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>49.381999</x:v>
+        <x:v>51.993000</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>51.598999</x:v>
+        <x:v>50.781999</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.320000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.387500</x:v>
+        <x:v>0.381400</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.377600</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.385600</x:v>
+        <x:v>0.379500</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" s="2"/>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.387500</x:v>
+        <x:v>0.381400</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.383700</x:v>
+        <x:v>0.377600</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.372800</x:v>
+        <x:v>0.389200</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>53.226999</x:v>
+        <x:v>49.988000</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>51.685000</x:v>
+        <x:v>51.164000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.388100</x:v>
+        <x:v>0.384300</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.380500</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.386200</x:v>
+        <x:v>0.382400</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.388100</x:v>
+        <x:v>0.384300</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.380500</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.401900</x:v>
+        <x:v>0.378100</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-31 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>55.951000</x:v>
+        <x:v>49.779000</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>54.024999</x:v>
+        <x:v>49.658999</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.330000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.405700</x:v>
+        <x:v>0.373000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.401700</x:v>
+        <x:v>0.369200</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.403700</x:v>
+        <x:v>0.371100</x:v>
       </x:c>
       <x:c r="H68" s="2"/>
       <x:c r="I68" s="2"/>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.405700</x:v>
+        <x:v>0.373000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.401700</x:v>
+        <x:v>0.369200</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.420500</x:v>
+        <x:v>0.373600</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-30 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>55.719000</x:v>
+        <x:v>49.598999</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>55.960999</x:v>
+        <x:v>50.045000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.380000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.420300</x:v>
+        <x:v>0.375900</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.416100</x:v>
+        <x:v>0.372100</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.418200</x:v>
+        <x:v>0.374000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.420300</x:v>
+        <x:v>0.375900</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.416100</x:v>
+        <x:v>0.372100</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.421000</x:v>
+        <x:v>0.373400</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-29 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>55.715000</x:v>
+        <x:v>49.598999</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>55.792000</x:v>
+        <x:v>48.957000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>747.210000</x:v>
+        <x:v>747.380000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.419000</x:v>
+        <x:v>0.367700</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.414800</x:v>
+        <x:v>0.364100</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.416900</x:v>
+        <x:v>0.365900</x:v>
       </x:c>
       <x:c r="H70" s="2"/>
       <x:c r="I70" s="2"/>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.419000</x:v>
+        <x:v>0.367700</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.414800</x:v>
+        <x:v>0.364100</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.420300</x:v>
+        <x:v>0.373400</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-28 00:00:00</x:v>
+        <x:v>2026-05-15 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>55.715000</x:v>
+        <x:v>47.146000</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>55.121000</x:v>
+        <x:v>49.765000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>747.210000</x:v>
+        <x:v>747.380000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.414000</x:v>
+        <x:v>0.373800</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.409800</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.411900</x:v>
-[...1 lines deleted...]
-      <x:c r="H71" s="2"/>
+        <x:v>0.371900</x:v>
+      </x:c>
+      <x:c r="H71" t="n" s="2">
+        <x:v>0.383000</x:v>
+      </x:c>
       <x:c r="I71" s="2"/>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.414000</x:v>
+        <x:v>0.383000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.409800</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.420300</x:v>
+        <x:v>0.359000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-03-27 00:00:00</x:v>
+        <x:v>2026-05-14 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>56.030999</x:v>
+        <x:v>46.286000</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>57.064999</x:v>
+        <x:v>47.524000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>747.210000</x:v>
+        <x:v>747.380000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.428500</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.424300</x:v>
+        <x:v>0.353400</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.426400</x:v>
+        <x:v>0.355200</x:v>
       </x:c>
       <x:c r="H72" s="2"/>
       <x:c r="I72" s="2"/>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.428500</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.424300</x:v>
+        <x:v>0.353400</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.422200</x:v>
+        <x:v>0.354400</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-03-26 00:00:00</x:v>
+        <x:v>2026-05-13 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>52.904000</x:v>
+        <x:v>46.231999</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>56.448999</x:v>
+        <x:v>46.932000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>747.200000</x:v>
+        <x:v>747.380000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.423900</x:v>
+        <x:v>0.352600</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.419700</x:v>
+        <x:v>0.349000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.421800</x:v>
+        <x:v>0.350800</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.423900</x:v>
+        <x:v>0.352600</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.419700</x:v>
+        <x:v>0.349000</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.395600</x:v>
+        <x:v>0.355300</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-25 00:00:00</x:v>
+        <x:v>2026-05-12 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>53.838000</x:v>
+        <x:v>45.408000</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>50.524999</x:v>
+        <x:v>46.887999</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>747.169999</x:v>
+        <x:v>747.289999</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.379400</x:v>
+        <x:v>0.352200</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.375600</x:v>
+        <x:v>0.348600</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.377500</x:v>
+        <x:v>0.350400</x:v>
       </x:c>
       <x:c r="H74" s="2"/>
       <x:c r="I74" s="2"/>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.379400</x:v>
+        <x:v>0.352200</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.375600</x:v>
+        <x:v>0.348600</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.411500</x:v>
+        <x:v>0.345100</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-24 00:00:00</x:v>
+        <x:v>2026-05-11 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>56.003999</x:v>
+        <x:v>43.561000</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>55.146000</x:v>
+        <x:v>44.316000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>747.110000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>0.414100</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.409900</x:v>
+        <x:v>0.329500</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.412000</x:v>
+        <x:v>0.331200</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.414100</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.409900</x:v>
+        <x:v>0.329500</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.430900</x:v>
+        <x:v>0.331600</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-23 00:00:00</x:v>
+        <x:v>2026-05-10 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>58.613999</x:v>
+        <x:v>43.393000</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>58.109999</x:v>
+        <x:v>42.521999</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>747.169999</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>0.436400</x:v>
+        <x:v>0.319300</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.432000</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.434200</x:v>
+        <x:v>0.317700</x:v>
       </x:c>
       <x:c r="H76" s="2"/>
-      <x:c r="I76" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I76" s="2"/>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.436400</x:v>
+        <x:v>0.319300</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.399800</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.454000</x:v>
+        <x:v>0.330700</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-22 00:00:00</x:v>
+        <x:v>2026-05-09 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>58.856999</x:v>
+        <x:v>43.393000</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>57.002000</x:v>
+        <x:v>42.521000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>747.120000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>0.428000</x:v>
+        <x:v>0.319300</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.423800</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.425900</x:v>
+        <x:v>0.317700</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
-      <x:c r="I77" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I77" s="2"/>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.428000</x:v>
+        <x:v>0.319300</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.416700</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.451900</x:v>
+        <x:v>0.330700</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-21 00:00:00</x:v>
+        <x:v>2026-05-08 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>58.856999</x:v>
+        <x:v>43.286999</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>57.700000</x:v>
+        <x:v>43.817999</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>747.120000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>0.433300</x:v>
+        <x:v>0.329000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.428900</x:v>
+        <x:v>0.325800</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.431100</x:v>
+        <x:v>0.327400</x:v>
       </x:c>
       <x:c r="H78" s="2"/>
       <x:c r="I78" s="2"/>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.433300</x:v>
+        <x:v>0.329000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.428900</x:v>
+        <x:v>0.325800</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.451900</x:v>
+        <x:v>0.328600</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-20 00:00:00</x:v>
+        <x:v>2026-05-07 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>62.176000</x:v>
+        <x:v>44.579000</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>60.801000</x:v>
+        <x:v>44.246000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>747.120000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.456600</x:v>
+        <x:v>0.332300</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.452000</x:v>
+        <x:v>0.328900</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.454300</x:v>
+        <x:v>0.330600</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.456600</x:v>
+        <x:v>0.332300</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>0.452000</x:v>
+        <x:v>0.328900</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.474400</x:v>
+        <x:v>0.331600</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-19 00:00:00</x:v>
+        <x:v>2026-05-06 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>54.012999</x:v>
+        <x:v>47.631999</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>66.278999</x:v>
+        <x:v>44.183999</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.250000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.497700</x:v>
+        <x:v>0.331900</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.492700</x:v>
+        <x:v>0.328500</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.495200</x:v>
+        <x:v>0.330200</x:v>
       </x:c>
       <x:c r="H80" s="2"/>
       <x:c r="I80" s="2"/>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.497700</x:v>
+        <x:v>0.331900</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.492700</x:v>
+        <x:v>0.328500</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.405500</x:v>
+        <x:v>0.359000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-18 00:00:00</x:v>
+        <x:v>2026-05-05 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>51.185000</x:v>
+        <x:v>45.887999</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>53.411000</x:v>
+        <x:v>49.008000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>747.200000</x:v>
+        <x:v>747.279999</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.401100</x:v>
+        <x:v>0.368000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.397100</x:v>
+        <x:v>0.364400</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.399100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.366200</x:v>
+      </x:c>
+      <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.418500</x:v>
+        <x:v>0.368000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.397100</x:v>
+        <x:v>0.364400</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.391300</x:v>
+        <x:v>0.344200</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-17 00:00:00</x:v>
+        <x:v>2026-05-04 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>50.866999</x:v>
+        <x:v>45.866000</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>53.344999</x:v>
+        <x:v>47.820000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>747.179999</x:v>
+        <x:v>747.250000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.400600</x:v>
+        <x:v>0.359100</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.396600</x:v>
+        <x:v>0.355500</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.398600</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.357300</x:v>
+      </x:c>
+      <x:c r="H82" s="2"/>
       <x:c r="I82" s="2"/>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.410900</x:v>
+        <x:v>0.359100</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>0.396600</x:v>
+        <x:v>0.355500</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.387100</x:v>
+        <x:v>0.343400</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-16 00:00:00</x:v>
+        <x:v>2026-05-03 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>50.063000</x:v>
+        <x:v>45.866000</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>51.902000</x:v>
+        <x:v>46.223999</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>747.200000</x:v>
+        <x:v>747.159999</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.389700</x:v>
+        <x:v>0.347100</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.385900</x:v>
+        <x:v>0.343700</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.387800</x:v>
+        <x:v>0.345400</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.389700</x:v>
+        <x:v>0.347100</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.385900</x:v>
+        <x:v>0.343700</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.378100</x:v>
+        <x:v>0.343400</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-15 00:00:00</x:v>
+        <x:v>2026-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>49.770000</x:v>
+        <x:v>45.866000</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>52.158000</x:v>
+        <x:v>44.872000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.159999</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.391700</x:v>
+        <x:v>0.337000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.387900</x:v>
+        <x:v>0.333600</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.389800</x:v>
+        <x:v>0.335300</x:v>
       </x:c>
       <x:c r="H84" s="2"/>
       <x:c r="I84" s="2"/>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.391700</x:v>
+        <x:v>0.337000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>0.387900</x:v>
+        <x:v>0.333600</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.377500</x:v>
+        <x:v>0.343400</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-14 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>49.770000</x:v>
+        <x:v>46.558000</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>54.487000</x:v>
+        <x:v>45.734999</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.159999</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0.409200</x:v>
+        <x:v>0.343400</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.405200</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.407200</x:v>
+        <x:v>0.341700</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.409200</x:v>
+        <x:v>0.343400</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>0.405200</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.377500</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-13 00:00:00</x:v>
+        <x:v>2026-04-30 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>50.420000</x:v>
+        <x:v>46.569000</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>49.762000</x:v>
+        <x:v>47.853999</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.159999</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.373800</x:v>
+        <x:v>0.359300</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.355700</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.371900</x:v>
+        <x:v>0.357500</x:v>
       </x:c>
       <x:c r="H86" s="2"/>
       <x:c r="I86" s="2"/>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.373800</x:v>
+        <x:v>0.359300</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.355700</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.383400</x:v>
+        <x:v>0.344000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-03-12 00:00:00</x:v>
+        <x:v>2026-04-29 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>49.274000</x:v>
+        <x:v>44.076999</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>51.484000</x:v>
+        <x:v>46.414999</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>747.220000</x:v>
+        <x:v>747.269999</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.386600</x:v>
+        <x:v>0.348500</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.382800</x:v>
+        <x:v>0.345100</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.384700</x:v>
+        <x:v>0.346800</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.386600</x:v>
+        <x:v>0.348500</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.382800</x:v>
+        <x:v>0.345100</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.371600</x:v>
+        <x:v>0.333900</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-03-11 00:00:00</x:v>
+        <x:v>2026-04-28 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>47.631999</x:v>
+        <x:v>44.670999</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>47.372999</x:v>
+        <x:v>44.600999</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>747.179999</x:v>
+        <x:v>747.230000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.335000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.352200</x:v>
+        <x:v>0.331600</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.354000</x:v>
+        <x:v>0.333300</x:v>
       </x:c>
       <x:c r="H88" s="2"/>
-      <x:c r="I88" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I88" s="2"/>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.335000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>0.261500</x:v>
+        <x:v>0.331600</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.361000</x:v>
+        <x:v>0.335000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-03-10 00:00:00</x:v>
+        <x:v>2026-04-27 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>57.445999</x:v>
+        <x:v>44.997999</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>48.279000</x:v>
+        <x:v>44.545000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>747.130000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.362500</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.358900</x:v>
+        <x:v>0.331200</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.360700</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.362500</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.358900</x:v>
+        <x:v>0.331200</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.441500</x:v>
+        <x:v>0.337000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-03-09 00:00:00</x:v>
+        <x:v>2026-04-26 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>52.783999</x:v>
+        <x:v>44.783999</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>62.457999</x:v>
+        <x:v>43.249000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>747.080000</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.468900</x:v>
+        <x:v>0.324800</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.464300</x:v>
+        <x:v>0.321600</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.466600</x:v>
+        <x:v>0.323200</x:v>
       </x:c>
       <x:c r="H90" s="2"/>
       <x:c r="I90" s="2"/>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.468900</x:v>
+        <x:v>0.324800</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.464300</x:v>
+        <x:v>0.321600</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.392000</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-03-08 00:00:00</x:v>
+        <x:v>2026-04-25 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>52.670999</x:v>
+        <x:v>44.783999</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>60.130000</x:v>
+        <x:v>43.860999</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>747.080000</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.451400</x:v>
+        <x:v>0.329400</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.447000</x:v>
+        <x:v>0.326200</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.449200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.327800</x:v>
+      </x:c>
+      <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.499800</x:v>
+        <x:v>0.329400</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>0.447000</x:v>
+        <x:v>0.326200</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.389200</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-03-07 00:00:00</x:v>
+        <x:v>2026-04-24 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>52.670999</x:v>
+        <x:v>44.670000</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>56.854999</x:v>
+        <x:v>45.106000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>747.080000</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.426900</x:v>
+        <x:v>0.338800</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.422700</x:v>
+        <x:v>0.335400</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.424800</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.337100</x:v>
+      </x:c>
+      <x:c r="H92" s="2"/>
       <x:c r="I92" s="2"/>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.448100</x:v>
+        <x:v>0.338800</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.422700</x:v>
+        <x:v>0.335400</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.389200</x:v>
+        <x:v>0.335200</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-03-06 00:00:00</x:v>
+        <x:v>2026-04-23 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>50.347999</x:v>
+        <x:v>44.154000</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>51.601999</x:v>
+        <x:v>45.334000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>747.080000</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.387400</x:v>
+        <x:v>0.340500</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.383600</x:v>
+        <x:v>0.337100</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.385500</x:v>
+        <x:v>0.338800</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.387400</x:v>
+        <x:v>0.340500</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.383600</x:v>
+        <x:v>0.337100</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.374800</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-03-05 00:00:00</x:v>
+        <x:v>2026-04-22 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>49.354999</x:v>
+        <x:v>42.698000</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>50.607999</x:v>
+        <x:v>44.090000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.350000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.380000</x:v>
+        <x:v>0.331100</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.376200</x:v>
+        <x:v>0.327900</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.378100</x:v>
+        <x:v>0.329500</x:v>
       </x:c>
       <x:c r="H94" s="2"/>
       <x:c r="I94" s="2"/>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.380000</x:v>
+        <x:v>0.331100</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>0.376200</x:v>
+        <x:v>0.327900</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.369600</x:v>
+        <x:v>0.315500</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-03-04 00:00:00</x:v>
+        <x:v>2026-04-21 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>55.892000</x:v>
+        <x:v>40.981999</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>55.103000</x:v>
+        <x:v>40.715000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>747.149999</x:v>
+        <x:v>747.340000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.413800</x:v>
+        <x:v>0.305800</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.409600</x:v>
+        <x:v>0.302800</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.411700</x:v>
+        <x:v>0.304300</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.413800</x:v>
+        <x:v>0.305800</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>0.409600</x:v>
+        <x:v>0.302800</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.422000</x:v>
+        <x:v>0.305500</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-03-03 00:00:00</x:v>
+        <x:v>2026-04-20 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>46.122000</x:v>
+        <x:v>39.771999</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>56.234000</x:v>
+        <x:v>41.643999</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>747.039999</x:v>
+        <x:v>747.340000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>0.422200</x:v>
+        <x:v>0.312800</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>0.309600</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.420100</x:v>
+        <x:v>0.311200</x:v>
       </x:c>
       <x:c r="H96" s="2"/>
       <x:c r="I96" s="2"/>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.422200</x:v>
+        <x:v>0.312800</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>0.309600</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.328600</x:v>
+        <x:v>0.304500</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-03-02 00:00:00</x:v>
+        <x:v>2026-04-19 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>34.100999</x:v>
+        <x:v>38.863000</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>44.843000</x:v>
+        <x:v>42.616000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>747.120000</x:v>
+        <x:v>747.340000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.320100</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.333300</x:v>
+        <x:v>0.316900</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.318500</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.320100</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.333300</x:v>
+        <x:v>0.316900</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.248600</x:v>
+        <x:v>0.302100</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-18 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>33.637999</x:v>
+        <x:v>38.863000</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>37.460000</x:v>
+        <x:v>41.881999</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>747.179999</x:v>
+        <x:v>747.340000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0.281300</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.278500</x:v>
+        <x:v>0.311400</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.279900</x:v>
+        <x:v>0.313000</x:v>
       </x:c>
       <x:c r="H98" s="2"/>
       <x:c r="I98" s="2"/>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.281300</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>0.278500</x:v>
+        <x:v>0.311400</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.246100</x:v>
+        <x:v>0.302100</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-28 00:00:00</x:v>
+        <x:v>2026-04-17 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>33.637999</x:v>
+        <x:v>43.109000</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>34.594000</x:v>
+        <x:v>41.473999</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>747.179999</x:v>
+        <x:v>747.340000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>0.259799</x:v>
+        <x:v>0.311600</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.257199</x:v>
+        <x:v>0.308400</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.258500</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.259799</x:v>
+        <x:v>0.311600</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>0.257199</x:v>
+        <x:v>0.308400</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.246100</x:v>
+        <x:v>0.320100</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-27 00:00:00</x:v>
+        <x:v>2026-04-16 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>33.250000</x:v>
+        <x:v>41.369999</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>33.594999</x:v>
+        <x:v>43.003000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>747.179999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>0.252300</x:v>
+        <x:v>0.323000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.249700</x:v>
+        <x:v>0.319800</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.251000</x:v>
+        <x:v>0.321400</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.252300</x:v>
+        <x:v>0.323000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>0.249700</x:v>
+        <x:v>0.319800</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.240500</x:v>
+        <x:v>0.319000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-26 00:00:00</x:v>
+        <x:v>2026-04-15 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>33.619000</x:v>
+        <x:v>42.518999</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>33.749000</x:v>
+        <x:v>42.006999</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>747.190000</x:v>
+        <x:v>747.299999</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0.253500</x:v>
+        <x:v>0.315500</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.250900</x:v>
+        <x:v>0.312300</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.252199</x:v>
+        <x:v>0.313900</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.253500</x:v>
+        <x:v>0.315500</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>0.250900</x:v>
+        <x:v>0.312300</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.242500</x:v>
+        <x:v>0.336000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>