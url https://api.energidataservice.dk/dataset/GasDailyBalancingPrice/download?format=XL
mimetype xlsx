--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcdeeb42fa5bb4079a8a00f9a5fd2a968"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R74d0ba2aebce4b289bc9d07745a200d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdeeb42fa5bb4079a8a00f9a5fd2a968" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74d0ba2aebce4b289bc9d07745a200d8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>