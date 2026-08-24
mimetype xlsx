--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R74d0ba2aebce4b289bc9d07745a200d8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re8034d2aba3643bd932091f126ca6959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74d0ba2aebce4b289bc9d07745a200d8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8034d2aba3643bd932091f126ca6959" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3209 +195,3291 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NeutralGasPriceDKK_kWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>EEXHighestPricePurchaseDKK_kWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>EEXLowestPriceSaleDKK_kWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>MarginalSalePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>MarginalPurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>THEPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-23 00:00:00</x:v>
+        <x:v>2026-08-31 00:00:00</x:v>
       </x:c>
       <x:c r="B2" s="2"/>
       <x:c r="C2" s="2"/>
       <x:c r="D2" s="2"/>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" s="2"/>
       <x:c r="H2" s="2"/>
-      <x:c r="I2" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I2" s="2"/>
       <x:c r="J2" s="2"/>
       <x:c r="K2" s="2"/>
       <x:c r="L2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-22 00:00:00</x:v>
+        <x:v>2026-08-30 00:00:00</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
-      <x:c r="I3" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-21 00:00:00</x:v>
+        <x:v>2026-08-29 00:00:00</x:v>
       </x:c>
       <x:c r="B4" s="2"/>
       <x:c r="C4" s="2"/>
       <x:c r="D4" s="2"/>
       <x:c r="E4" s="2"/>
       <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
       <x:c r="H4" s="2"/>
-      <x:c r="I4" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I4" s="2"/>
       <x:c r="J4" s="2"/>
       <x:c r="K4" s="2"/>
       <x:c r="L4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-20 00:00:00</x:v>
+        <x:v>2026-08-28 00:00:00</x:v>
       </x:c>
       <x:c r="B5" s="2"/>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2"/>
       <x:c r="E5" s="2"/>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
-      <x:c r="I5" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-19 00:00:00</x:v>
+        <x:v>2026-08-27 00:00:00</x:v>
       </x:c>
       <x:c r="B6" s="2"/>
       <x:c r="C6" s="2"/>
       <x:c r="D6" s="2"/>
       <x:c r="E6" s="2"/>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
-      <x:c r="I6" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I6" s="2"/>
       <x:c r="J6" s="2"/>
       <x:c r="K6" s="2"/>
       <x:c r="L6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-18 00:00:00</x:v>
+        <x:v>2026-08-26 00:00:00</x:v>
       </x:c>
       <x:c r="B7" s="2"/>
       <x:c r="C7" s="2"/>
       <x:c r="D7" s="2"/>
       <x:c r="E7" s="2"/>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
-      <x:c r="I7" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-17 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
       <x:c r="C8" s="2"/>
       <x:c r="D8" s="2"/>
       <x:c r="E8" s="2"/>
       <x:c r="F8" s="2"/>
       <x:c r="G8" s="2"/>
       <x:c r="H8" s="2"/>
-      <x:c r="I8" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I8" s="2"/>
       <x:c r="J8" s="2"/>
       <x:c r="K8" s="2"/>
       <x:c r="L8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-16 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B9" s="2"/>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2"/>
       <x:c r="E9" s="2"/>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
-      <x:c r="I9" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-15 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G10" s="2"/>
+        <x:v>2026-08-23 00:00:00</x:v>
+      </x:c>
+      <x:c r="B10" t="n" s="2">
+        <x:v>65.134000</x:v>
+      </x:c>
+      <x:c r="C10" t="n" s="2">
+        <x:v>63.332999</x:v>
+      </x:c>
+      <x:c r="D10" t="n" s="2">
+        <x:v>747.580000</x:v>
+      </x:c>
+      <x:c r="E10" t="n" s="2">
+        <x:v>0.475900</x:v>
+      </x:c>
+      <x:c r="F10" t="n" s="2">
+        <x:v>0.471100</x:v>
+      </x:c>
+      <x:c r="G10" t="n" s="2">
+        <x:v>0.473500</x:v>
+      </x:c>
       <x:c r="H10" s="2"/>
-      <x:c r="I10" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L10" s="2"/>
+      <x:c r="I10" s="2"/>
+      <x:c r="J10" t="n" s="2">
+        <x:v>0.475900</x:v>
+      </x:c>
+      <x:c r="K10" t="n" s="2">
+        <x:v>0.471100</x:v>
+      </x:c>
+      <x:c r="L10" t="n" s="2">
+        <x:v>0.498400</x:v>
+      </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-14 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G11" s="2"/>
+        <x:v>2026-08-22 00:00:00</x:v>
+      </x:c>
+      <x:c r="B11" t="n" s="2">
+        <x:v>65.134000</x:v>
+      </x:c>
+      <x:c r="C11" t="n" s="2">
+        <x:v>65.162999</x:v>
+      </x:c>
+      <x:c r="D11" t="n" s="2">
+        <x:v>747.580000</x:v>
+      </x:c>
+      <x:c r="E11" t="n" s="2">
+        <x:v>0.489500</x:v>
+      </x:c>
+      <x:c r="F11" t="n" s="2">
+        <x:v>0.484700</x:v>
+      </x:c>
+      <x:c r="G11" t="n" s="2">
+        <x:v>0.487100</x:v>
+      </x:c>
       <x:c r="H11" s="2"/>
-      <x:c r="I11" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L11" s="2"/>
+      <x:c r="I11" s="2"/>
+      <x:c r="J11" t="n" s="2">
+        <x:v>0.489500</x:v>
+      </x:c>
+      <x:c r="K11" t="n" s="2">
+        <x:v>0.484700</x:v>
+      </x:c>
+      <x:c r="L11" t="n" s="2">
+        <x:v>0.498400</x:v>
+      </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-13 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G12" s="2"/>
+        <x:v>2026-08-21 00:00:00</x:v>
+      </x:c>
+      <x:c r="B12" t="n" s="2">
+        <x:v>65.290000</x:v>
+      </x:c>
+      <x:c r="C12" t="n" s="2">
+        <x:v>65.683000</x:v>
+      </x:c>
+      <x:c r="D12" t="n" s="2">
+        <x:v>747.580000</x:v>
+      </x:c>
+      <x:c r="E12" t="n" s="2">
+        <x:v>0.493500</x:v>
+      </x:c>
+      <x:c r="F12" t="n" s="2">
+        <x:v>0.488500</x:v>
+      </x:c>
+      <x:c r="G12" t="n" s="2">
+        <x:v>0.491000</x:v>
+      </x:c>
       <x:c r="H12" s="2"/>
-      <x:c r="I12" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L12" s="2"/>
+      <x:c r="I12" s="2"/>
+      <x:c r="J12" t="n" s="2">
+        <x:v>0.493500</x:v>
+      </x:c>
+      <x:c r="K12" t="n" s="2">
+        <x:v>0.488500</x:v>
+      </x:c>
+      <x:c r="L12" t="n" s="2">
+        <x:v>0.490600</x:v>
+      </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-12 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G13" s="2"/>
+        <x:v>2026-08-20 00:00:00</x:v>
+      </x:c>
+      <x:c r="B13" t="n" s="2">
+        <x:v>63.411000</x:v>
+      </x:c>
+      <x:c r="C13" t="n" s="2">
+        <x:v>66.069000</x:v>
+      </x:c>
+      <x:c r="D13" t="n" s="2">
+        <x:v>747.580000</x:v>
+      </x:c>
+      <x:c r="E13" t="n" s="2">
+        <x:v>0.496400</x:v>
+      </x:c>
+      <x:c r="F13" t="n" s="2">
+        <x:v>0.491400</x:v>
+      </x:c>
+      <x:c r="G13" t="n" s="2">
+        <x:v>0.493900</x:v>
+      </x:c>
       <x:c r="H13" s="2"/>
-      <x:c r="I13" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L13" s="2"/>
+      <x:c r="I13" s="2"/>
+      <x:c r="J13" t="n" s="2">
+        <x:v>0.496400</x:v>
+      </x:c>
+      <x:c r="K13" t="n" s="2">
+        <x:v>0.491400</x:v>
+      </x:c>
+      <x:c r="L13" t="n" s="2">
+        <x:v>0.477100</x:v>
+      </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G14" s="2"/>
+        <x:v>2026-08-19 00:00:00</x:v>
+      </x:c>
+      <x:c r="B14" t="n" s="2">
+        <x:v>63.107999</x:v>
+      </x:c>
+      <x:c r="C14" t="n" s="2">
+        <x:v>64.781999</x:v>
+      </x:c>
+      <x:c r="D14" t="n" s="2">
+        <x:v>747.590000</x:v>
+      </x:c>
+      <x:c r="E14" t="n" s="2">
+        <x:v>0.486700</x:v>
+      </x:c>
+      <x:c r="F14" t="n" s="2">
+        <x:v>0.481900</x:v>
+      </x:c>
+      <x:c r="G14" t="n" s="2">
+        <x:v>0.484300</x:v>
+      </x:c>
       <x:c r="H14" s="2"/>
-      <x:c r="I14" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L14" s="2"/>
+      <x:c r="I14" s="2"/>
+      <x:c r="J14" t="n" s="2">
+        <x:v>0.486700</x:v>
+      </x:c>
+      <x:c r="K14" t="n" s="2">
+        <x:v>0.481900</x:v>
+      </x:c>
+      <x:c r="L14" t="n" s="2">
+        <x:v>0.475100</x:v>
+      </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G15" s="2"/>
+        <x:v>2026-08-18 00:00:00</x:v>
+      </x:c>
+      <x:c r="B15" t="n" s="2">
+        <x:v>61.360999</x:v>
+      </x:c>
+      <x:c r="C15" t="n" s="2">
+        <x:v>63.271999</x:v>
+      </x:c>
+      <x:c r="D15" t="n" s="2">
+        <x:v>747.590000</x:v>
+      </x:c>
+      <x:c r="E15" t="n" s="2">
+        <x:v>0.475400</x:v>
+      </x:c>
+      <x:c r="F15" t="n" s="2">
+        <x:v>0.470600</x:v>
+      </x:c>
+      <x:c r="G15" t="n" s="2">
+        <x:v>0.473000</x:v>
+      </x:c>
       <x:c r="H15" s="2"/>
-      <x:c r="I15" t="n" s="2">
-[...4 lines deleted...]
-      <x:c r="L15" s="2"/>
+      <x:c r="I15" s="2"/>
+      <x:c r="J15" t="n" s="2">
+        <x:v>0.475400</x:v>
+      </x:c>
+      <x:c r="K15" t="n" s="2">
+        <x:v>0.470600</x:v>
+      </x:c>
+      <x:c r="L15" t="n" s="2">
+        <x:v>0.466700</x:v>
+      </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>49.320999</x:v>
+        <x:v>60.686000</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>49.363999</x:v>
+        <x:v>61.192000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>747.529999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.370800</x:v>
+        <x:v>0.459800</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.455200</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.369000</x:v>
+        <x:v>0.457500</x:v>
       </x:c>
       <x:c r="H16" s="2"/>
       <x:c r="I16" s="2"/>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.370800</x:v>
+        <x:v>0.459800</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.455200</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.459000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>46.581000</x:v>
+        <x:v>60.686999</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>49.255000</x:v>
+        <x:v>61.567000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>747.539999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.462600</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.366400</x:v>
+        <x:v>0.458000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.368200</x:v>
+        <x:v>0.460300</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.462600</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.366400</x:v>
+        <x:v>0.458000</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>44.720999</x:v>
+        <x:v>60.686999</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>46.000999</x:v>
+        <x:v>62.451000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.345500</x:v>
+        <x:v>0.469200</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.342100</x:v>
+        <x:v>0.464600</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.343800</x:v>
+        <x:v>0.466900</x:v>
       </x:c>
       <x:c r="H18" s="2"/>
-      <x:c r="I18" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I18" s="2"/>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.345500</x:v>
+        <x:v>0.469200</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>0.342100</x:v>
+        <x:v>0.464600</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>45.430000</x:v>
+        <x:v>59.334000</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>43.598999</x:v>
+        <x:v>62.039999</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>747.480000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.327500</x:v>
+        <x:v>0.466100</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.324300</x:v>
+        <x:v>0.461500</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.325900</x:v>
-[...1 lines deleted...]
-      <x:c r="H19" s="2"/>
+        <x:v>0.463800</x:v>
+      </x:c>
+      <x:c r="H19" t="n" s="2">
+        <x:v>0.470900</x:v>
+      </x:c>
       <x:c r="I19" s="2"/>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.327500</x:v>
+        <x:v>0.470900</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>0.324300</x:v>
+        <x:v>0.461500</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.336800</x:v>
+        <x:v>0.451100</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>45.372999</x:v>
+        <x:v>60.073000</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>46.100999</x:v>
+        <x:v>61.759999</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.346300</x:v>
+        <x:v>0.464000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.342900</x:v>
+        <x:v>0.459400</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.344600</x:v>
+        <x:v>0.461700</x:v>
       </x:c>
       <x:c r="H20" s="2"/>
       <x:c r="I20" s="2"/>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.346300</x:v>
+        <x:v>0.464000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>0.342900</x:v>
+        <x:v>0.459400</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.455700</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>45.372999</x:v>
+        <x:v>58.560000</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>44.741999</x:v>
+        <x:v>59.771999</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.336100</x:v>
+        <x:v>0.449000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.332700</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.334400</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.336100</x:v>
+        <x:v>0.449000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>0.332700</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.447200</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>44.036999</x:v>
+        <x:v>59.613999</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>44.988999</x:v>
+        <x:v>59.475999</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.338000</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" s="2"/>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.338000</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.330200</x:v>
+        <x:v>0.448300</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>43.206000</x:v>
+        <x:v>55.274000</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>44.209000</x:v>
+        <x:v>58.886000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.332100</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.328700</x:v>
+        <x:v>0.438000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.330400</x:v>
+        <x:v>0.440200</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.332100</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.328700</x:v>
+        <x:v>0.438000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.326300</x:v>
+        <x:v>0.417300</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>43.139000</x:v>
+        <x:v>55.476999</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>43.631000</x:v>
+        <x:v>53.545999</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.327700</x:v>
+        <x:v>0.402300</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.398300</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.326100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.400300</x:v>
+      </x:c>
+      <x:c r="H24" s="2"/>
       <x:c r="I24" s="2"/>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.327700</x:v>
+        <x:v>0.402300</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.398300</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.328300</x:v>
+        <x:v>0.416800</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>42.389000</x:v>
+        <x:v>55.476999</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>44.353999</x:v>
+        <x:v>52.451000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.394100</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.329800</x:v>
+        <x:v>0.390100</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.331500</x:v>
+        <x:v>0.392100</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.394100</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>0.329800</x:v>
+        <x:v>0.390100</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.319000</x:v>
+        <x:v>0.416800</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>40.466999</x:v>
+        <x:v>56.042999</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>41.753999</x:v>
+        <x:v>56.898000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.427400</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.310500</x:v>
+        <x:v>0.423200</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.312100</x:v>
+        <x:v>0.425300</x:v>
       </x:c>
       <x:c r="H26" s="2"/>
       <x:c r="I26" s="2"/>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.427400</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>0.310500</x:v>
+        <x:v>0.423200</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.414100</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>40.393999</x:v>
+        <x:v>53.384999</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>42.167000</x:v>
+        <x:v>56.124000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.316800</x:v>
+        <x:v>0.421700</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.313600</x:v>
+        <x:v>0.417500</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.315200</x:v>
+        <x:v>0.419600</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.316800</x:v>
+        <x:v>0.421700</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>0.313600</x:v>
+        <x:v>0.417500</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.305400</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>40.393999</x:v>
+        <x:v>56.353999</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>40.081000</x:v>
+        <x:v>54.579000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>0.301100</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.298100</x:v>
+        <x:v>0.406000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.299600</x:v>
+        <x:v>0.408000</x:v>
       </x:c>
       <x:c r="H28" s="2"/>
       <x:c r="I28" s="2"/>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.301100</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.298100</x:v>
+        <x:v>0.406000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.305400</x:v>
+        <x:v>0.428100</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>40.427000</x:v>
+        <x:v>57.497000</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>40.359000</x:v>
+        <x:v>58.088000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.303200</x:v>
+        <x:v>0.436400</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.300200</x:v>
+        <x:v>0.432000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.301700</x:v>
+        <x:v>0.434200</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.303200</x:v>
+        <x:v>0.436400</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.300200</x:v>
+        <x:v>0.432000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.304100</x:v>
+        <x:v>0.433200</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>40.860999</x:v>
+        <x:v>59.259999</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>40.107999</x:v>
+        <x:v>57.670999</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.301300</x:v>
+        <x:v>0.433300</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.298300</x:v>
+        <x:v>0.428900</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.299800</x:v>
+        <x:v>0.431100</x:v>
       </x:c>
       <x:c r="H30" s="2"/>
       <x:c r="I30" s="2"/>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.301300</x:v>
+        <x:v>0.433300</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.298300</x:v>
+        <x:v>0.428900</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.310100</x:v>
+        <x:v>0.443500</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>42.238000</x:v>
+        <x:v>58.213999</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>41.247000</x:v>
+        <x:v>56.798000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>747.549999</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.309800</x:v>
+        <x:v>0.426700</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.306800</x:v>
+        <x:v>0.422500</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.308300</x:v>
+        <x:v>0.424600</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.309800</x:v>
+        <x:v>0.426700</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>0.306800</x:v>
+        <x:v>0.422500</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>42.485999</x:v>
+        <x:v>58.213999</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>42.274999</x:v>
+        <x:v>60.646999</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>747.490000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.317600</x:v>
+        <x:v>0.455600</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.314400</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.316000</x:v>
+        <x:v>0.453300</x:v>
       </x:c>
       <x:c r="H32" s="2"/>
       <x:c r="I32" s="2"/>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.317600</x:v>
+        <x:v>0.455600</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>0.299800</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.318500</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>42.186000</x:v>
+        <x:v>58.061999</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>43.353999</x:v>
+        <x:v>58.055999</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.436200</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.322500</x:v>
+        <x:v>0.431800</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.324100</x:v>
+        <x:v>0.434000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.436200</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.322500</x:v>
+        <x:v>0.431800</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.315800</x:v>
+        <x:v>0.440600</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>42.113999</x:v>
+        <x:v>60.162999</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>44.762999</x:v>
+        <x:v>58.616000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.440300</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.435900</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.438100</x:v>
       </x:c>
       <x:c r="H34" s="2"/>
       <x:c r="I34" s="2"/>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.440300</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.435900</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.452000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>42.113999</x:v>
+        <x:v>57.051000</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>42.298999</x:v>
+        <x:v>60.667000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.455800</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.316200</x:v>
-[...1 lines deleted...]
-      <x:c r="H35" s="2"/>
+        <x:v>0.453500</x:v>
+      </x:c>
+      <x:c r="H35" t="n" s="2">
+        <x:v>0.461200</x:v>
+      </x:c>
       <x:c r="I35" s="2"/>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.346400</x:v>
+        <x:v>0.461200</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.429500</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>41.371000</x:v>
+        <x:v>57.747999</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>41.884999</x:v>
+        <x:v>55.917000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.420100</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.311500</x:v>
+        <x:v>0.415900</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.313100</x:v>
+        <x:v>0.418000</x:v>
       </x:c>
       <x:c r="H36" s="2"/>
       <x:c r="I36" s="2"/>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.420100</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.311500</x:v>
+        <x:v>0.415900</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.306700</x:v>
+        <x:v>0.440200</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>41.999000</x:v>
+        <x:v>62.994000</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>41.154000</x:v>
+        <x:v>57.209000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.429700</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.425500</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.307600</x:v>
+        <x:v>0.427600</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.429700</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.425500</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.474700</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>42.567000</x:v>
+        <x:v>62.719999</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>42.076000</x:v>
+        <x:v>62.341000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>747.490000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.468300</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.312900</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.314500</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="H38" s="2"/>
       <x:c r="I38" s="2"/>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.468300</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>0.312900</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.317500</x:v>
+        <x:v>0.473300</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>43.953000</x:v>
+        <x:v>62.719999</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>42.298999</x:v>
+        <x:v>63.982999</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.480700</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.316200</x:v>
+        <x:v>0.478300</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.480700</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.326000</x:v>
+        <x:v>0.473300</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>47.517000</x:v>
+        <x:v>61.343000</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>44.960000</x:v>
+        <x:v>63.359000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.476000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.334300</x:v>
+        <x:v>0.471200</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.336000</x:v>
+        <x:v>0.473600</x:v>
       </x:c>
       <x:c r="H40" s="2"/>
       <x:c r="I40" s="2"/>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.476000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.334300</x:v>
+        <x:v>0.471200</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.350300</x:v>
+        <x:v>0.465500</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>46.811999</x:v>
+        <x:v>61.963000</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>47.575000</x:v>
+        <x:v>62.049999</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.357400</x:v>
+        <x:v>0.466200</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.353800</x:v>
+        <x:v>0.461600</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.355600</x:v>
+        <x:v>0.463900</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.357400</x:v>
+        <x:v>0.466200</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.353800</x:v>
+        <x:v>0.461600</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.349700</x:v>
+        <x:v>0.467600</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>46.811999</x:v>
+        <x:v>59.305000</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>48.350000</x:v>
+        <x:v>62.033000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.363200</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.461400</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="H42" s="2"/>
       <x:c r="I42" s="2"/>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.363200</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.461400</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.349700</x:v>
+        <x:v>0.448400</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>50.014000</x:v>
+        <x:v>58.359000</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>46.697000</x:v>
+        <x:v>58.509000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.439600</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.347300</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.437400</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.439600</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>0.347300</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.373300</x:v>
+        <x:v>0.440800</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>49.950000</x:v>
+        <x:v>56.924999</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>50.445999</x:v>
+        <x:v>57.271000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>747.429999</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.378900</x:v>
+        <x:v>0.430200</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.375100</x:v>
+        <x:v>0.426000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.377000</x:v>
+        <x:v>0.428100</x:v>
       </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" s="2"/>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.378900</x:v>
+        <x:v>0.430200</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>0.375100</x:v>
+        <x:v>0.426000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.372600</x:v>
+        <x:v>0.431000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>49.259000</x:v>
+        <x:v>56.938000</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>49.828000</x:v>
+        <x:v>57.021999</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.374300</x:v>
+        <x:v>0.428400</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.370500</x:v>
+        <x:v>0.424200</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.372400</x:v>
+        <x:v>0.426300</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.374300</x:v>
+        <x:v>0.428400</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.370500</x:v>
+        <x:v>0.424200</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.367300</x:v>
+        <x:v>0.429900</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>49.807000</x:v>
+        <x:v>56.938000</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>50.023000</x:v>
+        <x:v>59.369999</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.375800</x:v>
+        <x:v>0.446000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.372000</x:v>
+        <x:v>0.441600</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.373900</x:v>
+        <x:v>0.443800</x:v>
       </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" s="2"/>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.375800</x:v>
+        <x:v>0.446000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0.372000</x:v>
+        <x:v>0.441600</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.429900</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>48.350999</x:v>
+        <x:v>54.630000</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>50.298999</x:v>
+        <x:v>56.426000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.377800</x:v>
+        <x:v>0.423900</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.419700</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.421800</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.377800</x:v>
+        <x:v>0.423900</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.419700</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.362500</x:v>
+        <x:v>0.412500</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>48.283999</x:v>
+        <x:v>54.789999</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>47.850999</x:v>
+        <x:v>54.365000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.359400</x:v>
+        <x:v>0.408400</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.404400</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.357600</x:v>
+        <x:v>0.406400</x:v>
       </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" s="2"/>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.359400</x:v>
+        <x:v>0.408400</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.404400</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.362600</x:v>
+        <x:v>0.410600</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>48.283999</x:v>
+        <x:v>53.305000</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>48.000000</x:v>
+        <x:v>53.970999</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.360600</x:v>
+        <x:v>0.405500</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.358800</x:v>
+        <x:v>0.403500</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.360600</x:v>
+        <x:v>0.405500</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.362600</x:v>
+        <x:v>0.399800</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>48.643000</x:v>
+        <x:v>51.322000</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>48.725999</x:v>
+        <x:v>53.872000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.366000</x:v>
+        <x:v>0.404700</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.400700</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.364200</x:v>
+        <x:v>0.402700</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" s="2"/>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.366000</x:v>
+        <x:v>0.404700</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.400700</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.381900</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>49.079000</x:v>
+        <x:v>48.326999</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>49.055000</x:v>
+        <x:v>49.909999</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.500000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0.368400</x:v>
+        <x:v>0.375000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.364800</x:v>
+        <x:v>0.371200</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.366600</x:v>
+        <x:v>0.373100</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.368400</x:v>
+        <x:v>0.375000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.364800</x:v>
+        <x:v>0.371200</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.365600</x:v>
+        <x:v>0.364400</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>47.476999</x:v>
+        <x:v>48.216999</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>49.305000</x:v>
+        <x:v>46.844000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>747.389999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.370300</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.368500</x:v>
+        <x:v>0.350200</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" s="2"/>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.370300</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.356000</x:v>
+        <x:v>0.364300</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>48.343000</x:v>
+        <x:v>48.216999</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>48.186999</x:v>
+        <x:v>46.786000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.351400</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.358300</x:v>
+        <x:v>0.348000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.351400</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>0.358300</x:v>
+        <x:v>0.348000</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.362700</x:v>
+        <x:v>0.364300</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>46.808000</x:v>
+        <x:v>49.997000</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>49.018999</x:v>
+        <x:v>49.273000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>747.370000</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.368200</x:v>
+        <x:v>0.370100</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.364600</x:v>
+        <x:v>0.366500</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.366400</x:v>
+        <x:v>0.368300</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" s="2"/>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.368200</x:v>
+        <x:v>0.370100</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>0.364600</x:v>
+        <x:v>0.366500</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.349200</x:v>
+        <x:v>0.372900</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>46.563000</x:v>
+        <x:v>49.320999</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>46.393000</x:v>
+        <x:v>49.363999</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.345000</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.346700</x:v>
+        <x:v>0.369000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>0.345000</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.349300</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>46.563000</x:v>
+        <x:v>46.581000</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>45.409999</x:v>
+        <x:v>49.255000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.341100</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.339400</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" s="2"/>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.341100</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.349300</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>47.417000</x:v>
+        <x:v>44.720999</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>47.713000</x:v>
+        <x:v>46.000999</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>0.358400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.354800</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.356600</x:v>
+        <x:v>0.343800</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.358400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0.354800</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.356100</x:v>
+        <x:v>0.333600</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>46.415999</x:v>
+        <x:v>45.430000</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>48.124000</x:v>
+        <x:v>43.598999</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>747.289999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.357800</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.325900</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" s="2"/>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.357800</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.346000</x:v>
+        <x:v>0.336800</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>47.344000</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>46.380000</x:v>
+        <x:v>46.100999</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.344900</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.346600</x:v>
+        <x:v>0.344600</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.344900</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.354700</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>48.192999</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>47.668999</x:v>
+        <x:v>44.741999</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>747.210000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.358000</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.356200</x:v>
+        <x:v>0.334400</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" s="2"/>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.358000</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.362200</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>47.978999</x:v>
+        <x:v>44.036999</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>46.691000</x:v>
+        <x:v>44.988999</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.350600</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.347200</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.348900</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.350600</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>0.347200</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.361800</x:v>
+        <x:v>0.330200</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>47.978999</x:v>
+        <x:v>43.206000</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>44.895000</x:v>
+        <x:v>44.209000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.337200</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.333800</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.335500</x:v>
+        <x:v>0.330400</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" s="2"/>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.337200</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0.333800</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.361800</x:v>
+        <x:v>0.326300</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>47.978999</x:v>
+        <x:v>43.139000</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>47.345999</x:v>
+        <x:v>43.631000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.355600</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.352000</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.353800</x:v>
+        <x:v>0.326100</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.355600</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>0.352000</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.361800</x:v>
+        <x:v>0.328300</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>49.875000</x:v>
+        <x:v>42.389000</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>48.427999</x:v>
+        <x:v>44.353999</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.331500</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" s="2"/>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.371000</x:v>
+        <x:v>0.319000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>49.990000</x:v>
+        <x:v>40.466999</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>48.643000</x:v>
+        <x:v>41.753999</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.365300</x:v>
+        <x:v>0.313700</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.361700</x:v>
+        <x:v>0.310500</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.363500</x:v>
+        <x:v>0.312100</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.365300</x:v>
+        <x:v>0.313700</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.361700</x:v>
+        <x:v>0.310500</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.377900</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>51.993000</x:v>
+        <x:v>40.393999</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>50.781999</x:v>
+        <x:v>42.167000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>747.320000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.381400</x:v>
+        <x:v>0.316800</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.377600</x:v>
+        <x:v>0.313600</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.379500</x:v>
+        <x:v>0.315200</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" s="2"/>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.381400</x:v>
+        <x:v>0.316800</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.377600</x:v>
+        <x:v>0.313600</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.389200</x:v>
+        <x:v>0.305400</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>49.988000</x:v>
+        <x:v>40.393999</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>51.164000</x:v>
+        <x:v>40.081000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.301100</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.380500</x:v>
+        <x:v>0.298100</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.382400</x:v>
+        <x:v>0.299600</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.384300</x:v>
+        <x:v>0.301100</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.380500</x:v>
+        <x:v>0.298100</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.378100</x:v>
+        <x:v>0.305400</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>49.779000</x:v>
+        <x:v>40.427000</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>49.658999</x:v>
+        <x:v>40.359000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>747.330000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.303200</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.369200</x:v>
+        <x:v>0.300200</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.371100</x:v>
+        <x:v>0.301700</x:v>
       </x:c>
       <x:c r="H68" s="2"/>
       <x:c r="I68" s="2"/>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.373000</x:v>
+        <x:v>0.303200</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.369200</x:v>
+        <x:v>0.300200</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.373600</x:v>
+        <x:v>0.304100</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>49.598999</x:v>
+        <x:v>40.860999</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>50.045000</x:v>
+        <x:v>40.107999</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.301300</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.372100</x:v>
+        <x:v>0.298300</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.299800</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.301300</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.372100</x:v>
+        <x:v>0.298300</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.310100</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>49.598999</x:v>
+        <x:v>42.238000</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>48.957000</x:v>
+        <x:v>41.247000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.367700</x:v>
+        <x:v>0.309800</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.364100</x:v>
+        <x:v>0.306800</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.365900</x:v>
+        <x:v>0.308300</x:v>
       </x:c>
       <x:c r="H70" s="2"/>
       <x:c r="I70" s="2"/>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.367700</x:v>
+        <x:v>0.309800</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.364100</x:v>
+        <x:v>0.306800</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>47.146000</x:v>
+        <x:v>42.485999</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>49.765000</x:v>
+        <x:v>42.274999</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.373800</x:v>
+        <x:v>0.317600</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.314400</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.371900</x:v>
-[...4 lines deleted...]
-      <x:c r="I71" s="2"/>
+        <x:v>0.316000</x:v>
+      </x:c>
+      <x:c r="H71" s="2"/>
+      <x:c r="I71" t="n" s="2">
+        <x:v>0.299800</x:v>
+      </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.383000</x:v>
+        <x:v>0.317600</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.299800</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.359000</x:v>
+        <x:v>0.318500</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>46.286000</x:v>
+        <x:v>42.186000</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>47.524000</x:v>
+        <x:v>43.353999</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.353400</x:v>
+        <x:v>0.322500</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.355200</x:v>
+        <x:v>0.324100</x:v>
       </x:c>
       <x:c r="H72" s="2"/>
       <x:c r="I72" s="2"/>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.325700</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.353400</x:v>
+        <x:v>0.322500</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.315800</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>46.231999</x:v>
+        <x:v>42.113999</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>46.932000</x:v>
+        <x:v>44.762999</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>747.380000</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.352600</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.350800</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.352600</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.332900</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.355300</x:v>
+        <x:v>0.315100</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>45.408000</x:v>
+        <x:v>42.113999</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>46.887999</x:v>
+        <x:v>42.298999</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>747.289999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.352200</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.350400</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="2"/>
+        <x:v>0.316200</x:v>
+      </x:c>
+      <x:c r="H74" t="n" s="2">
+        <x:v>0.346400</x:v>
+      </x:c>
       <x:c r="I74" s="2"/>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.352200</x:v>
+        <x:v>0.346400</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.315100</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>43.561000</x:v>
+        <x:v>41.371000</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>44.316000</x:v>
+        <x:v>41.884999</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.311500</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.313100</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.314700</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.311500</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.306700</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>43.393000</x:v>
+        <x:v>41.999000</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>42.521999</x:v>
+        <x:v>41.154000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.309100</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.317700</x:v>
+        <x:v>0.307600</x:v>
       </x:c>
       <x:c r="H76" s="2"/>
       <x:c r="I76" s="2"/>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.309100</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.306100</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.330700</x:v>
+        <x:v>0.312300</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>43.393000</x:v>
+        <x:v>42.567000</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>42.521000</x:v>
+        <x:v>42.076000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.312900</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.317700</x:v>
+        <x:v>0.314500</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.319300</x:v>
+        <x:v>0.316100</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.312900</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.330700</x:v>
+        <x:v>0.317500</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>43.286999</x:v>
+        <x:v>43.953000</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>43.817999</x:v>
+        <x:v>42.298999</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>0.329000</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.325800</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.327400</x:v>
+        <x:v>0.316200</x:v>
       </x:c>
       <x:c r="H78" s="2"/>
       <x:c r="I78" s="2"/>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.329000</x:v>
+        <x:v>0.317800</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.325800</x:v>
+        <x:v>0.314600</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.328600</x:v>
+        <x:v>0.326000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>44.579000</x:v>
+        <x:v>47.517000</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>44.246000</x:v>
+        <x:v>44.960000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.332300</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.328900</x:v>
+        <x:v>0.334300</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.330600</x:v>
+        <x:v>0.336000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.332300</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>0.328900</x:v>
+        <x:v>0.334300</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.350300</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>47.631999</x:v>
+        <x:v>46.811999</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>44.183999</x:v>
+        <x:v>47.575000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>747.250000</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.331900</x:v>
+        <x:v>0.357400</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.328500</x:v>
+        <x:v>0.353800</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.330200</x:v>
+        <x:v>0.355600</x:v>
       </x:c>
       <x:c r="H80" s="2"/>
       <x:c r="I80" s="2"/>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.331900</x:v>
+        <x:v>0.357400</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.328500</x:v>
+        <x:v>0.353800</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.359000</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>45.887999</x:v>
+        <x:v>46.811999</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>49.008000</x:v>
+        <x:v>48.350000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>747.279999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.368000</x:v>
+        <x:v>0.363200</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.364400</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.366200</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.368000</x:v>
+        <x:v>0.363200</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.364400</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.344200</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>50.014000</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>47.820000</x:v>
+        <x:v>46.697000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>747.250000</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.359100</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.355500</x:v>
+        <x:v>0.347300</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.357300</x:v>
+        <x:v>0.349000</x:v>
       </x:c>
       <x:c r="H82" s="2"/>
       <x:c r="I82" s="2"/>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.359100</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>0.355500</x:v>
+        <x:v>0.347300</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.373300</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>49.950000</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>46.223999</x:v>
+        <x:v>50.445999</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.429999</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.347100</x:v>
+        <x:v>0.378900</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.343700</x:v>
+        <x:v>0.375100</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.345400</x:v>
+        <x:v>0.377000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.347100</x:v>
+        <x:v>0.378900</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.343700</x:v>
+        <x:v>0.375100</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.372600</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>45.866000</x:v>
+        <x:v>49.259000</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>44.872000</x:v>
+        <x:v>49.828000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.374300</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.370500</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.335300</x:v>
+        <x:v>0.372400</x:v>
       </x:c>
       <x:c r="H84" s="2"/>
       <x:c r="I84" s="2"/>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.374300</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.370500</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.367300</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>46.558000</x:v>
+        <x:v>49.807000</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>45.734999</x:v>
+        <x:v>50.023000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.375800</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.372000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.341700</x:v>
+        <x:v>0.373900</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.343400</x:v>
+        <x:v>0.375800</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.372000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.373400</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>46.569000</x:v>
+        <x:v>48.350999</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>47.853999</x:v>
+        <x:v>50.298999</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>747.159999</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.359300</x:v>
+        <x:v>0.377800</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.355700</x:v>
+        <x:v>0.374000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.357500</x:v>
+        <x:v>0.375900</x:v>
       </x:c>
       <x:c r="H86" s="2"/>
       <x:c r="I86" s="2"/>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.359300</x:v>
+        <x:v>0.377800</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>0.355700</x:v>
+        <x:v>0.374000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.344000</x:v>
+        <x:v>0.362500</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>44.076999</x:v>
+        <x:v>48.283999</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>46.414999</x:v>
+        <x:v>47.850999</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>747.269999</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.359400</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.355800</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.346800</x:v>
+        <x:v>0.357600</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.348500</x:v>
+        <x:v>0.359400</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.345100</x:v>
+        <x:v>0.355800</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.333900</x:v>
+        <x:v>0.362600</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>44.670999</x:v>
+        <x:v>48.283999</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>44.600999</x:v>
+        <x:v>48.000000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>747.230000</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.360600</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.333300</x:v>
+        <x:v>0.358800</x:v>
       </x:c>
       <x:c r="H88" s="2"/>
       <x:c r="I88" s="2"/>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.360600</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>0.331600</x:v>
+        <x:v>0.357000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.335000</x:v>
+        <x:v>0.362600</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>44.997999</x:v>
+        <x:v>48.643000</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>44.545000</x:v>
+        <x:v>48.725999</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.366000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.362400</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.364200</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.366000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.331200</x:v>
+        <x:v>0.362400</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.337000</x:v>
+        <x:v>0.363700</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>44.783999</x:v>
+        <x:v>49.079000</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>43.249000</x:v>
+        <x:v>49.055000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.419999</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.324800</x:v>
+        <x:v>0.368400</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.321600</x:v>
+        <x:v>0.364800</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.323200</x:v>
+        <x:v>0.366600</x:v>
       </x:c>
       <x:c r="H90" s="2"/>
       <x:c r="I90" s="2"/>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.324800</x:v>
+        <x:v>0.368400</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.321600</x:v>
+        <x:v>0.364800</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.365600</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>44.783999</x:v>
+        <x:v>47.476999</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>43.860999</x:v>
+        <x:v>49.305000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.389999</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.329400</x:v>
+        <x:v>0.370300</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.326200</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.327800</x:v>
+        <x:v>0.368500</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.329400</x:v>
+        <x:v>0.370300</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>0.326200</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.356000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>44.670000</x:v>
+        <x:v>48.343000</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>45.106000</x:v>
+        <x:v>48.186999</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.399999</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.361900</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.335400</x:v>
+        <x:v>0.358300</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.360100</x:v>
       </x:c>
       <x:c r="H92" s="2"/>
       <x:c r="I92" s="2"/>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.361900</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.335400</x:v>
+        <x:v>0.358300</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.335200</x:v>
+        <x:v>0.362700</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>44.154000</x:v>
+        <x:v>46.808000</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>45.334000</x:v>
+        <x:v>49.018999</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.370000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0.340500</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.364600</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>0.338800</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.340500</x:v>
+        <x:v>0.368200</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>0.364600</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.349200</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>42.698000</x:v>
+        <x:v>46.563000</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>44.090000</x:v>
+        <x:v>46.393000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>747.350000</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.331100</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.327900</x:v>
+        <x:v>0.345000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.329500</x:v>
+        <x:v>0.346700</x:v>
       </x:c>
       <x:c r="H94" s="2"/>
       <x:c r="I94" s="2"/>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.331100</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>0.327900</x:v>
+        <x:v>0.345000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.349300</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>40.981999</x:v>
+        <x:v>46.563000</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>40.715000</x:v>
+        <x:v>45.409999</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.305800</x:v>
+        <x:v>0.341100</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.302800</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.304300</x:v>
+        <x:v>0.339400</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.305800</x:v>
+        <x:v>0.341100</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>0.302800</x:v>
+        <x:v>0.337700</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.305500</x:v>
+        <x:v>0.349300</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>39.771999</x:v>
+        <x:v>47.417000</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>41.643999</x:v>
+        <x:v>47.713000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>0.312800</x:v>
+        <x:v>0.358400</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.354800</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.311200</x:v>
+        <x:v>0.356600</x:v>
       </x:c>
       <x:c r="H96" s="2"/>
       <x:c r="I96" s="2"/>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.312800</x:v>
+        <x:v>0.358400</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.309600</x:v>
+        <x:v>0.354800</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.304500</x:v>
+        <x:v>0.356100</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>38.863000</x:v>
+        <x:v>46.415999</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>42.616000</x:v>
+        <x:v>48.124000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.289999</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.316900</x:v>
+        <x:v>0.357800</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.318500</x:v>
+        <x:v>0.359600</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.361400</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.316900</x:v>
+        <x:v>0.357800</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.302100</x:v>
+        <x:v>0.346000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>38.863000</x:v>
+        <x:v>47.344000</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>41.881999</x:v>
+        <x:v>46.380000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.259999</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.311400</x:v>
+        <x:v>0.344900</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.313000</x:v>
+        <x:v>0.346600</x:v>
       </x:c>
       <x:c r="H98" s="2"/>
       <x:c r="I98" s="2"/>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>0.311400</x:v>
+        <x:v>0.344900</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.302100</x:v>
+        <x:v>0.354700</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>43.109000</x:v>
+        <x:v>48.192999</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>41.473999</x:v>
+        <x:v>47.668999</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>747.340000</x:v>
+        <x:v>747.210000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.358000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.308400</x:v>
+        <x:v>0.354400</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.356200</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.311600</x:v>
+        <x:v>0.358000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>0.308400</x:v>
+        <x:v>0.354400</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.320100</x:v>
+        <x:v>0.362200</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>41.369999</x:v>
+        <x:v>47.978999</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>43.003000</x:v>
+        <x:v>46.691000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>0.323000</x:v>
+        <x:v>0.350600</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.319800</x:v>
+        <x:v>0.347200</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.321400</x:v>
+        <x:v>0.348900</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.323000</x:v>
+        <x:v>0.350600</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>0.319800</x:v>
+        <x:v>0.347200</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.319000</x:v>
+        <x:v>0.361800</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>42.518999</x:v>
+        <x:v>47.978999</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>42.006999</x:v>
+        <x:v>44.895000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>747.299999</x:v>
+        <x:v>747.309999</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.337200</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.333800</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.313900</x:v>
+        <x:v>0.335500</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.315500</x:v>
+        <x:v>0.337200</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.333800</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.336000</x:v>
+        <x:v>0.361800</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>