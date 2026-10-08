--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re8034d2aba3643bd932091f126ca6959"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rf24390118cf14a9394369f52342ddc88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8034d2aba3643bd932091f126ca6959" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf24390118cf14a9394369f52342ddc88" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -195,3291 +195,3435 @@
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>PurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>NeutralGasPriceDKK_kWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>EEXHighestPricePurchaseDKK_kWh</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>EEXLowestPriceSaleDKK_kWh</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>MarginalSalePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>MarginalPurchasePriceDKK_kWh</x:v>
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>THEPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-31 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G2" s="2"/>
+        <x:v>2026-10-07 00:00:00</x:v>
+      </x:c>
+      <x:c r="B2" t="n" s="2">
+        <x:v>74.974999</x:v>
+      </x:c>
+      <x:c r="C2" t="n" s="2">
+        <x:v>77.694999</x:v>
+      </x:c>
+      <x:c r="D2" t="n" s="2">
+        <x:v>747.450000</x:v>
+      </x:c>
+      <x:c r="E2" t="n" s="2">
+        <x:v>0.583600</x:v>
+      </x:c>
+      <x:c r="F2" t="n" s="2">
+        <x:v>0.577800</x:v>
+      </x:c>
+      <x:c r="G2" t="n" s="2">
+        <x:v>0.580700</x:v>
+      </x:c>
       <x:c r="H2" s="2"/>
       <x:c r="I2" s="2"/>
-      <x:c r="J2" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L2" s="2"/>
+      <x:c r="J2" t="n" s="2">
+        <x:v>0.583600</x:v>
+      </x:c>
+      <x:c r="K2" t="n" s="2">
+        <x:v>0.577800</x:v>
+      </x:c>
+      <x:c r="L2" t="n" s="2">
+        <x:v>0.570700</x:v>
+      </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-30 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G3" s="2"/>
+        <x:v>2026-10-06 00:00:00</x:v>
+      </x:c>
+      <x:c r="B3" t="n" s="2">
+        <x:v>73.001000</x:v>
+      </x:c>
+      <x:c r="C3" t="n" s="2">
+        <x:v>74.731999</x:v>
+      </x:c>
+      <x:c r="D3" t="n" s="2">
+        <x:v>747.470000</x:v>
+      </x:c>
+      <x:c r="E3" t="n" s="2">
+        <x:v>0.561400</x:v>
+      </x:c>
+      <x:c r="F3" t="n" s="2">
+        <x:v>0.555800</x:v>
+      </x:c>
+      <x:c r="G3" t="n" s="2">
+        <x:v>0.558600</x:v>
+      </x:c>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
-      <x:c r="J3" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L3" s="2"/>
+      <x:c r="J3" t="n" s="2">
+        <x:v>0.561400</x:v>
+      </x:c>
+      <x:c r="K3" t="n" s="2">
+        <x:v>0.555800</x:v>
+      </x:c>
+      <x:c r="L3" t="n" s="2">
+        <x:v>0.555200</x:v>
+      </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-29 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G4" s="2"/>
+        <x:v>2026-10-05 00:00:00</x:v>
+      </x:c>
+      <x:c r="B4" t="n" s="2">
+        <x:v>73.551000</x:v>
+      </x:c>
+      <x:c r="C4" t="n" s="2">
+        <x:v>73.483000</x:v>
+      </x:c>
+      <x:c r="D4" t="n" s="2">
+        <x:v>747.450000</x:v>
+      </x:c>
+      <x:c r="E4" t="n" s="2">
+        <x:v>0.551900</x:v>
+      </x:c>
+      <x:c r="F4" t="n" s="2">
+        <x:v>0.546500</x:v>
+      </x:c>
+      <x:c r="G4" t="n" s="2">
+        <x:v>0.549200</x:v>
+      </x:c>
       <x:c r="H4" s="2"/>
       <x:c r="I4" s="2"/>
-      <x:c r="J4" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L4" s="2"/>
+      <x:c r="J4" t="n" s="2">
+        <x:v>0.551900</x:v>
+      </x:c>
+      <x:c r="K4" t="n" s="2">
+        <x:v>0.546500</x:v>
+      </x:c>
+      <x:c r="L4" t="n" s="2">
+        <x:v>0.556800</x:v>
+      </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-28 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G5" s="2"/>
+        <x:v>2026-10-04 00:00:00</x:v>
+      </x:c>
+      <x:c r="B5" t="n" s="2">
+        <x:v>73.394000</x:v>
+      </x:c>
+      <x:c r="C5" t="n" s="2">
+        <x:v>76.444999</x:v>
+      </x:c>
+      <x:c r="D5" t="n" s="2">
+        <x:v>747.360000</x:v>
+      </x:c>
+      <x:c r="E5" t="n" s="2">
+        <x:v>0.574200</x:v>
+      </x:c>
+      <x:c r="F5" t="n" s="2">
+        <x:v>0.568400</x:v>
+      </x:c>
+      <x:c r="G5" t="n" s="2">
+        <x:v>0.571300</x:v>
+      </x:c>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
-      <x:c r="J5" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L5" s="2"/>
+      <x:c r="J5" t="n" s="2">
+        <x:v>0.574200</x:v>
+      </x:c>
+      <x:c r="K5" t="n" s="2">
+        <x:v>0.568400</x:v>
+      </x:c>
+      <x:c r="L5" t="n" s="2">
+        <x:v>0.555900</x:v>
+      </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-27 00:00:00</x:v>
-[...7 lines deleted...]
-      <x:c r="H6" s="2"/>
+        <x:v>2026-10-03 00:00:00</x:v>
+      </x:c>
+      <x:c r="B6" t="n" s="2">
+        <x:v>73.394000</x:v>
+      </x:c>
+      <x:c r="C6" t="n" s="2">
+        <x:v>77.132000</x:v>
+      </x:c>
+      <x:c r="D6" t="n" s="2">
+        <x:v>747.360000</x:v>
+      </x:c>
+      <x:c r="E6" t="n" s="2">
+        <x:v>0.579400</x:v>
+      </x:c>
+      <x:c r="F6" t="n" s="2">
+        <x:v>0.573600</x:v>
+      </x:c>
+      <x:c r="G6" t="n" s="2">
+        <x:v>0.576500</x:v>
+      </x:c>
+      <x:c r="H6" t="n" s="2">
+        <x:v>0.583300</x:v>
+      </x:c>
       <x:c r="I6" s="2"/>
-      <x:c r="J6" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L6" s="2"/>
+      <x:c r="J6" t="n" s="2">
+        <x:v>0.583300</x:v>
+      </x:c>
+      <x:c r="K6" t="n" s="2">
+        <x:v>0.573600</x:v>
+      </x:c>
+      <x:c r="L6" t="n" s="2">
+        <x:v>0.555900</x:v>
+      </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-26 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G7" s="2"/>
+        <x:v>2026-10-02 00:00:00</x:v>
+      </x:c>
+      <x:c r="B7" t="n" s="2">
+        <x:v>72.881000</x:v>
+      </x:c>
+      <x:c r="C7" t="n" s="2">
+        <x:v>73.052000</x:v>
+      </x:c>
+      <x:c r="D7" t="n" s="2">
+        <x:v>747.360000</x:v>
+      </x:c>
+      <x:c r="E7" t="n" s="2">
+        <x:v>0.548700</x:v>
+      </x:c>
+      <x:c r="F7" t="n" s="2">
+        <x:v>0.543300</x:v>
+      </x:c>
+      <x:c r="G7" t="n" s="2">
+        <x:v>0.546000</x:v>
+      </x:c>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
-      <x:c r="J7" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L7" s="2"/>
+      <x:c r="J7" t="n" s="2">
+        <x:v>0.548700</x:v>
+      </x:c>
+      <x:c r="K7" t="n" s="2">
+        <x:v>0.543300</x:v>
+      </x:c>
+      <x:c r="L7" t="n" s="2">
+        <x:v>0.554800</x:v>
+      </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G8" s="2"/>
+        <x:v>2026-10-01 00:00:00</x:v>
+      </x:c>
+      <x:c r="B8" t="n" s="2">
+        <x:v>71.962999</x:v>
+      </x:c>
+      <x:c r="C8" t="n" s="2">
+        <x:v>73.325000</x:v>
+      </x:c>
+      <x:c r="D8" t="n" s="2">
+        <x:v>747.580000</x:v>
+      </x:c>
+      <x:c r="E8" t="n" s="2">
+        <x:v>0.550900</x:v>
+      </x:c>
+      <x:c r="F8" t="n" s="2">
+        <x:v>0.545500</x:v>
+      </x:c>
+      <x:c r="G8" t="n" s="2">
+        <x:v>0.548200</x:v>
+      </x:c>
       <x:c r="H8" s="2"/>
       <x:c r="I8" s="2"/>
-      <x:c r="J8" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L8" s="2"/>
+      <x:c r="J8" t="n" s="2">
+        <x:v>0.550900</x:v>
+      </x:c>
+      <x:c r="K8" t="n" s="2">
+        <x:v>0.545500</x:v>
+      </x:c>
+      <x:c r="L8" t="n" s="2">
+        <x:v>0.544200</x:v>
+      </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
-[...6 lines deleted...]
-      <x:c r="G9" s="2"/>
+        <x:v>2026-09-30 00:00:00</x:v>
+      </x:c>
+      <x:c r="B9" t="n" s="2">
+        <x:v>68.988000</x:v>
+      </x:c>
+      <x:c r="C9" t="n" s="2">
+        <x:v>69.260999</x:v>
+      </x:c>
+      <x:c r="D9" t="n" s="2">
+        <x:v>747.549999</x:v>
+      </x:c>
+      <x:c r="E9" t="n" s="2">
+        <x:v>0.520400</x:v>
+      </x:c>
+      <x:c r="F9" t="n" s="2">
+        <x:v>0.515200</x:v>
+      </x:c>
+      <x:c r="G9" t="n" s="2">
+        <x:v>0.517800</x:v>
+      </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
-      <x:c r="J9" s="2"/>
-[...1 lines deleted...]
-      <x:c r="L9" s="2"/>
+      <x:c r="J9" t="n" s="2">
+        <x:v>0.520400</x:v>
+      </x:c>
+      <x:c r="K9" t="n" s="2">
+        <x:v>0.515200</x:v>
+      </x:c>
+      <x:c r="L9" t="n" s="2">
+        <x:v>0.525800</x:v>
+      </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>65.134000</x:v>
+        <x:v>72.242999</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>63.332999</x:v>
+        <x:v>70.513000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.475900</x:v>
+        <x:v>0.529699</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.471100</x:v>
+        <x:v>0.524499</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.473500</x:v>
+        <x:v>0.527100</x:v>
       </x:c>
       <x:c r="H10" s="2"/>
       <x:c r="I10" s="2"/>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.475900</x:v>
+        <x:v>0.529699</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>0.471100</x:v>
+        <x:v>0.524499</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.498400</x:v>
+        <x:v>0.549800</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-22 00:00:00</x:v>
+        <x:v>2026-09-28 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>65.134000</x:v>
+        <x:v>70.811999</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>65.162999</x:v>
+        <x:v>73.926000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.489500</x:v>
+        <x:v>0.555400</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0.484700</x:v>
+        <x:v>0.549800</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>0.487100</x:v>
-[...1 lines deleted...]
-      <x:c r="H11" s="2"/>
+        <x:v>0.552600</x:v>
+      </x:c>
+      <x:c r="H11" t="n" s="2">
+        <x:v>0.552100</x:v>
+      </x:c>
       <x:c r="I11" s="2"/>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.489500</x:v>
+        <x:v>0.555400</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>0.484700</x:v>
+        <x:v>0.549800</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>0.498400</x:v>
+        <x:v>0.539900</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-21 00:00:00</x:v>
+        <x:v>2026-09-27 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>65.290000</x:v>
+        <x:v>70.781000</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>65.683000</x:v>
+        <x:v>71.602000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.493500</x:v>
+        <x:v>0.538000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.488500</x:v>
+        <x:v>0.532599</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.491000</x:v>
+        <x:v>0.535300</x:v>
       </x:c>
       <x:c r="H12" s="2"/>
       <x:c r="I12" s="2"/>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.493500</x:v>
+        <x:v>0.538000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>0.488500</x:v>
+        <x:v>0.532599</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.490600</x:v>
+        <x:v>0.540100</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-20 00:00:00</x:v>
+        <x:v>2026-09-26 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>63.411000</x:v>
+        <x:v>70.781000</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>66.069000</x:v>
+        <x:v>73.323999</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.496400</x:v>
+        <x:v>0.550800</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0.491400</x:v>
+        <x:v>0.545400</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>0.493900</x:v>
+        <x:v>0.548100</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.496400</x:v>
+        <x:v>0.550800</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.491400</x:v>
+        <x:v>0.545400</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.477100</x:v>
+        <x:v>0.540100</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-19 00:00:00</x:v>
+        <x:v>2026-09-25 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>63.107999</x:v>
+        <x:v>74.602999</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>64.781999</x:v>
+        <x:v>71.558000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>747.590000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.486700</x:v>
+        <x:v>0.537600</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.481900</x:v>
+        <x:v>0.532200</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.484300</x:v>
+        <x:v>0.534900</x:v>
       </x:c>
       <x:c r="H14" s="2"/>
       <x:c r="I14" s="2"/>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.486700</x:v>
+        <x:v>0.537600</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.481900</x:v>
+        <x:v>0.532200</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.475100</x:v>
+        <x:v>0.566000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-18 00:00:00</x:v>
+        <x:v>2026-09-24 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>61.360999</x:v>
+        <x:v>72.019000</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>63.271999</x:v>
+        <x:v>75.138000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>747.590000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.475400</x:v>
+        <x:v>0.564500</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.470600</x:v>
+        <x:v>0.558900</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>0.473000</x:v>
+        <x:v>0.561700</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.475400</x:v>
+        <x:v>0.564500</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>0.470600</x:v>
+        <x:v>0.558900</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>0.466700</x:v>
+        <x:v>0.551300</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-17 00:00:00</x:v>
+        <x:v>2026-09-23 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>60.686000</x:v>
+        <x:v>70.739000</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>61.192000</x:v>
+        <x:v>72.048000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0.459800</x:v>
+        <x:v>0.541300</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0.455200</x:v>
+        <x:v>0.535900</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.457500</x:v>
+        <x:v>0.538600</x:v>
       </x:c>
       <x:c r="H16" s="2"/>
       <x:c r="I16" s="2"/>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.459800</x:v>
+        <x:v>0.541300</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.455200</x:v>
+        <x:v>0.535900</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.459000</x:v>
+        <x:v>0.548900</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-16 00:00:00</x:v>
+        <x:v>2026-09-22 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>60.686999</x:v>
+        <x:v>72.549000</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>61.567000</x:v>
+        <x:v>70.724000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>0.462600</x:v>
+        <x:v>0.531300</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0.458000</x:v>
+        <x:v>0.526100</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>0.460300</x:v>
+        <x:v>0.528699</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.462600</x:v>
+        <x:v>0.531300</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.458000</x:v>
+        <x:v>0.526100</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.458500</x:v>
+        <x:v>0.563200</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>60.686999</x:v>
+        <x:v>78.227000</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>62.451000</x:v>
+        <x:v>74.409000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.469200</x:v>
+        <x:v>0.559000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.464600</x:v>
+        <x:v>0.553400</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.466900</x:v>
+        <x:v>0.556200</x:v>
       </x:c>
       <x:c r="H18" s="2"/>
       <x:c r="I18" s="2"/>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.469200</x:v>
+        <x:v>0.559000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>0.464600</x:v>
+        <x:v>0.553400</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.458500</x:v>
+        <x:v>0.594800</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>59.334000</x:v>
+        <x:v>77.905000</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>62.039999</x:v>
+        <x:v>76.849000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>0.466100</x:v>
+        <x:v>0.577400</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.461500</x:v>
+        <x:v>0.571600</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.463800</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.574500</x:v>
+      </x:c>
+      <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.470900</x:v>
+        <x:v>0.577400</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>0.461500</x:v>
+        <x:v>0.571600</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.451100</x:v>
+        <x:v>0.592700</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-13 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>60.073000</x:v>
+        <x:v>77.905000</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>61.759999</x:v>
+        <x:v>78.418000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.464000</x:v>
+        <x:v>0.589100</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.459400</x:v>
+        <x:v>0.583300</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.461700</x:v>
+        <x:v>0.586200</x:v>
       </x:c>
       <x:c r="H20" s="2"/>
       <x:c r="I20" s="2"/>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.464000</x:v>
+        <x:v>0.589100</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>0.459400</x:v>
+        <x:v>0.583300</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.455700</x:v>
+        <x:v>0.592700</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-12 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>58.560000</x:v>
+        <x:v>76.206000</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>59.771999</x:v>
+        <x:v>78.082999</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.449000</x:v>
+        <x:v>0.586600</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>0.444600</x:v>
+        <x:v>0.580800</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>0.446800</x:v>
+        <x:v>0.583700</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.449000</x:v>
+        <x:v>0.586600</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>0.444600</x:v>
+        <x:v>0.580800</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>0.447200</x:v>
+        <x:v>0.578900</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-11 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>59.613999</x:v>
+        <x:v>78.632000</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>59.475999</x:v>
+        <x:v>77.334000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.446800</x:v>
+        <x:v>0.581000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>0.442400</x:v>
+        <x:v>0.575200</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.444600</x:v>
+        <x:v>0.578100</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" s="2"/>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.446800</x:v>
+        <x:v>0.581000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0.442400</x:v>
+        <x:v>0.575200</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.448300</x:v>
+        <x:v>0.600100</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-10 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>55.274000</x:v>
+        <x:v>79.353999</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>58.886000</x:v>
+        <x:v>78.816000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>747.580000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.442400</x:v>
+        <x:v>0.592100</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>0.438000</x:v>
+        <x:v>0.586300</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>0.440200</x:v>
+        <x:v>0.589200</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.442400</x:v>
+        <x:v>0.592100</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>0.438000</x:v>
+        <x:v>0.586300</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>0.417300</x:v>
+        <x:v>0.608000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-09 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>55.476999</x:v>
+        <x:v>83.165999</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>53.545999</x:v>
+        <x:v>81.102000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.402300</x:v>
+        <x:v>0.609300</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.398300</x:v>
+        <x:v>0.603300</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.400300</x:v>
+        <x:v>0.606300</x:v>
       </x:c>
       <x:c r="H24" s="2"/>
       <x:c r="I24" s="2"/>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.402300</x:v>
+        <x:v>0.609300</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.398300</x:v>
+        <x:v>0.603300</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.416800</x:v>
+        <x:v>0.629500</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-08 00:00:00</x:v>
+        <x:v>2026-09-14 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>55.476999</x:v>
+        <x:v>79.647999</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>52.451000</x:v>
+        <x:v>83.331999</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.394100</x:v>
+        <x:v>0.626000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>0.390100</x:v>
+        <x:v>0.619800</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>0.392100</x:v>
+        <x:v>0.622900</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.394100</x:v>
+        <x:v>0.626000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>0.390100</x:v>
+        <x:v>0.619800</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.416800</x:v>
+        <x:v>0.605500</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-07 00:00:00</x:v>
+        <x:v>2026-09-13 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>56.042999</x:v>
+        <x:v>79.617000</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>56.898000</x:v>
+        <x:v>81.997000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>0.427400</x:v>
+        <x:v>0.616000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.423200</x:v>
+        <x:v>0.609800</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>0.425300</x:v>
+        <x:v>0.612900</x:v>
       </x:c>
       <x:c r="H26" s="2"/>
       <x:c r="I26" s="2"/>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.427400</x:v>
+        <x:v>0.616000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>0.423200</x:v>
+        <x:v>0.609800</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.414100</x:v>
+        <x:v>0.605500</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-06 00:00:00</x:v>
+        <x:v>2026-09-12 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>53.384999</x:v>
+        <x:v>79.617000</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>56.124000</x:v>
+        <x:v>79.328000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>747.549999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0.421700</x:v>
+        <x:v>0.596000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.417500</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>0.419600</x:v>
+        <x:v>0.593000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.421700</x:v>
+        <x:v>0.596000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>0.417500</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.401500</x:v>
+        <x:v>0.605500</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-11 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>56.353999</x:v>
+        <x:v>81.007000</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>54.579000</x:v>
+        <x:v>80.748999</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>747.529999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>0.410000</x:v>
+        <x:v>0.606600</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>0.406000</x:v>
+        <x:v>0.600600</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>0.408000</x:v>
+        <x:v>0.603600</x:v>
       </x:c>
       <x:c r="H28" s="2"/>
       <x:c r="I28" s="2"/>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.410000</x:v>
+        <x:v>0.606600</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.406000</x:v>
+        <x:v>0.600600</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.428100</x:v>
+        <x:v>0.618400</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-10 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>57.497000</x:v>
+        <x:v>78.308000</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>58.088000</x:v>
+        <x:v>81.439999</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>747.539999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>0.436400</x:v>
+        <x:v>0.611800</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0.432000</x:v>
+        <x:v>0.605800</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>0.434200</x:v>
+        <x:v>0.608800</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.436400</x:v>
+        <x:v>0.611800</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.432000</x:v>
+        <x:v>0.605800</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>0.433200</x:v>
+        <x:v>0.597400</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-09 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>59.259999</x:v>
+        <x:v>75.599000</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>57.670999</x:v>
+        <x:v>77.397000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>747.490000</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.433300</x:v>
+        <x:v>0.581400</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0.428900</x:v>
+        <x:v>0.575600</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>0.431100</x:v>
+        <x:v>0.578500</x:v>
       </x:c>
       <x:c r="H30" s="2"/>
       <x:c r="I30" s="2"/>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.433300</x:v>
+        <x:v>0.581400</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.428900</x:v>
+        <x:v>0.575600</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.443500</x:v>
+        <x:v>0.571400</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-08 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>58.213999</x:v>
+        <x:v>72.448999</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>56.798000</x:v>
+        <x:v>73.549000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>747.519999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0.426700</x:v>
+        <x:v>0.552500</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.422500</x:v>
+        <x:v>0.547100</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.424600</x:v>
+        <x:v>0.549800</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.426700</x:v>
+        <x:v>0.552500</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>0.422500</x:v>
+        <x:v>0.547100</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.442300</x:v>
+        <x:v>0.552000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-07 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>58.213999</x:v>
+        <x:v>70.427000</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>60.646999</x:v>
+        <x:v>72.658000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>747.519999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.455600</x:v>
+        <x:v>0.545800</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>0.451000</x:v>
+        <x:v>0.540400</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>0.453300</x:v>
+        <x:v>0.543100</x:v>
       </x:c>
       <x:c r="H32" s="2"/>
       <x:c r="I32" s="2"/>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.455600</x:v>
+        <x:v>0.545800</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>0.451000</x:v>
+        <x:v>0.540400</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.442300</x:v>
+        <x:v>0.536900</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-31 00:00:00</x:v>
+        <x:v>2026-09-06 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>58.061999</x:v>
+        <x:v>70.382000</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>58.055999</x:v>
+        <x:v>76.438999</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>747.519999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>0.436200</x:v>
+        <x:v>0.574300</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.431800</x:v>
+        <x:v>0.568500</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>0.434000</x:v>
+        <x:v>0.571400</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.436200</x:v>
+        <x:v>0.574300</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.431800</x:v>
+        <x:v>0.568500</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.440600</x:v>
+        <x:v>0.536800</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-30 00:00:00</x:v>
+        <x:v>2026-09-05 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>60.162999</x:v>
+        <x:v>70.382000</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>58.616000</x:v>
+        <x:v>76.504000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>747.490000</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.440300</x:v>
+        <x:v>0.574700</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>0.435900</x:v>
+        <x:v>0.568900</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>0.438100</x:v>
+        <x:v>0.571800</x:v>
       </x:c>
       <x:c r="H34" s="2"/>
       <x:c r="I34" s="2"/>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.440300</x:v>
+        <x:v>0.574700</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.435900</x:v>
+        <x:v>0.568900</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.452000</x:v>
+        <x:v>0.536800</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-29 00:00:00</x:v>
+        <x:v>2026-09-04 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>57.051000</x:v>
+        <x:v>70.998000</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>60.667000</x:v>
+        <x:v>69.867999</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>747.480000</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.455800</x:v>
+        <x:v>0.524800</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>0.451200</x:v>
+        <x:v>0.519599</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>0.453500</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.522200</x:v>
+      </x:c>
+      <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.461200</x:v>
+        <x:v>0.524800</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.451200</x:v>
+        <x:v>0.519599</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>0.429500</x:v>
+        <x:v>0.541200</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-09-03 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>57.747999</x:v>
+        <x:v>72.549000</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>55.917000</x:v>
+        <x:v>71.513999</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>747.519999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.420100</x:v>
+        <x:v>0.537200</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>0.415900</x:v>
+        <x:v>0.531800</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.418000</x:v>
+        <x:v>0.534500</x:v>
       </x:c>
       <x:c r="H36" s="2"/>
       <x:c r="I36" s="2"/>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.420100</x:v>
+        <x:v>0.537200</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>0.415900</x:v>
+        <x:v>0.531800</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.440200</x:v>
+        <x:v>0.551900</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-09-02 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>62.994000</x:v>
+        <x:v>71.382999</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>57.209000</x:v>
+        <x:v>74.337000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>747.519999</x:v>
+        <x:v>747.500000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0.429700</x:v>
+        <x:v>0.558500</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.425500</x:v>
+        <x:v>0.552900</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>0.427600</x:v>
+        <x:v>0.555700</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.429700</x:v>
+        <x:v>0.558500</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>0.425500</x:v>
+        <x:v>0.552900</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>0.474700</x:v>
+        <x:v>0.540500</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-26 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>62.719999</x:v>
+        <x:v>65.968000</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>62.341000</x:v>
+        <x:v>70.304000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.468300</x:v>
+        <x:v>0.528100</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.463700</x:v>
+        <x:v>0.522900</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>0.466000</x:v>
+        <x:v>0.525499</x:v>
       </x:c>
       <x:c r="H38" s="2"/>
       <x:c r="I38" s="2"/>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.468300</x:v>
+        <x:v>0.528100</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>0.463700</x:v>
+        <x:v>0.522900</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.473300</x:v>
+        <x:v>0.506600</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-25 00:00:00</x:v>
+        <x:v>2026-08-31 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>62.719999</x:v>
+        <x:v>65.653000</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>63.982999</x:v>
+        <x:v>69.364999</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0.480700</x:v>
+        <x:v>0.521100</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.475900</x:v>
+        <x:v>0.515900</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>0.478300</x:v>
+        <x:v>0.518499</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.480700</x:v>
+        <x:v>0.521100</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>0.475900</x:v>
+        <x:v>0.515900</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.473300</x:v>
+        <x:v>0.507200</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-24 00:00:00</x:v>
+        <x:v>2026-08-30 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>61.343000</x:v>
+        <x:v>65.653000</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>63.359000</x:v>
+        <x:v>63.930999</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.476000</x:v>
+        <x:v>0.480300</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.471200</x:v>
+        <x:v>0.475500</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>0.473600</x:v>
+        <x:v>0.477900</x:v>
       </x:c>
       <x:c r="H40" s="2"/>
       <x:c r="I40" s="2"/>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.476000</x:v>
+        <x:v>0.480300</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.471200</x:v>
+        <x:v>0.475500</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.465500</x:v>
+        <x:v>0.507200</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-23 00:00:00</x:v>
+        <x:v>2026-08-29 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>61.963000</x:v>
+        <x:v>65.653000</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>62.049999</x:v>
+        <x:v>62.238999</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>0.466200</x:v>
+        <x:v>0.467500</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.461600</x:v>
+        <x:v>0.462900</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>0.463900</x:v>
+        <x:v>0.465200</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.466200</x:v>
+        <x:v>0.467500</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.461600</x:v>
+        <x:v>0.462900</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.467600</x:v>
+        <x:v>0.507200</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-22 00:00:00</x:v>
+        <x:v>2026-08-28 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>59.305000</x:v>
+        <x:v>66.290000</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>62.033000</x:v>
+        <x:v>68.317999</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>0.466000</x:v>
+        <x:v>0.513300</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.461400</x:v>
+        <x:v>0.508100</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>0.463700</x:v>
+        <x:v>0.510700</x:v>
       </x:c>
       <x:c r="H42" s="2"/>
       <x:c r="I42" s="2"/>
       <x:c r="J42" t="n" s="2">
-        <x:v>0.466000</x:v>
+        <x:v>0.513300</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>0.461400</x:v>
+        <x:v>0.508100</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.448400</x:v>
+        <x:v>0.505800</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-21 00:00:00</x:v>
+        <x:v>2026-08-27 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>58.359000</x:v>
+        <x:v>64.248999</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>58.509000</x:v>
+        <x:v>65.781999</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>0.439600</x:v>
+        <x:v>0.494200</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.435200</x:v>
+        <x:v>0.489200</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>0.437400</x:v>
+        <x:v>0.491700</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.439600</x:v>
+        <x:v>0.494200</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>0.435200</x:v>
+        <x:v>0.489200</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.440800</x:v>
+        <x:v>0.491500</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-20 00:00:00</x:v>
+        <x:v>2026-08-26 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>56.924999</x:v>
+        <x:v>64.969999</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>57.271000</x:v>
+        <x:v>64.081000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.430200</x:v>
+        <x:v>0.481500</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.426000</x:v>
+        <x:v>0.476700</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>0.428100</x:v>
+        <x:v>0.479100</x:v>
       </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" s="2"/>
       <x:c r="J44" t="n" s="2">
-        <x:v>0.430200</x:v>
+        <x:v>0.481500</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>0.426000</x:v>
+        <x:v>0.476700</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.431000</x:v>
+        <x:v>0.500600</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-19 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>56.938000</x:v>
+        <x:v>66.769000</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>57.021999</x:v>
+        <x:v>66.070999</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>0.428400</x:v>
+        <x:v>0.496400</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.424200</x:v>
+        <x:v>0.491400</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>0.426300</x:v>
+        <x:v>0.493900</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.428400</x:v>
+        <x:v>0.496400</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.424200</x:v>
+        <x:v>0.491400</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>0.429900</x:v>
+        <x:v>0.511499</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-18 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>56.938000</x:v>
+        <x:v>65.197999</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>59.369999</x:v>
+        <x:v>64.225999</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.446000</x:v>
+        <x:v>0.482500</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.441600</x:v>
+        <x:v>0.477700</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>0.443800</x:v>
+        <x:v>0.480100</x:v>
       </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" s="2"/>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.446000</x:v>
+        <x:v>0.482500</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0.441600</x:v>
+        <x:v>0.477700</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.429900</x:v>
+        <x:v>0.498700</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-17 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>54.630000</x:v>
+        <x:v>65.134000</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>56.426000</x:v>
+        <x:v>63.332999</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>747.559999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>0.423900</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.419700</x:v>
+        <x:v>0.471100</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>0.421800</x:v>
+        <x:v>0.473500</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.423900</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.419700</x:v>
+        <x:v>0.471100</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>0.412500</x:v>
+        <x:v>0.498400</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-16 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>54.789999</x:v>
+        <x:v>65.134000</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>54.365000</x:v>
+        <x:v>65.162999</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>747.529999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.408400</x:v>
+        <x:v>0.489500</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>0.404400</x:v>
+        <x:v>0.484700</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>0.406400</x:v>
+        <x:v>0.487100</x:v>
       </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" s="2"/>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.408400</x:v>
+        <x:v>0.489500</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>0.404400</x:v>
+        <x:v>0.484700</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.410600</x:v>
+        <x:v>0.498400</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-15 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>53.305000</x:v>
+        <x:v>65.290000</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>53.970999</x:v>
+        <x:v>65.683000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>747.539999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.405500</x:v>
+        <x:v>0.493500</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.401500</x:v>
+        <x:v>0.488500</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>0.403500</x:v>
+        <x:v>0.491000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.405500</x:v>
+        <x:v>0.493500</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.401500</x:v>
+        <x:v>0.488500</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>0.399800</x:v>
+        <x:v>0.490600</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-14 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>51.322000</x:v>
+        <x:v>63.411000</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>53.872000</x:v>
+        <x:v>66.069000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>747.529999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.404700</x:v>
+        <x:v>0.496400</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.400700</x:v>
+        <x:v>0.491400</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>0.402700</x:v>
+        <x:v>0.493900</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" s="2"/>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.404700</x:v>
+        <x:v>0.496400</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>0.400700</x:v>
+        <x:v>0.491400</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.381900</x:v>
+        <x:v>0.477100</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-13 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>48.326999</x:v>
+        <x:v>63.107999</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>49.909999</x:v>
+        <x:v>64.781999</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>747.500000</x:v>
+        <x:v>747.590000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0.375000</x:v>
+        <x:v>0.486700</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.371200</x:v>
+        <x:v>0.481900</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>0.373100</x:v>
+        <x:v>0.484300</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.375000</x:v>
+        <x:v>0.486700</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.371200</x:v>
+        <x:v>0.481900</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.364400</x:v>
+        <x:v>0.475100</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-12 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>48.216999</x:v>
+        <x:v>61.360999</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>46.844000</x:v>
+        <x:v>63.271999</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>747.509999</x:v>
+        <x:v>747.590000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.352000</x:v>
+        <x:v>0.475400</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.470600</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.350200</x:v>
+        <x:v>0.473000</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" s="2"/>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.352000</x:v>
+        <x:v>0.475400</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.470600</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.364300</x:v>
+        <x:v>0.466700</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>48.216999</x:v>
+        <x:v>60.686000</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>46.786000</x:v>
+        <x:v>61.192000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>747.509999</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>0.351400</x:v>
+        <x:v>0.459800</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.348000</x:v>
+        <x:v>0.455200</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.349700</x:v>
+        <x:v>0.457500</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.351400</x:v>
+        <x:v>0.459800</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>0.348000</x:v>
+        <x:v>0.455200</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>0.364300</x:v>
+        <x:v>0.459000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>49.997000</x:v>
+        <x:v>60.686999</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>49.273000</x:v>
+        <x:v>61.567000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>747.509999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.370100</x:v>
+        <x:v>0.462600</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.366500</x:v>
+        <x:v>0.458000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>0.368300</x:v>
+        <x:v>0.460300</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" s="2"/>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.370100</x:v>
+        <x:v>0.462600</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>0.366500</x:v>
+        <x:v>0.458000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.372900</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>49.320999</x:v>
+        <x:v>60.686999</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>49.363999</x:v>
+        <x:v>62.451000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>747.529999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>0.370800</x:v>
+        <x:v>0.469200</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.464600</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>0.369000</x:v>
+        <x:v>0.466900</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.370800</x:v>
+        <x:v>0.469200</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>0.367200</x:v>
+        <x:v>0.464600</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.458500</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>46.581000</x:v>
+        <x:v>59.334000</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>49.255000</x:v>
+        <x:v>62.039999</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>747.539999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.466100</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.366400</x:v>
+        <x:v>0.461500</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>0.368200</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="2"/>
+        <x:v>0.463800</x:v>
+      </x:c>
+      <x:c r="H56" t="n" s="2">
+        <x:v>0.470900</x:v>
+      </x:c>
       <x:c r="I56" s="2"/>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.370000</x:v>
+        <x:v>0.470900</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>0.366400</x:v>
+        <x:v>0.461500</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.451100</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>44.720999</x:v>
+        <x:v>60.073000</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>46.000999</x:v>
+        <x:v>61.759999</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>0.345500</x:v>
+        <x:v>0.464000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.342100</x:v>
+        <x:v>0.459400</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>0.343800</x:v>
+        <x:v>0.461700</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.345500</x:v>
+        <x:v>0.464000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0.342100</x:v>
+        <x:v>0.459400</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>0.333600</x:v>
+        <x:v>0.455700</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>45.430000</x:v>
+        <x:v>58.560000</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>43.598999</x:v>
+        <x:v>59.771999</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>747.480000</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.327500</x:v>
+        <x:v>0.449000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.324300</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>0.325900</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" s="2"/>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.327500</x:v>
+        <x:v>0.449000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>0.324300</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.336800</x:v>
+        <x:v>0.447200</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>45.372999</x:v>
+        <x:v>59.613999</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>46.100999</x:v>
+        <x:v>59.475999</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>0.346300</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.342900</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>0.344600</x:v>
+        <x:v>0.444600</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.346300</x:v>
+        <x:v>0.446800</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>0.342900</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.448300</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>45.372999</x:v>
+        <x:v>55.274000</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>44.741999</x:v>
+        <x:v>58.886000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.580000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.336100</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.332700</x:v>
+        <x:v>0.438000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>0.334400</x:v>
+        <x:v>0.440200</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" s="2"/>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.336100</x:v>
+        <x:v>0.442400</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>0.332700</x:v>
+        <x:v>0.438000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.336700</x:v>
+        <x:v>0.417300</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>44.036999</x:v>
+        <x:v>55.476999</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>44.988999</x:v>
+        <x:v>53.545999</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>0.338000</x:v>
+        <x:v>0.402300</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.398300</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.400300</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.338000</x:v>
+        <x:v>0.402300</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.398300</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>0.330200</x:v>
+        <x:v>0.416800</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>43.206000</x:v>
+        <x:v>55.476999</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>44.209000</x:v>
+        <x:v>52.451000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0.332100</x:v>
+        <x:v>0.394100</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.328700</x:v>
+        <x:v>0.390100</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>0.330400</x:v>
+        <x:v>0.392100</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" s="2"/>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.332100</x:v>
+        <x:v>0.394100</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0.328700</x:v>
+        <x:v>0.390100</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.326300</x:v>
+        <x:v>0.416800</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>43.139000</x:v>
+        <x:v>56.042999</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>43.631000</x:v>
+        <x:v>56.898000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.327700</x:v>
+        <x:v>0.427400</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.423200</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>0.326100</x:v>
+        <x:v>0.425300</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.327700</x:v>
+        <x:v>0.427400</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.423200</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.328300</x:v>
+        <x:v>0.414100</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>42.389000</x:v>
+        <x:v>53.384999</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>44.353999</x:v>
+        <x:v>56.124000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.549999</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.421700</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.329800</x:v>
+        <x:v>0.417500</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>0.331500</x:v>
+        <x:v>0.419600</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" s="2"/>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.333200</x:v>
+        <x:v>0.421700</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.329800</x:v>
+        <x:v>0.417500</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.319000</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>40.466999</x:v>
+        <x:v>56.353999</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>41.753999</x:v>
+        <x:v>54.579000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.310500</x:v>
+        <x:v>0.406000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>0.312100</x:v>
+        <x:v>0.408000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.313700</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.310500</x:v>
+        <x:v>0.406000</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.428100</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>40.393999</x:v>
+        <x:v>57.497000</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>42.167000</x:v>
+        <x:v>58.088000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0.316800</x:v>
+        <x:v>0.436400</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.313600</x:v>
+        <x:v>0.432000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>0.315200</x:v>
+        <x:v>0.434200</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" s="2"/>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.316800</x:v>
+        <x:v>0.436400</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.313600</x:v>
+        <x:v>0.432000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.305400</x:v>
+        <x:v>0.433200</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>40.393999</x:v>
+        <x:v>59.259999</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>40.081000</x:v>
+        <x:v>57.670999</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>0.301100</x:v>
+        <x:v>0.433300</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>0.298100</x:v>
+        <x:v>0.428900</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>0.299600</x:v>
+        <x:v>0.431100</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.301100</x:v>
+        <x:v>0.433300</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.298100</x:v>
+        <x:v>0.428900</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.305400</x:v>
+        <x:v>0.443500</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>40.427000</x:v>
+        <x:v>58.213999</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>40.359000</x:v>
+        <x:v>56.798000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.303200</x:v>
+        <x:v>0.426700</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.300200</x:v>
+        <x:v>0.422500</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>0.301700</x:v>
+        <x:v>0.424600</x:v>
       </x:c>
       <x:c r="H68" s="2"/>
       <x:c r="I68" s="2"/>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.303200</x:v>
+        <x:v>0.426700</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.300200</x:v>
+        <x:v>0.422500</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.304100</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>40.860999</x:v>
+        <x:v>58.213999</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>40.107999</x:v>
+        <x:v>60.646999</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.301300</x:v>
+        <x:v>0.455600</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.298300</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>0.299800</x:v>
+        <x:v>0.453300</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.301300</x:v>
+        <x:v>0.455600</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.298300</x:v>
+        <x:v>0.451000</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>0.310100</x:v>
+        <x:v>0.442300</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>42.238000</x:v>
+        <x:v>58.061999</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>41.247000</x:v>
+        <x:v>58.055999</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>747.549999</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>0.309800</x:v>
+        <x:v>0.436200</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.306800</x:v>
+        <x:v>0.431800</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>0.308300</x:v>
+        <x:v>0.434000</x:v>
       </x:c>
       <x:c r="H70" s="2"/>
       <x:c r="I70" s="2"/>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.309800</x:v>
+        <x:v>0.436200</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.306800</x:v>
+        <x:v>0.431800</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.440600</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>42.485999</x:v>
+        <x:v>60.162999</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>42.274999</x:v>
+        <x:v>58.616000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>747.490000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0.317600</x:v>
+        <x:v>0.440300</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.314400</x:v>
+        <x:v>0.435900</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>0.316000</x:v>
+        <x:v>0.438100</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
-      <x:c r="I71" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I71" s="2"/>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.317600</x:v>
+        <x:v>0.440300</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.299800</x:v>
+        <x:v>0.435900</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.318500</x:v>
+        <x:v>0.452000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>42.186000</x:v>
+        <x:v>57.051000</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>43.353999</x:v>
+        <x:v>60.667000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.455800</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.322500</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>0.324100</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="2"/>
+        <x:v>0.453500</x:v>
+      </x:c>
+      <x:c r="H72" t="n" s="2">
+        <x:v>0.461200</x:v>
+      </x:c>
       <x:c r="I72" s="2"/>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.325700</x:v>
+        <x:v>0.461200</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.322500</x:v>
+        <x:v>0.451200</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.315800</x:v>
+        <x:v>0.429500</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>42.113999</x:v>
+        <x:v>57.747999</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>44.762999</x:v>
+        <x:v>55.917000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.420100</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.415900</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>0.334600</x:v>
+        <x:v>0.418000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.336300</x:v>
+        <x:v>0.420100</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.332900</x:v>
+        <x:v>0.415900</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.440200</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>42.113999</x:v>
+        <x:v>62.994000</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>42.298999</x:v>
+        <x:v>57.209000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.519999</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.429700</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.425500</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>0.316200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>0.427600</x:v>
+      </x:c>
+      <x:c r="H74" s="2"/>
       <x:c r="I74" s="2"/>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.346400</x:v>
+        <x:v>0.429700</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.425500</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.315100</x:v>
+        <x:v>0.474700</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>41.371000</x:v>
+        <x:v>62.719999</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>41.884999</x:v>
+        <x:v>62.341000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>747.460000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.468300</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.311500</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>0.313100</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.314700</x:v>
+        <x:v>0.468300</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.311500</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>0.306700</x:v>
+        <x:v>0.473300</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>41.999000</x:v>
+        <x:v>62.719999</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>41.154000</x:v>
+        <x:v>63.982999</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.480700</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>0.307600</x:v>
+        <x:v>0.478300</x:v>
       </x:c>
       <x:c r="H76" s="2"/>
       <x:c r="I76" s="2"/>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.309100</x:v>
+        <x:v>0.480700</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.306100</x:v>
+        <x:v>0.475900</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.312300</x:v>
+        <x:v>0.473300</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>42.567000</x:v>
+        <x:v>61.343000</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>42.076000</x:v>
+        <x:v>63.359000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>747.490000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.476000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.312900</x:v>
+        <x:v>0.471200</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>0.314500</x:v>
+        <x:v>0.473600</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.316100</x:v>
+        <x:v>0.476000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.312900</x:v>
+        <x:v>0.471200</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>0.317500</x:v>
+        <x:v>0.465500</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>43.953000</x:v>
+        <x:v>61.963000</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>42.298999</x:v>
+        <x:v>62.049999</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>747.470000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.466200</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.461600</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>0.316200</x:v>
+        <x:v>0.463900</x:v>
       </x:c>
       <x:c r="H78" s="2"/>
       <x:c r="I78" s="2"/>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.317800</x:v>
+        <x:v>0.466200</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.314600</x:v>
+        <x:v>0.461600</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.326000</x:v>
+        <x:v>0.467600</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>47.517000</x:v>
+        <x:v>59.305000</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>44.960000</x:v>
+        <x:v>62.033000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0.334300</x:v>
+        <x:v>0.461400</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>0.336000</x:v>
+        <x:v>0.463700</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.466000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>0.334300</x:v>
+        <x:v>0.461400</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.350300</x:v>
+        <x:v>0.448400</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>46.811999</x:v>
+        <x:v>58.359000</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>47.575000</x:v>
+        <x:v>58.509000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>0.357400</x:v>
+        <x:v>0.439600</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.353800</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>0.355600</x:v>
+        <x:v>0.437400</x:v>
       </x:c>
       <x:c r="H80" s="2"/>
       <x:c r="I80" s="2"/>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.357400</x:v>
+        <x:v>0.439600</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.353800</x:v>
+        <x:v>0.435200</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.349700</x:v>
+        <x:v>0.440800</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>46.811999</x:v>
+        <x:v>56.924999</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>48.350000</x:v>
+        <x:v>57.271000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>0.363200</x:v>
+        <x:v>0.430200</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.426000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.428100</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.363200</x:v>
+        <x:v>0.430200</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.426000</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.349700</x:v>
+        <x:v>0.431000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>50.014000</x:v>
+        <x:v>56.938000</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>46.697000</x:v>
+        <x:v>57.021999</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>747.440000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.428400</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.347300</x:v>
+        <x:v>0.424200</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>0.349000</x:v>
+        <x:v>0.426300</x:v>
       </x:c>
       <x:c r="H82" s="2"/>
       <x:c r="I82" s="2"/>
       <x:c r="J82" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.428400</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>0.347300</x:v>
+        <x:v>0.424200</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.373300</x:v>
+        <x:v>0.429900</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>49.950000</x:v>
+        <x:v>56.938000</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>50.445999</x:v>
+        <x:v>59.369999</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>747.429999</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>0.378900</x:v>
+        <x:v>0.446000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.375100</x:v>
+        <x:v>0.441600</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>0.377000</x:v>
+        <x:v>0.443800</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.378900</x:v>
+        <x:v>0.446000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.375100</x:v>
+        <x:v>0.441600</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.372600</x:v>
+        <x:v>0.429900</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>49.259000</x:v>
+        <x:v>54.630000</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>49.828000</x:v>
+        <x:v>56.426000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>747.450000</x:v>
+        <x:v>747.559999</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.374300</x:v>
+        <x:v>0.423900</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0.370500</x:v>
+        <x:v>0.419700</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>0.372400</x:v>
+        <x:v>0.421800</x:v>
       </x:c>
       <x:c r="H84" s="2"/>
       <x:c r="I84" s="2"/>
       <x:c r="J84" t="n" s="2">
-        <x:v>0.374300</x:v>
+        <x:v>0.423900</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>0.370500</x:v>
+        <x:v>0.419700</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.367300</x:v>
+        <x:v>0.412500</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>49.807000</x:v>
+        <x:v>54.789999</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>50.023000</x:v>
+        <x:v>54.365000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0.375800</x:v>
+        <x:v>0.408400</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.372000</x:v>
+        <x:v>0.404400</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>0.373900</x:v>
+        <x:v>0.406400</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.375800</x:v>
+        <x:v>0.408400</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>0.372000</x:v>
+        <x:v>0.404400</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>0.373400</x:v>
+        <x:v>0.410600</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>48.350999</x:v>
+        <x:v>53.305000</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>50.298999</x:v>
+        <x:v>53.970999</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>0.377800</x:v>
+        <x:v>0.405500</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>0.375900</x:v>
+        <x:v>0.403500</x:v>
       </x:c>
       <x:c r="H86" s="2"/>
       <x:c r="I86" s="2"/>
       <x:c r="J86" t="n" s="2">
-        <x:v>0.377800</x:v>
+        <x:v>0.405500</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>0.374000</x:v>
+        <x:v>0.401500</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.362500</x:v>
+        <x:v>0.399800</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>48.283999</x:v>
+        <x:v>51.322000</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>47.850999</x:v>
+        <x:v>53.872000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>0.359400</x:v>
+        <x:v>0.404700</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.400700</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>0.357600</x:v>
+        <x:v>0.402700</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.359400</x:v>
+        <x:v>0.404700</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.355800</x:v>
+        <x:v>0.400700</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>0.362600</x:v>
+        <x:v>0.381900</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>48.283999</x:v>
+        <x:v>48.326999</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>48.000000</x:v>
+        <x:v>49.909999</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.500000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>0.360600</x:v>
+        <x:v>0.375000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.371200</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>0.358800</x:v>
+        <x:v>0.373100</x:v>
       </x:c>
       <x:c r="H88" s="2"/>
       <x:c r="I88" s="2"/>
       <x:c r="J88" t="n" s="2">
-        <x:v>0.360600</x:v>
+        <x:v>0.375000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>0.357000</x:v>
+        <x:v>0.371200</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.362600</x:v>
+        <x:v>0.364400</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>48.643000</x:v>
+        <x:v>48.216999</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>48.725999</x:v>
+        <x:v>46.844000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>0.366000</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.364200</x:v>
+        <x:v>0.350200</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.366000</x:v>
+        <x:v>0.352000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.362400</x:v>
+        <x:v>0.348400</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>0.363700</x:v>
+        <x:v>0.364300</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>49.079000</x:v>
+        <x:v>48.216999</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>49.055000</x:v>
+        <x:v>46.786000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>747.419999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>0.368400</x:v>
+        <x:v>0.351400</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.364800</x:v>
+        <x:v>0.348000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>0.366600</x:v>
+        <x:v>0.349700</x:v>
       </x:c>
       <x:c r="H90" s="2"/>
       <x:c r="I90" s="2"/>
       <x:c r="J90" t="n" s="2">
-        <x:v>0.368400</x:v>
+        <x:v>0.351400</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>0.364800</x:v>
+        <x:v>0.348000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.365600</x:v>
+        <x:v>0.364300</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>47.476999</x:v>
+        <x:v>49.997000</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>49.305000</x:v>
+        <x:v>49.273000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>747.389999</x:v>
+        <x:v>747.509999</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0.370300</x:v>
+        <x:v>0.370100</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.366500</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>0.368500</x:v>
+        <x:v>0.368300</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.370300</x:v>
+        <x:v>0.370100</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>0.366700</x:v>
+        <x:v>0.366500</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.356000</x:v>
+        <x:v>0.372900</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>48.343000</x:v>
+        <x:v>49.320999</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>48.186999</x:v>
+        <x:v>49.363999</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>747.399999</x:v>
+        <x:v>747.529999</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0.358300</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>0.360100</x:v>
+        <x:v>0.369000</x:v>
       </x:c>
       <x:c r="H92" s="2"/>
       <x:c r="I92" s="2"/>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.361900</x:v>
+        <x:v>0.370800</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.358300</x:v>
+        <x:v>0.367200</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.362700</x:v>
+        <x:v>0.366700</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>46.808000</x:v>
+        <x:v>46.581000</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>49.018999</x:v>
+        <x:v>49.255000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>747.370000</x:v>
+        <x:v>747.539999</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
+        <x:v>0.370000</x:v>
+      </x:c>
+      <x:c r="F93" t="n" s="2">
+        <x:v>0.366400</x:v>
+      </x:c>
+      <x:c r="G93" t="n" s="2">
         <x:v>0.368200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.368200</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.364600</x:v>
+        <x:v>0.366400</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.349200</x:v>
+        <x:v>0.348300</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>46.563000</x:v>
+        <x:v>44.720999</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>46.393000</x:v>
+        <x:v>46.000999</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0.345000</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>0.346700</x:v>
+        <x:v>0.343800</x:v>
       </x:c>
       <x:c r="H94" s="2"/>
       <x:c r="I94" s="2"/>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.348400</x:v>
+        <x:v>0.345500</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>0.345000</x:v>
+        <x:v>0.342100</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.349300</x:v>
+        <x:v>0.333600</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>46.563000</x:v>
+        <x:v>45.430000</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>45.409999</x:v>
+        <x:v>43.598999</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.480000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.341100</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>0.339400</x:v>
+        <x:v>0.325900</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.341100</x:v>
+        <x:v>0.327500</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>0.337700</x:v>
+        <x:v>0.324300</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>0.349300</x:v>
+        <x:v>0.336800</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>47.417000</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>47.713000</x:v>
+        <x:v>46.100999</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>0.358400</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.354800</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>0.356600</x:v>
+        <x:v>0.344600</x:v>
       </x:c>
       <x:c r="H96" s="2"/>
       <x:c r="I96" s="2"/>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.358400</x:v>
+        <x:v>0.346300</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>0.354800</x:v>
+        <x:v>0.342900</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.356100</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>46.415999</x:v>
+        <x:v>45.372999</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>48.124000</x:v>
+        <x:v>44.741999</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>747.289999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.357800</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>0.359600</x:v>
+        <x:v>0.334400</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.361400</x:v>
+        <x:v>0.336100</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.357800</x:v>
+        <x:v>0.332700</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>0.346000</x:v>
+        <x:v>0.336700</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>47.344000</x:v>
+        <x:v>44.036999</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>46.380000</x:v>
+        <x:v>44.988999</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>747.259999</x:v>
+        <x:v>747.460000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.344900</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>0.346600</x:v>
+        <x:v>0.336300</x:v>
       </x:c>
       <x:c r="H98" s="2"/>
       <x:c r="I98" s="2"/>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.348300</x:v>
+        <x:v>0.338000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>0.344900</x:v>
+        <x:v>0.334600</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.354700</x:v>
+        <x:v>0.330200</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>48.192999</x:v>
+        <x:v>43.206000</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>47.668999</x:v>
+        <x:v>44.209000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>747.210000</x:v>
+        <x:v>747.470000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>0.358000</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>0.356200</x:v>
+        <x:v>0.330400</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.358000</x:v>
+        <x:v>0.332100</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>0.354400</x:v>
+        <x:v>0.328700</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>0.362200</x:v>
+        <x:v>0.326300</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>47.978999</x:v>
+        <x:v>43.139000</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>46.691000</x:v>
+        <x:v>43.631000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.450000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>0.350600</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>0.347200</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>0.348900</x:v>
+        <x:v>0.326100</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.350600</x:v>
+        <x:v>0.327700</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>0.347200</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.361800</x:v>
+        <x:v>0.328300</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>47.978999</x:v>
+        <x:v>42.389000</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>44.895000</x:v>
+        <x:v>44.353999</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>747.309999</x:v>
+        <x:v>747.440000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0.337200</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>0.333800</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>0.335500</x:v>
+        <x:v>0.331500</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.337200</x:v>
+        <x:v>0.333200</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>0.333800</x:v>
+        <x:v>0.329800</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>0.361800</x:v>
+        <x:v>0.319000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>