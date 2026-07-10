--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R2dfafd0fcc394867ba227064a3b533eb"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R837b7ec24ec947ffabe333dfc4c1318d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,868 +114,868 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dfafd0fcc394867ba227064a3b533eb" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R837b7ec24ec947ffabe333dfc4c1318d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:B101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="35" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MonthlyNeutralGasPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>0.343000</x:v>
+        <x:v>0.338500</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>0.404300</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>0.276900</x:v>
+        <x:v>0.343000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>0.284400</x:v>
+        <x:v>0.404300</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>0.224700</x:v>
+        <x:v>0.276900</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>0.252100</x:v>
+        <x:v>0.284400</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2025-10-01 00:00:00</x:v>
+        <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>0.261900</x:v>
+        <x:v>0.224700</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2025-09-01 00:00:00</x:v>
+        <x:v>2025-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>0.251000</x:v>
+        <x:v>0.252100</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2025-08-01 00:00:00</x:v>
+        <x:v>2025-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>0.249900</x:v>
+        <x:v>0.261900</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2025-07-01 00:00:00</x:v>
+        <x:v>2025-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>0.262400</x:v>
+        <x:v>0.251000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2025-06-01 00:00:00</x:v>
+        <x:v>2025-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>0.283100</x:v>
+        <x:v>0.249900</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2025-05-01 00:00:00</x:v>
+        <x:v>2025-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>0.267600</x:v>
+        <x:v>0.262400</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2025-04-01 00:00:00</x:v>
+        <x:v>2025-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>0.269900</x:v>
+        <x:v>0.283100</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2025-03-01 00:00:00</x:v>
+        <x:v>2025-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.267600</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2025-02-01 00:00:00</x:v>
+        <x:v>2025-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>0.390200</x:v>
+        <x:v>0.269900</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2025-01-01 00:00:00</x:v>
+        <x:v>2025-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>0.372300</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2024-12-01 00:00:00</x:v>
+        <x:v>2025-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>0.350500</x:v>
+        <x:v>0.390200</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2024-11-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>0.339900</x:v>
+        <x:v>0.372300</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2024-10-01 00:00:00</x:v>
+        <x:v>2024-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>0.312000</x:v>
+        <x:v>0.350500</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2024-09-01 00:00:00</x:v>
+        <x:v>2024-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>0.300400</x:v>
+        <x:v>0.339900</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2024-08-01 00:00:00</x:v>
+        <x:v>2024-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>0.305300</x:v>
+        <x:v>0.312000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2024-07-01 00:00:00</x:v>
+        <x:v>2024-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>0.251900</x:v>
+        <x:v>0.300400</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2024-06-01 00:00:00</x:v>
+        <x:v>2024-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>0.266000</x:v>
+        <x:v>0.305300</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2024-05-01 00:00:00</x:v>
+        <x:v>2024-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>0.243800</x:v>
+        <x:v>0.251900</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2024-04-01 00:00:00</x:v>
+        <x:v>2024-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>0.224900</x:v>
+        <x:v>0.266000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2024-03-01 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>0.206300</x:v>
+        <x:v>0.243800</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2024-02-01 00:00:00</x:v>
+        <x:v>2024-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>0.199400</x:v>
+        <x:v>0.224900</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2024-01-01 00:00:00</x:v>
+        <x:v>2024-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.206300</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2023-12-01 00:00:00</x:v>
+        <x:v>2024-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>0.275600</x:v>
+        <x:v>0.199400</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2023-11-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2023-10-01 00:00:00</x:v>
+        <x:v>2023-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>0.339100</x:v>
+        <x:v>0.275600</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2023-09-01 00:00:00</x:v>
+        <x:v>2023-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>0.291900</x:v>
+        <x:v>0.348600</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2023-08-01 00:00:00</x:v>
+        <x:v>2023-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>0.275900</x:v>
+        <x:v>0.339100</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2023-07-01 00:00:00</x:v>
+        <x:v>2023-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>0.238600</x:v>
+        <x:v>0.291900</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2023-06-01 00:00:00</x:v>
+        <x:v>2023-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.275900</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2023-05-01 00:00:00</x:v>
+        <x:v>2023-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>0.240800</x:v>
+        <x:v>0.238600</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2023-04-01 00:00:00</x:v>
+        <x:v>2023-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>0.322800</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2023-03-01 00:00:00</x:v>
+        <x:v>2023-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>0.340300</x:v>
+        <x:v>0.240800</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2023-02-01 00:00:00</x:v>
+        <x:v>2023-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>0.408000</x:v>
+        <x:v>0.322800</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2023-01-01 00:00:00</x:v>
+        <x:v>2023-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>0.484100</x:v>
+        <x:v>0.340300</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2022-12-01 00:00:00</x:v>
+        <x:v>2023-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>0.856300</x:v>
+        <x:v>0.408000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2022-11-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>0.724600</x:v>
+        <x:v>0.484100</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2022-10-01 00:00:00</x:v>
+        <x:v>2022-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>0.565600</x:v>
+        <x:v>0.856300</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2022-09-01 00:00:00</x:v>
+        <x:v>2022-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>1.396600</x:v>
+        <x:v>0.724600</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2022-08-01 00:00:00</x:v>
+        <x:v>2022-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>1.718800</x:v>
+        <x:v>0.565600</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2022-07-01 00:00:00</x:v>
+        <x:v>2022-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>1.278100</x:v>
+        <x:v>1.396600</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2022-06-01 00:00:00</x:v>
+        <x:v>2022-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>0.778000</x:v>
+        <x:v>1.718800</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2022-05-01 00:00:00</x:v>
+        <x:v>2022-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>0.678900</x:v>
+        <x:v>1.278100</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2022-04-01 00:00:00</x:v>
+        <x:v>2022-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>0.781100</x:v>
+        <x:v>0.778000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2022-03-01 00:00:00</x:v>
+        <x:v>2022-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>0.988000</x:v>
+        <x:v>0.678900</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2022-02-01 00:00:00</x:v>
+        <x:v>2022-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>0.616200</x:v>
+        <x:v>0.781100</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2022-01-01 00:00:00</x:v>
+        <x:v>2022-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>0.632600</x:v>
+        <x:v>0.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2021-12-01 00:00:00</x:v>
+        <x:v>2022-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>0.832000</x:v>
+        <x:v>0.616200</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2021-11-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>0.616900</x:v>
+        <x:v>0.632600</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2021-10-01 00:00:00</x:v>
+        <x:v>2021-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.832000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2021-09-01 00:00:00</x:v>
+        <x:v>2021-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>0.472500</x:v>
+        <x:v>0.616900</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2021-08-01 00:00:00</x:v>
+        <x:v>2021-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>0.325400</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2021-07-01 00:00:00</x:v>
+        <x:v>2021-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>0.265700</x:v>
+        <x:v>0.472500</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2021-06-01 00:00:00</x:v>
+        <x:v>2021-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>0.215000</x:v>
+        <x:v>0.325400</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2021-05-01 00:00:00</x:v>
+        <x:v>2021-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>0.187600</x:v>
+        <x:v>0.265700</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2021-04-01 00:00:00</x:v>
+        <x:v>2021-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>0.154900</x:v>
+        <x:v>0.215000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2021-03-01 00:00:00</x:v>
+        <x:v>2021-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>0.133300</x:v>
+        <x:v>0.187600</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2021-02-01 00:00:00</x:v>
+        <x:v>2021-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>0.135900</x:v>
+        <x:v>0.154900</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2021-01-01 00:00:00</x:v>
+        <x:v>2021-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>0.147400</x:v>
+        <x:v>0.133300</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2020-12-01 00:00:00</x:v>
+        <x:v>2021-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>0.122500</x:v>
+        <x:v>0.135900</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2020-11-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>0.103100</x:v>
+        <x:v>0.147400</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2020-10-01 00:00:00</x:v>
+        <x:v>2020-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.122500</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2020-09-01 00:00:00</x:v>
+        <x:v>2020-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>0.081900</x:v>
+        <x:v>0.103100</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2020-08-01 00:00:00</x:v>
+        <x:v>2020-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>0.053700</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2020-07-01 00:00:00</x:v>
+        <x:v>2020-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>0.043400</x:v>
+        <x:v>0.081900</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2020-06-01 00:00:00</x:v>
+        <x:v>2020-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.053700</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2020-05-01 00:00:00</x:v>
+        <x:v>2020-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>0.041900</x:v>
+        <x:v>0.043400</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2020-04-01 00:00:00</x:v>
+        <x:v>2020-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>0.054900</x:v>
+        <x:v>0.041700</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2020-03-01 00:00:00</x:v>
+        <x:v>2020-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>0.067300</x:v>
+        <x:v>0.041900</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2020-02-01 00:00:00</x:v>
+        <x:v>2020-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>0.076300</x:v>
+        <x:v>0.054900</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2020-01-01 00:00:00</x:v>
+        <x:v>2020-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>0.088000</x:v>
+        <x:v>0.067300</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2019-12-01 00:00:00</x:v>
+        <x:v>2020-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.076300</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2019-11-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>0.114800</x:v>
+        <x:v>0.088000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2019-10-01 00:00:00</x:v>
+        <x:v>2019-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>0.082700</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2019-09-01 00:00:00</x:v>
+        <x:v>2019-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>0.071100</x:v>
+        <x:v>0.114800</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2019-08-01 00:00:00</x:v>
+        <x:v>2019-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.082700</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2019-07-01 00:00:00</x:v>
+        <x:v>2019-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>0.072000</x:v>
+        <x:v>0.071100</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2019-06-01 00:00:00</x:v>
+        <x:v>2019-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>0.070400</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2019-05-01 00:00:00</x:v>
+        <x:v>2019-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>0.096500</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2019-04-01 00:00:00</x:v>
+        <x:v>2019-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>0.109100</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2019-03-01 00:00:00</x:v>
+        <x:v>2019-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>0.113700</x:v>
+        <x:v>0.096500</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2019-02-01 00:00:00</x:v>
+        <x:v>2019-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>0.130400</x:v>
+        <x:v>0.109100</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2019-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>0.161100</x:v>
+        <x:v>0.113700</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2018-12-01 00:00:00</x:v>
+        <x:v>2019-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>0.174300</x:v>
+        <x:v>0.130400</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2018-11-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>0.180500</x:v>
+        <x:v>0.161100</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2018-10-01 00:00:00</x:v>
+        <x:v>2018-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>0.189600</x:v>
+        <x:v>0.174300</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2018-09-01 00:00:00</x:v>
+        <x:v>2018-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>0.198500</x:v>
+        <x:v>0.180500</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2018-08-01 00:00:00</x:v>
+        <x:v>2018-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>0.173600</x:v>
+        <x:v>0.189600</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2018-07-01 00:00:00</x:v>
+        <x:v>2018-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>0.160700</x:v>
+        <x:v>0.198500</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2018-06-01 00:00:00</x:v>
+        <x:v>2018-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>0.159400</x:v>
+        <x:v>0.173600</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2018-05-01 00:00:00</x:v>
+        <x:v>2018-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>0.157800</x:v>
+        <x:v>0.160700</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2018-04-01 00:00:00</x:v>
+        <x:v>2018-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>0.142600</x:v>
+        <x:v>0.159400</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2018-03-01 00:00:00</x:v>
+        <x:v>2018-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>0.173300</x:v>
+        <x:v>0.157800</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2018-02-01 00:00:00</x:v>
+        <x:v>2018-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>0.148600</x:v>
+        <x:v>0.142600</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2018-01-01 00:00:00</x:v>
+        <x:v>2018-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>0.133000</x:v>
+        <x:v>0.173300</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>