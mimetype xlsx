--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R837b7ec24ec947ffabe333dfc4c1318d"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4b3c8da3a6da457db0ca5ebe4565a47d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,868 +114,868 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R837b7ec24ec947ffabe333dfc4c1318d" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b3c8da3a6da457db0ca5ebe4565a47d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:B101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="35" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MonthlyNeutralGasPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>0.338500</x:v>
+        <x:v>0.400200</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.338500</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>0.343000</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>0.404300</x:v>
+        <x:v>0.343000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>0.276900</x:v>
+        <x:v>0.404300</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>0.284400</x:v>
+        <x:v>0.276900</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>0.224700</x:v>
+        <x:v>0.284400</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>0.252100</x:v>
+        <x:v>0.224700</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2025-10-01 00:00:00</x:v>
+        <x:v>2025-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>0.261900</x:v>
+        <x:v>0.252100</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2025-09-01 00:00:00</x:v>
+        <x:v>2025-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>0.251000</x:v>
+        <x:v>0.261900</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2025-08-01 00:00:00</x:v>
+        <x:v>2025-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>0.249900</x:v>
+        <x:v>0.251000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2025-07-01 00:00:00</x:v>
+        <x:v>2025-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>0.262400</x:v>
+        <x:v>0.249900</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2025-06-01 00:00:00</x:v>
+        <x:v>2025-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>0.283100</x:v>
+        <x:v>0.262400</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2025-05-01 00:00:00</x:v>
+        <x:v>2025-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>0.267600</x:v>
+        <x:v>0.283100</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2025-04-01 00:00:00</x:v>
+        <x:v>2025-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>0.269900</x:v>
+        <x:v>0.267600</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2025-03-01 00:00:00</x:v>
+        <x:v>2025-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.269900</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2025-02-01 00:00:00</x:v>
+        <x:v>2025-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>0.390200</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2025-01-01 00:00:00</x:v>
+        <x:v>2025-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>0.372300</x:v>
+        <x:v>0.390200</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2024-12-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>0.350500</x:v>
+        <x:v>0.372300</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2024-11-01 00:00:00</x:v>
+        <x:v>2024-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>0.339900</x:v>
+        <x:v>0.350500</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2024-10-01 00:00:00</x:v>
+        <x:v>2024-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>0.312000</x:v>
+        <x:v>0.339900</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2024-09-01 00:00:00</x:v>
+        <x:v>2024-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>0.300400</x:v>
+        <x:v>0.312000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2024-08-01 00:00:00</x:v>
+        <x:v>2024-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>0.305300</x:v>
+        <x:v>0.300400</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2024-07-01 00:00:00</x:v>
+        <x:v>2024-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>0.251900</x:v>
+        <x:v>0.305300</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2024-06-01 00:00:00</x:v>
+        <x:v>2024-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>0.266000</x:v>
+        <x:v>0.251900</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2024-05-01 00:00:00</x:v>
+        <x:v>2024-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>0.243800</x:v>
+        <x:v>0.266000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2024-04-01 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>0.224900</x:v>
+        <x:v>0.243800</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2024-03-01 00:00:00</x:v>
+        <x:v>2024-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>0.206300</x:v>
+        <x:v>0.224900</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2024-02-01 00:00:00</x:v>
+        <x:v>2024-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>0.199400</x:v>
+        <x:v>0.206300</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2024-01-01 00:00:00</x:v>
+        <x:v>2024-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.199400</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2023-12-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>0.275600</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2023-11-01 00:00:00</x:v>
+        <x:v>2023-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.275600</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2023-10-01 00:00:00</x:v>
+        <x:v>2023-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>0.339100</x:v>
+        <x:v>0.348600</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2023-09-01 00:00:00</x:v>
+        <x:v>2023-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>0.291900</x:v>
+        <x:v>0.339100</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2023-08-01 00:00:00</x:v>
+        <x:v>2023-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>0.275900</x:v>
+        <x:v>0.291900</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2023-07-01 00:00:00</x:v>
+        <x:v>2023-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>0.238600</x:v>
+        <x:v>0.275900</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2023-06-01 00:00:00</x:v>
+        <x:v>2023-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.238600</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2023-05-01 00:00:00</x:v>
+        <x:v>2023-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>0.240800</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2023-04-01 00:00:00</x:v>
+        <x:v>2023-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>0.322800</x:v>
+        <x:v>0.240800</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2023-03-01 00:00:00</x:v>
+        <x:v>2023-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>0.340300</x:v>
+        <x:v>0.322800</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2023-02-01 00:00:00</x:v>
+        <x:v>2023-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>0.408000</x:v>
+        <x:v>0.340300</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2023-01-01 00:00:00</x:v>
+        <x:v>2023-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>0.484100</x:v>
+        <x:v>0.408000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2022-12-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>0.856300</x:v>
+        <x:v>0.484100</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2022-11-01 00:00:00</x:v>
+        <x:v>2022-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>0.724600</x:v>
+        <x:v>0.856300</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2022-10-01 00:00:00</x:v>
+        <x:v>2022-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>0.565600</x:v>
+        <x:v>0.724600</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2022-09-01 00:00:00</x:v>
+        <x:v>2022-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>1.396600</x:v>
+        <x:v>0.565600</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2022-08-01 00:00:00</x:v>
+        <x:v>2022-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>1.718800</x:v>
+        <x:v>1.396600</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2022-07-01 00:00:00</x:v>
+        <x:v>2022-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>1.278100</x:v>
+        <x:v>1.718800</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2022-06-01 00:00:00</x:v>
+        <x:v>2022-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>0.778000</x:v>
+        <x:v>1.278100</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2022-05-01 00:00:00</x:v>
+        <x:v>2022-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>0.678900</x:v>
+        <x:v>0.778000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2022-04-01 00:00:00</x:v>
+        <x:v>2022-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>0.781100</x:v>
+        <x:v>0.678900</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2022-03-01 00:00:00</x:v>
+        <x:v>2022-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>0.988000</x:v>
+        <x:v>0.781100</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2022-02-01 00:00:00</x:v>
+        <x:v>2022-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>0.616200</x:v>
+        <x:v>0.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2022-01-01 00:00:00</x:v>
+        <x:v>2022-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>0.632600</x:v>
+        <x:v>0.616200</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2021-12-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>0.832000</x:v>
+        <x:v>0.632600</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2021-11-01 00:00:00</x:v>
+        <x:v>2021-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>0.616900</x:v>
+        <x:v>0.832000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2021-10-01 00:00:00</x:v>
+        <x:v>2021-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.616900</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2021-09-01 00:00:00</x:v>
+        <x:v>2021-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>0.472500</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2021-08-01 00:00:00</x:v>
+        <x:v>2021-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>0.325400</x:v>
+        <x:v>0.472500</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2021-07-01 00:00:00</x:v>
+        <x:v>2021-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>0.265700</x:v>
+        <x:v>0.325400</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2021-06-01 00:00:00</x:v>
+        <x:v>2021-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>0.215000</x:v>
+        <x:v>0.265700</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2021-05-01 00:00:00</x:v>
+        <x:v>2021-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>0.187600</x:v>
+        <x:v>0.215000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2021-04-01 00:00:00</x:v>
+        <x:v>2021-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>0.154900</x:v>
+        <x:v>0.187600</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2021-03-01 00:00:00</x:v>
+        <x:v>2021-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>0.133300</x:v>
+        <x:v>0.154900</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2021-02-01 00:00:00</x:v>
+        <x:v>2021-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>0.135900</x:v>
+        <x:v>0.133300</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2021-01-01 00:00:00</x:v>
+        <x:v>2021-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>0.147400</x:v>
+        <x:v>0.135900</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2020-12-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>0.122500</x:v>
+        <x:v>0.147400</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2020-11-01 00:00:00</x:v>
+        <x:v>2020-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>0.103100</x:v>
+        <x:v>0.122500</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2020-10-01 00:00:00</x:v>
+        <x:v>2020-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.103100</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2020-09-01 00:00:00</x:v>
+        <x:v>2020-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>0.081900</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2020-08-01 00:00:00</x:v>
+        <x:v>2020-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>0.053700</x:v>
+        <x:v>0.081900</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2020-07-01 00:00:00</x:v>
+        <x:v>2020-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>0.043400</x:v>
+        <x:v>0.053700</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2020-06-01 00:00:00</x:v>
+        <x:v>2020-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.043400</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2020-05-01 00:00:00</x:v>
+        <x:v>2020-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>0.041900</x:v>
+        <x:v>0.041700</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2020-04-01 00:00:00</x:v>
+        <x:v>2020-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>0.054900</x:v>
+        <x:v>0.041900</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2020-03-01 00:00:00</x:v>
+        <x:v>2020-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>0.067300</x:v>
+        <x:v>0.054900</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2020-02-01 00:00:00</x:v>
+        <x:v>2020-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>0.076300</x:v>
+        <x:v>0.067300</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2020-01-01 00:00:00</x:v>
+        <x:v>2020-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>0.088000</x:v>
+        <x:v>0.076300</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2019-12-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.088000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2019-11-01 00:00:00</x:v>
+        <x:v>2019-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>0.114800</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2019-10-01 00:00:00</x:v>
+        <x:v>2019-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>0.082700</x:v>
+        <x:v>0.114800</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2019-09-01 00:00:00</x:v>
+        <x:v>2019-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>0.071100</x:v>
+        <x:v>0.082700</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2019-08-01 00:00:00</x:v>
+        <x:v>2019-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.071100</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2019-07-01 00:00:00</x:v>
+        <x:v>2019-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>0.072000</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2019-06-01 00:00:00</x:v>
+        <x:v>2019-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>0.070400</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2019-05-01 00:00:00</x:v>
+        <x:v>2019-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>0.096500</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2019-04-01 00:00:00</x:v>
+        <x:v>2019-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>0.109100</x:v>
+        <x:v>0.096500</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2019-03-01 00:00:00</x:v>
+        <x:v>2019-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>0.113700</x:v>
+        <x:v>0.109100</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2019-02-01 00:00:00</x:v>
+        <x:v>2019-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>0.130400</x:v>
+        <x:v>0.113700</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2019-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>0.161100</x:v>
+        <x:v>0.130400</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2018-12-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>0.174300</x:v>
+        <x:v>0.161100</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2018-11-01 00:00:00</x:v>
+        <x:v>2018-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>0.180500</x:v>
+        <x:v>0.174300</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2018-10-01 00:00:00</x:v>
+        <x:v>2018-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>0.189600</x:v>
+        <x:v>0.180500</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2018-09-01 00:00:00</x:v>
+        <x:v>2018-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>0.198500</x:v>
+        <x:v>0.189600</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2018-08-01 00:00:00</x:v>
+        <x:v>2018-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>0.173600</x:v>
+        <x:v>0.198500</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2018-07-01 00:00:00</x:v>
+        <x:v>2018-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>0.160700</x:v>
+        <x:v>0.173600</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2018-06-01 00:00:00</x:v>
+        <x:v>2018-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>0.159400</x:v>
+        <x:v>0.160700</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2018-05-01 00:00:00</x:v>
+        <x:v>2018-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>0.157800</x:v>
+        <x:v>0.159400</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2018-04-01 00:00:00</x:v>
+        <x:v>2018-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>0.142600</x:v>
+        <x:v>0.157800</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2018-03-01 00:00:00</x:v>
+        <x:v>2018-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>0.173300</x:v>
+        <x:v>0.142600</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>