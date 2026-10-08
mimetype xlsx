--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R4b3c8da3a6da457db0ca5ebe4565a47d"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R81ce4c574da24045b3c82d57fdd3cf7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,868 +114,868 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b3c8da3a6da457db0ca5ebe4565a47d" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81ce4c574da24045b3c82d57fdd3cf7a" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:B101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="35" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MonthlyNeutralGasPriceDKK_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>0.400200</x:v>
+        <x:v>0.563800</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>0.338500</x:v>
+        <x:v>0.459700</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>0.350700</x:v>
+        <x:v>0.400200</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>0.343000</x:v>
+        <x:v>0.338500</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>0.404300</x:v>
+        <x:v>0.350700</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>0.276900</x:v>
+        <x:v>0.343000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>0.284400</x:v>
+        <x:v>0.404300</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>0.224700</x:v>
+        <x:v>0.276900</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>0.252100</x:v>
+        <x:v>0.284400</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2025-10-01 00:00:00</x:v>
+        <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>0.261900</x:v>
+        <x:v>0.224700</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2025-09-01 00:00:00</x:v>
+        <x:v>2025-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>0.251000</x:v>
+        <x:v>0.252100</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2025-08-01 00:00:00</x:v>
+        <x:v>2025-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>0.249900</x:v>
+        <x:v>0.261900</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2025-07-01 00:00:00</x:v>
+        <x:v>2025-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>0.262400</x:v>
+        <x:v>0.251000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2025-06-01 00:00:00</x:v>
+        <x:v>2025-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>0.283100</x:v>
+        <x:v>0.249900</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2025-05-01 00:00:00</x:v>
+        <x:v>2025-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>0.267600</x:v>
+        <x:v>0.262400</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2025-04-01 00:00:00</x:v>
+        <x:v>2025-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>0.269900</x:v>
+        <x:v>0.283100</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2025-03-01 00:00:00</x:v>
+        <x:v>2025-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>0.324500</x:v>
+        <x:v>0.267600</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2025-02-01 00:00:00</x:v>
+        <x:v>2025-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>0.390200</x:v>
+        <x:v>0.269900</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2025-01-01 00:00:00</x:v>
+        <x:v>2025-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>0.372300</x:v>
+        <x:v>0.324500</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2024-12-01 00:00:00</x:v>
+        <x:v>2025-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>0.350500</x:v>
+        <x:v>0.390200</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2024-11-01 00:00:00</x:v>
+        <x:v>2025-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>0.339900</x:v>
+        <x:v>0.372300</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2024-10-01 00:00:00</x:v>
+        <x:v>2024-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>0.312000</x:v>
+        <x:v>0.350500</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2024-09-01 00:00:00</x:v>
+        <x:v>2024-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>0.300400</x:v>
+        <x:v>0.339900</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2024-08-01 00:00:00</x:v>
+        <x:v>2024-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>0.305300</x:v>
+        <x:v>0.312000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2024-07-01 00:00:00</x:v>
+        <x:v>2024-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>0.251900</x:v>
+        <x:v>0.300400</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2024-06-01 00:00:00</x:v>
+        <x:v>2024-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>0.266000</x:v>
+        <x:v>0.305300</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2024-05-01 00:00:00</x:v>
+        <x:v>2024-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>0.243800</x:v>
+        <x:v>0.251900</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2024-04-01 00:00:00</x:v>
+        <x:v>2024-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>0.224900</x:v>
+        <x:v>0.266000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2024-03-01 00:00:00</x:v>
+        <x:v>2024-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>0.206300</x:v>
+        <x:v>0.243800</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2024-02-01 00:00:00</x:v>
+        <x:v>2024-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>0.199400</x:v>
+        <x:v>0.224900</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2024-01-01 00:00:00</x:v>
+        <x:v>2024-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.206300</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2023-12-01 00:00:00</x:v>
+        <x:v>2024-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>0.275600</x:v>
+        <x:v>0.199400</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2023-11-01 00:00:00</x:v>
+        <x:v>2024-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>0.348600</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2023-10-01 00:00:00</x:v>
+        <x:v>2023-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>0.339100</x:v>
+        <x:v>0.275600</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2023-09-01 00:00:00</x:v>
+        <x:v>2023-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>0.291900</x:v>
+        <x:v>0.348600</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2023-08-01 00:00:00</x:v>
+        <x:v>2023-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>0.275900</x:v>
+        <x:v>0.339100</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2023-07-01 00:00:00</x:v>
+        <x:v>2023-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>0.238600</x:v>
+        <x:v>0.291900</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2023-06-01 00:00:00</x:v>
+        <x:v>2023-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>0.238400</x:v>
+        <x:v>0.275900</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2023-05-01 00:00:00</x:v>
+        <x:v>2023-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>0.240800</x:v>
+        <x:v>0.238600</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2023-04-01 00:00:00</x:v>
+        <x:v>2023-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>0.322800</x:v>
+        <x:v>0.238400</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2023-03-01 00:00:00</x:v>
+        <x:v>2023-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>0.340300</x:v>
+        <x:v>0.240800</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2023-02-01 00:00:00</x:v>
+        <x:v>2023-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>0.408000</x:v>
+        <x:v>0.322800</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2023-01-01 00:00:00</x:v>
+        <x:v>2023-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>0.484100</x:v>
+        <x:v>0.340300</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2022-12-01 00:00:00</x:v>
+        <x:v>2023-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>0.856300</x:v>
+        <x:v>0.408000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2022-11-01 00:00:00</x:v>
+        <x:v>2023-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>0.724600</x:v>
+        <x:v>0.484100</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2022-10-01 00:00:00</x:v>
+        <x:v>2022-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>0.565600</x:v>
+        <x:v>0.856300</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2022-09-01 00:00:00</x:v>
+        <x:v>2022-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>1.396600</x:v>
+        <x:v>0.724600</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2022-08-01 00:00:00</x:v>
+        <x:v>2022-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>1.718800</x:v>
+        <x:v>0.565600</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2022-07-01 00:00:00</x:v>
+        <x:v>2022-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>1.278100</x:v>
+        <x:v>1.396600</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2022-06-01 00:00:00</x:v>
+        <x:v>2022-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>0.778000</x:v>
+        <x:v>1.718800</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2022-05-01 00:00:00</x:v>
+        <x:v>2022-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>0.678900</x:v>
+        <x:v>1.278100</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2022-04-01 00:00:00</x:v>
+        <x:v>2022-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>0.781100</x:v>
+        <x:v>0.778000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2022-03-01 00:00:00</x:v>
+        <x:v>2022-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>0.988000</x:v>
+        <x:v>0.678900</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2022-02-01 00:00:00</x:v>
+        <x:v>2022-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>0.616200</x:v>
+        <x:v>0.781100</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2022-01-01 00:00:00</x:v>
+        <x:v>2022-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>0.632600</x:v>
+        <x:v>0.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2021-12-01 00:00:00</x:v>
+        <x:v>2022-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>0.832000</x:v>
+        <x:v>0.616200</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2021-11-01 00:00:00</x:v>
+        <x:v>2022-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>0.616900</x:v>
+        <x:v>0.632600</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2021-10-01 00:00:00</x:v>
+        <x:v>2021-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>0.652000</x:v>
+        <x:v>0.832000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2021-09-01 00:00:00</x:v>
+        <x:v>2021-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>0.472500</x:v>
+        <x:v>0.616900</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2021-08-01 00:00:00</x:v>
+        <x:v>2021-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>0.325400</x:v>
+        <x:v>0.652000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2021-07-01 00:00:00</x:v>
+        <x:v>2021-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>0.265700</x:v>
+        <x:v>0.472500</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2021-06-01 00:00:00</x:v>
+        <x:v>2021-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>0.215000</x:v>
+        <x:v>0.325400</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2021-05-01 00:00:00</x:v>
+        <x:v>2021-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>0.187600</x:v>
+        <x:v>0.265700</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2021-04-01 00:00:00</x:v>
+        <x:v>2021-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>0.154900</x:v>
+        <x:v>0.215000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2021-03-01 00:00:00</x:v>
+        <x:v>2021-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>0.133300</x:v>
+        <x:v>0.187600</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2021-02-01 00:00:00</x:v>
+        <x:v>2021-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>0.135900</x:v>
+        <x:v>0.154900</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2021-01-01 00:00:00</x:v>
+        <x:v>2021-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>0.147400</x:v>
+        <x:v>0.133300</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2020-12-01 00:00:00</x:v>
+        <x:v>2021-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>0.122500</x:v>
+        <x:v>0.135900</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2020-11-01 00:00:00</x:v>
+        <x:v>2021-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>0.103100</x:v>
+        <x:v>0.147400</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2020-10-01 00:00:00</x:v>
+        <x:v>2020-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.122500</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2020-09-01 00:00:00</x:v>
+        <x:v>2020-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>0.081900</x:v>
+        <x:v>0.103100</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2020-08-01 00:00:00</x:v>
+        <x:v>2020-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>0.053700</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2020-07-01 00:00:00</x:v>
+        <x:v>2020-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>0.043400</x:v>
+        <x:v>0.081900</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2020-06-01 00:00:00</x:v>
+        <x:v>2020-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>0.041700</x:v>
+        <x:v>0.053700</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2020-05-01 00:00:00</x:v>
+        <x:v>2020-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>0.041900</x:v>
+        <x:v>0.043400</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2020-04-01 00:00:00</x:v>
+        <x:v>2020-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>0.054900</x:v>
+        <x:v>0.041700</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2020-03-01 00:00:00</x:v>
+        <x:v>2020-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>0.067300</x:v>
+        <x:v>0.041900</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2020-02-01 00:00:00</x:v>
+        <x:v>2020-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>0.076300</x:v>
+        <x:v>0.054900</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2020-01-01 00:00:00</x:v>
+        <x:v>2020-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>0.088000</x:v>
+        <x:v>0.067300</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2019-12-01 00:00:00</x:v>
+        <x:v>2020-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>0.104200</x:v>
+        <x:v>0.076300</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2019-11-01 00:00:00</x:v>
+        <x:v>2020-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>0.114800</x:v>
+        <x:v>0.088000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2019-10-01 00:00:00</x:v>
+        <x:v>2019-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>0.082700</x:v>
+        <x:v>0.104200</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2019-09-01 00:00:00</x:v>
+        <x:v>2019-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>0.071100</x:v>
+        <x:v>0.114800</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2019-08-01 00:00:00</x:v>
+        <x:v>2019-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>0.069700</x:v>
+        <x:v>0.082700</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2019-07-01 00:00:00</x:v>
+        <x:v>2019-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>0.072000</x:v>
+        <x:v>0.071100</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2019-06-01 00:00:00</x:v>
+        <x:v>2019-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>0.070400</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2019-05-01 00:00:00</x:v>
+        <x:v>2019-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>0.096500</x:v>
+        <x:v>0.072000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2019-04-01 00:00:00</x:v>
+        <x:v>2019-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>0.109100</x:v>
+        <x:v>0.070400</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2019-03-01 00:00:00</x:v>
+        <x:v>2019-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>0.113700</x:v>
+        <x:v>0.096500</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2019-02-01 00:00:00</x:v>
+        <x:v>2019-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>0.130400</x:v>
+        <x:v>0.109100</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2019-01-01 00:00:00</x:v>
+        <x:v>2019-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>0.161100</x:v>
+        <x:v>0.113700</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2018-12-01 00:00:00</x:v>
+        <x:v>2019-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>0.174300</x:v>
+        <x:v>0.130400</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2018-11-01 00:00:00</x:v>
+        <x:v>2019-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>0.180500</x:v>
+        <x:v>0.161100</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2018-10-01 00:00:00</x:v>
+        <x:v>2018-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>0.189600</x:v>
+        <x:v>0.174300</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2018-09-01 00:00:00</x:v>
+        <x:v>2018-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>0.198500</x:v>
+        <x:v>0.180500</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2018-08-01 00:00:00</x:v>
+        <x:v>2018-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>0.173600</x:v>
+        <x:v>0.189600</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2018-07-01 00:00:00</x:v>
+        <x:v>2018-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>0.160700</x:v>
+        <x:v>0.198500</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2018-06-01 00:00:00</x:v>
+        <x:v>2018-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>0.159400</x:v>
+        <x:v>0.173600</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2018-05-01 00:00:00</x:v>
+        <x:v>2018-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>0.157800</x:v>
+        <x:v>0.160700</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2018-04-01 00:00:00</x:v>
+        <x:v>2018-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>0.142600</x:v>
+        <x:v>0.159400</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>