--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R316e0e6f0396486d856e129660eba000"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Racc1af23a8684a0699b56b5ae2ba5c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R316e0e6f0396486d856e129660eba000" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racc1af23a8684a0699b56b5ae2ba5c29" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>BalanceType</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductCode</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Balance</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-25 06:15:17</x:v>
+        <x:v>2026-07-10 06:15:14</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18709220</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18709220</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-1658930</x:v>
+        <x:v>-62867</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-24 06:15:14</x:v>
+        <x:v>2026-07-09 06:15:11</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18455487</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18455487</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>2190633</x:v>
+        <x:v>3596894</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-23 06:15:13</x:v>
+        <x:v>2026-07-08 06:15:14</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-16663759</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>16663759</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>6931085</x:v>
+        <x:v>-1626537</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-22 06:15:07</x:v>
+        <x:v>2026-07-07 06:15:11</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-19850425</x:v>
+        <x:v>-19869052</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>19850425</x:v>
+        <x:v>19869052</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>2789018</x:v>
+        <x:v>9358435</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-21 06:15:14</x:v>
+        <x:v>2026-07-06 06:15:08</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18637028</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18637028</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>8383967</x:v>
+        <x:v>4298703</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-20 06:15:08</x:v>
+        <x:v>2026-07-05 06:15:15</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-19283843</x:v>
+        <x:v>-19296052</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>19283843</x:v>
+        <x:v>19296052</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-1861953</x:v>
+        <x:v>-11789920</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-19 06:15:15</x:v>
+        <x:v>2026-07-04 06:15:23</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-16948744</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>16948744</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6317666</x:v>
+        <x:v>8005573</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-18 06:15:04</x:v>
+        <x:v>2026-07-03 06:15:10</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-17556140</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>17556140</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>869599</x:v>
+        <x:v>2079143</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-17 06:15:08</x:v>
+        <x:v>2026-07-02 06:15:11</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-18727625</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>18727625</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>172768</x:v>
+        <x:v>201040</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-16 06:15:08</x:v>
+        <x:v>2026-07-01 06:15:33</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-19221377</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>19221377</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>4140914</x:v>
+        <x:v>-8665028</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-15 06:15:09</x:v>
+        <x:v>2026-06-30 06:15:11</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-18054897</x:v>
+        <x:v>-18701168</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>18054897</x:v>
+        <x:v>18701168</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-7393117</x:v>
+        <x:v>-7253843</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-14 06:15:09</x:v>
+        <x:v>2026-06-29 06:15:10</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>-15900674</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>15900674</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-1674243</x:v>
+        <x:v>6725060</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-13 06:15:09</x:v>
+        <x:v>2026-06-28 06:15:11</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-14975189</x:v>
+        <x:v>-17634268</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>14975189</x:v>
+        <x:v>17634268</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-1653910</x:v>
+        <x:v>166243</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-12 06:15:09</x:v>
+        <x:v>2026-06-27 06:15:24</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-13536533</x:v>
+        <x:v>-19204764</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>13536533</x:v>
+        <x:v>19204764</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-2493934</x:v>
+        <x:v>6156986</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-11 06:15:04</x:v>
+        <x:v>2026-06-26 06:15:09</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-13688532</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>13688532</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>9981063</x:v>
+        <x:v>10279359</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-10 06:15:07</x:v>
+        <x:v>2026-06-25 06:15:08</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-15159911</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>15159911</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>4155841</x:v>
+        <x:v>19542011</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-09 06:15:08</x:v>
+        <x:v>2026-06-24 06:15:07</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-17987706</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>17987706</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>7375613</x:v>
+        <x:v>20041101</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-08 06:15:08</x:v>
+        <x:v>2026-06-23 06:15:05</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-15603980</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>15603980</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>753379</x:v>
+        <x:v>-4236606</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-07 06:15:08</x:v>
+        <x:v>2026-06-22 06:15:10</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-237283</x:v>
+        <x:v>-14535930</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-06 06:15:08</x:v>
+        <x:v>2026-06-21 06:15:05</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-19957773</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>19957773</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-2036054</x:v>
+        <x:v>-18003375</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-05 06:15:07</x:v>
+        <x:v>2026-06-20 06:15:31</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-19022444</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>19022444</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-11540748</x:v>
+        <x:v>7323764</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-04 06:15:03</x:v>
+        <x:v>2026-06-19 06:15:34</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>2159004</x:v>
+        <x:v>524408</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-03 06:15:08</x:v>
+        <x:v>2026-06-18 06:15:11</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>1069904</x:v>
+        <x:v>4039868</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-02 06:15:08</x:v>
+        <x:v>2026-06-17 06:15:40</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-17548775</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>17548775</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>12577468</x:v>
+        <x:v>-397338</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-01 06:15:13</x:v>
+        <x:v>2026-06-16 06:15:04</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-14702922</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>14702922</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>8655862</x:v>
+        <x:v>2558978</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-04-30 06:15:08</x:v>
+        <x:v>2026-06-15 06:15:12</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>-16132673</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>16132673</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-5696091</x:v>
+        <x:v>10857471</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-04-29 06:15:13</x:v>
+        <x:v>2026-06-14 06:15:05</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>-10541151</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>10541151</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-906522</x:v>
+        <x:v>-4938242</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-04-28 06:15:09</x:v>
+        <x:v>2026-06-13 06:15:04</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>-10465240</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>10465240</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>2518502</x:v>
+        <x:v>-15213775</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-04-27 06:15:08</x:v>
+        <x:v>2026-06-12 06:15:08</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>-11984966</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>11984966</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>1736159</x:v>
+        <x:v>6463475</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-04-26 06:15:04</x:v>
+        <x:v>2026-06-11 06:15:04</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-11962204</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>11962204</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>4166663</x:v>
+        <x:v>-7215309</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-04-25 06:15:09</x:v>
+        <x:v>2026-06-10 06:15:04</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-16139072</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>16139072</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>7831650</x:v>
+        <x:v>-1548017</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-04-24 06:15:09</x:v>
+        <x:v>2026-06-09 06:15:05</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>-13878350</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>13878350</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>1172882</x:v>
+        <x:v>-7679116</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-04-23 06:15:07</x:v>
+        <x:v>2026-06-08 06:15:07</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-14571986</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>14571986</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-2757499</x:v>
+        <x:v>2346199</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-04-22 06:15:06</x:v>
+        <x:v>2026-06-07 06:15:08</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>-17318739</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>17318739</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-6644084</x:v>
+        <x:v>5209631</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-04-21 06:15:06</x:v>
+        <x:v>2026-06-06 06:15:17</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-13869148</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>13869148</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>10945875</x:v>
+        <x:v>744410</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-04-20 06:15:09</x:v>
+        <x:v>2026-06-05 06:15:10</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>-17344190</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>17344190</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>2383815</x:v>
+        <x:v>1191599</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-04-19 06:15:05</x:v>
+        <x:v>2026-06-04 06:15:05</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-19923680</x:v>
+        <x:v>-19761948</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>19923680</x:v>
+        <x:v>19761948</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>461989</x:v>
+        <x:v>184918</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-04-18 06:15:06</x:v>
+        <x:v>2026-06-03 06:15:06</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-13697437</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>13697437</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-3599281</x:v>
+        <x:v>-2891913</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-04-17 06:15:06</x:v>
+        <x:v>2026-06-02 06:15:36</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-17467721</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>17467721</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-7892761</x:v>
+        <x:v>-5848064</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-04-16 06:15:05</x:v>
+        <x:v>2026-06-01 06:15:13</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19423747</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19423747</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-12989396</x:v>
+        <x:v>-3356343</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-04-15 06:15:05</x:v>
+        <x:v>2026-05-31 06:15:09</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>4643766</x:v>
+        <x:v>-333212</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-04-14 06:15:05</x:v>
+        <x:v>2026-05-30 06:15:06</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>-13538120</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>13538120</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1883195</x:v>
+        <x:v>5439064</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-04-13 06:15:08</x:v>
+        <x:v>2026-05-29 06:15:05</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>-15772324</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>15772324</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>1985602</x:v>
+        <x:v>-3423334</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-04-12 06:15:08</x:v>
+        <x:v>2026-05-28 06:15:05</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>-16745577</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>16745577</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>2126538</x:v>
+        <x:v>-1213350</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-04-11 06:15:05</x:v>
+        <x:v>2026-05-27 06:15:25</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>-13444554</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>13444554</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>829420</x:v>
+        <x:v>2027687</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-04-10 06:15:03</x:v>
+        <x:v>2026-05-26 06:15:24</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-13640807</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>13640807</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-2038666</x:v>
+        <x:v>-1129623</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-04-09 06:15:04</x:v>
+        <x:v>2026-05-25 06:15:17</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-14145000</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>14145000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-557508</x:v>
+        <x:v>-1658930</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-04-08 06:15:05</x:v>
+        <x:v>2026-05-24 06:15:14</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-17413597</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>17413597</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>355873</x:v>
+        <x:v>2190633</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-04-07 06:15:08</x:v>
+        <x:v>2026-05-23 06:15:13</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-15726927</x:v>
+        <x:v>-19863320</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>15726927</x:v>
+        <x:v>19863320</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>6112064</x:v>
+        <x:v>6931085</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-04-06 06:15:04</x:v>
+        <x:v>2026-05-22 06:15:07</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>-16387702</x:v>
+        <x:v>-19850425</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>16387702</x:v>
+        <x:v>19850425</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-5258942</x:v>
+        <x:v>2789018</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-04-05 06:15:12</x:v>
+        <x:v>2026-05-21 06:15:14</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>-19367320</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>19367320</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>6327181</x:v>
+        <x:v>8383967</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-04-04 06:15:04</x:v>
+        <x:v>2026-05-20 06:15:08</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>-18441363</x:v>
+        <x:v>-19283843</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>18441363</x:v>
+        <x:v>19283843</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>807064</x:v>
+        <x:v>-1861953</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-04-03 06:15:04</x:v>
+        <x:v>2026-05-19 06:15:15</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-18133262</x:v>
+        <x:v>-16948744</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>18133262</x:v>
+        <x:v>16948744</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>7314273</x:v>
+        <x:v>6317666</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-04-02 06:15:10</x:v>
+        <x:v>2026-05-18 06:15:04</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>-18645312</x:v>
+        <x:v>-17556140</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>18645312</x:v>
+        <x:v>17556140</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>11293854</x:v>
+        <x:v>869599</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-03-31 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-04-01 06:15:13</x:v>
+        <x:v>2026-05-17 06:15:08</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-15035403</x:v>
+        <x:v>-18727625</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>15035403</x:v>
+        <x:v>18727625</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>7254512</x:v>
+        <x:v>172768</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-30 00:00:00</x:v>
+        <x:v>2026-05-15 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-03-31 06:15:08</x:v>
+        <x:v>2026-05-16 06:15:08</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>-14424311</x:v>
+        <x:v>-19221377</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>14424311</x:v>
+        <x:v>19221377</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>6305887</x:v>
+        <x:v>4140914</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-29 00:00:00</x:v>
+        <x:v>2026-05-14 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-03-30 06:15:04</x:v>
+        <x:v>2026-05-15 06:15:09</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>-13074167</x:v>
+        <x:v>-18054897</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>13074167</x:v>
+        <x:v>18054897</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>2613397</x:v>
+        <x:v>-7393117</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-28 00:00:00</x:v>
+        <x:v>2026-05-13 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-03-29 06:15:08</x:v>
+        <x:v>2026-05-14 06:15:09</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>-17810295</x:v>
+        <x:v>-15900674</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>17810295</x:v>
+        <x:v>15900674</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>274327</x:v>
+        <x:v>-1674243</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-27 00:00:00</x:v>
+        <x:v>2026-05-12 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-03-28 06:15:04</x:v>
+        <x:v>2026-05-13 06:15:09</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-14036861</x:v>
+        <x:v>-14975189</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>14036861</x:v>
+        <x:v>14975189</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>3795528</x:v>
+        <x:v>-1653910</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-26 00:00:00</x:v>
+        <x:v>2026-05-11 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-03-27 06:15:05</x:v>
+        <x:v>2026-05-12 06:15:09</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>-14184640</x:v>
+        <x:v>-13536533</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>14184640</x:v>
+        <x:v>13536533</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-6051437</x:v>
+        <x:v>-2493934</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-25 00:00:00</x:v>
+        <x:v>2026-05-10 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-03-26 06:15:08</x:v>
+        <x:v>2026-05-11 06:15:04</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>-12799426</x:v>
+        <x:v>-13688532</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>12799426</x:v>
+        <x:v>13688532</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-2468029</x:v>
+        <x:v>9981063</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-24 00:00:00</x:v>
+        <x:v>2026-05-09 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-03-25 06:15:04</x:v>
+        <x:v>2026-05-10 06:15:07</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>-12945437</x:v>
+        <x:v>-15159911</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>12945437</x:v>
+        <x:v>15159911</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>11203486</x:v>
+        <x:v>4155841</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-23 00:00:00</x:v>
+        <x:v>2026-05-08 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-03-24 06:15:05</x:v>
+        <x:v>2026-05-09 06:15:08</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>-13579978</x:v>
+        <x:v>-17987706</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>13579978</x:v>
+        <x:v>17987706</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>15248048</x:v>
+        <x:v>7375613</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-22 00:00:00</x:v>
+        <x:v>2026-05-07 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-03-23 06:15:06</x:v>
+        <x:v>2026-05-08 06:15:08</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>-15860288</x:v>
+        <x:v>-15603980</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>15860288</x:v>
+        <x:v>15603980</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-189453</x:v>
+        <x:v>753379</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-21 00:00:00</x:v>
+        <x:v>2026-05-06 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-03-22 06:15:37</x:v>
+        <x:v>2026-05-07 06:15:08</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>-16158444</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>16158444</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>8063334</x:v>
+        <x:v>-237283</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-03-20 00:00:00</x:v>
+        <x:v>2026-05-05 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-03-21 06:15:05</x:v>
+        <x:v>2026-05-06 06:15:08</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>-15759078</x:v>
+        <x:v>-19957773</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>15759078</x:v>
+        <x:v>19957773</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>12348405</x:v>
+        <x:v>-2036054</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-19 00:00:00</x:v>
+        <x:v>2026-05-04 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-03-20 06:15:24</x:v>
+        <x:v>2026-05-05 06:15:07</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-15567972</x:v>
+        <x:v>-19022444</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>15567972</x:v>
+        <x:v>19022444</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>8818834</x:v>
+        <x:v>-11540748</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-18 00:00:00</x:v>
+        <x:v>2026-05-03 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-03-19 06:15:13</x:v>
+        <x:v>2026-05-04 06:15:03</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>-16949936</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>16949936</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-8987625</x:v>
+        <x:v>2159004</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-17 00:00:00</x:v>
+        <x:v>2026-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-03-18 06:15:07</x:v>
+        <x:v>2026-05-03 06:15:08</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>-16447908</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>16447908</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-17158968</x:v>
+        <x:v>1069904</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-16 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-03-17 06:15:05</x:v>
+        <x:v>2026-05-02 06:15:08</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-14987378</x:v>
+        <x:v>-17548775</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>14987378</x:v>
+        <x:v>17548775</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-8806098</x:v>
+        <x:v>12577468</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-03-15 00:00:00</x:v>
+        <x:v>2026-04-30 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-03-16 06:15:10</x:v>
+        <x:v>2026-05-01 06:15:13</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-18507484</x:v>
+        <x:v>-14702922</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>18507484</x:v>
+        <x:v>14702922</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>322026</x:v>
+        <x:v>8655862</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-03-14 00:00:00</x:v>
+        <x:v>2026-04-29 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-03-15 06:15:17</x:v>
+        <x:v>2026-04-30 06:15:08</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>-18797281</x:v>
+        <x:v>-16132673</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>18797281</x:v>
+        <x:v>16132673</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>2373932</x:v>
+        <x:v>-5696091</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-13 00:00:00</x:v>
+        <x:v>2026-04-28 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-03-14 06:15:07</x:v>
+        <x:v>2026-04-29 06:15:13</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-17891894</x:v>
+        <x:v>-10541151</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>17891894</x:v>
+        <x:v>10541151</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-796785</x:v>
+        <x:v>-906522</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-12 00:00:00</x:v>
+        <x:v>2026-04-27 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-03-13 06:15:07</x:v>
+        <x:v>2026-04-28 06:15:09</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>-18642607</x:v>
+        <x:v>-10465240</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>18642607</x:v>
+        <x:v>10465240</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>11044454</x:v>
+        <x:v>2518502</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-11 00:00:00</x:v>
+        <x:v>2026-04-26 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-03-12 06:15:17</x:v>
+        <x:v>2026-04-27 06:15:08</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-17716453</x:v>
+        <x:v>-11984966</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>17716453</x:v>
+        <x:v>11984966</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-14263253</x:v>
+        <x:v>1736159</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-10 00:00:00</x:v>
+        <x:v>2026-04-25 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-03-11 06:15:07</x:v>
+        <x:v>2026-04-26 06:15:04</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>-13221117</x:v>
+        <x:v>-11962204</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>13221117</x:v>
+        <x:v>11962204</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>8532461</x:v>
+        <x:v>4166663</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-09 00:00:00</x:v>
+        <x:v>2026-04-24 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-03-10 06:15:11</x:v>
+        <x:v>2026-04-25 06:15:09</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-14489131</x:v>
+        <x:v>-16139072</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>14489131</x:v>
+        <x:v>16139072</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>5108370</x:v>
+        <x:v>7831650</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-08 00:00:00</x:v>
+        <x:v>2026-04-23 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-03-09 06:15:07</x:v>
+        <x:v>2026-04-24 06:15:09</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-16590400</x:v>
+        <x:v>-13878350</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>16590400</x:v>
+        <x:v>13878350</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-10128392</x:v>
+        <x:v>1172882</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-07 00:00:00</x:v>
+        <x:v>2026-04-22 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-03-08 06:15:09</x:v>
+        <x:v>2026-04-23 06:15:07</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-14052360</x:v>
+        <x:v>-14571986</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>14052360</x:v>
+        <x:v>14571986</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-6032624</x:v>
+        <x:v>-2757499</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-06 00:00:00</x:v>
+        <x:v>2026-04-21 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-03-07 06:15:08</x:v>
+        <x:v>2026-04-22 06:15:06</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-13758784</x:v>
+        <x:v>-17318739</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>13758784</x:v>
+        <x:v>17318739</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-7545526</x:v>
+        <x:v>-6644084</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-05 00:00:00</x:v>
+        <x:v>2026-04-20 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-03-06 06:15:07</x:v>
+        <x:v>2026-04-21 06:15:06</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-13271941</x:v>
+        <x:v>-13869148</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>13271941</x:v>
+        <x:v>13869148</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>4518684</x:v>
+        <x:v>10945875</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-04 00:00:00</x:v>
+        <x:v>2026-04-19 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-03-05 06:15:07</x:v>
+        <x:v>2026-04-20 06:15:09</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-10067538</x:v>
+        <x:v>-17344190</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>10067538</x:v>
+        <x:v>17344190</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>6327142</x:v>
+        <x:v>2383815</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-03 00:00:00</x:v>
+        <x:v>2026-04-18 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-03-04 06:15:08</x:v>
+        <x:v>2026-04-19 06:15:05</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-10399544</x:v>
+        <x:v>-19923680</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>10399544</x:v>
+        <x:v>19923680</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>4073779</x:v>
+        <x:v>461989</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-02 00:00:00</x:v>
+        <x:v>2026-04-17 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-03-03 06:15:08</x:v>
+        <x:v>2026-04-18 06:15:06</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-15106577</x:v>
+        <x:v>-13697437</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>15106577</x:v>
+        <x:v>13697437</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>1454369</x:v>
+        <x:v>-3599281</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-16 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-03-02 06:15:08</x:v>
+        <x:v>2026-04-17 06:15:06</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-10739611</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>10739611</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-1078032</x:v>
+        <x:v>-7892761</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-02-28 00:00:00</x:v>
+        <x:v>2026-04-15 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-03-01 06:15:24</x:v>
+        <x:v>2026-04-16 06:15:05</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-12440691</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>12440691</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>3864205</x:v>
+        <x:v>-12989396</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-02-27 00:00:00</x:v>
+        <x:v>2026-04-14 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-02-28 06:15:09</x:v>
+        <x:v>2026-04-15 06:15:05</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-13577820</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>13577820</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>3601470</x:v>
+        <x:v>4643766</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-02-26 00:00:00</x:v>
+        <x:v>2026-04-13 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-02-27 06:15:07</x:v>
+        <x:v>2026-04-14 06:15:05</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-8938244</x:v>
+        <x:v>-13538120</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>8938244</x:v>
+        <x:v>13538120</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>8214366</x:v>
+        <x:v>1883195</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-02-25 00:00:00</x:v>
+        <x:v>2026-04-12 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-02-26 06:15:14</x:v>
+        <x:v>2026-04-13 06:15:08</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-11029099</x:v>
+        <x:v>-15772324</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>11029099</x:v>
+        <x:v>15772324</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-479090</x:v>
+        <x:v>1985602</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-02-24 00:00:00</x:v>
+        <x:v>2026-04-11 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-02-25 06:15:08</x:v>
+        <x:v>2026-04-12 06:15:08</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-8050158</x:v>
+        <x:v>-16745577</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>8050158</x:v>
+        <x:v>16745577</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-3940760</x:v>
+        <x:v>2126538</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-02-23 00:00:00</x:v>
+        <x:v>2026-04-10 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-02-24 06:15:05</x:v>
+        <x:v>2026-04-11 06:15:05</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-8383034</x:v>
+        <x:v>-13444554</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>8383034</x:v>
+        <x:v>13444554</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-1933350</x:v>
+        <x:v>829420</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-02-22 00:00:00</x:v>
+        <x:v>2026-04-09 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-02-23 06:15:04</x:v>
+        <x:v>2026-04-10 06:15:03</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-9169334</x:v>
+        <x:v>-13640807</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>9169334</x:v>
+        <x:v>13640807</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-2866818</x:v>
+        <x:v>-2038666</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-02-21 00:00:00</x:v>
+        <x:v>2026-04-08 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-02-22 06:15:09</x:v>
+        <x:v>2026-04-09 06:15:04</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-9798799</x:v>
+        <x:v>-14145000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>9798799</x:v>
+        <x:v>14145000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>3781513</x:v>
+        <x:v>-557508</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-02-20 00:00:00</x:v>
+        <x:v>2026-04-07 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-02-21 06:15:10</x:v>
+        <x:v>2026-04-08 06:15:05</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-7814581</x:v>
+        <x:v>-17413597</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>7814581</x:v>
+        <x:v>17413597</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>8849996</x:v>
+        <x:v>355873</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-02-19 00:00:00</x:v>
+        <x:v>2026-04-06 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-02-20 06:15:04</x:v>
+        <x:v>2026-04-07 06:15:08</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-7492302</x:v>
+        <x:v>-15726927</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>7492302</x:v>
+        <x:v>15726927</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>4019407</x:v>
+        <x:v>6112064</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-02-18 00:00:00</x:v>
+        <x:v>2026-04-05 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-02-19 06:15:27</x:v>
+        <x:v>2026-04-06 06:15:04</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-7532971</x:v>
+        <x:v>-16387702</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>7532971</x:v>
+        <x:v>16387702</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>4272446</x:v>
+        <x:v>-5258942</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-17 00:00:00</x:v>
+        <x:v>2026-04-04 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-02-18 06:15:08</x:v>
+        <x:v>2026-04-05 06:15:12</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-7794266</x:v>
+        <x:v>-19367320</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>7794266</x:v>
+        <x:v>19367320</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>2021932</x:v>
+        <x:v>6327181</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-16 00:00:00</x:v>
+        <x:v>2026-04-03 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-02-17 06:15:09</x:v>
+        <x:v>2026-04-04 06:15:04</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-8351557</x:v>
+        <x:v>-18441363</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>8351557</x:v>
+        <x:v>18441363</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-105864</x:v>
+        <x:v>807064</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-15 00:00:00</x:v>
+        <x:v>2026-04-02 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-02-16 06:15:05</x:v>
+        <x:v>2026-04-03 06:15:04</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-8903825</x:v>
+        <x:v>-18133262</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>8903825</x:v>
+        <x:v>18133262</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>9469115</x:v>
+        <x:v>7314273</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-14 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-02-15 06:15:09</x:v>
+        <x:v>2026-04-02 06:15:10</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-10503033</x:v>
+        <x:v>-18645312</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>10503033</x:v>
+        <x:v>18645312</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-872183</x:v>
+        <x:v>11293854</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>