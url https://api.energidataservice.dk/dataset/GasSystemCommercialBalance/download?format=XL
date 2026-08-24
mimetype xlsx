--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Racc1af23a8684a0699b56b5ae2ba5c29"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R401be77efc0040d584252c5887d7f26c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racc1af23a8684a0699b56b5ae2ba5c29" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R401be77efc0040d584252c5887d7f26c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>BalanceType</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductCode</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Balance</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 06:15:14</x:v>
+        <x:v>2026-08-24 06:15:17</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>-18709220</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>18709220</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-62867</x:v>
+        <x:v>8457288</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-09 06:15:11</x:v>
+        <x:v>2026-08-23 06:15:24</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-18455487</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>18455487</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>3596894</x:v>
+        <x:v>6912299</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-08 06:15:14</x:v>
+        <x:v>2026-08-22 06:15:13</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-16663759</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>16663759</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-1626537</x:v>
+        <x:v>4194695</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-07 06:15:11</x:v>
+        <x:v>2026-08-21 06:15:16</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-19869052</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>19869052</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>9358435</x:v>
+        <x:v>1142207</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-06 06:15:08</x:v>
+        <x:v>2026-08-20 06:15:42</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-18637028</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>18637028</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>4298703</x:v>
+        <x:v>-3370770</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-05 06:15:15</x:v>
+        <x:v>2026-08-19 06:15:11</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-19296052</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>19296052</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-11789920</x:v>
+        <x:v>-11445496</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-04 06:15:23</x:v>
+        <x:v>2026-08-18 06:15:20</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>8005573</x:v>
+        <x:v>-13226498</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-03 06:15:10</x:v>
+        <x:v>2026-08-17 06:15:16</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>2079143</x:v>
+        <x:v>6802513</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-02 06:15:11</x:v>
+        <x:v>2026-08-16 06:15:09</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>201040</x:v>
+        <x:v>8019400</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-01 06:15:33</x:v>
+        <x:v>2026-08-15 06:15:26</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-8665028</x:v>
+        <x:v>-12278927</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-30 06:15:11</x:v>
+        <x:v>2026-08-14 06:15:17</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-18701168</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>18701168</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-7253843</x:v>
+        <x:v>-15418452</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-29 06:15:10</x:v>
+        <x:v>2026-08-13 06:15:10</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>6725060</x:v>
+        <x:v>-7848727</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-28 06:15:11</x:v>
+        <x:v>2026-08-12 06:15:12</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-17634268</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>17634268</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>166243</x:v>
+        <x:v>2429359</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-27 06:15:24</x:v>
+        <x:v>2026-08-11 06:15:11</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-19204764</x:v>
+        <x:v>-17874602</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>19204764</x:v>
+        <x:v>17874602</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>6156986</x:v>
+        <x:v>-2291749</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-26 06:15:09</x:v>
+        <x:v>2026-08-10 06:15:10</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>10279359</x:v>
+        <x:v>-4860672</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-25 06:15:08</x:v>
+        <x:v>2026-08-09 06:15:10</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>19542011</x:v>
+        <x:v>4286600</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-24 06:15:07</x:v>
+        <x:v>2026-08-08 06:15:14</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>20041101</x:v>
+        <x:v>11898700</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-23 06:15:05</x:v>
+        <x:v>2026-08-07 06:15:10</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-4236606</x:v>
+        <x:v>-15103849</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-22 06:15:10</x:v>
+        <x:v>2026-08-06 06:15:10</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-14535930</x:v>
+        <x:v>12808072</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-21 06:15:05</x:v>
+        <x:v>2026-08-05 06:15:34</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-18003375</x:v>
+        <x:v>10752439</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-20 06:15:31</x:v>
+        <x:v>2026-08-04 06:15:18</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>7323764</x:v>
+        <x:v>-1883764</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-19 06:15:34</x:v>
+        <x:v>2026-08-03 06:15:15</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>524408</x:v>
+        <x:v>6126951</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-18 06:15:11</x:v>
+        <x:v>2026-08-02 06:15:26</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>4039868</x:v>
+        <x:v>-1996534</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-17 06:15:40</x:v>
+        <x:v>2026-08-01 06:15:25</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-397338</x:v>
+        <x:v>-11726122</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-16 06:15:04</x:v>
+        <x:v>2026-07-31 06:15:16</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>2558978</x:v>
+        <x:v>4203659</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-15 06:15:12</x:v>
+        <x:v>2026-07-30 06:15:44</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>10857471</x:v>
+        <x:v>5398476</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-14 06:15:05</x:v>
+        <x:v>2026-07-29 06:15:27</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-4938242</x:v>
+        <x:v>-3103561</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-13 06:15:04</x:v>
+        <x:v>2026-07-28 06:15:12</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-15213775</x:v>
+        <x:v>233353</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-12 06:15:08</x:v>
+        <x:v>2026-07-27 06:15:18</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>6463475</x:v>
+        <x:v>-369229</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-11 06:15:04</x:v>
+        <x:v>2026-07-26 06:15:19</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-7215309</x:v>
+        <x:v>-3612034</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-10 06:15:04</x:v>
+        <x:v>2026-07-25 06:15:13</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-1548017</x:v>
+        <x:v>-11743220</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-09 06:15:05</x:v>
+        <x:v>2026-07-24 06:15:16</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-7679116</x:v>
+        <x:v>1924369</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-08 06:15:07</x:v>
+        <x:v>2026-07-23 06:15:12</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>2346199</x:v>
+        <x:v>2748407</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-07 06:15:08</x:v>
+        <x:v>2026-07-22 06:15:11</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>5209631</x:v>
+        <x:v>-1216481</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-06 06:15:17</x:v>
+        <x:v>2026-07-21 06:15:15</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16805908</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16805908</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>744410</x:v>
+        <x:v>10493423</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-05 06:15:10</x:v>
+        <x:v>2026-07-20 06:16:08</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16920867</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16920867</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>1191599</x:v>
+        <x:v>7595731</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-04 06:15:05</x:v>
+        <x:v>2026-07-19 06:15:40</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-19761948</x:v>
+        <x:v>-17899067</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>19761948</x:v>
+        <x:v>17899067</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>184918</x:v>
+        <x:v>1792085</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-03 06:15:06</x:v>
+        <x:v>2026-07-18 06:15:09</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-17312817</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>17312817</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-2891913</x:v>
+        <x:v>-1897690</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-02 06:15:36</x:v>
+        <x:v>2026-07-17 06:15:40</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>-17467721</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>17467721</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-5848064</x:v>
+        <x:v>2929680</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-01 06:15:13</x:v>
+        <x:v>2026-07-16 06:15:11</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>-19423747</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>19423747</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-3356343</x:v>
+        <x:v>-3215456</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-31 06:15:09</x:v>
+        <x:v>2026-07-15 06:15:08</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-333212</x:v>
+        <x:v>1212530</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-30 06:15:06</x:v>
+        <x:v>2026-07-14 06:15:07</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>5439064</x:v>
+        <x:v>-2548409</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-29 06:15:05</x:v>
+        <x:v>2026-07-13 06:15:17</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-3423334</x:v>
+        <x:v>8524958</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-28 06:15:05</x:v>
+        <x:v>2026-07-12 06:15:13</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-1213350</x:v>
+        <x:v>16739129</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-27 06:15:25</x:v>
+        <x:v>2026-07-11 06:15:13</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19162371</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19162371</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>2027687</x:v>
+        <x:v>14254256</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 06:15:24</x:v>
+        <x:v>2026-07-10 06:15:14</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18709220</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18709220</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-1129623</x:v>
+        <x:v>-62867</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-25 06:15:17</x:v>
+        <x:v>2026-07-09 06:15:11</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18455487</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18455487</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-1658930</x:v>
+        <x:v>3596894</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-24 06:15:14</x:v>
+        <x:v>2026-07-08 06:15:14</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16663759</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16663759</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>2190633</x:v>
+        <x:v>-1626537</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-23 06:15:13</x:v>
+        <x:v>2026-07-07 06:15:11</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-19869052</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>19869052</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>6931085</x:v>
+        <x:v>9358435</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-22 06:15:07</x:v>
+        <x:v>2026-07-06 06:15:08</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>-19850425</x:v>
+        <x:v>-18637028</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>19850425</x:v>
+        <x:v>18637028</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>2789018</x:v>
+        <x:v>4298703</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-21 06:15:14</x:v>
+        <x:v>2026-07-05 06:15:15</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19296052</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19296052</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>8383967</x:v>
+        <x:v>-11789920</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-20 06:15:08</x:v>
+        <x:v>2026-07-04 06:15:23</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>-19283843</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>19283843</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-1861953</x:v>
+        <x:v>8005573</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-19 06:15:15</x:v>
+        <x:v>2026-07-03 06:15:10</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-16948744</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>16948744</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>6317666</x:v>
+        <x:v>2079143</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-18 06:15:04</x:v>
+        <x:v>2026-07-02 06:15:11</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>-17556140</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>17556140</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>869599</x:v>
+        <x:v>201040</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-17 06:15:08</x:v>
+        <x:v>2026-07-01 06:15:33</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-18727625</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>18727625</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>172768</x:v>
+        <x:v>-8665028</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-16 06:15:08</x:v>
+        <x:v>2026-06-30 06:15:11</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>-19221377</x:v>
+        <x:v>-18701168</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>19221377</x:v>
+        <x:v>18701168</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>4140914</x:v>
+        <x:v>-7253843</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-15 06:15:09</x:v>
+        <x:v>2026-06-29 06:15:10</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>-18054897</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>18054897</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-7393117</x:v>
+        <x:v>6725060</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-14 06:15:09</x:v>
+        <x:v>2026-06-28 06:15:11</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>-15900674</x:v>
+        <x:v>-17634268</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>15900674</x:v>
+        <x:v>17634268</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-1674243</x:v>
+        <x:v>166243</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-13 06:15:09</x:v>
+        <x:v>2026-06-27 06:15:24</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-14975189</x:v>
+        <x:v>-19204764</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>14975189</x:v>
+        <x:v>19204764</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-1653910</x:v>
+        <x:v>6156986</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-12 06:15:09</x:v>
+        <x:v>2026-06-26 06:15:09</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>-13536533</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>13536533</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-2493934</x:v>
+        <x:v>10279359</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-11 06:15:04</x:v>
+        <x:v>2026-06-25 06:15:08</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>-13688532</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>13688532</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>9981063</x:v>
+        <x:v>19542011</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-10 06:15:07</x:v>
+        <x:v>2026-06-24 06:15:07</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>-15159911</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>15159911</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>4155841</x:v>
+        <x:v>20041101</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-09 06:15:08</x:v>
+        <x:v>2026-06-23 06:15:05</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>-17987706</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>17987706</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>7375613</x:v>
+        <x:v>-4236606</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-08 06:15:08</x:v>
+        <x:v>2026-06-22 06:15:10</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>-15603980</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>15603980</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>753379</x:v>
+        <x:v>-14535930</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-07 06:15:08</x:v>
+        <x:v>2026-06-21 06:15:05</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-237283</x:v>
+        <x:v>-18003375</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-06 06:15:08</x:v>
+        <x:v>2026-06-20 06:15:31</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>-19957773</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>19957773</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-2036054</x:v>
+        <x:v>7323764</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-05 06:15:07</x:v>
+        <x:v>2026-06-19 06:15:34</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-19022444</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>19022444</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>-11540748</x:v>
+        <x:v>524408</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-04 06:15:03</x:v>
+        <x:v>2026-06-18 06:15:11</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>2159004</x:v>
+        <x:v>4039868</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-03 06:15:08</x:v>
+        <x:v>2026-06-17 06:15:40</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1069904</x:v>
+        <x:v>-397338</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-02 06:15:08</x:v>
+        <x:v>2026-06-16 06:15:04</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-17548775</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>17548775</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>12577468</x:v>
+        <x:v>2558978</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-01 06:15:13</x:v>
+        <x:v>2026-06-15 06:15:12</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-14702922</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>14702922</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>8655862</x:v>
+        <x:v>10857471</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-04-30 06:15:08</x:v>
+        <x:v>2026-06-14 06:15:05</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>-16132673</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>16132673</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-5696091</x:v>
+        <x:v>-4938242</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-04-29 06:15:13</x:v>
+        <x:v>2026-06-13 06:15:04</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-10541151</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>10541151</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-906522</x:v>
+        <x:v>-15213775</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-04-28 06:15:09</x:v>
+        <x:v>2026-06-12 06:15:08</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>-10465240</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>10465240</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>2518502</x:v>
+        <x:v>6463475</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-04-27 06:15:08</x:v>
+        <x:v>2026-06-11 06:15:04</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-11984966</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>11984966</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1736159</x:v>
+        <x:v>-7215309</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-04-26 06:15:04</x:v>
+        <x:v>2026-06-10 06:15:04</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>-11962204</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>11962204</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>4166663</x:v>
+        <x:v>-1548017</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-04-25 06:15:09</x:v>
+        <x:v>2026-06-09 06:15:05</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-16139072</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>16139072</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>7831650</x:v>
+        <x:v>-7679116</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-04-24 06:15:09</x:v>
+        <x:v>2026-06-08 06:15:07</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-13878350</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>13878350</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>1172882</x:v>
+        <x:v>2346199</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-04-23 06:15:07</x:v>
+        <x:v>2026-06-07 06:15:08</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-14571986</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>14571986</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-2757499</x:v>
+        <x:v>5209631</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-04-22 06:15:06</x:v>
+        <x:v>2026-06-06 06:15:17</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-17318739</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>17318739</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-6644084</x:v>
+        <x:v>744410</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-04-21 06:15:06</x:v>
+        <x:v>2026-06-05 06:15:10</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-13869148</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>13869148</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>10945875</x:v>
+        <x:v>1191599</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-04-20 06:15:09</x:v>
+        <x:v>2026-06-04 06:15:05</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-17344190</x:v>
+        <x:v>-19761948</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>17344190</x:v>
+        <x:v>19761948</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>2383815</x:v>
+        <x:v>184918</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-04-19 06:15:05</x:v>
+        <x:v>2026-06-03 06:15:06</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-19923680</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>19923680</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>461989</x:v>
+        <x:v>-2891913</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-04-18 06:15:06</x:v>
+        <x:v>2026-06-02 06:15:36</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-13697437</x:v>
+        <x:v>-17467721</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>13697437</x:v>
+        <x:v>17467721</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-3599281</x:v>
+        <x:v>-5848064</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-04-17 06:15:06</x:v>
+        <x:v>2026-06-01 06:15:13</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19423747</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19423747</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-7892761</x:v>
+        <x:v>-3356343</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-04-16 06:15:05</x:v>
+        <x:v>2026-05-31 06:15:09</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-12989396</x:v>
+        <x:v>-333212</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-04-15 06:15:05</x:v>
+        <x:v>2026-05-30 06:15:06</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>4643766</x:v>
+        <x:v>5439064</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-04-14 06:15:05</x:v>
+        <x:v>2026-05-29 06:15:05</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-13538120</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>13538120</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>1883195</x:v>
+        <x:v>-3423334</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-04-13 06:15:08</x:v>
+        <x:v>2026-05-28 06:15:05</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-15772324</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>15772324</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>1985602</x:v>
+        <x:v>-1213350</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-04-12 06:15:08</x:v>
+        <x:v>2026-05-27 06:15:25</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-16745577</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>16745577</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>2126538</x:v>
+        <x:v>2027687</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-04-11 06:15:05</x:v>
+        <x:v>2026-05-26 06:15:24</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-13444554</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>13444554</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>829420</x:v>
+        <x:v>-1129623</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-04-10 06:15:03</x:v>
+        <x:v>2026-05-25 06:15:17</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-13640807</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>13640807</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-2038666</x:v>
+        <x:v>-1658930</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-04-09 06:15:04</x:v>
+        <x:v>2026-05-24 06:15:14</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-14145000</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>14145000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-557508</x:v>
+        <x:v>2190633</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-04-08 06:15:05</x:v>
+        <x:v>2026-05-23 06:15:13</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-17413597</x:v>
+        <x:v>-19863320</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>17413597</x:v>
+        <x:v>19863320</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>355873</x:v>
+        <x:v>6931085</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-04-07 06:15:08</x:v>
+        <x:v>2026-05-22 06:15:07</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-15726927</x:v>
+        <x:v>-19850425</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>15726927</x:v>
+        <x:v>19850425</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>6112064</x:v>
+        <x:v>2789018</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-04-06 06:15:04</x:v>
+        <x:v>2026-05-21 06:15:14</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-16387702</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>16387702</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-5258942</x:v>
+        <x:v>8383967</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-04-05 06:15:12</x:v>
+        <x:v>2026-05-20 06:15:08</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-19367320</x:v>
+        <x:v>-19283843</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>19367320</x:v>
+        <x:v>19283843</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>6327181</x:v>
+        <x:v>-1861953</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-04-04 06:15:04</x:v>
+        <x:v>2026-05-19 06:15:15</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-18441363</x:v>
+        <x:v>-16948744</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>18441363</x:v>
+        <x:v>16948744</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>807064</x:v>
+        <x:v>6317666</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-04-03 06:15:04</x:v>
+        <x:v>2026-05-18 06:15:04</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-18133262</x:v>
+        <x:v>-17556140</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>18133262</x:v>
+        <x:v>17556140</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>7314273</x:v>
+        <x:v>869599</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-04-02 06:15:10</x:v>
+        <x:v>2026-05-17 06:15:08</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-18645312</x:v>
+        <x:v>-18727625</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>18645312</x:v>
+        <x:v>18727625</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>11293854</x:v>
+        <x:v>172768</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>