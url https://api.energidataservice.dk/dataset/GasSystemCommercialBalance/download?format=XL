--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R401be77efc0040d584252c5887d7f26c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd0dd55e0c99642c4a929c6f0a8af1b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R401be77efc0040d584252c5887d7f26c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0dd55e0c99642c4a929c6f0a8af1b19" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>GasDay</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Created</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>BalanceType</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductCode</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>greenZoneMin</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>greenZoneMax</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>Balance</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 06:15:17</x:v>
+        <x:v>2026-10-08 06:15:36</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>8457288</x:v>
+        <x:v>-1561914</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-22 00:00:00</x:v>
+        <x:v>2026-10-06 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-23 06:15:24</x:v>
+        <x:v>2026-10-07 06:15:13</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>6912299</x:v>
+        <x:v>-66279</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-21 00:00:00</x:v>
+        <x:v>2026-10-05 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-22 06:15:13</x:v>
+        <x:v>2026-10-06 06:15:21</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>4194695</x:v>
+        <x:v>1302259</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-20 00:00:00</x:v>
+        <x:v>2026-10-04 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-21 06:15:16</x:v>
+        <x:v>2026-10-05 06:15:18</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>1142207</x:v>
+        <x:v>3882752</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-19 00:00:00</x:v>
+        <x:v>2026-10-03 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-20 06:15:42</x:v>
+        <x:v>2026-10-04 06:15:18</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-3370770</x:v>
+        <x:v>-4517145</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-18 00:00:00</x:v>
+        <x:v>2026-10-02 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-19 06:15:11</x:v>
+        <x:v>2026-10-03 06:15:15</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-11445496</x:v>
+        <x:v>-18596733</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-17 00:00:00</x:v>
+        <x:v>2026-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-18 06:15:20</x:v>
+        <x:v>2026-10-02 06:15:12</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-13226498</x:v>
+        <x:v>1727163</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-16 00:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-17 06:15:16</x:v>
+        <x:v>2026-10-01 06:15:51</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>6802513</x:v>
+        <x:v>-2276953</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-16 06:15:09</x:v>
+        <x:v>2026-09-30 06:15:07</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>8019400</x:v>
+        <x:v>5845560</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-28 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-15 06:15:26</x:v>
+        <x:v>2026-09-29 06:15:11</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-12278927</x:v>
+        <x:v>-6170516</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-13 00:00:00</x:v>
+        <x:v>2026-09-27 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-14 06:15:17</x:v>
+        <x:v>2026-09-28 06:15:14</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-15418452</x:v>
+        <x:v>-13423675</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-12 00:00:00</x:v>
+        <x:v>2026-09-26 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-13 06:15:10</x:v>
+        <x:v>2026-09-27 06:15:11</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-7848727</x:v>
+        <x:v>5058361</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-11 00:00:00</x:v>
+        <x:v>2026-09-25 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-12 06:15:12</x:v>
+        <x:v>2026-09-26 06:15:13</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>2429359</x:v>
+        <x:v>2499577</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-10 00:00:00</x:v>
+        <x:v>2026-09-24 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-11 06:15:11</x:v>
+        <x:v>2026-09-25 06:15:15</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-17874602</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>17874602</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-2291749</x:v>
+        <x:v>-305267</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-09 00:00:00</x:v>
+        <x:v>2026-09-23 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-10 06:15:10</x:v>
+        <x:v>2026-09-24 06:15:14</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>-4860672</x:v>
+        <x:v>-1611096</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-08 00:00:00</x:v>
+        <x:v>2026-09-22 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-09 06:15:10</x:v>
+        <x:v>2026-09-23 06:15:11</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>4286600</x:v>
+        <x:v>6492993</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-07 00:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-08 06:15:14</x:v>
+        <x:v>2026-09-22 06:15:12</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>11898700</x:v>
+        <x:v>2350688</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-06 00:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-07 06:15:10</x:v>
+        <x:v>2026-09-21 06:15:10</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-15103849</x:v>
+        <x:v>1362249</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-06 06:15:10</x:v>
+        <x:v>2026-09-20 06:15:14</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>12808072</x:v>
+        <x:v>3109223</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-05 06:15:34</x:v>
+        <x:v>2026-09-19 06:15:12</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>10752439</x:v>
+        <x:v>1827751</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-04 06:15:18</x:v>
+        <x:v>2026-09-18 06:15:13</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-1883764</x:v>
+        <x:v>-8265272</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-03 06:15:15</x:v>
+        <x:v>2026-09-17 06:15:10</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>6126951</x:v>
+        <x:v>5572425</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-02 06:15:26</x:v>
+        <x:v>2026-09-16 06:15:12</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-1996534</x:v>
+        <x:v>9642036</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-31 00:00:00</x:v>
+        <x:v>2026-09-14 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-01 06:15:25</x:v>
+        <x:v>2026-09-15 06:15:12</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-11726122</x:v>
+        <x:v>5943561</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-30 00:00:00</x:v>
+        <x:v>2026-09-13 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-31 06:15:16</x:v>
+        <x:v>2026-09-14 06:15:10</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>4203659</x:v>
+        <x:v>-530711</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-29 00:00:00</x:v>
+        <x:v>2026-09-12 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-30 06:15:44</x:v>
+        <x:v>2026-09-13 06:15:13</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>5398476</x:v>
+        <x:v>85652</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-09-11 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-29 06:15:27</x:v>
+        <x:v>2026-09-12 06:15:11</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-3103561</x:v>
+        <x:v>7318760</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-09-10 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-28 06:15:12</x:v>
+        <x:v>2026-09-11 06:15:15</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>233353</x:v>
+        <x:v>-17272342</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-26 00:00:00</x:v>
+        <x:v>2026-09-09 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-27 06:15:18</x:v>
+        <x:v>2026-09-10 06:15:10</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-369229</x:v>
+        <x:v>-4625543</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-25 00:00:00</x:v>
+        <x:v>2026-09-08 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-26 06:15:19</x:v>
+        <x:v>2026-09-09 06:15:12</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-3612034</x:v>
+        <x:v>-466619</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-24 00:00:00</x:v>
+        <x:v>2026-09-07 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-25 06:15:13</x:v>
+        <x:v>2026-09-08 06:15:11</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-11743220</x:v>
+        <x:v>7521696</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-23 00:00:00</x:v>
+        <x:v>2026-09-06 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-24 06:15:16</x:v>
+        <x:v>2026-09-07 06:15:20</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>1924369</x:v>
+        <x:v>10462694</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-22 00:00:00</x:v>
+        <x:v>2026-09-05 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-23 06:15:12</x:v>
+        <x:v>2026-09-06 06:15:13</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>2748407</x:v>
+        <x:v>-14110527</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-21 00:00:00</x:v>
+        <x:v>2026-09-04 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-22 06:15:11</x:v>
+        <x:v>2026-09-05 06:15:15</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-1216481</x:v>
+        <x:v>2181314</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-20 00:00:00</x:v>
+        <x:v>2026-09-03 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-21 06:15:15</x:v>
+        <x:v>2026-09-04 06:15:09</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-16805908</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>16805908</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>10493423</x:v>
+        <x:v>3530978</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-19 00:00:00</x:v>
+        <x:v>2026-09-02 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-20 06:16:08</x:v>
+        <x:v>2026-09-03 06:15:17</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>-16920867</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>16920867</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>7595731</x:v>
+        <x:v>2843274</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-18 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-19 06:15:40</x:v>
+        <x:v>2026-09-02 06:15:19</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-17899067</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>17899067</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>1792085</x:v>
+        <x:v>-13961933</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-17 00:00:00</x:v>
+        <x:v>2026-08-31 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-18 06:15:09</x:v>
+        <x:v>2026-09-01 06:15:28</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-17312817</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>17312817</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-1897690</x:v>
+        <x:v>-5380967</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-16 00:00:00</x:v>
+        <x:v>2026-08-30 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-17 06:15:40</x:v>
+        <x:v>2026-08-31 06:15:17</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>2929680</x:v>
+        <x:v>-3704897</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-15 00:00:00</x:v>
+        <x:v>2026-08-29 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-16 06:15:11</x:v>
+        <x:v>2026-08-30 06:15:15</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-3215456</x:v>
+        <x:v>5915417</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-14 00:00:00</x:v>
+        <x:v>2026-08-28 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-15 06:15:08</x:v>
+        <x:v>2026-08-29 06:15:09</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>1212530</x:v>
+        <x:v>10028176</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-13 00:00:00</x:v>
+        <x:v>2026-08-27 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-14 06:15:07</x:v>
+        <x:v>2026-08-28 06:15:11</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-2548409</x:v>
+        <x:v>-5366769</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-12 00:00:00</x:v>
+        <x:v>2026-08-26 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-13 06:15:17</x:v>
+        <x:v>2026-08-27 06:15:16</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>8524958</x:v>
+        <x:v>2411566</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-12 06:15:13</x:v>
+        <x:v>2026-08-26 06:15:10</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19401476</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19401476</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>16739129</x:v>
+        <x:v>3775877</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-11 06:15:13</x:v>
+        <x:v>2026-08-25 06:15:18</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>-19162371</x:v>
+        <x:v>-19548883</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>19162371</x:v>
+        <x:v>19548883</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>14254256</x:v>
+        <x:v>1924836</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 06:15:14</x:v>
+        <x:v>2026-08-24 06:15:17</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-18709220</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>18709220</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-62867</x:v>
+        <x:v>8457288</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-09 06:15:11</x:v>
+        <x:v>2026-08-23 06:15:24</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-18455487</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>18455487</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>3596894</x:v>
+        <x:v>6912299</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-08 06:15:14</x:v>
+        <x:v>2026-08-22 06:15:13</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-16663759</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>16663759</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-1626537</x:v>
+        <x:v>4194695</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-07 06:15:11</x:v>
+        <x:v>2026-08-21 06:15:16</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-19869052</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>19869052</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>9358435</x:v>
+        <x:v>1142207</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-06 06:15:08</x:v>
+        <x:v>2026-08-20 06:15:42</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>-18637028</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>18637028</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>4298703</x:v>
+        <x:v>-3370770</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-05 06:15:15</x:v>
+        <x:v>2026-08-19 06:15:11</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>-19296052</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>19296052</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-11789920</x:v>
+        <x:v>-11445496</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-04 06:15:23</x:v>
+        <x:v>2026-08-18 06:15:20</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>8005573</x:v>
+        <x:v>-13226498</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-03 06:15:10</x:v>
+        <x:v>2026-08-17 06:15:16</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>2079143</x:v>
+        <x:v>6802513</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-02 06:15:11</x:v>
+        <x:v>2026-08-16 06:15:09</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>201040</x:v>
+        <x:v>8019400</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-01 06:15:33</x:v>
+        <x:v>2026-08-15 06:15:26</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-8665028</x:v>
+        <x:v>-12278927</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-30 06:15:11</x:v>
+        <x:v>2026-08-14 06:15:17</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>-18701168</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>18701168</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-7253843</x:v>
+        <x:v>-15418452</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-29 06:15:10</x:v>
+        <x:v>2026-08-13 06:15:10</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>6725060</x:v>
+        <x:v>-7848727</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-28 06:15:11</x:v>
+        <x:v>2026-08-12 06:15:12</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>-17634268</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>17634268</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>166243</x:v>
+        <x:v>2429359</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-27 06:15:24</x:v>
+        <x:v>2026-08-11 06:15:11</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-19204764</x:v>
+        <x:v>-17874602</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>19204764</x:v>
+        <x:v>17874602</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>6156986</x:v>
+        <x:v>-2291749</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-26 06:15:09</x:v>
+        <x:v>2026-08-10 06:15:10</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>10279359</x:v>
+        <x:v>-4860672</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-25 06:15:08</x:v>
+        <x:v>2026-08-09 06:15:10</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>19542011</x:v>
+        <x:v>4286600</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-24 06:15:07</x:v>
+        <x:v>2026-08-08 06:15:14</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>20041101</x:v>
+        <x:v>11898700</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-23 06:15:05</x:v>
+        <x:v>2026-08-07 06:15:10</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>-4236606</x:v>
+        <x:v>-15103849</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-22 06:15:10</x:v>
+        <x:v>2026-08-06 06:15:10</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-14535930</x:v>
+        <x:v>12808072</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-21 06:15:05</x:v>
+        <x:v>2026-08-05 06:15:34</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-18003375</x:v>
+        <x:v>10752439</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-20 06:15:31</x:v>
+        <x:v>2026-08-04 06:15:18</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>7323764</x:v>
+        <x:v>-1883764</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-19 06:15:34</x:v>
+        <x:v>2026-08-03 06:15:15</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>524408</x:v>
+        <x:v>6126951</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-18 06:15:11</x:v>
+        <x:v>2026-08-02 06:15:26</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>4039868</x:v>
+        <x:v>-1996534</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-17 06:15:40</x:v>
+        <x:v>2026-08-01 06:15:25</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-397338</x:v>
+        <x:v>-11726122</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-16 06:15:04</x:v>
+        <x:v>2026-07-31 06:15:16</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>2558978</x:v>
+        <x:v>4203659</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-15 06:15:12</x:v>
+        <x:v>2026-07-30 06:15:44</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>10857471</x:v>
+        <x:v>5398476</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-14 06:15:05</x:v>
+        <x:v>2026-07-29 06:15:27</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-4938242</x:v>
+        <x:v>-3103561</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-13 06:15:04</x:v>
+        <x:v>2026-07-28 06:15:12</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-15213775</x:v>
+        <x:v>233353</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-12 06:15:08</x:v>
+        <x:v>2026-07-27 06:15:18</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>6463475</x:v>
+        <x:v>-369229</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-11 06:15:04</x:v>
+        <x:v>2026-07-26 06:15:19</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-7215309</x:v>
+        <x:v>-3612034</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-10 06:15:04</x:v>
+        <x:v>2026-07-25 06:15:13</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-1548017</x:v>
+        <x:v>-11743220</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-09 06:15:05</x:v>
+        <x:v>2026-07-24 06:15:16</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-7679116</x:v>
+        <x:v>1924369</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-08 06:15:07</x:v>
+        <x:v>2026-07-23 06:15:12</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>2346199</x:v>
+        <x:v>2748407</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-07 06:15:08</x:v>
+        <x:v>2026-07-22 06:15:11</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>5209631</x:v>
+        <x:v>-1216481</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-06 06:15:17</x:v>
+        <x:v>2026-07-21 06:15:15</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16805908</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16805908</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>744410</x:v>
+        <x:v>10493423</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-05 06:15:10</x:v>
+        <x:v>2026-07-20 06:16:08</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16920867</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16920867</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1191599</x:v>
+        <x:v>7595731</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-04 06:15:05</x:v>
+        <x:v>2026-07-19 06:15:40</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-19761948</x:v>
+        <x:v>-17899067</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>19761948</x:v>
+        <x:v>17899067</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>184918</x:v>
+        <x:v>1792085</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-03 06:15:06</x:v>
+        <x:v>2026-07-18 06:15:09</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-17312817</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>17312817</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-2891913</x:v>
+        <x:v>-1897690</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-02 06:15:36</x:v>
+        <x:v>2026-07-17 06:15:40</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-17467721</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>17467721</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-5848064</x:v>
+        <x:v>2929680</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-01 06:15:13</x:v>
+        <x:v>2026-07-16 06:15:11</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-19423747</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>19423747</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-3356343</x:v>
+        <x:v>-3215456</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-31 06:15:09</x:v>
+        <x:v>2026-07-15 06:15:08</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-333212</x:v>
+        <x:v>1212530</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-30 06:15:06</x:v>
+        <x:v>2026-07-14 06:15:07</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>5439064</x:v>
+        <x:v>-2548409</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-29 06:15:05</x:v>
+        <x:v>2026-07-13 06:15:17</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-3423334</x:v>
+        <x:v>8524958</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-28 06:15:05</x:v>
+        <x:v>2026-07-12 06:15:13</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-1213350</x:v>
+        <x:v>16739129</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-27 06:15:25</x:v>
+        <x:v>2026-07-11 06:15:13</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19162371</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19162371</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>2027687</x:v>
+        <x:v>14254256</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 06:15:24</x:v>
+        <x:v>2026-07-10 06:15:14</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18709220</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18709220</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-1129623</x:v>
+        <x:v>-62867</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-25 06:15:17</x:v>
+        <x:v>2026-07-09 06:15:11</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-18455487</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>18455487</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-1658930</x:v>
+        <x:v>3596894</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-24 06:15:14</x:v>
+        <x:v>2026-07-08 06:15:14</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-16663759</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>16663759</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>2190633</x:v>
+        <x:v>-1626537</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-23 06:15:13</x:v>
+        <x:v>2026-07-07 06:15:11</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-19863320</x:v>
+        <x:v>-19869052</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>19863320</x:v>
+        <x:v>19869052</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>6931085</x:v>
+        <x:v>9358435</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-22 06:15:07</x:v>
+        <x:v>2026-07-06 06:15:08</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-19850425</x:v>
+        <x:v>-18637028</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>19850425</x:v>
+        <x:v>18637028</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>2789018</x:v>
+        <x:v>4298703</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-21 06:15:14</x:v>
+        <x:v>2026-07-05 06:15:15</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-20000000</x:v>
+        <x:v>-19296052</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>20000000</x:v>
+        <x:v>19296052</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>8383967</x:v>
+        <x:v>-11789920</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-20 06:15:08</x:v>
+        <x:v>2026-07-04 06:15:23</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-19283843</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>19283843</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-1861953</x:v>
+        <x:v>8005573</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-19 06:15:15</x:v>
+        <x:v>2026-07-03 06:15:10</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-16948744</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>16948744</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>6317666</x:v>
+        <x:v>2079143</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-18 06:15:04</x:v>
+        <x:v>2026-07-02 06:15:11</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-17556140</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>17556140</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>869599</x:v>
+        <x:v>201040</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-17 06:15:08</x:v>
+        <x:v>2026-07-01 06:15:33</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>SCB</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Non valid ordinary</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-18727625</x:v>
+        <x:v>-20000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>18727625</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>172768</x:v>
+        <x:v>-8665028</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>